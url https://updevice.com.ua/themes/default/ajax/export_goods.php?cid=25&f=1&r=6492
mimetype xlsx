--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6bbc719d52904e6c3fa05bb28f9a31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50188e244f67bedb540db652dea7d72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36beba103abcfb8eac98d899ab0963ee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa40ae587c85841c4638d87da9e72504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668619861dd5ae0165340d1f194338a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7bc199129e89759de23cadbaa210296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114278428df19e12c4869406ef73a6687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c656c166f9eb70fc108fcf3bb7b988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e828e4d9206bedd17a3cad69000348f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18fe6cf3ee8da941782d284704ff07b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a212adf5a8e0fa7d7c0eb79c19787b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9b0f6c401828ed0b9af8f800fb2c412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6dd7baab117837fa9182da6feccc7413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce87eb1fb5544639fdaf99812cef2114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f917379c58773c3999ab54347116015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b27150f595abb9cf21e2c33e21f12416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81a8036488383d04959b88fb562ebf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6804c389b31267faeccc2df15db3718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc4887b0975498520ab7045c6ae9be19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4d5d97d85546feb5fb1da812e6efc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae796af744cba0d2241f09b9a41327121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4fd6ef4593df930a8e98f3bc4c91ed22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3325ce57f59d8838c60638fd27c1d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f1e3764fdd38e4c0b4f217ac5df9424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad91f0222b2c7436ebfc2289030e8125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd703433a7ad59a69bace70c10da2226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244a7669617caf03f1cf17ad21024db27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f529642887e80bd64c5e3aabe67ae3a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c90a9a7a3c1ee8c55d8da54e6af8fa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9104ccb7d3b67272f717ce3a34874030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3640f8fd8b355b9fd31535744e2197431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d61bc1ffe730e6865563b45e3715dc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1637abf76d50ffb6e1e6971b381fa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5798852196f77c7812976e0582e9be34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeff7e0633ffc290c3d16279560a52a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266f628408643482849d251e6a075b036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b055b440f9712203a2cbf09f18de2d237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3168d61490d2f532349cf7c7c57e8de38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612c0b999485a74001000b5867fae7339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c593e0c0faaaf1f857157bb1f32d9de40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ebecb8008ae0e62de0451c9fb0c13541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953daa3a04a3c6f68b9c6a40fe90f2c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f011cf4d9d45aa6cdbeb75e790234f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c469137da8319e0ca56a2fe1d048044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7ec14cff936e1a8d3517954c04a2045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2fb54a36a5df095ea21bb3b93c17e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29577c5369d76455f5e93be7d2e98e047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b338cd327d91a92780ec28a2ab09e8348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2ed28d121f19c7e420de21ab2d21749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a79db7f21117ac6dbb58217d9fe2550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f5a76827d51a28594284bf1651f9351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9a799e81b9a3bba0b48f5da64676752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b54ab3fd47543eb4b4bb044c0a66f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366a02d6dc9bba7f503b61b8a2d14d154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e7d4b8136493503ac533fd2d6c2a055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cda4c63f5a16408e285e97d6babe6d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9f98465679462442a264a87899fcd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ad3602d14742732e81844552c081558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cab9de1d904ed92953fa248e486ac659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5892851adb9217f70eb16326513f6560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d037fc9ea0c1888d792bc3bf712a7361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e97bd1a52faa35d5a21c63a7c280a662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de2a4cd86ece8ab68416754877279263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a31fd4a5f855791f77d4edee1ef13c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea84c50a893b298327e59d7fdb072365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db65bff7a01c635e70f977245ae80166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948ad1cea7310a386e30abfc29ac7de67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be82ae16dc49079ac11a446a899043668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c654bb2a2c5d313cc61a9744947da69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421bee20a537dbc6a6fa09b8a3f5f54370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a0128278fb8b50f4b7114f8344e5871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826cd8ea937ce15e4a6d5c3373a929a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d283e3e08ed7145a55509d6cbb53e2f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab6986b360bfb4569375332d40356974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28640f11b8e5a19e4e35184752058e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f95c7c85d54209fa7d169ad1f7836c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d14750a699b13aa0f4dae9ba7cef5177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e214ab38333745a0895a1e29f87ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda70098c16ae4a48894819220c57c979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55270013738dbd0e297c1d82c39668af80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa33419cc80832868963ca6445223b981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc2d49b1d962b6772e1c579132a15582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27319eab2b9fef28b5a0b0d381fafdad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f93246864fa027959696b44b1db4984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5637253dfa5ae17412a373eb92bc085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae40f295723659ef27691cf9e1daa9386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd89dbb75997396a6756cf46e8358187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5425323dbf9784248eb80e76c7e519988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679d2faf0456e4a1c732d710a58b85689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d23e351a724d316c0142b96bcfe8590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33e76c86e897d5461ae25f8964c9ba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3e5df5283d402b995e0715ebeb42792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74304cab13c5bcd87aa2b819b70f1cb393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5229bbd9ef643367216bde86640758a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b29a1801d0d0ad62f7d70ebc16de9795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb6d2acd11230a34c779b4d1a9d86c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bafe1be45ee1d6bd7ccf7972c67bd297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f2c8ca6a74b317d3b7a44a38fde2b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031e9b782b3105c7fcbe8c5d5637e4d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f9ed818d5b228a98ce056a4afdb018100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54018d0dbeedaeb93c931c9f1dc4f1b2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91501e0f4fb7f5eb98d4c2b0d252e54a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c6f3f98487e7f3a084d1c0ecc6d6c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12e29ff5e8c5d454771c34cbfae19c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe27c18fe1372a7103ca6b6244840e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6259e3583bcf8e0f6b8cf22619a0cb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b21d0656577425d158a8711e6aed62107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da2fc467f27050032c9f36aaffbd4f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690386a7b695b25106027062a658574109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7597e74739b5e7767f69338d6466a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca88b67c689245a8958dc69637df17111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820faf53b963078174a37ea233ee16c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310478aab131b0a8b15388c1d34e4c9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c905e7242f233363b9db0e01966b6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a031bde310da2a193801fd72b71b8e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa61eb6a96f8c1cdc297a4444f3fe23116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd9cfecdb15f60b109d45aba2a528d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a16f2eb01cf7cf54ec06648b3bfe9f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b23cb44be3f134ab62a2a97caf987119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baada26cf652ac3e7a9632b56b5eed93120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33d25d1ec4c44f0e81501ff4792a28121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79f9131c9d6eb30f5d88a473deb010122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7305c21c581faf2e18e4d99f7b9fb0e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e262946e6a09fd64b11065e2014ec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89704fdd4ad342c424e2e0428f1fd122125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49bacc8e027377234782f983f2550a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1467bd1ab9bd65a40a7963f1131a01127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0550541a6b64e0c46a8e957ba3e8fe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11368239dd4307e5dc21c537b9f3d7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c713999577e93d89f13a86fca19807130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113ac202c561e81d6c84d0050a29769131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30c7601814bb53e1a2a9dfcd9bdb3e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9fe456c8cba501cffffa4723a80f5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023abc4db41e3287d64bfe8f6a2ad5ef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f37e7610dd1cde7a3ccc321c768dd2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5289880349e389ed6266de38f34448136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00fe0fe6b4a9ce21c136bb9661a20de137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dbeb30a4e52bf0da9968d27d1c473d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c41c91e18d424d6c0397fbee9d33a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a37ecac3f933cf0badf1b3e6261cb8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348db443f972c78e99b873c304d3bd3d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e977ecea0414a45eb92e0333fe4a79142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661522382577780467d91984b235b818143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7f16cfa85bf93d5ddfb45f5f32495144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407ddab9a21b02af4031596fbb4b083145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e9e0dac280360e39d28acce65bee2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4267ec8780e119fe16e481742851e2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b722b4f602f1e208c280d2af39cdb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91304fa52111e1f9e556e97ac48d374149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ccc4b36d5e47a184a122bfb8e84370150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900742524492834ad8fb1b4a36293bc5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9817c5363fa2137ccfe7c3849c5f3c7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba14507b7464b7e1da03abcce60855f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf8cea071d7e33fea97170f11dc9f5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a7bf9001b659ef7ee4b36d94dd09d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da7165de30c918e4ac9cba564374d7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aff84efad03d31e758ba7c7c811563157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81203005567d060ea6ee3bd243b23d3c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f6c761b93c340cf419cb63b73e061159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e5b23e0a70db739fd735110cbf29b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9cbfbd96f94f8597a37ef2661f7fe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff2d0f4c9e72a92c5d57ccae0423ac162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf3575041de61a0b82025c43c9ee20163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8232e12c10c8b73e808de185e78d9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf6a237448cb641cf9cadb12066b7c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964fda6565d2a75d0af6d13d7ff444d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ae819090852f76c57dfd9869059c8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7703f701169ec6dcdcf028f2d39dd7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66b39d075ccd780b7543da587edc6a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c133ee0b6dad76ed9c20356d2aa4dd7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd8ea5cf7106835e1a3793593ddcba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb744774ede4f20b0a9b7a30fa721c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894cab33aad4542b3c5a3ccd67c1637173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82ed39824a397a6620573fe2f5c0bd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a767f5110c2a501745326cdaa091085175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e3754240d70e7c4241f2de1b395ce176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af81b844df020c5084e91426782524177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ca5c2749612eb611c7bb402ed6709178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151e4eae943cc7ff1bb69ddb4eec57f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2a22f319bf84fe4d6599c2c64fce3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1748d5e9921d5aae605f7eeafca4f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1746df42b1349938d9d4d7d78af3854182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a270997555fb6b257c6f522435d6cb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd97372e2ace30c83a4704aaeb63129184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333026f3cee53f9f7eeb83ddf59d24ef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd68322156a46247b84a024249c234186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540d57689f9e0e130a54ee09301e6b3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70312b47966ece377206a52e09400007188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4919149f1fd54319519f511b2018f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba37771f560cac5d3000553ce5d0c85190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7daa283dec6e4a8823372d9691652bc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c982b64da955bc5f4e7214322e6df7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916f6542ca0a0e64331e5a33f8d4256193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31bab33f98e6e544a7ac047d21f5f42194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79906a8c34e22e6c331f9adb73f80a73195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4134534cb4bd926edb30416e656f81196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b01348c4d725f9cd4342ab0451ca2d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90e410cde6ec5a30a40f188b15ee55198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b026dfc4b721366c88b6a14cd8268199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe6a25082f1a27b37ce13442dffe05200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d18201f412ec8990fd9640c678a430201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e675ea3cca2e1de78d5042b1b316b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e39ac3cfda5124eb5cece42214c7c1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f7c144bfd016db57411b227b92d8c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c72a351af802b1c8ae1e671a5cdeb1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2bfac5fd3ce04546dd5616f33a6a5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df65dcda2e6df958452b2c8db4793d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe53c871d7d5ab88db5571e023eb3f9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af32a5c1360d5da2c8a282f5004687209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b93a344fad3abd6614fbee4458144210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3adee9c8acd3fc216947a8203060b1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c41289157be0104bd07e7a00c158ed212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d878c725d8b116b7ecab83f1a1aac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fbc4207998a6f4cdd59913ee5251e2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89872aeb432fcb9a3cada3cc6cfa6a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f1d6737c216f5d2ea54419c1c9e6f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c56d6670f2bdda94cc28f95e1620b9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a931a5f005c6ddb306242f40deb4f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91fe72d315b5412a5fbe717988e8d9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5166ed8850b21ae00ecbf570de1db82220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0885fddf1df6bea777d3091971ceba221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506ea911507385fd3b3269595948de3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af107d8352b5a85d7710da0f681387223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e7708b5c82b7b5f4079cacc0ae68e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80474caed534cd1d052002e3c36d26225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8db7e44dc32f35a39abf83cec19ae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21953a302591e09becb58e4eddfc49cb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c847831e17de8d2d4d13b9df3df529228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9be95b09ea140fc09b894941e4e0f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98a4dfea57fa53a8be0bd710e5b764230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152210cd75eaa72949b4e84abbfe007231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc1ea7e18ed9a80c4ee1ebca26ee51232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308efb86984903c52f5718b856f0fb4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebedd3b40b0fef6ce9e78c55b1018c28234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b758dd9a9d7804822441a195e5d21d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93dcb14e50d5f1e2e20022281d89eaf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930b19902c73205f7c80be3ff0c4978237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9bd5bd629bab9bad6642fc9f8e11d1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c775ff1fe42e16674ef81051b80b2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bccf42a20fe4b0a8454e2cd8762f8d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f012ceaa10d28802ddc7b8a94f8f2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3594700c5f0efd256e7ff35a9b76f7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e588da9f20d35b3c7190b4107ae7a3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27228965c9d71eda9bf5cbf2d7647f48244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce53b3b15f8120782bdc771505864b5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8468617fe15bb750d7ca890c072a862246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf208162a57da5f08965947571b202e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed9ed58ca1b30a6af4f2dff44d6d50248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2993362c9e69f012bcdcbf0937736c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3698515367ffd6f35c17f36af4b01250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64c6fdd22951a56d372353fb156a83251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0f4f0529916e9e6fe0b0f927a46b6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed31ad302c9f8ddb5cefc29bf64822253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43a1ffb7d42023a3d605ba71f94902254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567095a6587d1a88dda2411ccb8d2f42255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f07ac71549a1caebe49d54199fc47b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a11a2a27a8cff47137698e83925c2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30b9787e7e04934a568f3a5774f3eb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf20734dbdea81669c4177dcfb8fae259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663ed4e87f6e923f546a814d8453816260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239897827fc1ef8f42b975d0a5bf4f4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45653818e4fbc7eb75181451ae56640a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b77a6a1163dd19830c74465a208faa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70546b3c3da8a5e863886a272bdb2646264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff145a0e8ab2670122265dce31f5841265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93d1a24efbef433e18f01e3642255e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3684e80c96ee46f2c743ca8d1c681d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f212db365fb3e4d1aee8aca4d398614268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436abbe031e47cc27e6fa99d0a0ae033269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86905a0f279bc589093276f0c42191d5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89953c385817b3c5646fa258d9f4b1de271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d207a44cf875c5406e6f9890e7772d0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16736ffad946492a41af27bd68643108273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0b12586258aa795afec955b2f574a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39bf3731dbae7e670ac34169c425cca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c7587d731f68f39ad985c8fc6c3e1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185d2791dd4096b79ebd4a30bd3d674277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad660eb75a35472e98583a2cf29a39278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00005e2009bd7a4dc40561fd93d74e9d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7a03f63d32245bdee587ddc122544280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0aab40b27b1b3ab674f8e16f60ac03281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712d4ba1a0646b33941f07064e10280282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb95cde75844d58e10539adb098342283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b35be0fdf8f5a2ffbd57817f75afb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095dd5cdea3eb7b0bdd051144bfa3db6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375bdec31cce030e3f9036025f63e50286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085bc9a93d8055e73002d0231e62c44287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4b48d0ddfd4f9dc5130792e1dee90288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b80fc8b2f6e26bb89c3cbcf13517f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e06700aa40bfc3397bbcaeb8032993290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97228abf56e171de6b0ea25b1ab86bc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a380926bca5a9b739a8b30a986892292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab16bc34d5390f62396d634a74f329293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494ef9e08f96b494c341bb39900b78a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9fdf22911bf5bd6f6a6f8bf111e57295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9603a764f31b900dc7d9c3f02c6546296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f720386f75bc2f458a591a0bc1e28297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2055ea4ea956dcde85faafeeacb6f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185ed22a0f39b9623ce026716dacd73299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e733ba6df559360f789b21cdb1c839300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89231432c0842edfd465f209785aa0bb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db637ac169405fe7a4c31ec2ea723957302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d54c640cb76e3788828dc6f3af2afb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7694d4faf52cc3e10e441d1b2401998304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc41eeb575223430753df7b4f312f27305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3b48af62537b9f8e729122fde7c94306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b9376689438f015aab92284694941307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23ee3cf630b0115833987702e40f00308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a93e7f0d5bfd1ae207ac6e21bb768309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962f7e6b8f94030ab9b0677aeb78b61310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f78f1e0409d040abebeeb98c6666b3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6087b4625c1c676c17aa158f52c57312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5d4ca6c2a3e18a1874454c78d4ddc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc56a974eac2f680dbb64fe473a9776314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854dc227c30c1d519483a5d29325b934315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c8c8590e6d89cd6890bf8eb8a9e66316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf3626155dd80bf4ea7bdcfd8bcd12317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0701da1dc90101d29232fcf1d9b7b64318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955a9880db5bb879de5169229ffd4fc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db97ab4b8d73a59c9bc8bc68250ab3aa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22624cca2520fd8ed0ea7b330ae7a213321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93885f98ec03bfe101edb940ee5d6558322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c165b1eb7289ed89673b4669fb1694323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50887dffd4254b9a437867d80dddec4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211069e3abbf5176f96627e0acb204ff325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a189eaf7ba65d63b0ac9f0c0f215408326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e91e250dc87bd59ec44c4c95c1627d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415ac945352859ca6a58b82a7040358328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9dd81ddd1fe0c01c07b5d24369da38329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a9dd1e3ffec9635a172258cc2513a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973c2d1a866b84321a40a4b62e20fd6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12dc588ab51762b368d9a935f70e808332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87707ce15e7d0367e0cc4924361caad1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe05ee857c283e02b952d27f355c636a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2128594982e7876f1bf3e6193e0171335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29b0da4d6b652ecafbd6bd7075d2fd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0c212e5e2782f642273319505c281337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e12c5c0227a45a516caba28e7c9dd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229471dac14bbfe7e02b8efb6ccfb6b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab471c6bf6262e640dd82efd0a14f8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa17ef7275a2a04f2d0e25c9a388cc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf9a71b8d63e451cc5d79e1ff89f79342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7085fa8c9aa8c406d6a25d3c7a2ef343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39715454392ef4cd7ad5004b167a1f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53729cdbf6d19e7762d14371f911ff0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00113eb1ab8d4f9b3ec610e334a9f3d0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de2e670abaa07e29b3583d814f7225347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7718fd72386f632a2c806e700495eb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f04f7190ecd9809cde1b13bcf724b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee009f36e22c38816ba316458cef8c69350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32984056d6cc649e118d75d7b3b77692351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821c98c9662c0b141209f1af5baaadf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957f0fc0f9b73c1b500ae8932b103b1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190edde24943e172aebe4ffc50ef76ca354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec253468cecc6ed2b7c797a166847341355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ab8b04da36b2691abb7ae9f7eda1e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fec0b60f876fa46a02c5db0d435fd0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a6a9807dcad2acb2da6e7cafb967d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35109c94f8dde6af5afca1ba52b2af4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05167162eee356dda65e80eedeb4b751360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335518fc8a8981f93adaf29dd3d9b96361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99050d28767c946745cf9343e5288bb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa80359fc297f40668d416205b7108363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aef5755baaef34ebefefd3c8351b03364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980709e78e8e2a206d4d303869e3a484365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5225aa1e7da88d4b605a7bee247466366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f06ed2dad5207f7f838d0e6d474253367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65bbfe49fc23796c19352fafe2a612368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d900eb86aee5b9dee7196ef4e30e5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9da166baa14f115d005458bbd1ec1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183da7e06682983337d2aefed568783371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b096557f53565875cf1e5ee45f87089372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902708e5ef1350e1c4c09780c220347c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc628c79aaf294c3e1cec781a992480f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff2e81b8b499de1de086cdc3aee469375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951458fbde2ba587c4a6456d44b192d3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c98abc56761213f11534f201f280b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca408c8286e84c3e1aa96ee72c0a73f0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8cc87bd18b566a9578c28ad7a290a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0e441a456fab86b5873c0f34a032f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e250b963cafea827dde2931528d44e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758a0cdab4587ec44070cbcbb21e8d0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300b1f0118d0ecb8d83d3973bbc1b33383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e2a7bf3ee69a807bb188f4ca72295384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f46dfbe9b6ba5cddc37d59acd22c71385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8119447c2359c1b8d0b3a5af85808c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0c18fbad1dd9ccbac3cd68aa8d3b9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088a32050a17b5f4e8c9fa63f402690388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a607330996f595b36f5f7fc1e4a988389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd750b3fb6cdfa9c3ecf83d2bb358f7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f7e5458022275c4abb78bbd4dec33391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11c6eb99ec106b21051f7a083028d9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e41fe3e7b24aa5af8c157082ad82a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f00a1e1afa915692b20953c75f268394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e435da225f0c749d40189ce6c3029395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef05580c133e240693b484437a17a2ae396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a810e5b0502fed753317a25feb64af397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbcb2d5e867d42392d16e7933a954f1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c823edbd9caa438afbb16c8a5a50821399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0f3ea5d0ff22f5d1312dbd2b0eb22400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ce4fd8f7b1c3fd508d4ff6ee6f1fe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd146e674e2c6b8ce18449db6211af0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c074e5e887407d926884ea26b3268403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a210da11d474453c3594e995a166dd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9d835d60411de2daa3af81d9e3ac3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b662b3a37663a9c78c25df523c5d2b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9013bf0725ecec72800678239aa6f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a319f08dca43fdc21bc556f1622e2ec408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9777d7ff19acb3af0aa829da2a74c95409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f154ae3df2142e8b20a9af783727f0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940e961fff39d7a9b387fa1fde65818411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8faf32d5579efcdb054aa70afb4562d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f56230dddb3ff7861285e03770f40413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacac4873a7d6de4660d32641ada61b7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727432f42987553d2d8075300adbb6e2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15bce145eba017c31cecb9e56bb36a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee017e6819b1fb8b412fb82c4729d25417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112224e960344b56b7345cf7331db9df418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125e60dffa6e59cd5c4af80aad176dc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c0ddf1a3bd699af713cf415ec010b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e3a9444246a0599b68a4a7460bc86421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c59db8cbff98a114a10d631854cd6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48d4eaef006e698b026a69f6944472423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44601f625a193b146e88884c8059a136424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a756c191d1b7bf909fe8d08b75b32425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437ca012e17fbca8b20be3eed3877e6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a471c0da65e7958ef5810374b5ff0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfff59bcb2e201bf4495ad113d87fb5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3800e5f1d8fec14ba1c59a462af53429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea674b352b69d2cc0e0c7ffec1a036430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebeb0c5278f4db0b99440b39a7550a1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c574e2186f5d8673c433b9bd7b495432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d00b7a28db80e08d9de60adfc3f6a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb5065a86293cec55cdb80127a26d8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee742f5e6f81a7218f3d5d13effbb1fa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3418be687bbffd325180a52b476f81b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b88ad4f273ecd1f7ceda09461495c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd11fc17b19bf5bc7bc90138d9efd2b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f837ee2dd7498d3510e8426810374ed439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96683a9bec7b7589dc6925131ac3740440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531f963c8f586181cf98620c37eba80441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030271e6c6e7f0c9e61301df6d35176442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade67d59cff74a1b5ce1074317954a12443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a16e85209cadfd8c64dc488b55a28444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad3f45db3b08f3de07c5ac40cb3935445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124d4adfe19052f7f74f330bd61fda0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd125361f9b4bcf881c85d19dff2349447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b1324404ef2b81bf8d7fbf9e68960f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f54aa8f7b4fde6196358b91ad7d71449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79f7cae6fbb74461892238258507a4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991781088e4c2397f4bb3b772c17e699451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab953533c17ba93e89ff2ed0ffee4e2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920205dd57c5fe6c5c49eb35cbfdf59c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b7a39c6f2100659a16097fa63178e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a446bb88f921f7c280bdce25e41c53455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f520f21efc41d1cb9d9d0986e5be237456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57379d9fbf8b98b04850f6e1fd34d9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a7d6f6ccfb036f3594a8a69d2e67b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08cb021836fa213a4ba6e303c44f20f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c71eae16a06ce11f0d685aade47916460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ab638f33b700323bc55c275e46f9f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79965e2409f41aff5bf7c9d7de29921f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb251753c858b5bdc4dd8499752b28463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d220df0ea05d78b5a9c08d536e7f8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b539a01b7fc582faddd111ce0d1640465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c51a5e47cddf37bed6e1783036d7e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552a1d7a241ab02598e8cb467d6e3f3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17085c979fa748e354bd3303b17686468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80f97792c0138d9f04b960b96aef61469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1e8fd622f38f5543098fb67cfb33b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749a321101fcef8ce3d024220eea1c0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad11bb77a5a5114156b737150d80a8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49da7b01305c4582d5571f0d9c16394473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0db694c9bd60893a39fe133679cd6b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13543980324a65ce344becba1bf4c56c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4aea47a762f34ef1d2e9453dd8ab9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018346ec8982428a6005b8d685c4f14477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd7b68a05497fdf083bfc08f86d206478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c690abb2a13480c44c63659890477479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0a51e94b3d00c58e665be279ef028480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c270448b0f0c6eab05cd767be7845481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8378f9209a94208dd37eabd443b8f57482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb630620a1335cbcea9a02ccfd5ca3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f2af08bc1c7cd2ae54124991639c4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5105ad1093960f3ae5d612f90d54b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebaa217e7cec21b83d5c2c2a0fc251f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ce9f720e40a642a9f93a7d0ee8436487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189f5e3187ff9cc0aba46e69939f4b2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822361929e6c836ad7f5bbd0de6cf4e489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dafd9eae36d5f96aef248668c91974d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360e4e9bbb693660730100b1b1b4ccd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a6339a80e81ac1b2fec69a3bd7a0c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ebdaaef12a5ee2b23f5ae4fd397b24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ec13bc75d07bbec281396d2a317815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e1c2354569fae85685aa76d301b0d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd25da5f023bf605e14d3d5fb70c9597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f5bd32c4b6b1a24377d31685508978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3af4c66313c650c0fbde20038e2079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8924286ad0a6d2de86afd90c7a685710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723c4da96b74219f003d7a3bd124cfb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94db75cd31aed244b3003a22b06313912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d55c3720346aa18df416e2dc811f2613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf37335459c2833fec2fd347fc6f3514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a1b3dd95051dd2ba76b66b46c12a015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0f7688386c3cb5686a0ecd2d5b22816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d43b187f26ae6fe73e75842e837b6a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6b3f07a29f1bf253b8367be462d8818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd094c945ed365b71a230d88f44f6c3619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c413cbb0c29a4ba8518d770ef0f380420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a5067dc4b08abd63a432cf1bc70ae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42749ae6f8d4be83095df8bd1cea50be22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1ba8428af51539fb0fee8c8be938123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376603cba91ab41a7a51e18fe481b2024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c207ae7f968ff7a8844fcc20fa7959025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c509d562352159fa57e74fcb79c1626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204d84d92deaff9de8df1e576d43d2b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c83682d34dabf7f2c6f723a07478dc628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ef78aa04f5f5c6661587e16b4d95729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a323bee46cbdd2b55c5488e148e9b630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf15e1a750563f06c25c2149fc549131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7550bec079a1a7607921e59ec735032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923546d95feb4f2781d57fd0b40b147833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c351b5716a76fffc217ea11cbba2134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16564f5577c5db4ffb55226acf9adf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a89854fb865b9671153ed7447a3e036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776789dfd1c93f1cb17e7392f290b9537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a6ebb19bb1144e7b4c03d1a5facb038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f160f0236ca7065ed28b5e4581b1ff539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8cdbbfa96ce061454fc9cffc338e8e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38886f95512c2b875c256c219b5f97f041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc869e884f6a083265974275ae49972942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59505c5ca30b2dca9046286989f1c93543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2500c97382c475d701fa5a5c366e1644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f8048a72371a58900b0662b832a6245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dcc583932e96645dcf80bfae19d9b946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb262e48f539c289d05a165099cfa047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842ddfa1bd52a4540b846729f870bf248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67852de261b009aca5f9cc3a57060449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3c4d8d5135eeb6e6fd3f2511995cf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db932315e7058ceeb1ee8c2215e6c30351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815ca1b22a2463937095aaa23fb83cd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c473b0e322d4e674aca85e691817b253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62925d288902aa0dca6ec66f838069354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81091a5178ca542f41853d36ff83be55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09a638404cbf707a17933d82febbc556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804e0344c598daa65b5119e6888af2257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386af325bdccdfee4bef3dd18b20f2858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a301fa3d347cd29112e882810ef52a159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6f1a79459b371ce051d4c4041c79060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f3b937a605de63b9503bc6423580561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0791e3eec81f52346aca8fd8ba12a662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05894f4c12baf1a0c45a775bb21df1a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25f0af5dfc6aa08ce03a9b8e462f0e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6edf35c576dae3a610f9e619b1e0665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b72dcc70a2e4e8eb3f3b7da5c427a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e278f5368da97a9309d71cd552e6867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada43503ab425b96503616c3f3e817ca68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956fb5756ca91975dd6e302ed5f028369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a5e468a00279ccfd4e15248d3b00b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14d587df6d2e92d895af02b42631a171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b00c8c4eccecef9c709461d94e8e672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134248ede019620df2699cf79c4708cf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc3f563ec250ab92040a8ebf667d4674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1c62f96293e39b09cd9484c2b085975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1cae6947a0e5ab08db6e8c28eb50a876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8bff27b7dab2ff1893dfa324e5921a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61c79db24611f26956661725e9f20778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7adce6b17ceba741ef41fc29e630b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67f1ad61b51d403c7df89f6fe36d4e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c67bb1009cbb261197e579a202646281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d2a0a7a2996a456447afbca0347ed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91afed83d9963da23c0155a07a0cebc683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b446cbfca3bb9beba863f9aaf334f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca9e439ed3d591a17df2072e47d4c985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e367fe30c4987bec000052c26d550786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440dcf846ecce6586591ec20dc85cc0e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2bb4582905db1599bfaf214f0254da88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097b21805d293862439f5bb498a4d9b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745b0a850be91f3068b301b9908e96790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b4acf1fc78c644e3a5aa4a03945e091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28dcab47c3cb26da30d2ae7e0ada5192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b8cba145d6a3a0b4f6760ad73810e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f158059bbe6168c3b4c690878ba37894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b40b4b2c8e97a4db6546691ecf5a2b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27952ff387ec0524e7e6b617778f0ad96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377351230d294113f2f192c2c32693be97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ecda1f62c834118b7d5793c2d42d6598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b875615ee2b645c846d8bbc4a371ff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95bdfba5d4637761405b1d2d452a6de100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c2f30445d636b0c56ef2d525cd050101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd650cd502a9a67a68ed3ac6f44cb97102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c612708d57157a8912995fdb587001103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0330dc97771ba99f01528ff1d9136af104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d826303612b002db6292559f8aa92105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06de88537c3cc27b1e9b760713f9ce2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1746d30edff4a3ef5f925cf585e62107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220da850fd1f77c185fc10439f1171df108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813893d9c8595c17e5a10111b5ea67df109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c7264735d8260c0d068c67f6be855110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423cdf09b56cc27e52e611e54022dcbb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b3d6c52726e698ac35b19f614309b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7044f5d05acf275d61afe36384e1fa1f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7caa645e0d2e7f37bc84f6bc468ac114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2fcb68ba556d6f5fe5fcdeff1ed32115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2372d56fc4e02ae740abfc776e92e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349b05f19caca6fd676c276d2ccb2af117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7fe4842e4b735ff1697365ee0ce70118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e7ecd91a59cac96871bc490607b6e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d63a578248b5078ee15d1ad3f722c9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f389742a4e6dd29614674e76d06d5a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666b08d6b29eb40ea36c7128f518d35122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3d78fd74186a4ea0ee39bf850c93d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad256689184178a05abae9ddbc51d1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9ae8227c0242ff12787db4292a930125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf551082c6800e0fc44371567cb0599126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61545d696ed5371b96da163b088676127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11581b6a9e6a8828b4eb4eaa8718c1c0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5fc9dbc2568d30e2d1457db7317ea129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d28ae346072ec5533d64511adcfc64130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e6619f73f8bd8065124c813572051131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a2daed48ba2ec6bed191d08b756e7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969eac4905751336b3de8e99f53acdc5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a239a2538dc36894ee98cc0f0422cf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671fd99200b8bd7d28671c114f5e17a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ae85adeff4de4f8c3f0ab8a3a8938136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7e64023597e149bb2d4652d283346137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433be8461619e4aae5968f6155e84ef138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f76e1a2b4332ee08514466bf391592139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829914695a77e7ad12318505aabf87d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98156eb75f8628280d060131ab4f59141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cab28625bb394f3ac5d9cab7fd53ff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30dbd39fb62a9f41cf7407b9414ecc1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85287f77ec1d6cb3255f58234dababe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ee18a5b4ea65045189658c1d90fd6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58891915a07e493a8c1c94832da9404146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe01814c9aa7c382e280ffd5e65eb87147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf75593d9efabeda96e86d77544089148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45c248ee4ade89749f8506a9d3cfc2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521bd81208dd2ee3f749c9c2e0d24e4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f37f03ce760028fcdf3b91a434513d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c230321a4cdc5ab7aa167d7491af653152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b91369699aa60a4e876f0ee571669f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a7719a8861582fc9d2a965548742e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c481d9952c896a1bdb9f5a685e59b2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd14e0c3c244df67fc9e7236c5ac79156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3070fb8b16ba178f6da68639d92e466157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6760c3dfa7770daeced67bb5850a1d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d4614a2d70f2349bcbbfb938ba4f0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6fdd0a49a1858d3218c315c8eaaff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc121b6e4833adecf3fbcc91722a9490161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386674d0ab6239fbb87bdc6f21b9562162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ade77d296d17bf01e7101f18d47d6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c429a82465c5f54a501cb484ced7f32164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1de33c77e939a25518c3592a45e9a4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf7a948c1d3b72e9e9d8a07827d0d3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672ed287a72478287ea9dda8440c635167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf146ecadc0cf588600ff78694d9ba168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cefa7e241165aba1060668fd9fe2b2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0206536ad86c76b88ad29345a8cf7b8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee754a9b99bf9ea466e7a209a308c3d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec07ce5ffee63ebc671ac32e9a90e2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a734b467b83ee6d40494341d411e3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf932a7e505e561e5351f8b49749bd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d3475d801153755abddc4484c7689175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b75a0bda1ce689c4bdc9cf288780c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd532f7e73dbaac7dd835efe2246658d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0ec09c488aa82eb2b848eb4f92fac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45218a589c0c54066a6e2c93573c2845179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434e4c7f55d89505af6310e4e65970b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a031aeede2b3cfb99ff05f77e016e1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e8fec12ab3b477530059afe255590182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff060264b15df5bcce1884bec32517183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc1eccd2307b6c0bda04268ef53887184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2206d9492d1dcbbc0b9808ec23cacdf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0eb21523cf6481fdaa8cf4feb97dff186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0bff0fed4dfc969befc801e5ea4bdf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7d0a57808b70ab1a6c668cd8c344e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239ec944b2db3b84e5fd841e09bfd0c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26594b0a132b80d591f8df93fb3a8eef190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93b85206714810186c0a51f561e6f9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591190b43fdd6fdf23d0fa57fe7aef39192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ee78f569c304bc9584bd84fe54ada193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb952277e25788a1c5d8dfa5539f87194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ae3f05f5efd5aa5a2d78e9f525262195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd3a0ac9f5c453a959620cd47a20114196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee23ce6ec4fd2c1a3d0c498b0640fce197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d32ff13a0eedbf09a8a2e5f618e90198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e32edec39c895c38c74cea7cc16907199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13be226082591e2dd0ede47e2adabc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b7f763f713032a5dcff1469fde7e7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21b56644eb81463d2ebf2839cf5752202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb56b3637986c029419a778ac3f8cc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f79dfca2b1dd4e1f0a7dd009926cc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e664ef625ecd6150913dfdd9e9bb89d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff755328ca225d23817ea85852c968206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee229eb1fc371310aaca6076015cfb7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e62382adb5cd7e9d0d9dd089b13588208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762bf19b3900d4b52715b77baf257db209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce8f895c2428094b52fd22dd186cf3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673cd1aabf12c8d1404a6893a65ced5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459cd38ad5b2764cb6029fc9cd78e39212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5becb644fc99e49fb351ac89463abd17213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27874ab2bc4d48f2f449a03570daf8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a16b9bb93d239acbb66c7fb6c08bb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc62d2ae8ec653471da3034235ce46216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17eda11234e301c25d18f6f4620329c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32688f50d79a006307b6fb32e4a4e22b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096928b78367ae92b66136d8e5a727e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e963ff46a1b9c20d63005d2e18f8c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a455fe93c467a27680146e33a7a5988221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7243774033bd8d215bcc112ee6461a0a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6657733ddf6d0b5a85d8c29d146e43223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da735e7e80875903fcd464533f3832ec224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2a261da34ad5b9ed13a261c316f2a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47986d36664b3d48f651e326d331c8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93728880ee9da7e358638df46b1cc65b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80465b238d4bb7f1f199ba403555c3f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04134b9bc2786ccb4dbbea467f10c4b0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c0aee242ebd8def61f0804a8035d5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0071598a430beeb58f732850aba0000231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561333d3e666f17ee3a69c42ac2ecb7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3dd7935a6437c16247486b023a5aab233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9cffa3d50490d906bc27c8c016456b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a5486624445495ee67a94e3471214235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c923aa8f068224c45104994d082e26236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e6d94066631a7a83fd039bc4c5d3e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449ab06ca450d89514e0054e12a8a56238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ed1ed3b71374f3b5814ae960d07a9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74401559625a5fb5fc329dbcea1e62240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac86ada3cff86f963baf4ba57ea7ad7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e97b28a4cdc46c4acc38c4991051f9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec929637756003f105ddb1bc0dd041243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c8c2b8a223f78ba4ef3266ee0cd60244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382ded2d8f6769ff988486fef2ec3db245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7d9ebc2280e05c5c2881f55bb05d2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae273248bc3dacf1b0423189510c37b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ed02d9edc387a335aec98bfe479dd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7cfad0e3e7581d7a8561fecc546346249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e56bd85a75f34c07c30216abde84f3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710c0a20f3ac96556718e77891d74c5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72ce1d43f90b8fa6b5c12a23c6775b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49176a9ed325a6c51042359ae409f15253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810f6390f474d3ad5d7ecd1f34cb1e2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119e1ef502732c51658bebae126d64f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f4d2e6813de397ce7befc3770b110256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ff2b4fe5501c8ad984bebeab45bcc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d477dfec1159caf5f961ca0bc3dfb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206562d5f09b716f22a90e6fcb7d797259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3208d7f3ba3e88b16f5eb08f52b602260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d65ed35c4aad68a5f419b111771e3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127bc51d1a069bf6ea8f63b345457dc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534641fffda964e8d40eb3266b2bd4f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5120d2cf223e360fbf04a2fcd664d43264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ddce5f736802e9a96eb9857e5ddcbf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad536b24cbbdf838144a8f297de156266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9853cad312879cade0776985ac547267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd32a2dc07401e1bf5aab3086b25d2d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469da1959c99badbe954c19942833d05269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764282c5b441dcc477461c0a48748386270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bef841c8b18881def8c95a44fadbc6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4960f43670277c04c6dab6d64c4493d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae14d767d4aaf5112094176302be31e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116cd0b6aa1f77fa22dfe9f3b441491274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452059823127b3571adbfc67365299fa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb5c40b56401b59ddd7c1827f51fdb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff70f666b1a1aff3938dc2a1cbcf5b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111682f235d2e72921024e325035bd3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd99ff7bcabe1ed6f675f548e73fe89279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25168d89ae6d7f624a65f7a2959d0087280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f0d92108cf540478b727feed0248e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef24ad2029a977ab6392866906fd79d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c93a70d8d591782bd0eb88cc5badb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f85fe3689b428e11b1b58654df211d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6723dc9cbf66f3aac3b327997f438285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b76a407750ad1c4ae05e7b275a3c02286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5666a3dcb551b50053a6df930faf71b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e31cc9858bf99498c05777d4429cb7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a29b3cb04e8d7d1c5f26bfb681fe62289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa4e23201f2c1e88610126e90db990290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd62d3017d2cb97e373a57668d1fbcd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b457eaab280a717872843e9a6694dc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159093f3d1578faafe5b575d010758c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de16e9055e0c082c3e9e15554427a8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66af0f236d633efc52bfee3e37a528a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24206dc21361278f7ae3946076307af5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd979717055569354f0375d663f2f87297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f064a4cfc11add6c5820d483f0201f1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c12b45214595df7b719efb3e9fc7c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31013dce30bb0613fd773428c0f7a9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6cb914622fc2e1d53819102adfaa33301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df680a48aee367ee580e8569bbe66abe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b72a0bd17d56b037316e344eee0ec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8d387bf8bfcf9adfa984c47775de2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49027e23c1d3dea0d7bcfcd144ec977f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e639913566658f25b3770106c2dc20ef306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25faf28fcef98387c4ddd5227fe31b70307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf647c35ee9a50fd364c394b9d5197308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017deddb2190c406b1502760d4afceb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd19da2ff6220540a9a1f2e0587f68b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142b1ba2b63c72fd751dff7e01a6681311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd628605f404073a894029b5c147008312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3da4bb53123caa7280cdb8e830e1ed313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db614d43704ec0818a380303a6cd09314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ed950eb2d99b93dcb4b1f1ecd16b2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076e3353fb5266323685d00bd49f958316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5121072621216a2b7269aaa5270849317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175549e7f036ce663c46dc614649087318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f55a19b9e5d0ea0c05985a8f8b79c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03057d807ec73b7e8ab05089a63eee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8702bc2d26c19cc96ff1a05ba4d1f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d1a1bb66c6c5b1920efa49b3ac590322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5774d5c830b2791677e625ecf6ba6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c1f6a29c39197afcd6f47a0df0a3a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0dfbe823845afc357646898b358e90325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8329093ca36bb080514a3012aa505326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31618a58b862ebd3580bf2674caf90327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b1e65b622bd4ab3c94f93c5833c84328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9a1204bb8866c0eeac34c974ee374329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6893360778b33f7345cc387d8272eb6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3f41b074d8ee847d4485811c001b2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45840fb124a8230eb60285193436a0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be1e963d373983a1598c35ec53f508333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7fe3dedd7023925aeb0656dc614f3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465fc85fd3ed200019aa64999fb5cab3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941fffbae7db0b7ab129847b2b53eba336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e534a32f36ed5ce669c661e8c536fe5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13edd9161038b125e671cb729e784a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640492e19e174b359190b31e279ef8a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427d29f568524d20f021c39df1db3aa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab349723632fc948fa7fec934206cd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdce007c1eb9613db8dac47359a4323342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112db14368a598d8251ba4f56aaa3468343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58607ee3cf0134c05062724c1f9db8f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e6cbe1db2b5b90476694aff46c237345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4addf68448f64e32c993dad63f4004346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036b2389f3e588538d66ecdf1c4bbee347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a7767e71398e19592717c071a780c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419da085976da9d864b78dd0f16435e2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e13cc32d6529d55e786544a0f7ac1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb43b22de1d08b756b493a1ecb3d2f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c2eea1ced79061a884f7c20c2ea78352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b8c7d67a5e497d607aaf6322fc13d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e196d7a7c0d8074da3d020310afd95c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd29415b29dbe35fed130cc735b45fb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ad8fac0d69bc9f9158e132933a02c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9eb927e1643712f42155e8e92177e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511da81e5c1771088d36bc15f61ae507358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcef6fcd14b9e5aa6ac5ac791526332359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5387d3ec2bd431f77642edc04bed590360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72abf14b3ded6c2c2db5642cf4e2efa3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6575a56b3c5fb8e66ff5e125f3d4aa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e9d6579cb388b3aa9204d70037c1e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9c61a730e19a51da78b9d7bc39e03364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e7edabadff14f9602b600d7e7a482365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e5e59aa5a95240cee5da49d8565a1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46e2de42ce4f7ad7ca859a3a510fbf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44c2c4944094fdd30af0ee4e44d476368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdfae54a05599076176a231845a7522369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688719e2f9ccae6341ed6bd765cbd58370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcdcda5fea9754eea1e4351ae34881c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff90b8cdd94b7f87adf3b3de413352372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6cee28e454155a0109677a00e3b1e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128900f89e593f720313da0cb27c9be2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8acc51f7f29fdfc165192d8e98b35375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142717d51bb85c1e222ef7d5677d732376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577378e0423fd3294ad8fa7b661d3ff377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099373687dd63f77a6f1ec4f789f251d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0405ae9be57f35d7104dc783b83592379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb3f70bdc8b459b0109b0ce869a5cb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f60cb186db5a1ac04e6dbdc47a4c8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14dd92ab3646ef8c9b6d10b01c1fb83382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8598ce92ff73419b4eb32f5bc5ebce383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac376224c1addfced0f76f926378f1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823b72e162939369626acd067b4689d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357b43bedb37f80912e24535c42243a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49503f6f520015f63227b3859e2dc747387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7966b7324680c02b6c90654408e6e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383872c0406a429710b6e30caad30f1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e5d5d377de8b4f978d72cea9b2d63390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a7f4a60101a69c0960249a56dd1ac391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175fc98c2115bdcfc9ce7baff3b06b67392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d3f28a5ff6987e770a3bffb7fda10393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21b14a82123414500fcc49d6a2f284394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3623daf662b6f2c3ba2c565cdf5890395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96a82cc246a65a2faab776a31187bf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70461ab1d5a1b57e7c6470566ea70d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf1b7f042f5700642f1ad60611386f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d327e5dd01b4a223c56a1f8c742e63399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c575d2ac148f37c0b2db04dd3db3fb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05491b421f3a52743b0f2b14cc988e02401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64aa4fda58c7c8b9f2106dc8f9ac919402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8cdc643f1352c9b4e00fcdc258675403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f42645c0e30d6dc293b64ab801c36404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401e62f5f59b33a474d51679f7b44dc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a95ea1311b0ccf083e460425282435406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d2b3c3c640bd70650fa64ad58742a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa610e86feeab59b446c9b6fdaff0b9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97214d0f0cc25c9d046949dcf2acfd8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763132d380ea4326b0b75b03237116fa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3763543151138333acf72660fb83b2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a905af4ae89ead9381d8069f7298323412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc21db38ced4ad276a5fea50878e3a9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73667726d83a2036ef9446d5a17c95fd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533598a194a64f03a5bc4868fb531cb4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd30dbff1505f2a2102724880b5cc57416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ce70b1df1f88f0319312af39ca3e0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca933dabd6b709fa885b31c9b01a812a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576deba5d3d364ecc9167596ba81bfba419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905b8249e118b39a6890a40d6065575420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2d1658c6456ba028b35807c32147c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aadf6d17f81e1a8f326df2b4bad22b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525659eb88a51bb1d3b3822976822c8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c3700b181accd0e2cf26ec2dd2e6d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5508afab7e96b83089f58ed7768734425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff589421198398b287e1ec6f70cbb66426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e203768b9b851dd6dd19ab922c0a2ad427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362c4fe2ae7405c3e4cb287e635461e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109e643e53ce130c9bdbf3b5848415a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6eb880d07a6c2b44377e47658eaba3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e906f7d1a4160f1582e335447480f4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27c9aee3e2cd13b69c395dff8d6933432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d6eaab99a1ff554803ac835cf1e41433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a65e663cacea3d78e6339cfb0ddcd2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6001fcb4a2496b55c85e0e278dddc08435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c11aadc9b4473a7c25bf2b9ba6291436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b6be55f19fd04f8c1f9169fb1fa74437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ee9c7a935a8b3182a780be2e81aa3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219a7503dc72259f9134b89e7902408439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211f6f5e7da189441bdf9b59f25df21440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d62e51ae992c2f6502dbb94ab6ef0e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76546ce8f52c73b7cb9c506d62644e1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072c01625747931341edcb277db2388443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6a67ec5dd55f10cbd6746dbafd78b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e78d68a12bb72f2b99b72576b3e9d3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c18da5a14bba1169ee23666f2ca8e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef079792c2d8ca3a721aac23137e6908447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c984052244eaf1a2ee7d1e4cb964bd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4c49f0457bc95eb14dcce9caadd88449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4523474bbc3e1c79d5925657a179b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b449f474051fc5b43d26869816b5d8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22fffc9fa9446ceb453f566031a415452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d30c781d7898f86e0c33a8e9a869ea453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c2cd38cea00d017f65b429b2fd5a5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3e6fd6fb78230e4db26e73f615444455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4725e6f5708aced9e03e911d5f40c1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb39c3baca8b4161b207af3ceae099457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d6bacc0f0621dd3be4062c9c6a25c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687331522a629bcc924e0bbb3e7fc091459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ccfefe5ef8af5a7ffaef2fa6258255460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd117216e2c0bc5e823a811977f00dac461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77317b08e69d3835211a44bbe2c1cdf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab5525456a362ee550ef231bdbe81b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa841982171367c0a956248b23a0ac3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e02632e016520081db8048da18ec77465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e457a668437e68cb08a58a663965a75466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823e7711d3ca8699fc1ac31d9e4e35f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5053a824f97ddbfbd62c510948436f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94611df1e29241fa083a54b531ef57c1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b4f851920b0ebfafd5790ffe461aa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d366a74e2bd4482505a7e2771dc05471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ab04cff8caf1eed39b569323cfd26472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae2e5caabe75eb8158f43e28d75220473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b5741ab5c48232ac5adda05bb5f7e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67bac7fa0349cee80f8536f123827d9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c246eb851bed594d3c2545fc87e304c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d01bdcbd5b9b4fbf2ca351a1804d5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ece1ae02c3304d27901f6972efd07b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea20f0c1347a668b19ab5c6b301c275479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>