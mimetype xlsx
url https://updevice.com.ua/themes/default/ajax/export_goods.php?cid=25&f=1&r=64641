--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -2089,51 +2089,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88fbd15d69210a306968a229049a261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790210e2114dd2161da0d476ee490532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c2705581242800b414b75823903743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea73a6f9b8cb68a4bd4eedeccd5e3f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f1ef1a77318a26117bcfec43a51d3f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d42afbde3c200d1f7596921b42b3b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14397921a143a5c3114467150147f5b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed37f78948821092e95b82b9b8740298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a5675b5e5f888b7f6ee02f49fc4209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e2dc5378060714f0d6cfc6f8b5ae210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b660e25b5da480f7c84226ba6dc9511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8c44affb64ff28288dccb940bacc112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192da41943f7227f3f5671be8463a41f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bbf750b0e1e6e626c109124ef5e50114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ccf68b7391903621d4f8c09353ffc315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0b3debd7241fa7ad95a8664fcef2216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd74c70ae4e99af81d5bb46ae7e605b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205b2e4732c3469c2acb101169780af18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dee52a29813c4b85a87a4c4466417119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334f680e092f5bf257c5febf7ddef0b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822531d7bc99179a2662a1b55ffebbe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65e3fbd56454d0ad6f5810967e5cfc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49a4d295b5d289e1d7b1c56edc92c823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58fa9e4533048577b5800f74c1c363124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ead2dc1b96c2430521100f8a7fbfd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f55e3a0eecf13a57a03618d0d589826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d61a0c7cf677b604e41a86a77b9e3527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce4477986828db31d8dd133cc1936428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064353b21424aba4dcf92739b1526b3129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47135f445f89768c20286a9fac55f4e030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c86733e12d5ca98b83a696e6369ade31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea14ddb2eb9d0e00d44ba51eb89339132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a576ede0f3bd51faead274449275033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5d9e852f062308bf15fef880f136334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71162f0c4a29163cd26869fb8daf79835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f7db1b56a7e59884d00b6cb39e92236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ffae74a52b8f11dab6e08c44db2e8737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922c2cb068a763dc37d02abe276f41338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec23c9cf21769d001a86c21c514aa2739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18768c433f5646f18c77253164acecb440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b132f309f3ec5c047fa86f5d24e9b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75487d76eac15e085c08d38b531b2f942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8609769d810fd18f7ffc5674f59ac91843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381b90930c4927d599603967cc85a8144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8a9be9f2a852555df06f1a370d76845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633ccf5fe7e2fb9e7c543032398144746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03776f753a0b0706051098d37cb0c0c947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ada72bcd3956f90aa21259d5ad5cd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88bd43530525a99e857bd988000014b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213a56159b04bc9599fdac5e3b2a1af50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6fc6e5e38efffc41e6427cd6c52a351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ac77435e63458d035716c0517faa952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0fcedda0c7d3470aaf607a1dedc9b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c707eb536d06f2eff8dfe54881ab9a854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3efe16dcd491f84c596eeb55d54a5255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c405fc83a478b97d4458e2b8f8cf4fc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98c3ea39d013d400590c30e010fee257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d19939cc595b236a48d7cb1706755558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc14a5a138aaba831d02b81a3ffeb759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2d12a3759e711391302e8349fcb8b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86e203671baeb37676eb0654c01b6161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9997700c8dccc551f33358858d44a7262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c0ebc97872316ce31dcaa78a8cc4ad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2eb40686ad9b0ac79f84b78144530364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74aa804692785e71a013fbda957fb665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5731ab148384e37970c24a977cd18566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903ce1e8d492a31e45097c9ec85bdb767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dbedaa895aff57444df6c95319d51168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26cdc745e834b9f2529fa703d2b9a569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8c8c0050e32787967df60e5a1461570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c28eff57efb8e30401f1379924e89771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab529a33224810ea1dd391399083ff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6cf656890845271e5dc8c841ff59f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd77e95991d56815f815a73dd69b28274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea4a4e05c38287a17838918d02088f775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261495acb0f7b8172b12f69726a020b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b69fcba4b533df5eebe11f7d8a9c677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7000a4c855a1da9e8da5cb953d8d6378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d1b1fdf9ab209248da0745aee20cc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145033700115978e2ba0e4bebf0af5080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7f4600054a8b5efd2a00fbb95128f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f380343f74f56957064c358d9e6276982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec69fbf0aad82eb7494ea0a19e9baf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c947d318be1f3adfe1db8ff5ab780184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704a71dba6a5349b481cd4ad338a05685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eedb309dc1cc22683aef5edc6c8f2586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c2e949b633be9c0f534a0779ab73187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13fa51213676368c95295e01d23091288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97b3a323b2b135aee7d5c3acd8f9fd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748ca8c2112011227b32360390e3a7f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972fa60c44ada9e904a7d1d9231f0e791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f60c70a21e6f453eb05d4fbbe812192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d45cb02968e701fcc41e31ecb3ebe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb2272872a7ccb38369295194e5ec794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177673761b20bbe8ca7f9e4a303376795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3100ea2c3b3dc82fc79c0ad4380d4396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb988d21814755bd38630e4e0b53052d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1d416a986b90dc2bd3426ddb1352998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e085ab9e59f8414662da7cee0c4936a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e421ce8c238f9c8d0e5cf1f01f5e7b9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e183abfa51422a263e29610d9a488a0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ac48c9e4c89cfca1541718f81b51c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014d515fedd89a9362582db57078701103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86412cdbb0c3fdadee0c717b251c71f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072399e7609e977d7190371e3325d1cc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42db557e7dc39215e24ae8290b88354106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc555461cccb8a416a858ec82d0d43107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095f6ca31e9baf47d65d60cd0d26cea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3b09b104a324a51b430c2a696b2d4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381955011c1c400f964c9961bba43ddf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca70e7449d4a3209bdf23b9ca91c67a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13df36f21b79d8fa5f323c6e08a541112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e8fbf9c846a5f46d4025b27148a57113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4a3a3c0847619b8a0bb3c88a63193114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b9b03f48e023e5f50f0b36ad948a5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d76f462ee87a32146d3f2c30c60241116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746cdb2a961276fd41d3304e8476e530117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7e226d1771b028fd12e1020aeae25118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea40014956e28e793612c07c772ca72119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb116f213583f809b0b3a7c920449793120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13208bacfaf416eb22e579453375af03121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839cd1afed3d2b2ebd240432c491333d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337bc2ca447859054f7c529232ead812123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4015c4429161adca96c63731be9942124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c811f6272fc484f8cac0de57ab0e6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246279d131aeb1faeda9fa364be97428126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9d6764e9b48dced6e985f77d0d40e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ec6aab11066e462bc7cfd4955ad82128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4fd33b018985c67b3319831567ad06129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bfe8ea83858250ad6681746aa7c951130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f210e93035d8f3ba3b03f74957d6bf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337caf1d9bbc1e6582605f1367a8fcb3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb842483937be3fad0dd38b093e2f28133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5db25c19ed02f0edcf17976de61a8a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e052ae6cc87fa3624e5a128c0fbfb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a1770657e03601c405af1f71dcbf3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16da9f0d97e1f3023d116367d5dd1a4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182092c1c7af03629e0081d95ace744138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd089bab1c34dfedad56d0e5d0d069139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13986ee4ed5ae21d54b5244424fd76c7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306dac9b74e5729b8c9801ee05c9c506141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf746c7f5f4e3519e2445fc8104a6ad142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c343c80f9915c79fa8cdbf887c0d11143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11bcdd83b1e3903c65a8d429947a05144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d791b88cd355c2b4b1f77a9fb788eb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcca28d0eae4d6ebe5c0c9d17c8abfc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886326e93d337fe9755e06e6ddc6366147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda00bea6d60d92d8acead2e8e5c6e2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506909e7971781a640c35e908a770fc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a667d18e14f87377e538d746b3830150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5eea154027639d8fbe007315f1ecf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957623c01aa72aed0725e7fc4bda150152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e586968cf0e99041b5d7cdddc6b96153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e49210add63ef32f932c3d2dd1d1f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de4f303b4a3aa4213ef394f6839a4d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117369fb9e1021159c7b228df1baca1f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc7075fd3583c170702e9f93b009f3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba742937ed5ce8398ce89b2f0cff1c0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635ddc7e158cbc5b4673f5234eaa2f2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7553caa30b2e1b372f32e794e29ab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50bc388a05e4c7caab760f2b29fb9e1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9561e1eb2c02b928a6809b84c81c6e5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204aed3c7f48539a19cb87798fbbb914163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517870665a8ff28c4451d57fe1857e7e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02556c60b85b8b169bfa953ed2911111165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56ac6b10f6a536a7552700423479c0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a12ecbb4a8dc58d1826f3cc9f229c7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2db43ccc026119bf2de4817c0dda29168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166fb14a4be3a5654ee15b7ef714a7b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed0649abe2163e74f8338b4d21844b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299652dc67d38a86e921dd468e1ab083171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f6f610c8f9dd0a6410054950229af172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6880e05cd8cab09f71598d81ef31b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47d52d36ba6510ffd150279a561d57174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af275728b33c6d6345fced5cb22479ed175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde7e7d79905a393e6ebc828a186007176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5fbdb707877692e2eb4799beb0ed9a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4fd7b1bdda796231593bdb7c0f2de7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d12c77777da1be511c4220b33b823179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49ed913b7abfca909761d9028a26f7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a62a729cda9e10d58acd43c618e48181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ede2a28ca74e0a5cefc2683386f36182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6149689489fc9ca09c9d4226a702a3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053018a679dd03cbb9ff89494549bbf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454b6b391e6332b1dee3e2dfe13fcab185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e2c7fa91733a77c684645623e0eed186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25851b5edeb7f5923ec20367270f3117187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7fd18c783e9c85d4ea3a53c05c1667188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533a47ef48c1a9b6fdeb60fd8448683189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8036be99ed67d0d2dbcd9a0b027c3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a4c9a333c904caf4369931ade2656191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f7bea5fbdd3390834b81abbed1a1a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da496c48c18aa003c07c0d1a582a2746193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d8850a1e07532c7b6db72dda43b92194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2ef8e93f0bd7eb1d8111169be621d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d55b362e60363355995d1ec21b8e9c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31acabf8b617197a40c77b0f4e00b5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64242e7cbe3d99e3f493692d3f1554198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc23e2e42ecd4941cc2c391e42fe47199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac52e28e90de30b366ff86686566cea200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d9b725b071f96638ef3d09160a9e9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7c43b5337f8d27574555823a67dbc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3a5a9198fa65bf024ec60c78ed599203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e1ff25913b4938b8de134857cc053204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7b87a94484fed30373fe47328bc95205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b1adbdd9a02376e0f56924a32111e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d0d98e7f8b2650a750055828c2606207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c94a0de68b533072b26867904b937208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883932db6c0b5dc24cb42e9bde49b1e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305fb2d34073a333e3f21e6e166a38f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8953d7e98ab49ee29f3b7b7ab9b13211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c25b63efa43c36db58327d6413dd09212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45701512947225ed8474f284ea10ad213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde42b064bcceb08d6be9b54064c81f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a086c5484d885d678c5e1f5666f606215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f0736f6ae49a52879c6dcf3940be2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99eb53f03fa189deb3ac2b6796b6f8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e335957b88d202066357a103a95de218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd448049ab0857c56ee2e959ad5fe3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af898d3651541ddc6aa5fddece6f4057220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b5e6ca86d49b08a100589d8d706dd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3718dd23c5dc939941dbf43e76bc0f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc4f5bb87650e07af8182535f4848c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9dfbe570f787a6f1de037c810fbe23224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc2ce98729c772d4e3cabc337fbead225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccfbd2a41d243476b92f21147791f94226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a8a8a941a002f6cd69ae8460318e9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8103582719918da7b6cf574bd68e7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337efa065696cf7be991a4f169b4ffb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b5f8040824f363a3b64b5dd85f906230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cded1d55b7aa80d0710c896ba6be9c0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e858d9ca04b15b45df068a12bde259232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3dfaa2f2599bd5ebcffac189218e8f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04657004a79bc77e0a2f61c77393f77234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509da4950a7967fac85f64e0ab48e05235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b48d73ff1f59aa27d5a0b731ffe9d3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5567769c44eaafec3a408d6fe446e27237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb185b8aaadfa0ea01b16ef76c25ea9d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4602eb1f2161268120689b6656cce5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10d215e2762899f0b79a6d25af598a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851f7fa47675262ab7627dd23307b2f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8771817d1c82d14689b737c46ee4f19242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d59be450e34b52101026eb317681bf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e57ad374a456f7c9b0f2964affa96244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51642150e0cb451ea1b593e1776d1a8a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8b8ce378b5a26780304a0aea6071b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48180cb6a76300ebdc1ebed65c345c5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57effee15e9d875c9b9e81ac13f38d5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed55a0d2a21a411f14fc0c79ebf310249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc380849c0575712e7889ded2c44ed250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b773979891d3c3afb4ac368eda8720b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f00faf63abd5061dc516391f54ff51252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868fbd907310bcaff6cb75723553889253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ac71d2c0fa1088730461d2f88558f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67597a13d92e7a57b25f5a3c708f4a3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19edd93e675fb997a74cfc56bc558ccc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d9e2aa912e719662459b50bc3cb09257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e74211ece29fbd4871f1d838ef263258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d5ccbf4b7ce025fa0fd69953016ca259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0d9b49af713630f6a383f6702a215260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31d8d6ecdd8af222d6647176f72d06261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795ebfb05db949d52700a82b742c944262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff436b0cdafb9bd6c5c3a359cb16faf3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4082944cefb39b8dff46720cab0feb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44abd19528e8d802997175b848c5c591265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e43da21ca5fe40e915e1e8a46ac3b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c934f5da6432883a9d99bd82663e21267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596f21cf37b446611f332581803ca16268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf70641345566de80134823e8cffc5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036b360bfffc161bc7c99ba2cc4c721270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d140708f7d5111b1a3304863242021271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239fc9ec84379be34363b5ce50c4ef4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe4cd71365833e638248027f0d1035273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bdbce2d14a7c474a5ac8596479389e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47aa76833cf1255e2ce4ba024cf270275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1f75f26b7b034abae7b21223eebcd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb15d35453e072f479b63d47df19614277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bdbb2af431d06ac07d769d74fe61cd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afee7cc0ec7ca9ebafe662f50960bd7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0471f3b00766c82b29f0d0f0845ce280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73084dce7eaf4679149dc4736ccc2acc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8029b970b59ebc4d45b646760a921b1c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc87e8876170326f81e2e64874e7fcc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3912d95122ca4b125a8cb269ae95f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6e4c3f7c4404223db65aa92d6bf55285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966b7b4d60d5d348d77e5a4c1bc2c6c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40355c03c16594ce25d917bc6b9c4a3c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c323744f2edc33d8b3961314766ea288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3ffce46b1243591b71ec6d34f3fe6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf28d461d3f70fc1d99df175b57899f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf50a6eb4d4ad0d070c74f4deb6366291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1ea3a592cd45a91457f4284d656d3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ab2f50dd4871ccb3d48be52f80fa6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0a5ff98aa46a8cc58fecc635d08ec294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd62e024aa56ba353f81c02a677ca54295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae3755d9b3af204d7d907cb7b527ca296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57fee5181cb6ef36dce5d850e081ce2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ed2b50b254b254bc4b66c37f19782298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adfa43afdd5dec354acc458a272d321299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c8cbdbdc9e23463c88a5a36b77d21300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19be64f09103734d841734957a3de43301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7af296bc61c34250f8078bd5cb842b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16158c792b9a61f5bfedb833321b5c6b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5011d17002c80a74dfffd6223a3d8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4eb6a3cb5e2fc1f46fbdea64c5636305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a727140c26e6b506161cd75ebc0881306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ea158984f52a514585c27f48b3bad307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0176478ec23ebc3e81b3918d3386a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d94d63303092b8247635fa563d0c7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6912663008636b01135f5d8374453310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a896139e0fe528aef74168d2934cf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a3655e20daaf58c6dd6e41cd16b53312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03944c503b09f112a146dc3d11eb8338313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d837a9ef8eaf4103bbf3417560e48314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7213486cb96b21fff268f535e3412315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81823aedb65ec78dcd05a04665c99e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e63659f337f2da76b37d8d8e938125317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8d44f4a734e4a48dc748f7ef14e1c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81ebc7c7b1beee418b92d324cd1ce8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e75280afbba656452e64ed0bcfb8e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039b679a9faa2421bc6e48c3ea558b8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ae7e62be159a0c36c9b6cd91d33b7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3e43bcced917d20a0349844b36219323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95523c10ad7bb7bb6b7aa2457999ebb7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee1b131a1e8a23c451117ac24fe88d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77b02690cd68042a87f1c83b0ac4ff326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35181a4a73b7c13cf244ffe9feccc00d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810e735113675402230e0668acfa3c3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a07f01b079f1fd9cd663cc441ae02329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a24cce756d6633330c80aabc465cd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240123e8371e16d3d9e3881ed2e9379e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85196add108efc568e98c97b88de7793332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d9c16106e1fccad814bdb0e8cce82333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369b569d8fb917b15b2b4deb24cef7f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978e4d12759950ca2ec041254fec980335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed983905e69d600ba45b96fd25d2ce9f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe5414fbbcff0fc435defc8a8a8920337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c2486ad35c0417e5ddb51ab7117fd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dadeae03e419e114c883b31f053cb5e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbfc2e2e9900bdd37c1dabfd8b106f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01748462d964dc0de5d3d096bd101c82341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd9337dcf3a31449e97e9112d0ed343342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a33dc0f4527ee5cca0f076f3887e81343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d304b9ff1a88d498b8563fb3ad7ea4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3580842b81a583af3783ab4af14a3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6d910f8060a27f2b5612c14f0a30c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0851bf904b5423cf1acdc74f0f7f6b8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941245bc35e636b6e8ce44def629796c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921bde5d541694f1575b0fb78b3fb203349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c01c1c093ee16c86808f97a0428b93350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a84f9d43f78df4871591ba937232d5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba58c93796a0b84040084b0b9856af9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736175c6ce9baf9175ea47ece86b1c2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebacbe5ec669c290c12efc41cab82c4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db96013de8d0b0a1c60b6fef5d5ede7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a5837552d110749a7de5828fe014e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a2c5e7a914b489caf42618a377f2b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde56359725c71575da5d0997471e88a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac4c0c18ac0869b0e9684ec77966d3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584569d4ec192800a260da4d10b5fb0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e9eac4c9a1e866fdaf8463f2dca33361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342acc48b8318cd8937d03236956833a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31b148bcab56fedbac0b55b8ab44a6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498849c14ef4fd47aa5a99c48bc39a0a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af78fc245b411903c97d2d586bef21c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79acaab81da41e4ef95d435a47bbb6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079c40ff5275d78a6aca460c3a14dd8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4ebe185ae6847c11b656c92502759368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721a3c8e0960f6edbc5e36a54ebf844369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dabef77a4302fe81d789e69df4162f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b04b524d8aea875c2ebddd6f4d733371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4177fe5db268acd847b2c06efcf68372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d97d497ec0ed5c7bf807215bfb7bfc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce314943d621dee4ce598dd56bfc3a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce363b815d74119d124a16de288d28c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ab8e5322356e776bfa4d88230ea78376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6319235194d9a0bbd42d4717fadb7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9625887467359306a394155607a7f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7466f919d2a77c607ba3ef87697063379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc82b170e96c210fa25368c2834ae5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5307109ea8b2df862ff5ab65a05c1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd7c0d3dd07c946c6717f877bed77e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94665df206d3f404a51cc90005b2c92383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c78353dde6c9165363cde706cd8597384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969df7dabf9d5c24e082480cfc884a3b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d26224efcde72f160bbb7a4e19c962386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54552003fd672ea8912a6a4212a1db387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e8f2806f5adc104f55ce464971519388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716ed63eb48d4dc90600ef538fa49ef389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937f7a71802cbcba2fe21666b00f45b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3c099d707f37e9ac32548af1f624f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a44b62b7be9b72be0c8fec1734b10392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b829789ace20482226d5b9af04bb3e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8f4e2e409ee32766dcb64ac9bf365394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07628ae0ad4805c63ac9dc4778686a16395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd977daae3bce3bbf72159e5629e596396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2c165ddf2f36023deabea4e10ce3b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7031ebcdd09f29cba0f362f05054e5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37923530d211669f2dc0ac71a6126a2c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68889cd3799d2f944e7557c903d7e6f0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644d25e3a0ad11ce127e29cca11621d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e559ddaae20e299803c75a8d2616034402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9676a2fe6f1542538ddb2747f517f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b32719c259c8c2d4f8f5f02959008404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0849ead724782e2432a46ec8c5a6e2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2fc473f3cf5c1d691824596b86365406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ea782b405350ddd9eaf08cbca8df1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951759eefbc9e56439cba42bceb829f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c114045613555baabac9f2acebdad1e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f44b39d3af8fabd4989f2f4881277410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce436ab4125278ca81b49d1bcf4f80ea411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eced257a2bfe458e38253c4dfc400ad412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e5842b10421200d908ccba1a6c24d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adcb3f4690eabbd54e6384b5662f329414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86cc39a128e648e92aa3f49f04acd52415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e79569c09f8fb70688a3bea9f101c1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4fd92d953725a3bbde2020958f4ae1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e73591a36ec86db9382d2ff632b46c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa13e996bd1c6693a1687c0e61cd5e1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74582fe026058cf57a4c5aa8eff961d2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dedfaf6761b7b1e2ecb4cbfbf2a2cf8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8012163f3daae27e8ff03f41c5554b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db16bf43a96b86f490670a19f05d56423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527b3006b0e925c44ba63a2ee1129e1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54278c18d6f4ce4c2239a770d8d0a8ac425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36200d46efb3acbb19fae2b811199c39426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a585072fd09a2523147657a906ce9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d31788f7d8604a55e8c143d2610092428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5dc98c1c36de97c6eced0bdd6fc4d5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7878abc7021fb28693590b073569a91430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ad43bb72e4e6422bfabd73a322197431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700b6f770b040bfa74d34a1bede7159432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34592d84489cea7a1893777ed32094e1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaceb682d71aa9dd823bbd6c761aa75e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c59dbf84d1ed59e315e35626274d78435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292053c998e59dd408e0bb83fddf1b58436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53cd0ce862004c036f0995c9dfd2d2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52665b2b944df93c6d59ee310bfac67e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86e9806530a91e54f89830887dabb9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a8f0bfe86bc49c6ac160ecb29ab57440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4e8edda05b380b833c9ce096eb3b3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa850c6be6429abf9a3faab254006e63442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77622c8076cf82178bbdbd94a55c108a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1d7f4fb7930cce987716e381b32da444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3abff8aece3b1524402a0b5d59768e6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce78893747d98824ce542cf6a08221aa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2008486b903df3506cbd1d6b1c8e6b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebdcfe02b28eaa61da1fb75ffe7557b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce52a6fc608725f8592fe7138dafa5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2d5d205353751ee5551af6c03825a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71212f112ec0179aa6aa13127312486e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89533287f799d23706f6c7ca8a3dfa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981eaee75077f7356f293823c8bf005453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91510717ac824fa5bf19f2b933b78370454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37026741e6febe818a375c66c77e210c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255f92c47cd0b53a413b749fe09c07d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f1ed9470cd49be736c0f6b803af23457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0b20e839b7645bd4ec3509d0e8eec458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee1c0c726e59752bdc9aa2b0024834459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37afe24a7b5898605c443a455db80533460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aec8e7b8c2f75129c0694dfe26474b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9b91eb139161eb2a95060f8ef0c75462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba71107dafd559da3e83d601520510463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f5bdc3e70bd0233f86d7e10eee37d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f6bf1c8ba0234966493f6bbee281b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f97affabe8655bf8b66ea36a876761466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa90a47228efe242cf08eb2e96b2fe5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4722e96672dd78f4ff0aacdf1bb5dd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e79ada952358894fc0d88db41f7c2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3f8d4a6af70b473404967d7c73138470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cadd277cf83caac9142eef7eeb9d46471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3ed1466602c13c5c4209cc3ba9a4d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d3b9494cc14d2afb8fee54b0c951a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2fb8fdaa80c71e5d3ada55d051f5a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e9cdbb6f4d34b790c5f763e9395c0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87db550407763a077a2073028aa22af476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643642d1712c5f59f60e2e182d99ab4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0982dd812c2952c1f7da48afb2f42e9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7877e09aa62cc8760649e2811656aab479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d22abe9afeaa0e691d80078e72f64480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b2bdd273f76d26bdb242520b55f9c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b702b4ad0bd290c17c59f11f3419f9d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430a28e51c2502ec3259b15293d36a7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0408cc90b37fe47663503312a0d497484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fba30a45f51a76e923a97437571b60485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbba485faf9baaa5c52bff1d832e9db486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846cd5aecf41ee352c8b452394100248487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e643874dee348d531d352a27dc9627488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa29db2acec628ea52c99b89fb2ab8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c280d0b61aa460d8877aa7372e5f22490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2989e56ce918ed7b2738a3fcd5d8a1d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c6434ec1354428a4a6ee341285d8c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd9afdd9233e2563d985d6ce1dcbf9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd5ea4dee548f5be76e40f0a2a30aa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c629a6c845d24492aae9681634b81d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e124bf47b9cd030bdd7c51f70bc50c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7a7b14053de7f0f82395bc273b45d497.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12675d880cdfb38417331dc0f2c1b7ae1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b0c7ba7180b3b39aaf609257d2e432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019f2ff0b47ca9f9d54547d40189de23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726f2b91fe5e86ed6a1f290d250bda64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d786e4673ebfbce17c3b06856beade5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362731ca43d33755f06baadb6cf008d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b6323a17556012e1e07c709e60a287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e24fea5e66eb18bb26727d60fbd3388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eaf509ac4013c3c2c01386a14d32189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6091f8281cca13d6c8bd109661f50c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36414345dccec63003a08de9092ffe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349c24d93d1cf87d4b34d4636140f5312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e937e64e1e93de17b5675da4fc61f113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438dbc2b8b0c546318450d53be04f58614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651d2d1c01f28779ff5a754b4d69abd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cae6134ddcb830cd9c09acea52bf0a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8971b2d1549ea3e95b730bf17eb8017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87837a84c6dc01355793d643311609718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd99d57c64432590532aa67af89e9b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd5c1bdc57aeec7a7e9dd702208cab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3cf7d5d55be9b3728ac94a05fdefe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70e728f1c1ae97c70aca6aa34c867522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee3c8ef6e52213be3ba47e230e9c3f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718defd21de35b37bbf846ec48bf9ec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da4dd585ca3b699f934a55f8c2ac7d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ed96d8fa18bb953adc49b82fd315d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d732bef8473c3bf9103ef6b2b29960627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1428cca45e2088bdab5c984fb0798b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d927849bc2f95d35fa1254fe69668f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537da8c78a15c55a7200935a17617d730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4ad08d4e11813a3f25a0e4023c99831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741f7e21e3d586ce723da1c980ee4e432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8b14729d84f2f0753423517e6289633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb57d7a092cd4d1cc077c6afaf207434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534efa5da0b9f2bbd8204f0d4da2e23335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b348fd71ad91fde1640bd7924d5b636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedaaf8c09f008e55b682e98ae19cde137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b057829fef61c9c2f4978c7469ec338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d560328f1a6a680003e796e08ec534539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb34127dd122907aec35fd4640ce6540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855f2a4644152d13ed99b4fbe41c65641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889c56a9364a3193bc3394b3dc9190442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b15b715b17e580edcd59b7d4a7ccb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83013dd996995352b791a9ee93d6e044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a00051913eeb99c92fa4c304931c8f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f4acc71a6c064b0cd883b9777b77246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759262e93a0d5bc78c29da23943b10a747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d843be9286af82f309965621001dee548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b3a17d79ce4c6799f59552e6bb44149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef3488f1a7cb52afa6ff3a1c4617b950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5ec5043c91aecff2e6eac27143f7951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256fe60804f0d268a8166d51b458118a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc18b31330670923b70b041d7be762e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86d6a5103975dae6562a52092a701f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53516ea1711e29671d1521ec853ab4955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9460fbbb4d6e1d7bab2e2119fff150056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe0975f285ec0a5ace81dc1dad1e2757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33fd857c66b4708c202d60a0065614058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834602ab105c026edc36a6974a65232459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c9eebcf29400a7bd338c2d198e75560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d892bf93dbc9a6afa4c0b2c415bf5861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca53f26ca9024fa4702ba6392fa1da862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f987db7eba95388f6352fc305cf7563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2efc2d126e4a989f0340fe4af961e164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd5523f0b16af4975e8069e154314e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d52f022bb0e7d9f739ece85517cdfc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932de709a5570cf1b0ac740a12a16af67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8bdebe49d10eca15c45589f6b61adf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d57184b4e95ee9760009482b0e4f0669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32030f1aa027ddb82d5410675c327f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67516120dab0d1e3b498554b22bdc2d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d01e41b0427734efe2be00c3ec24a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9e06c9cd093be4cfcd81988a7ac9173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07f213563c4e4a31fe3b071eac2d9874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f98a91de3b76419c3820e7f67f494475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ec7cbd1f8f6f49c0d0edc9067a4ee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32dd91dcaa5ed8c048b6b915314d4a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7114a2fea1bfca8f073d97250fcc2b278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7a9dcdfd55bb16a3fd558160cc25679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe846e26a8b5c151ad2f7c8684587280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea24ad80f71e1797118ac7a5606d2d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32bf3c2221ebb83fd57f6ae3f2e21182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1058653513c0f395574efeef0992d6c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a7924fcac5e4a52e04455c82e3e5e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9cf3abd70708036f1b2c0ae477a62885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e028b31feaa31e398ef0cce2f2c0fc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2edd31f352ba8ea10ba7ffb7a47e7c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb81ffd850dce185e418828029b2a588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552feeeaef4bca00dc0b5059a0d558289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1bc15b5d5f2938c5779d5a5e84f2f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f47323fe91b66e3c8c1d66597b7b9891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b9f04f49f97f57a78060df3cb031692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1def19eb7e19b4781a013719ce5e2b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51a88f87b24f7847c0e08530a1ccbf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4d0d5c8adc40656b4a2280dd6d6da95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7e44bc87788e7ed50c8e05d0dcd7496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8abac8973cedd1407af1138cbd5a997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c00a4583f1820a33eb4e9353770e9d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6fa4ef95e7f153edc7d1153654874599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11950122f163fae6839ec5070f8af722100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c6a38dbf3fd77fa31d044a35e6bbb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32022e74efe1a2a5fd7d89bd45ce2f88102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07483ffeecdcfccc9d1ae75567cab374103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292598d3ab73efb7bee14a1e2bf55a06104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2800b74e8154a25ca80f5a927371a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93265ce1fc3879c740929590816088c8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1507ddd429ba8027eee52126eefcf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057672248bb1ff1eae521a8825445f8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153f479d9cadccb6fb14e5e9878b84c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86c07d805370f290da5a34db1578bb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938999bedea43288fff209a1b7ee721111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949494688c79b546df5098795613065d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad38e9451f03064fdeaa3319f2ea5f9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a48b7b471d66a63c84e59de628d63a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eddc3aeb1a8c85d140bf19f73629d25115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6c4673c4e90bd20cdd80fc5aad7cb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292fe3a540916f7eeea45c58a403b8f7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc369a8c8115f4b5acef705ba2468a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e972ee645aa46372b360571585eb03d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2fafc252fd60177aa03c544616174120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9baac3edf276a462652930356de6275121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f3c96829d46b89da4bc15d6ef4279122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce3e37e7466eb660d8aa64ecff9002123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda26f0999be854729e5ed5fad3d4266124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13497d7497a5878009d5b9af5040fed125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b268d71685b19fdb4b2d8904d2cac4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf47bb2d8ab12e6fff65c8ff6a3dd9d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c92a984d697316f4e8af44e8be4b2d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a82f1a6bf2a58f2d4d7fba4ec124e4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a986955da110f457b0cf2ccd2c52d9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1715c06c442f611ccc4df546ff223131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b346f5275e69d62d7fd07bf211d0c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ae628ddf1b189c9bf4ada4974bcd1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280936a1a1f9224ff2fb6e6513403a1b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2380f3a50013c136ee7bd97aa5a4a0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9cf21e0525e7439f1ca9685804f0b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd626e33dae1dd0991268f59234939137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e64919739e57343227e78d878f113138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d1848befa3ec60ccf5ac4158d85c6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48878ed8aef58ff94de7b916e637f6d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188570e8904da91ada539fb1c9d8e24141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9920dc20240992559cef84ef2cd0df3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82574b5b8729412bf6a8011089f4ac91143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd201e615fb7b89d64bd42a02c616129144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa50104db025b25c900f6c7f5a30886145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c650f43896bd322417d4c9439fa01146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a351e96a12ced8369139bec37f1cbc8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63079d3441f6e71c58714606c380c098148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28bf16b47f6ddaf36831b422fa43d40149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec81b4ced682bfc48088e4828e9bc80150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab579d20fabfdc777f8b6e03cbfae87c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543095213a9f9e68c9e542bf4782624152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644afa1c9199872fdc0da8b82fb1331153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801346bba4cb9267b4f87081ffc0e5d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da91333f851478eb16d23d3c76b764155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea51ea7484042ae975271108e15390156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc188963858d078043b5953496477ba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7357125bf03fb7fc4e3ea8e7c63a9b4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed260d9617ee40812dc1f802ec72e5c5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9027602f120e7033cd57bb69f50ed160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df76f11930db11e415564f064f1f62161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e6da754b984f1a9af5d97a3de4a97162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e9fb18fd54eaa0c65ce60381a7801163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab84845ead7aaefb51c24d44909f18164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52db0355d9afc16492128a45997340165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48bb8b26bc2a514dff5258dbd1cda9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49b744e6a9220980b1ecd7893eb2a4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc56653839015dc0ece24959a3260d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd4d17739e96ba1b51fef24e2da935169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655309d58fec8051ba31a9ead1492f0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ac5608b5841b78384808b29a078d5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07460c8c84e98cda4c9337c3e891c616172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b588e5239a0454f9d2c40b357977d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538814bb94c606c657a384de2c38478174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda3e293df839b745851b7f6f221645175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5df9544c051b32281acdf8e1f779bd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b91d8965ee99724c453cdfa9d29170177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b27a6d7758bfbcf92a1020258412c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9b9210684068aa1ec99dd2810f9cf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73984e64aeb1650b1ea41d465c6f0170180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4bbd80daaaabc818d00a8a61807dd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6152b0808160784fce18b605dcf78e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a75a16883e670cf68f7e8ab465df3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c95c12e41e744124bb76aa5855e046184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72037a714744fa4beec56db385832be185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de3e14a66cf7f1f752579eaf905b3a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60697b01107e3458c591d3ffde0403e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85ba5f5afb4917cf55ab463ed75808188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558702fc311ece8f51491875045abbd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dae06d70a6d5d1e36605dfbe6baecc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9154a7975d181e705605efe7e26b388191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aed211f3b265d0e3620e5d79bf30b6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6f0b652b0c628490ac3692f0d89fe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222badabf7ee04039fe34696d72f3bb4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6e5a58907f6bfc79eef0db58853b6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81770555f1b5eef774bb6b7251778b36196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84212db93eb1d3c9f5459806174b37197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4ff78c67db03b465527238f3b152a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378411ac0980b2c16f70dce30ed8db04199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d8c21d69830205b8abc3a03fe1f3f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf4fd702817e9d59275092d8ccf654201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b66e21bfb302a67ce11b21426f1491202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52c0645d2cba4fc4967b2953ed1571203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c26895501ab2813e968865b9510ec5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f592ff88dd046792db669c7fb2e3fdf5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257762fa922b4ddd30338a93bf55fc10206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5757c7d2368b00e008908502418afa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc36d99d3f0bcceb4b82ab1890d6e0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835b7f4ea2ccb304585e6a227e013be209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524595b227b392d686dc54817ddb071d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f316b4adf9abbeed388ad82928879211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be488133edff856c7f2c4be6b43942e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b8919abb4a261e968afe06ef4df54213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9ed238154a91d4167125ab4edc577214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a86465070ac7c71502884d47e480d6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2022bd6fb02cc80f540e95d261c4e3a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b7110b8a0542faefcae2326b3f09d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29c6e846d7ad9fcee07896297eb2d9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31834cbdb31a844aed68a095a461301219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff222fae11dbd9fade6722167f662b64220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730240167aee8c026b7cdedfaf78ceb4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641e5ea88c2fbb0be4a8d8e0e8dcd27222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d4d08f91f90777868ff4b712778f6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238b79c53ebaf806c0de5c4ad1d1ccc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710946f9c8c77098295f0ea77d3876c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3695fce8ee72e54b5a608db57ae08a3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99814e2d0abef6011ee3199335ead82b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab0571e7cdf3415ce501cfed1740d6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d820e6f33a79de2d00010c2d3139ce5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c50d82d735b0e97f943ad30cd73f6b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b88bb0f4764a4a09a064fd0842676b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d19213e3ef6ee799f3be48b732fb98232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351dc355688d6b44b5d81bdb7d98b75233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155591e0bbd31ae31f376d91406c7712234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215a4255fb3f821f50ee89643394216235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79edc4ab45738a66386aa658f85647236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e5bf6eb149660396fbfd58d59a0a1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e88f19fef3e024f307abc83bb289c2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6120562e3e1800816395b9bbee795239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb3641e461d643609ba97e2a87b9ea240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f0b812949bbcd789b15249b533bc4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142535c74c4a80a98b6655e68ca4455242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a631b9d9924f84d6ce58f60b640595243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e691ef09f08bb7ab13b36e6ee7be0e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b60fabacd96779fe8be1fe72ab7b3c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69193f81d924b6d096795efbbbd8d2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25fd4fcdc3bc06a2d31dc7285b8642247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5908910b50b890b5579bac23102748248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d13830f665f984fbe33ea7db19d8b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b700bed62e6d748763aa807077505250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4c5acf72a9f1c6886145837891be5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f840c1ae4f476580d8f3b0f49d650252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94626b6134432ccfa0330becb3f5ec253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b17d78844ec858308a3083cfe7bbac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c0691afa95bf2251aa4c70af94981255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5445b68dcfef98b8ddd7f269f66faaf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2df443d6530e96cb6090669454b8da257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9f048680fe16b72f6959d972013f0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3af0fada9f98f51a977d6e85f9885b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9488c5ca81270722652cc2c10d857e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d9c23e493890a99b44ce14eb232d3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311ee3cbd71d0a9cb58a5191c31d33d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4070a731116e3ed60991d5e443f3121263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08759c4d043bac783456a2fd2e280f01264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76274b9b133c9b7a43af59776f1814265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6382b2d2a258be007b5af719043f3d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73771638ea078877c8a5b7ba2df5c6ab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b92e10753bc4cf718c11b28bd7e7b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5664fd8d8a5d0d528e82190f149a3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab76760499318f0b7b5367832100986270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da2ef2ea49f81660cc1a2011ecc128271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e110667f17a221f4899394d332544f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679da6a20958748b8653b08dcb52673273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85aeb9781cdac8c2d1e85784a94fe76274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c88300eac7875a7aae89aba6d99cbf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed5604a950b58951bab700e525bcd6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f959740021ab1b8adb6a645cc60d73277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63506c2b05edc028de45de647721c9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ffbbea854cfec4392230e9154ee5e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadbc1db481d5bed7496e4a51d2b2b83280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55cecd2d376dc809ce67e228e59d99281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ce63b64bec1f8d76e8866bebaf8ec282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7ce50c76c4f76cbcc945e473363f6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167cafdeb82f2abd86eb8979e7e3c1fb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053d9dce130500fe9967b2ae1041288285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864f9cf3cc24d766832c4d1c6c332da286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2510651a2b2cd1ed93dd0bae586b4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5c518969dbfa5a0f71e9ce317c555288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d77e52cabb6fede4c084fe3f48799289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a195672b57615d3c76f891a1983a49b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582aab667c306876c361a727360fb2f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530cc5f8688e9535e6ec65e0df2d54d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af020042b9b01a653cb2ad787e82e83293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f6770ea43702d63b2172eb1cd7014294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc7f4b05aa8b8cba8445fa8559f99a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0e66ae93044f93ef0cc42c423e9d4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c17132036121db62beb3c13a6c33b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a84e5b8240762425c24f706fc06624298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f16252c661dc25494e20683dc28eb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd284563ae166c5c7d2223a341828d33300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49af546bd5fbea4b5647d0f3e22a39301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955e8c039d507629cab0fda639d6ab6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c7fc6bf964ac48e01d0a80b4ae65e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5842943c17bcd8cb30174729bdffe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62764d531293a7ed236db31a8dffcd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8734b37dd56373eb92e25e38b75f13c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470e0eb1d6169f73d1e63bb05a109f2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472c7ff42cb8cd14c5c025b2cf96cb7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201add9c00aee75ddace97731478c8ad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b7393a41469dc6ae7ef070d8df32f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245517d80c6f8795cb311a17e435d1ce311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67523d6ed288983c9b9636f47eec0faf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d49fe54b82edeac570d33d7acf30c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac494c492396cc28cc0a34d964742b24314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36ac6c28498d84ed0caf54a9756caf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2625c8c88e7c9b34c4bffc52e9e81651316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4dbcfb1d008b606c6184eccc13c817317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba352395c2bef09c5885a68a5ca4427318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a929fe2b91d1b6bf42cd509f639d9bb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a48fbbb24285234a8c77c3d7c9ff01320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc2f0d06dfa058efcc2aa2800625f5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b6411cc6708f06841f6c156586fd3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c213d573983c6cc017f69bfd15cb361323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b49d4f8c131771de6bdd32df80a125324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec98334963496d5d3156fbf3cf70841325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa068253d45a20a5b7711b5cbf149a00326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b10403ae80044693228e809e18c978327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2778d41b43c2914f15a453af1d0d3c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ec477ee4d337a937ea45015fa1ceb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d589ef615c87fd3213f004ca016fe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d3a1c0fa26ebda6c7d36592ec5ddf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c4e0c5021ece4a185b9e3c38d0de1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963343715b5f33c9c70838a7e2a637e9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d8b4670e7d65632bfbf64b7c4815b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45212cd9e3371fc682617c8d7dceb894335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09b648485b08f63b52f1d35979e743336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d07989830012c7725f466687ca7ad337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14276838eb4cac919292132f35493f58338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417c25f1ed5a47b570d53db4fa243b5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab5264f7d97589672dc1264c20bd1c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5d692376c8be5aec36d7a97f39779341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800156129f4d48bf233e16514b6fbe54342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181e71542505b5d0066b5ec72ccfb38343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef8638e9a08143c7d6e64855492d69344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202286bf7b09703af624ee208192e13e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b24bd283147007c2d02027cb210b34346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb949830170370a88c9de348081a41347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9009d3ef62ff70679629a708df30c54348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e119d2d3b16ee3968994672f973664c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7676d09711b8f04a1c1281c2fcb2a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d0a3b2ecfb187945fb73bb75deac0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98bfef202fc8adf81b14fb84d2d17eb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d89f49a56804690045f377bcec75d5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab6301040ff64bda1be1a17fe8e710354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89db4bbc93e0a709174636e76b127b6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b1617b79116a51ec739799df88e26e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed87f4b61abf7c91a2aca5a0299a370357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d465297b34f1233ee5cc0068f8f3720358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3b736cf647d917974ca36b119db5b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75175c47aaa3c549722e631cd4f5351360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e03ec9d1a4d3ff6238345f554f850361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45381f233cd0188b00e2c0ab38dd03dd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a6295aef69434ba2cb4debc3c1bff363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59483a4e51361e2fe318c18cb05327e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad71e77247d74303350c9e07ae2cc1a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94932a6ce1ac28c5a06f3aaadcca808366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c9a91fb912702dd1da8ffcff1c416367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a103c30ed924dc03411589b13c1816368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf252eff943643d75641277695372bc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234ac3ca58d1d089b2e277bcc22e0c6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8846227390fb8d1888ec74b74aacee371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d7510b0331da1b42fbd20e96bff50372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2367f907add1790b65785550a4afd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db67993606cb1106bb160e055f1d91374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c3130b1ea1faab74779f189c4746a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ec10825563faff65b466a844cef6f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60000bec5c518f8450f2ec2d9daa32f3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede495fdb9378a1dc31d21defe0fd9d6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347eee3c25b29278682ca7351edb6bc0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032cc8ad9056a161caeb025f3c735e8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df474cd41315e0881b5d69b2ce398d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff49bb1fdaf22c86708affe18d8d84382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2ff942726b150db3b3249d2793a7c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763f261634f6dbbbb50b22c690df381384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b30eee8d4f80a8bf0a540ad52ded0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d48c8e5a8f4ed40e2c67b2efcd3746386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7abdbd0d28c6642557034d2d1161bea387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f23fda8888dd4139ca91dce46167af388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c446d43d4af81bbed5a39a34cf40522389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d603095505899fca8a1095e83cf4a74390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161e80133e504692ab4b45102131c0c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa274fc306c5fd8d642a092002cd245392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a3685cd001c387cbcdf0d2241eeb1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558768e60772c47094c2c4c7a1571b7c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8f78e815c2d1f1bff3308bd1dbb53395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff4b52b62f4ad8094c6bde81081645396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9c7b6306cae94b239d31086df4458397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd45ae0e994ac544de2ec3d4288372398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4f8cdbc632563a885f3c43e3e9c7c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4c060737f0f472cd8ab8277964719400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f6331f6cb61521ffc2c8ac6ff49f7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8247fa4d9317449de0021514f314fce402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87d2dcc7e83488c8eeae741e4a193a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56309a90aecf53ecf983b91eefbd4d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4060fb20da673a1185d482f76e0bf00405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08d238f3e97517658ada9e6af8f4ad406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2d39405418134a0650c678eec6dc2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2eae8256ada7e237526e8bc6f30fb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0a53135332d647208df75296161f2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b76c41cad6125f055b4f18ad0dbf34410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba795b5700b0261ae91a456e06e5802411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a8ee15f99dd17a47c4c57939eb325412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc85963974630204b8103f2cce019c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345fc7a2f03f7c3a3b39eadc9a3be75d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a908c4f0e07bdec15084907a96294415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14b9d66b814ced1a20103b103010a9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c64b57474e688302d1b7436b91f77417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1029e859da2d080654253bfe10bd823418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeecbd6e020a1fd9b48d80a6ead7bd1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d97027f4952ba4d18a4ce57421d321420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208d518ff88b1d87ac515d7e053e9a0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb338f4aa93e022c065e7383f5d56b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca91f5aa5b54bd782cb1bd7dc060e2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb4a5e93da7d88926790ea027e8f5b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6735bc37a36b6e8da5bd3d8679e68d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84b1bb811ba42b0b2f08622f320d29426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6552737dda8cef18fbbf9d46ce8a20427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ed5d898e282e024886b368f830320428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ca64966f728b2410485f414fa24d2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4aff5f117facb84cb905f491c10a1a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5fcf64faf51dfc31f1adf7f5d8bfe3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0bb4fa6768f110eefcbb3c837963c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc11342ded1e192223c9b1387d9bf5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5454d533096a29ef4a068f1c669f14434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529b9c6a90908e99652de62aaad053c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ba11121041090be7754ef7e4604b6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a12ab07b23f8a40ae801c695247500437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c8bc540e1f883203e4256e9c84689438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b694526493636c905ebde4c5886466439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42fbfd8829d8237cef422010159a5c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c3901d0d1ea34cef1cda89dae1332441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9fde46c4bec0b70a7a120fd9be4deb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee3c31c3a56a91c23662ac6f11e66a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ec10c866753e05c7bdee697c7d24e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cfca3ce94d813fed69f04bf89416ad445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a03e3cd5da8b56b2e33d2ce42d9a4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b75d0e2891228a78cc39a5a05190f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ea77466da7505b72b0f81fed2181d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447a8d5859a22d4e41dab379fe6814e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e263f1bf9e2e5024f5c9836694c5b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18edc394ff587d808e44b80e6af34010451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a00776aaf931ad972e409cccab8789452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d67faceaeb293f8114618e20afbd6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e405d6976d4b6495201353d7f9d1992454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf93aeda21173046e7d020168454b8b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba87bdd3aa380dd18ff28027bc9e47d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42959f79e3c2a691beca9628c4a3bf9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ed45ef87913b22ffb885e23608480458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827142206a79d5066d07425b328d2e8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f98aa03ebc1de682da82b1ad5de47460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfde0f81c69be2896df5d1f6073d4ce461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062ea41596d38d2d1f4b6442c791f8c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc93c82e06e401377c5e8245223883463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42341f174a04ddd99301831d5a16ab03464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b3162e8e675e50fb13ae5e8abc0d7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f592fec16eb9f1452d44d0b243e6dabe466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d010d81ae1c8032de2acac2dd09b6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e81683fa83a5516d9279fb6da0f9f4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498394dd79c866c248a12defbf5c66a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5cea43b48826ab3ec25c4c83c1cdb8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c226fdb7093b19bf5dd1c054c33373f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1e84ce72e0ff9f12ca3b94267a582472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2291f77f2db41d459d294b89dfaaf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6024838d3b433dc15db1eea188cb66474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbaa929117dde2331a2b5473874ec90475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d33cba7d58cb820256f9187d2c06e9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d621aeec01def26bc890ce82ea413477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd797eaffb2bd6ecaea40fb8abd29ec478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe90848d6695966b2c6638981af77d0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb68bd9c2c557eb65ae9ee1b49c47ed480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434700e058ecbf9eb73fb5d66a09cbc4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778659d48f49653afce326927ed6881f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a39cc65de8af7883044085ccb7f0b2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d69563ce62dda8b9a17dd68ea4bffd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec66770268e0dfef0dc95b869990e7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35213b7e4525025873c0b219a731a12486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32b715372a5a41165215fd9783bd2a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b6f235cc157656d7e061166f7b0ea488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ede15f7ee63fa1a547ee723054ca29489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec37f71e54edf78ec121feeb9e37b6e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08d1fc2e3f9ece3b240a2dc5e132c4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e32f3f064b76193f86884aa9f792b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ba6a7a03e5ceead51941c1114199e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56a617402a74306f0537a50c34c83f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b59fb02aa18aee238fee913f6844d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ce5566cb84bf5609e30068627c487496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1aaf6cbec4d2845626d8957b01d78497.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>