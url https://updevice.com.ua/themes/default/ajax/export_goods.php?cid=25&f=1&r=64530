--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd00135eabd580bdfab3aab3d8a65ea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c4c2bf8284e75ea83f09ab5da0c9e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9da11dd906a8c715244548941e27e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9a151126379de19e21ea979ce7a834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ac59b88dd5fbe8bac3a791184eed45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4f00c2c29037433f0ade4fbf135256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1339fb9ef17b3c6286dd8d5e5b8b5c47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2bd8486aa3f44c4b6d6f07aa2b1308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7767f1fe006fb8d569d123987e5479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9837e9d4687cb5e1bc2001ae4a20110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780384f693d1d0a6aa8f705549ffa9f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbfd035d6dccb275e24db3a932b88c012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d5db2ae3a5f001a08e7442766c82413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1160c8339e1c1fd808277b66faf3b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889cb006c51505c86c09099b6b135aa515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf4b9fceddc95ce9071c04a0ecb23b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd24de6be7546016be5c72a8f4116617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6d4f35da45fef9a273fe58a8fa03418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318df3f80f7a52e5cb478bc5b6a8bd219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ff077ec2c46c0e9eab168115045a720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203a371c54a0a5dc591f8d426bc8ad521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6f9007918aafe5c55377d0527409a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f052bf6c82677880ae5cd898dc750b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f79c45e6b9558204b6b9344e05bcc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d2ca9290586610aed35a98caf6cea25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd7835849122f029c847931aadb3a526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07e65df6df0a9236eef4ddcec69e2d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8e8cd3ec343b3d6948e0de180155e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1416cd92f65df3e6702160e2231cf029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90172d196eca42094285f5cd82b03a0a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84cb470a045a46bf0aa95a9510837731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552075cc7f20674d9034ffd23b3e4b832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246c8d69b73ebfcba3cbdc73503934e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1eb1d6a15a49516425d7e8fff2484f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c460fc0c034611ecc1033955e60337e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa53309a1f4481b86f2182b0f33b0436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e06fdca3f37210ee7c5104d19503a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f0a69cc283a72b3df9329a8f1777938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385adc69541e3537bb2f9f44251314d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ca83fd6ef74003a991fdfc3cc72a640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf1442b47244e6ea97def37bd8a7bb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8d46129d7a081dd2a778645a516b642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44506b7d5cdebabdbaa886e99154c7043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0744a6ad3b17774ef0e7f49060ccad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b8f7d12fc66848ed2554fbc20a9da45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d301b70200f1dadb57f90cf9bc687646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d6ff497f9e740f526004b004aad6f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a01547a1204cb07baf07521d54811e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7c2503c34ca18aed1a897593e335849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5c43cc88e5c497cdc80b57695d82550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea76ff47a8a521ef9fe92c32b5f536a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7441ed2dc804dce93ce875662da1c152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce1fadc124d317f2979a0adf8cdaee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461fa133c225ca4d68e9b4d169e2b8254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6b7d032f95042d10099d700d47e9555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763dbad09bcbc7dcab037cf101220b556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035baa4c459485ca74860c2f685cc1e657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475124b508a460e3c888cbaa9ff975b058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e6b1dec542374561d6c48c2d91d8c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aaa266c575f8242a4dcd192da53de060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2624570ca7bbf7a2a92ff2c688a980661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc144828a3ade404b6ef6be2d570bd162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4159711e44d76fde7bb539c83f92063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0534da5acbbed1d2020575498d2e9db64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6124b246a82480ba8d33e658e46aae865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4ee892f1a9fee9030145f47d0718f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61995b429df48d68a647190406fa2c6667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e0aef2f65dfe9d5b5935742c61b9b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c850f032dba26dc7ae60806fe722569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec40a0ad780b69343169e63e299b98170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9c434b3ecd3686a9ea18e02b4738671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924772a60b28626b2ada07995456d05772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8477f8e8cafe27aec6ea16a8ae33173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6ee1534db2ba5aa7cf3124243dec274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4f3085e0296aad9f69702a21ac3d275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2454a304b36a2f339ee62cf1a556676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076413d56c3734548591636867da1d7b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a5d53c68a7e8baaea93ffe5499fcc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf3cca3533f0ae9171415f93ad421a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf19204e12b7e06afe621e2322b720680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ad85420a5437047e039f26354bcdd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6f5c1c71da55bb8180292779e935682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4a0ea3c758baa476ebff9d8c2235083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e7d58bb357d2db4ab595c97987c0684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53839cd68322f555ec104b430cd039985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54267458fa6520ea3d4ba0328323588c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fdc59e17d9b858f54ed5c70f261d5187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1790395e6456e8c4be2191b28c603588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ad6a2a32094d18f016250c403253e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675ac972923e38adc82f2f9b3198c3990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9a39683c653f7eabd27549bca35a491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a78d5bda903c40f068831a47f000a592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d017a2ae602401e592c497e5e75be793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6bb607ccf4e3580eae9d5da1c83adb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb373b70915365e6394b492ebfcce0395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9abb67f1f2a5f288e252c8174ec265896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5afc1f9a5f50d3aa2169ce3e531613197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b89ff1431ab64f9406c5a36fefd0d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69040dc5ca6d60d58b9a851f5084fa6199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c464d9fa44140891e0fa3246259a3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137e8133cd4bcc3cc3fe927590c6cb2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7976721e76f2d2980216da024a37436102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556564cad8c8c7ce55e97b9e51604dc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb066734cc059106cfaf9ee4b4c4d428104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ede195480fa70c7839f52701756692105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce6076d6c0001d962f51a6e4fd1b3d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de74a1cb61b51dd1680fe37245cbb27107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67ee064f2f5cc86594d336ba1308ee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42b37dde599d67af5bbd96d0dbcf04109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10367d1bbf994b7996eb7630191820b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551f848f44e52ede004997ee4d3f524111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb097101e4dee58e8d0fba7925f788112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d856f1d12d3f21b1a725fb7a69adda113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea43a7f3d36aa2a79bbdc6a7ba6fbe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80dd8b1804e5e230da24de0c4b79b1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190095cc3032013d0ae17be938f7c0e5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41330fa8192f54885d07c881f9e4ff1a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37027847830d64bb0d16d4e641f1dcff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f439d7ff345307cd20be095f94d43f1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c0aa492342b6b7eece7f8ab1ea64d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d4ffb32db0b3ae3d079272845639f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58506623cc6432232b3aae812e6eac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b1b66d951053bf4e028c481ddfd1c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5917bbecd078d612e615d42d49919124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621dd74029e2e03fc1c7a5b4f28c0e5b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a8dea571730222957cbe4061f0a28126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ffc4cf79c60b67856c268856abc2a3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a49b9a960f9e6ec6ae9e23c18b77c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ef693da1c31fd31363c7fa73b1551129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a279a1c80ba273a915f7172375ee9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef39cbd7240cee19da1df59f453d39131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea2a8fc652603df33f7e54cca838f7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08760839211bbd11d29f00041fbc1c2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4759586f45b91fbb6a9545bc4a73c5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58322688d299959c60c3116ae33f85135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891150da2526b3946c37f19231ef560136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561aad2fd27a4d737436ea674394582137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6178f868ac67b74a4f7b2a4f95277b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235bced5b691c4c15d048075583e6649139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7e6279bf3355efaabf24f8de056d9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374962a96c811e3a81af61deaa9545e0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4cd6a2b7b621b1c37c13efd9fa45f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351aebb33ba780ceb053e22e56f3debe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177712f9704cab50933836476ed9b098144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2719cfe8ba398f71bddbf49b6b6e18145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809e7db16f1dc50a029cb2e12d209af146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f940e3ca40b9401f142e58d1298f0a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e053c730294503ca176f13a4a704d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1847dc560339dfb68d60a73df482acd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c2459972caab837f30f1870d051b4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa451f01a4ab646a2e3caa92a861f29151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b105c0466332b012e8e07bb627deb16152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095b9eab7eaca02fbd388a0a54c0da3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f36d7a4553c26fc13bd7941253d7c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3cf5970b2a78e66975786fc9ad2f54155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054bee4ed15433c649a4a9b00e8e579156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38335246452883eff0d7188f97ff4812157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc8dc8d35b0572577e3e6072abbdd3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439962e3fd1739d74632256deae8476159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d0a4de419ae040741310826f55ba5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ee69c1d91088bef9da543f8960752161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58684416087d37dc6e686680b17bafe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f54d7486227419a5a886eaf1e2968163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32afae33811cab8c7d475d58db89929f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b0380a02811aa218e3ce04f535501165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1414f597ecac0eebcf98d4c7e4fad47166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7009d0d06b5b1482e94549fa6845413167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72ec80e6eaf6e67b367585aa1ff148168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e0ea193530f284f27ea524c3c630b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1cd29b0c5b449b7194dcbd520ca59170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2ecc0851dc2e6536482dae13e3a87171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9e8f698c9d519737f2f078bd65165172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581552f28f8b9a67ea27de9da704baa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf312fb486a845a9760d8a85aeac15174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cddef0d05f6c1006dc99fefea66d52175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32e8e1cfd82262349f4db9f461084a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e6d400d857349500f78b284ae5b1c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a802f89a7aa5dbbc4b08630a9ee7926178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858cba331ebb4fbf4c796b12d482b588179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6b3b7261ea623dd7140230e80152f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c6af86c723c0104e64d0b3849f8d9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec353b1f90469fddaece0bfefbd33b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41f7ef3c94960bfce9cdcc4cca76d4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b4d0495aac9775dff43687baa1325184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9882caf0eb0d641e9c099bbc612fdc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b75a99b4b8a1f643718808e092be56186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86654301ddac70eb4d4de9f3ea9021187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8eb688ee9724b0acc789ae2df44941188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92192e57c787230673a51b98d1c0dbf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b181a4923f003ace6a81509c20000b8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2042bc4f39df14480ba7481556812191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e13b9e516531a18277afa445012516192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c92d783349bdd9a9d8e7cf527eb31193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ccde2834dbc0ec90f5803047bf3ecc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e88d13c3d16c2e95a4d2aa8ed64429195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88eeebecfeee9e728ece93f8fe9282196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8171b51e039c0f49113385ebfe9a4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb174b0693e12144f3a380f999dbe5c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb8eb1e42cd23e15990625c0868441199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9ae8c00abce445c4f352a1b6b69d3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d388287332618f42b52cda46e049db201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d9a73e6b8416434a5a9166c9907da202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a45fa73ce894b110f4596825cf8abf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256330ec6bf47b8810bdde3de4512f2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1a9afec87d3a914969eae0601b928205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372260030377d99b4753cedb54772bb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86804aeb8a9103b49408f89275084f5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78895564f568dfc21ff87826960fed4f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c271df3be9872602781a42bc43695d8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7900302c7cdd49a26527d56b5ac96210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaee55d1cbf9ca5be4b2fb12974e327211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d13fc02966ecd93b568913ba8da31b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66aa6d79e4fb916add69a3727866b3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88195bcceb2a43ca43905f66c7e0323214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655eb666738bb601098365f1f970256215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa40fcb80ede5f906b7973fbdad00a8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728ae712f4ae891026944e0f26dc7a6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8510999309b57bfc75efb28ef2394218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10640f26cc527a0ee20cb9286d4f890c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e31c6342f7f6dcb52ea8c9ec2fec48220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069d0f917a2329c86b726f8b5a56930221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca414bd41f53e942507c5619b681175222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86134cb3a012712d4d7ee1f4c0f69a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f97b14ca239aac11a5b209dc2649c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a247e4447fbd96a0505aa8ed62e845225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38238ca7f201f887ba349bd8c12f439226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875edba9add8de7eb6b5c20f4d00fda227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf53aed669590ca1709d77cfce5f480228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f18615e0bdc40bde9c3765edbbb632229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41821f6cb84c979748fd538b5f0eecb6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4036c40e7a418acfb4a30892d72fed3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e8081bdcfbc9bf1e2913ccfe739f8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b408bd84ec5663c1505f0fe1ccbad233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb87ea157ad65b4ab198bbf9c78492234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5b3f59e39522e0713cad8677caec7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334a45c1589c0990fee7f461fc33abd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42811336841d83ef8b1ae743c5ddae18237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb742a71c8fecc7f1a69c8a2a87cbb0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393d271ffeb5c97ba8bb87ee19fe8f1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0d12834d108906b88a5091b3250b7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6df1fe448cc18992152892df50935e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ad1e3051a56aeb6a3109088bd04ba242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0545baf7c4c1c869a25a07bb59e5c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f795216839d1cb6953ead2ea500cdf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a50ad2a9db1a9fcbe5b3045ff83765245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3683f1283138e60c30c946d3c64b7a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36def6567ebc35082eb9b8908128bee247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01560269db50dc02b78ce017c31ad27c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08b1ceae0cd8ccec488ce2f090a8a2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354850f95365aea5139042e6fdae2a24250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace20710c00a4d4960326fcd5c7cb44251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3faa4073a4ba2d22f703ff9f49cac1e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a340596769933657a338fd5b170d424253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8b87905dba2cc3d0a5af1f8bd194d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae93d60f70f2d72b623b1aa95e17075255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba7faf2819ec7cd0b8972e9e9f7fe2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726fe27b54d60c5798e332dc5839b8f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317365d045b23333a808658362acf8f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9831f979470dc7cbef41cbdccb8be1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dedca9f6e26cc50d15b889ad3074e1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16071799425e85dfc9a9eb86e4fc256d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c59bcda937215090f0d99b56953eb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ab6908ea9cd540003390e4785c46c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dfd30af4a4c82be29d5e53ffcbbc2e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41b516e426854cffe28b1ba2f4ddd7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7902af861e977cf69f82dd26c1fe93266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee9a0a071019a244e84509feaa9f16267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f8f74c1bdfcc5aaf95f093d91815a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08422921a878634c84af3d3be49d3c0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dab97e6591d9e788c02f2b92921962270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318606669365ae980a8bef3647cfd4f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c3f42666999f98d4166e435b75336272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948b84f8816b22fe22d9737429e450f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4f4f586e9ee9bdf88e89313f00d08274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69cef73dab64b9b254c998bd486ecc3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5bdd106f7de703c325cc93978282cc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bafef4bef93892ec5befd2c78c0881a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b368e95833717e1d6efe91d752010b0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f7ecf41b1879c461af364ca105da7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613ce235e5a666497f10da6a24b82d1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42514aa9211de22e6542d0b87235d6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79417d6ca5cede4d528ec3cb151bb5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec319316cd2cf1590e637d8ab503bb81283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35aabdfd72be24077bb490f1fa6ba9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2200198c800bd63d4f99646507288285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528c30af8a27ef059348cae885bc9cc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3dc05e7d4ce861064d1c822bb552a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9d6b5fb33ff41d04dd6f489a04949288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe82ae23053c2e60a503a9f6e9ebe2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a257fb8de16bc62bd6f67f084e088290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f8ed168385adc39d59f8bf9f78535291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47206d8e8a954eced7d2ad377dd5c2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5afc9463bbc3b4db386f3459b7dcb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9213e251736be3c6b4acfa181c545294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7718e78bd1bebde7127bcb19a794512295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4afd59a78b1c8fcce96c98f2884ffc1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65daec1cee78975cdb9d8c4cc7d2328f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61c9a4456f9a0ae57292c9abe524ed298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01036c9a62850d1b64a1d20cd20cd130299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e2a7ee6e2d5d3462809606ef8d28f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48dba8266d96601e2aa13fd1379caca301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d347099f36430306cbfb271e6cd55e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26939bec3ed51c5bcbf7ccedeb4900c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44416dc36b9f7f385a9f5d11ed24a18304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e4623e771a4c2b6ded4a8ac158db5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0cd1412269dad9375a7cfafa97be8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07235fdc1b39ca32bc54243c0a739a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7024bed52de1597f4cc569587050f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2ff477db3f73c1ec41c52e0cbff3a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b283b2d1d129690e709a5d4edab20310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8680f52b73591172ce0deb4d3e438c8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea7d8dd208c141b0f0499dce5c44d9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b1de48d3322c7cb837f0a1a795c0e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257ee94093b07eb4d9797247d2f516d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334dde28a157782836ff80bdd194a38315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93749c680bbbe432606ae39eca06edc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19163cfc7e5ad93f22008c3b2968e757317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3be42b6d41a2e5029a5e485c26409318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86356d0beacb118442b9043f22755773319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991eccb58a33f008126469cf86d2dd6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c190f159c680972c16a507e4c83d017321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d16f44128c90a8ac5e23807b0062e4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0620083fd7db17696f1337ae9a5535323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f430d09f512f5832ba9d9e56f8efd73324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596cecfe97802c873d2ccf328b68a522325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf813143a895901c0ffb3f7e4eafd0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042e1a78715a2301d4020867978b5ef327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407fa8fc841a21c705a955ef9389b71a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e72d4fbf43f46d6995497d6669d786329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c50dd0d9ab2644001837fe56fe6ad5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74047786f9570a895ad1646cbde088b8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc233b730413ba0edcbffabc4900d3f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63f49c016769fba03be2367a784840333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b1637132f7b52f99cfa44ce2096f3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38122aa13ada0d2394705f0d9b769b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccac4e43655e5ab9a89e98db19d92c3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33338325c613a768d367c407116269c2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e199f2ff0aacfa31006c1123ec0b65338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d57c6432f2e4a54ae8eadab82425b1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d02a91c3c795991e3b64692d38b67340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712013acbebdfe5fa6679915a5382b28341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a197b408f5fd4fb8eeb5bc4ed098efa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7614234c76ba5d6004e8f723dd5dbc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05fb2e3472e9080b033d49a05cee88d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110d5b5c15a0633ad81cb17f8daeb73345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e4722828bdffccdacd79d1d9e95ec5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ba2d93fd2dbe214a10c086b930206347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ba3edb4348e9b0b5d41a35cb685e5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703bba09cf3e89a05a16eff810f406f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47612fec738ffa4d4fd289a5ceb989350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21dc7f35600bdbe2073b268234e0660351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7bc9be96bde588eb20955b08f583ab352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b9c5951581c6743315f6bc369f65e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8390476a00b026bb8594c02de452c1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80edf3454c3da8597225ae6e781234355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369c417c9665fde0af704e4ae8e6383356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330bab701e5ffecf2c52758f831e658e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ccc565dac4ba24535541146ceeff52358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512457346dc853f1864b43600777fa5e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb2a80d34ac1f061915080ebad1d94360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca25b38da50986a46fe7a1db70cba20361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b5ca6eb419968a094b92f8ff60d42362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248f02a184e6acae0298ca905bf7f7e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca239969e7de35496066603bf8347ed4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4a618da9a6107fa45b4809f7a0670365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fda3fe4118343a7660036e4313f5ee366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fecc8a0dd3d7e36d85e2d3ea5775de367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9359eafcfd04b7166d0fe4eb3d039ba368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508c2c07a5b6b8b4be9b2b506249da6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7308c9a703d71901fcb9914b87b94c9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50254b361d2ead2b1b0f8b3d75b09329371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d1e98e0ef5374b91a5a81eca12cae372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedfc36144eecd8b9ea22effc4b27c42373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20a83179f58cb23bae62c964b89a10374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f63eed0b4b808837a24450d5187b0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88910bc3482780aa24f9b06a1a4a5c98376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268f51293f4f9662e362317585d19b3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95741c2db1020f6e1a8d5b97825e711e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b448abb41ea92bf46fd7502a3600c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5daec94479a6fd8545273c5c3a023380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ff5ad18f3d2c5f24bd8ab5ee85a89381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e0137bc1431b7852f27476bac87ad382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eface241c49d89ce81fd500668d95cfe383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31fc5b7a0ac14ac2070f48a6c502341384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f14313ddc17075c8cc01dcbc92eb3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad6656acc86b3f99239cf4e62099d0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c749daf62c0155a4580c9a4b515a10387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d050cc44c5a542c5b385dcd83b72199388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4d2636e45831b2717d65740089326389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e67e826e17fb3b552bf599553639b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0033ba677c0c88a83860c08aab60e7f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4abdac6b754518335fcf2623ffdec5d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07bff980a086d3eeb6f073ae55574db393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96268b926821e39319580fbd17b1a92394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abddaa2cbafdf7ab6a8d39a80353bf66395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025681c3794b7c8862cf0feb4757165396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47373ead668283833533f64615f1d675397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4078a188972a7d277b5c13f83f6e37e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb887564c8b58acb5367055bea8e5f0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f825dace3d3f6cdf071762c63970a9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb70199474c77e82291efc3cc4529a1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87465c80fa0702cda6618c1677b62adc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cecda1acecf1f63a63e5e15c068b3c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5636bc2f890344d2fd2d221dbb0d61d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b90dc7d2523b4d1c9f3a56a8eb55d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a7534c15e4c743fe6914bd17c89db406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c55380bb56e7338d15b7dedfdabf7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e579d95388269b75df8ce0115b1cf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9d9de5c79d7515b36259d422aa743409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0da37949e0c7db55a9a3d158739755410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b99008bd191e0c85b3d89231bc611411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac06741c0e165eeb5c851f8a15ff543412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d59eb8464b71d88dc8fca28c2863c1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31725a42b23f754466d893834d3d9580414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97ec9e3f17c33260a58eedf8df98b3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5fb97ba25f5d1af55f43cdce1707e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df310de09c473373a6ab7b299d03a453417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf3ad29e64bd2e9afb6a51ee7b7d02418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f3abad177438d3fbc7952cf2dbd4d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74085501987f41b9930d2d5263edffa4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507357d8b15697b1eaff103d7ae733e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554073fa2dff4b9f9b8b65f60660db7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feecd5509dc4953cd00674f984d4d12423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6571822f9d66770a92d2945c8feb337424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e9cd83c7679b65a252bd88d0129ea425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc38e95d0bed5a3acd339c8628f28c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80695043bad7cf110be05ba0671fcca427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd93a22a735a71ac58f000c54b1a53428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e886aad43cfdd6f8bf9a3c8d40c75429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f56527ee5c4f14a48a66d6a921076430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6de320a1bcbe26f21d34e8cafc396431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29fd540b65970a20882a915f86ff184432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4879217a4d447940b5b893e725567433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9b94716450ab978391f72ebf76dfb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514198bde89074c6ec50f8731493d37b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77637d695b3ed94c3d10b002391f4fc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ef0aa6a5f7f73ffee4764002c9096437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1b8ac3ab27ba501722e5c93b9b7de438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83aa9e577b80275db6a5c0d55518c74439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08e6d3fc70ddb8e4eb9493f6a0fcc3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0adc08ec9e61da848cd8742f888e9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9336e3b9880d41efdaa395c058d80442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95236fdc22a2a1a3153183d6c270abb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6810967f412a36bc0e95abd605896d1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ec5de786a5346d7c8c9de90673d2a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2461f886a14c945f4da1a8a1d97197446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba96b97cd5c4bc9eb5cbfc7ca113faa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe67d54f308ed7c984328b41494901448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d63b29fb6e0d72ea2d1b36bb7bf14a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4b266baac91f6244255ad022b4336450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b9024130a95538f78b40c1530b4c9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46e8e22aa03333ffff51bc772f3a44452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025aa88913248ddb7b35deb1dd13bed453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f35933b80ae90ce11fab9f31db1db454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b469a9fac717f1eadb23e65c13015455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3f0a924fa7d6b7aea9aea6767eab9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a2df3250c87afe3d0424a5d6a9c1b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf93d3c27570f2591a431cfa2efd26c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76f0f6a4ec4077e3806ad24d214959459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2710cf82c144d2e73f71ff4ffab4f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1e346d9ad7e5bda0700bf92b5643f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabeb0dfbd6de20f7409431f1a849f96462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea4905ac7d1ad3fd1c30fa0176cd1b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd5c2ea7ac183111a4a97478553f66464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376d8de6cbcdb0f531a0d7399c65ca5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20d49189a2ad84240ff1f08adb2cd1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0db62c25105c479d016a6fcbbac3d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457534d810e025ad8ec6dad17e42f4c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae56f447115d59fc30b53fb965ee26c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934a09c8d1c908773a1130e03d2dae5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb49e57d2d731d8fc81689c18e2211c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5aec5639993896498337fc61bd56ae472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0b002e66ee3f30400d87e1b681b23473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17973b3d794209f7b8c2137c08cf4d5b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a10bd58d6e88e2c411c4cd17ecf89475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61ca99f971c3cd4622680a88c6e517476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd53cf4a63a788805f5f121a541cebc3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aeebe97895ace297635823b219c081478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dcc36847c101a0ebfeac75dc5c4c4c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f4fb80c09d758bbcdd0ba0e3228d0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95bcb00d470f8aa4160d954e9b904f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e7e4ff1691d3ebb3e1d78fae97ef5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6b9483f91ef4d23cb73baaaef4bb3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60273de4fb0d83725f76238cbb64f008484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176794ddd7d9c061fbd6591ec06a3d6a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4d44f02e1df65961ffb810aec367a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae319ea3adf32f90855b83035a0f8606487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84672f0f35712bf55cce11b25df4450c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0cee6b4bb712caff3f5129ce8b53f489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16c50f9738dddad974f3ef30ef42a21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa5d5e0f114f14f6e3e47770ef6b1b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f9ac0da180ee3e8456f510154f8a43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e126059f448b42c9e49adc65af8c2de4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d033948778d44296f8ac7fcaf8c3865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ac6f1a362c4a83dd77dad532620b76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3783bd6d61746f597604a36dd62ce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ce5fbbf23024bc36a0fe4e4d83ce98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ed1e5261945d464a100381eb7a9349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3225754de7de532072024901515f0110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3852ef2eb60049ebbbf014ff6d31f9c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77345849076a7879cf0128c808fcfd2c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61059f9835e0b18a5c115f20d0c235c213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e958e26fa3fff524860d6aa90f832f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12122c71ce59d5d0134111774212c02a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61fd145765e6b54563e33f5885dd02c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7322f5948e3c08bb6b385e599c731f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a42917c97a9af1e339753951876bc918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3c8091d611c459ed2c7d6064db6ed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d9e096490949d36733c8de3cdfa2a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881221d82cc0af18d144ab77333f3e121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d234d3d5b33ceebcf7e4cb3eaec92e422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5db5bd127d607388a99564fcfbd2923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f50117ffc9e89b16f93da9f7cb9fa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8685115ce54bf60e8d43c7bedc173225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88708da4acefa3fd2f4877d4f37775af26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9fb82f086870880978d3c3919883027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e4faf14fb009158661b45cf59176928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86edef6a54314f726dff4b215b3fc9f829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5c06c5d541f88f6081511fb328e7230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91168b0a6ee3eef403fd676122f2e4731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca0f4f697d18d7f7cb6c6c9a5c6f8a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d13a0d2ad198e337bd5137e2d9ae433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08d5c822defa6f61f5089590f9236434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224192de50c6551c8230493eaf903d135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c3255d076eee361821491cd3daa0436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea691f2f6ee00cf4c7d97e7c424a2fa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7d93b2f47b675f3527337260ce07938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd76435d0e3fd27cac9ad0eb9009e2d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f15ddc75dc46b1365ec9c40ba1f3f640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb290c6c60a1f13ba61c276bd13608d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45192f24521e91237d6b95fd49b37f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba658d9cd9763a998aff956c83d9544943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97074cd48a56423d4e5849e08baa0fa044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8ecaa4be28b530df03b0cf7013a6945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43a05d7e9b3b972133c1010a3bd5d946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035ba09c810357440a5cc10c96a698847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e260d8b666a904d26bac9a1e6e999f248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f7d85bd0e76579c3d9e271dd5d81b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c04a72ba391ef7156ff105771340e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295eafb5ab66263300e401ae8d9407f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce6c03b0647497152ac2f53630963252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe62f441dbc323bd11e9e84a7d3f17353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33c9f94103544b87b54f1ad026311654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf904091c975181e20216f29f5222d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57634ad2ddaf97e0ccf7c1acd5b6e04e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b22e390de09b12d6b8ece5b959526457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b99aa97250521fd66791947f667f058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a575f43f4e9e89d263a7784c073e059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d615045712ab663aee8fbb2c7278ed60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4ba0e1921e5aa1f2c71b5bba4be6a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49d8034a7bb4e624981c11320e99bf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af685a914c10694f646ee9a1f3c9274c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa33bcd89b4bd84a13b8ba06046ed264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1e262c5ef82402ec4d20d74688ab265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105923732efded0eb6179a856b103f266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c1f0a4f31448520b7117efadca14c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886c7f797d2323d3328954a9432c5a168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8eb957ec7ce484cfb1fe9a84c659169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321b890f87740002268a248596b46e270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816787b0d85ea2210a762029da07d5f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffaf9515adb78d148c935ba3eebdb5f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4ffa0033bdc13f4490df3e874e34a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41d85397fdd57cfeb15fd7a3042c7d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f538112830ae5fabf30ec481fe6e3875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e648f22de4f93556cd7c011cdb2eb6f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193f8fc3b0bacdd73386ef2e6da23bf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9373d2545d52c39571de7f737249278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bfa57fcbecc3fa523cd8cb976ab07f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55bf22ac1c6f0ff6f96d4ec98bbfa880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b1acfa575866366c670e3d38b5a8581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c74b16b170247934af1ba890c3943a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502d07c0ae44ac94111a11e2d55d6c783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2387156e7ddd3fa75b2c40e7651d78884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15d3dbd50e41a74caafd6520ff346d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a8fe7cccab8ab06e8f33224d8a0e586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404978f926bda0e79c57da2610df4f187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc3f56d0b71cc60598278ae1e0d87088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564337dfc621e64664add4e2cd2b69689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27787f0a7f2f443f6017e39770aaca190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae300c0f92eb23611d9b89370e29d091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac1fe746557648b320d170245d60d292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616571bb15ad5042bbec2e138403f3493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5596213f7023febc48fd3a03c8a3094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe632c72a95c6c87114ce5ca63d056495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f259e40edf0c6698013c96860f2af5296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d283059fcc6cb791c036966b54afa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376fe9d8c49265a5a22a71a0ae6cda098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983aca61c61a38ecd6a0cfc4ee8ede2999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89adee546b171b68012786b2faf1003100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320efe4742cb2f4ac16d694b17824c6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1240126b6ae87e7ecec5cd0542271102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be6c0ccb80162f148a9830e463c7a0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c339342a88e92302b76083924132a3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7bfe15cf600d8194a739bc4337c90105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345781283ecfeeb5ed20c37f0fd15768106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8335509b466545d60d2cde3bc71841107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62a10b2d4d311f47956a0e54002d1e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4265ee3a4f67786c59bf89afa8278a9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e61d7960371d9112509c9202cac939110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd956f77e6790a92d80ab5ac6ca65483111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190c342b31ecd29d70090bc5eab0411112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79200426b5f91e5c8ffe7b235e7b1433113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b56ab12f70e7b18462231d630499da114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f991c2e8653ba7f30ef840091d62e73115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d60c8b04149c18ba60d8fd9c3e0702116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d7d875ced9a13052a5da93659a3e2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d8f19b9522b73212bd9eaca369c74118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6727053a08d5d571585cb92053317e6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257e9b2a0f9e12e5f4ed527957df35a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291bffb08cd843d6a15085f338591a4b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9508c8861eb36ef576c3e78e04b846122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3ab140ba0f7dde080736f713dfd77123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf55fab3584d0fc59916276bcb62f4e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d437964ca2275f978e748d6a6a6d45125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5088e8db1d55431a7747409f50455d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ebad668ffefef51eb9d2331e15895127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080a214ac19e0199b125bf0df0470c2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f06daee979d3ce4394da98f541661129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca5d6f22a7ffb218612d6b34d7efb6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697eb64f6d321950a2f746d8159427b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9bac9d90d336ce293d14ed8a12b8b7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887928e9b5bcc9441fa8afccfe3391e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65eb267c225777b0552a34d5136344134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc96651500e398f61c829a4a9c17baa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792193945312f83da3a0cb11068a160b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3271a7c0db0e332a0ce4200924cd39d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44deab79f31481095a1ce162c9bc0c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d6ecdac2a0c557eb1e44ed1b45aba139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27e15fca8f14bf59c7eab39886e92d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385775c5976fc31fd29f98ce2814522141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775663c081c4e9f6df7ea244b7a8e8d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cdedee79641d19f816e8ef41e1e93c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a070d03adc93f99ec534632e4f42e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab9642d266372a0a3521800c00dc40145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e25ff26788c73c23fbf46e1a62e86146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77536eefdd07be8c4dd771f045a9ae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26f1cdfb92754a5c2364f9cd05b4d3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6fe6a7ac365646971fa3e7246d52bd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab829e5673057a99dc5c7cdb9e1a226150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b9aae1a4cbc2f72ca10ddb27a75cc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1379e65e0509cb10ed0c79b5d17f3b2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ab5ec80b1c28953c592d76ff9e6da153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf05b4120e7c1bf52001b2398490c1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44cda1391a3101c697e74f1658f6094155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1ba734899f454bbe65bf7a2820b82156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e86ea588f966c7373549fc18350435157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbcb1df95f2d09f863d3f1b00cad4fd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ca2603f5263f306b468a7d8ffb6b4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebc5bca8102d3099615661e5cd6592160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ffb59822e489280ceb10b3f96d7b01161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a50011e8d1a91f96f8a68f7c55664162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae31083e2c9ae43a0618acc9be6e23163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da524fcb96c92c0a9f963f49eab8629164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82605915957f449567e0c6642088ff4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c41a8e722d9cdfd6c6fd7d4a137f51166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90828a076caac757744164d14442fde167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a1a401de2a2c9b60250bf3f93997e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88c431cd75a620236afb8204aa30b8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e67a3b6e01e6742bc6e4b10b4e7c90170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221f118110e3fe5b04aa026703fdfe6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d68a4742c49fb0290c925da676b87172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d6817c3a4c1f1a1c7c5beed98dc3b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1830e92404e4bf95dbc4dd0385530174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484155c5fa8eb984f347389dc8bb554175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62fffca66398b27019a09208db53f0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee924a8f0ce72c7a23cdd7da4f185221177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410d96d9faf2f9bfe682d69452513ef178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb409028b98548eba8636bec7d8503179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34832250aa17cb698ff96e72b0e76f9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7734adbf84dbe053959e03305a32a4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4b5d7ef8ece00af7636c95ef9c218182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9627f7eebdd07bca344a6e27be58e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d44bc305d6506da8918de55926c4c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254979d156e01ba7ad6d7b0bdbffc415185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d22156de9e155285d78b3f3c06aac6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580fd7b90fa920e7ca2bbb175385e70187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e86cbd24c35c968fa37ab187888b8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9edb36556faae921ae2afc8ec318b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81d960e6df2c843a831e473f7d2b36190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ef8a8dd8f375f4ebb56bb1dedba22191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b850533dfd476cd5d5e29b3c0f7f8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f46367b4f29c1f9630bdb920c8fcc3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0d0f742593695627962b99177312e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73b324ade412f6b1d18a4fe8a0a745195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa2f5f43ba06c0e6c04253783753b5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b4c2c60add6bb9c8f2abb7f0e831f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a9f38cd67b102c9f4937920d93652198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62c5320212fcc4f24daa2aeb48a457199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb38bc802aa5be94510d593431cfd1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52363246c3e9e9b81c6b03716d67b35201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aae09cdb41a9d355393222ecec5029202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270367cedad5e8a2cebe79d211d21861203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5151f07c964db961c397ab9e69bdc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30420bef47d0a82beded23be611b280b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091e05375cc38fd3216a107eca8ecb8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a715e4f480ed23c6ab5b3d069aeb807207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6d19cfea7e5f7c95ab95d0c72494b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170f331e2b2900e3268af503a70193a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d149955ba08c0a31099d866fe97c6e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e031621a2e7ef237b562cdd55a468211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722b8f62208b1a9b3830be3c8aacd20212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03cb8ab8d3e07aeab04b10773c55fe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7ad0fb245fc2a715a57101afaa357214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d4f1b3afec4e79caff0fa1d04e280215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a67336712672ef3539ca02ef5199f3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce198d8fc4abdec269fdd6498dc92b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42754bbc9ee129cadc521e6e1ee2c550218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afdaeb9c3fc0c5224a943edf9dd5554219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160ac925d7bafdaad599afca3cfd7c4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25843267cfa7a91f69adfe7206c8c900221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606c899455e01e90d6852c42b3bf3d8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7d69a0bedd27a246f8b02daae8d84223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ffd09af704964c105c85915ec9401224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e1944274381e7ab3d7458a81e1274225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f96037984d476e92f32be03627ce7e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22157acb5f6b8f3a99820d6bd15e27f6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ca7f8a9b4b0f18adcd8cf6d6a71bb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf84b8180b6d03be130bd80717e4391229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008930e79f7f87f6fa018de9ba8b6f47230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1bcd7fe6054676c5601eb7ab5de009231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216e0b42d54d7f9fd58d0d991741a85232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5fc88c0c149675fccb83b4edf3f837233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa3e8551f0b773a6d0b1c2a08a956d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10395815eb39f33c5a7fe9d136bc72eb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea612ce1818d2bdec9f903a540868d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bcfef7a33aeae484c43d84808e7bde237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2054c3274848e31fd946bffd2896260238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a133d696852d44dd9892fceb357b6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7500c505153d6772bd6bae795e462c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a889a41c222a74f60de874d364a3fa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051b94a1debc8e553a30d42e2621612242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23d0792dcd61b175c861f61d0685c0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b5b08c17b7a74757c5fd92699242b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954daf4be6a0144021c1445dc7698369245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6381179f46e89c686c3a3db91e38fc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05399f821333ebeefdb62dec18d4582247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b1f6ba8ffda8b6e1b586666db1fc9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aea8f042df634128c11027b13fe447249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b2af01c66fb259acd8f5c29ffbe4e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e10e447491353617c4f0c75006236b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be350e833b06a82448a9b99cd32fcd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38774386e2f77ee70e147762a38b734253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ef172588cf901ed1c3f84e758dc81254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c49dc3e6531790a2f37faa3768f5c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c8036db01d8b8a0ff96c83d6c675f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5cdf06f9a71eeee76d822d676cb592257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fcb930510ae2f1a2e340335377a57258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4076d0b227daeaa650ac22a455a5f09259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99c05656d4d8dfddc2936c6c242012260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbd95a08124cfd1e45ff11964a981b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22065dc9df72eef0de934c057582224f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf5aa3b58edd13f277050d5be7d4a5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e622e6d106c6d7a4ffcf30f3d0108b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5bac0696648ccb7422e55efae72a57265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c0b1d8eb5367f995e4003050853ca266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30310f0d915eacbce20e9f337864583c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75271728ef39183f212b9a4cda1832268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec061e26c256997c46acb7b0e6afc8f4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913a9cc5dcab0dff6282656cb006d02270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70d7c33f26898d29f0ee376eb32f60271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeda08ade81dfa9e22eb83b2ef7ebef272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cba080ea2b055c8a17d335091ed570273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e46bafa10ca74407bdc543a4827473274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ac655d4a94da21fbc407b632200f8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9465cf7edb3734214744163a7075c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307c6033ad0fd056a1260103693ba5e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5956611bc05194c7bd495c35bb87b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3b2dba311963e57477d00df41c5bf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de42658992d680c8cf4f8ed221bfa8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da9cded111661b68bfcb587c142c63281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39c539df2601a39fca7acd3f3eeb5c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde06d0da200bb0d402266e2233ec13283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900afd31ddbf988db41667624fffa997284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac565dd1cf7f848fe4e2ff1346791b53285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb0f05079c636d8a0d4a63c1b7d2f2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2cfd21c585642a5ea51ae81824697287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7e0b4d5fe6eb49a897bfb840ae3bf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace1c3a44a12ae30d271fc94363c148289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2a4e15065b3ff5363cfb9b52c2b2d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07354ddc033e6226b060a59cc7840e40291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd50dceab1d65d8aa1544bd99b5ddfa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da64e94133f9067b43e50df83bf43a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5f8f2f179b72524c30c1c985aab79294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d5a4a419f0568e237c32d261a0468295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9d968c9751afceac8ee26f7d2582e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57907b528dc76eb34b43feaa8990c17297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a2d4684b4588553fee301e6d5f219298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e055393ef4754d5d80e6132d40e036d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2c610503c45e061f78d67205f7566300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8845b72743f93a48372615276f5cb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c230780b1c5e1cce482d0b36e82f073302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2be8b443f0e35e61260a7f8e4f169303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a2a85c473e2e3621d7f9b4aa2c5bf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448c58028b66f35fd834760d74cf687305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e2c8f932f2afc957f055602c4c15e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a171496627f1f902c65aa159728073307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88687f4cdeacab1ba3c557982c6294b0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46729a63de635491734f08d7f51e84309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8eaa3cb24f5d7e133e6b9ee6c4eaff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f383610a172c08c4508ed16b002d262311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4e09c7c87f9ebad1e5986bcc118f3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be82b17b35b32af1f57b70264086d9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b548196ba3acdbcc839e0a3123cf88314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949996757a8bd51f12b722c80df524a9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fac540788d4de4c4f2a5fd49a9a873316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962f57be51a1923f5a32267ad9a9b55317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554af95f11b1dd05d64de3b8fcdeaec5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd210c6c27fce119e44a3692eb1a619319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05369a5b3ab8529d1573e3ea16da20d7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5492ed8a47cb46943bec8b9dcd488321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ab35ab10406f3b4479cb561f9612d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca9f5988cc5f2ba1455cf73afa1b2e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7fdf9bfa210e360e077abfff8767f8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8731b3681ec901d51aa43ecdeb9d50e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c43dfe2868393313c06bc4f89c184326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc858d138e4f1eeafcd9ee6d3218323d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f41757dc9541d5475e179148670fb0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf38f5ec6c2f36d077855da05d3c23329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1786a0326ed08b8bee9c3e220e3c5d7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e92e3aa0f5f1d6c3209522104636d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9c0d4b9470cfdf68674ab61961d7f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2798a4d1eeeab562221d05db87bbfc1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355246e57ae0753e2270b1fa85d03578334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7e316c6f27df2664c769a5d0bf653335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a10e0e8a7dde39eeebbe07aa52ca99336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f21be06e143cf041f81a1640885892337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996a32b3bd8d02963516f74a33f6cd6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dfc5538aa24cb9d7bd257b3f34fcdc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44c3b9823e615df0d4749fc1f1aced340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac921eb9b7ed6e265eb473b3f0b040c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa17d1f410daa50ad5ec8d5a62a9559342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a970dc593e7790a37b1c3389f067b7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f368ab5411cc1500534ac7446284a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c66d7116a75b28d435fe718a156e0a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81ad3f5de128e2257cb965224cdadc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a36bb27c9a2c41e658b028c5dada5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864addcc383797002db71c2eb07af58348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b239d8ff5804c9dccdc610467d1322349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0feeee935db35842e08bf9e3102fea350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0eabf4b0368fbbdb689428928bde6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c602255e9687b074ca710eb94a0d8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d188ac1d8178ec94296c7b4cea4ae353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6314a14aadbfe3c25b82fc4edeca247354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc834e5b1c1fec8d9c6b8191d84d7d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfba0c04bdd5fcd5ea26374012a4711356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ccb45b673cbbbf85d9a1eb5c764a7b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac01cf2671b7f5285b11e3165f52c1e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc916e7f516c06a3879d1bbefc77dfc1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026bae1d0e3b56ff42b7db2b113539d6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6d51be33599432c4edd82603b7c0a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8930925102f6061a03baff266eb1af362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13358f3e25261e113f62715eed869264363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae5ea1c59abef5cc1d32056397189f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43c1b35d2099aa10376acc59c04915365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5ecd7324f5ba05b46d9dfc5892bcd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71522eb36b7510dfb98f787d8e4a2c2e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68a91de4d7d85ef60cee5f9061c1cd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe41d41664eb2f13dc913b131d1e8f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d99522f1092cbae9819ededda1868a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e40906539ec2243fb34eb49421ff24371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c995fffb4d1a70f9d3a51a62fedbf0c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0f3de6f04c76d01fdfda247b68261373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487c2162e76a35adcfdd619e77b3f8c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92a7bacf420ef132338f3803419c56375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34512e96ca210070471de8bd755ff00c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff28f2bd27763b01e9b4793314ed844377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b801a1bfd48fb222c12dcae63f1699e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ab9af7c6cb113687845812cabac1c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644400dfc20f075c267773590699702380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0511a58f66d1d8691ee7b8db02722c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab7568e3f4cf7717b60a58fcc1db17382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28f941c249744ac834bdef7603e14e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54019bd9c380738a444dfcf75ae4bf40384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53821a7173ef6d26ba6dc8bef0f37a9e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb577da030b468edec00bb12f952f1e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43a7ee18f35fdd6aab4bdb32cc3837387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c07d381795a47f3d478c6b8a62ff3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71874dd851692f0d8702f30656297c8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ec9e8fd3ce40afca822da4995f3e1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1d5c60373076ee48e2ea647019f10391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e86a4aa14bf5164799f44b4337806392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c7a229a318a445d3a1d23f609b308393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b205dae406f30330b2b22028547bd23394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79590d6e032f7158ba08f1acc6c3afe1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1099608a2a749888f97f47f002f4870396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e38ad8b8b53e37eeea427a9884707397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8f451a5b7c164dd7a66147b4aa9ec398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b80e9437099024aa12bf547b116d76399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662277c40cac77dedf8a9ad20bd7b2b5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642bcf25d7cb7044cc9d5a6813ae0a45401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673ae331f66b06f3ec7f24072c363f8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871534d6551218e2c46da59ef95685b8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44164e6a2d9dd4a02653400b1739f347404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1a101bf305cfa0681727ee4af72ab405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13e0ff9a820fe8daa8e9dcc7477830406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52cf3a889ca64501060d12b6321fd8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4f875bff38acc6266165379210e78408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166de23655caffe46f60640ca82cb50d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dbcc062c1912c7c2a7e96e2dbf0acc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29df971cc857f650414df1299a710da411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84fec111fe967cbd336ed0ba71b9df7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647fcc6f3eb952d46e2b8c5a630120c2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8105e0b05024f4bf973d2cf4ca2d5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436576d475db9b29b4faa3e00c97377415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd824b658c29759fd64402c5d680a457416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6932ffd904ac153d4605c75695841a3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a79801f43550100341834a2335a99f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56f5a43546376d14bfb2d942245a37419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932c7024a67efdd0e2c7f07cc985014420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810de6850f17dd6a01a5baa601c3c8a3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfacb3a635ea6d607610555160d4e43422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c448a63a81c445ee9b5794e403a0908423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01247795ac5b24d52a53dcb1b0c440424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fde719941103c9556b4b9df7559fad425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3869f13668de8129bd7175df850f201426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5b555ad7d4b1a4119e78f1c64fca1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67092959417ed27bf0989f7a053b4801428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11445d574772326d398fc0b791ae98a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd62df7903b27d363cba900beb9106430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b27bc6f6ccb3113c8321b951efda1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf52c2800d6516d16284ad2499a7b0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13529dda26ef02b7d30ff7afbba20b7b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588be0ed2eac900ef7fd68ffbb9077e0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3fccfa10049edb5497f32496e3c103435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfcbadf6903e824510d500748e02408436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067a54ff6aa10e00719aba90aad4ce4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9e2ddc1f813134f884d1bb9723b8a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078178205c0ea141411409881d82b1a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9db7a4efc72ff24498a329ab926a51440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5225f7616039f8b9de9ed10af4886ee441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2f80dde878abffaafbdb90e74d6cf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e82fc51b4788fe1be786118631822b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b35ca328fbe87b698fcd3e0d6bc23444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83145773e647fa7d832b3a46fdae2d42445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8720fe5cee40f5f5ab5d557fb18b71446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1fe2df6de93ef9ffed89cdc6bc15d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8972797e27931750c50dc869f11f41448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc232aafa53aacb634fc59bd4ec99c4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777ab738b60f4dd1ac65931319544d4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38d3cb5c972dd96941e395574d9049451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d693d72635c03c607f18a19e5838f7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7064fe460296bc45ceeb30ca6b696e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9490819e16d7a9bb085ab43bf2c4d03454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a8dbb50415db0e3182ff8cfb7022f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072de9cdd998265cdf31b131c3aac4d8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fff6882df72612f767c8492053ac58457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b0f5a8dbb6e190a36afa48a6eb42c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858388e71214905bed406a7871b5d8f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b6b9da4df48dc746b17996549165e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a187e4fe08710e659ccc25c24562764461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9165bc7bc4ad134293bcf94e1d4a6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91bb1d55ac6d8a5ef486392dfe3b063463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320006b23f9be32636354a0f28d3475464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357341115dd03ee893f442fd645ebfd7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7d7251aeba879c63ca5ba41c97595466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24e73acc18886aac8967da1f92d386467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d01707e405d13ad6d29af88dfc770468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109862c6449f37980d03e2ce5a79f0d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc6012e7ce7c143e16e4993959ffc7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7598c5544e0a0ca7d82f984c30d2a0d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886043b311a1530ef88c15c37c81009472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3211296fddae4718ebf9ba01a1716473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9127e121991b517d511f5517c6cb1b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d772dfa9eca33dcc49233547ffc3d8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19138560d8993a2a17eda01b5466d3ad476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5547ba4dd63f9760f17c2888b1aa20477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc04a6ae89381d0f46fa91ee89e175478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807e8377c3cb092efd0902b069dfed1479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>