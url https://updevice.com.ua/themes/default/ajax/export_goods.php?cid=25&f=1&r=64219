--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70484d04eae71e9d8361a698b603091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cac74c99e52cdd6171a862ed843c202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc5c042afd033ef397e8685070c5283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059110e4b8f8af62fae8457cbea2fcd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f45636bbbde1caad062f32b983f575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4e232fe35b780dd9e084cb90e93556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad7857487f02b73977805f000550507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009b20bc7ad2e996b87b125eafcc1698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702872c6102fc40abddf8b06eaa02a239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aade44aab03e98159b014218c90883410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151dd7985a8a1c49d434dd7fd505b24d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7738902de3bc95c3123a2c9100444e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29a0ce582d45a23cbc272a61f3dd1113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9a903dada689c735946dff0b77d5d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d12e64fc1325b62be060a7631747f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd25385fd6714a29e100624dbe6bba516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c747316d29accfb881f5a01819b1317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada4454058a8a5edb3f923318b5583618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb071488da93a7fe04b43d41f7967fe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8706f278969c89916c000fabef9af920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765b99ff2a59518a54acc87639ab98f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4efe96b3c2cf4d5225cea68285437322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888987727f4a10483fbd75f8f4e6fc6423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d623723756f183b4380dce5d24fe2724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31b074be71d42ccf43bc71d3175c9625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596296ffb5a22494b6a52a9c7d2e762126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6aa373eadcc3b62e2134ebfa65dfee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20607512061780ac62380c338c1946c128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72285d0eee44f592b5d93ba255159129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab935255706e09df2301e94252aebcfc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b47d715a4eb11c51a558241d239e231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879671de85fb6c30aaeab63630be8b6e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc881afc14397fcfafb7e078884d52933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92693a6e693b341901622bd3850f99734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ccc528b3bac30a12afbfe17b77ad835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c8042017640b7fae3e6a5283dda5f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3aa3e480ffe7bec79146711b34ce9837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6ce533461e734ad1898617b9a220a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b2e600c4edb4a807554f2b823f29d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4878f63ee4004b578cd5f7edf2b7e6540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b30752b02e6a53fdccf4e3db59e7ef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae4248c7a5a41efe8ba2c432389afd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c0e445c30a6cc73c39a9ca9cfa31343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be723035d0820ec6da5b3f9903b5223c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1f0c9a3b72763c2508f3d74de7c1f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8fb4e9cb3c6c8cc7e12626616cadf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f503f3bad7dd0f28b090534cb815847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f56689b8ca2b690365e248ebd487848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0effb80f44e70697d16615b272b4d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae93df60637d67a50f63076a181de1c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a056268071baa5d95e3354085b79f651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e71449a260e955fd415af204a82c9a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb232ca7ca326ad9cf2bbe458791fb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7d6f907ae9d9f7010ef953ceace6f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78902b8b104c876da64f24275c0787755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6e95048c8079380687c7f42a05f4756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b90610967862097d3ac244bfbda83657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432cf6a3f87264c353ebffc6fc3aa09158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6deb9c13a4091e8487258d10db4bf659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11ebc44e39a3e5b340f28194b36c6060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea59fa6668967d5a57d5f45dd9393e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bfae1332d2aa672ef40be1b3e7365062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d065bf7b86c94219551bd213a00d5d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a6a6eb4cae9d4afe275a344c21f9864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c4bfda6f13e0dc52953adc918f73a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a237bcae0351ffdebb22f2eec5bbf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147959b55545476fe24adecb4bb4f9ff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6662510cf55a01b57f82bf53c0b5f1a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58b06bd7a0f3f7aec9e388440e5d5d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64437aaea2a0db79759b14c74202e0770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e5bc6d68739431551aba4ac9f423371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c92c2eb8738e9808fb9df839432e172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae3daac49248c2faddd96fb9d4da1673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182dd0e5184a932937ffa99dec48d2574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3f395bd4b2e467f48f27b25faf32575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16307ad867e173959aefc669b9a527d676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3f6e2346480d40a76f60ca732379a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b859c5738849eb0abae215489d09c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb12fd7044bd7ce812fe76417fe56979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea69a0d208696bbcfad82f58a2455580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69212f6005dda1fd4d73a8b07537508a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c813d425308b9809887100957d25c2282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eabb24fceb7373c42fba1522cf0cf483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a709ad0d0c695cae22becbb9a67dc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84152f98f3dc5be89a2834019cea978d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560eccd805441c59d84c98d3e582d8d986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db193ca8e35d01bdfafd4825450b9de987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c2ca0a217b7f4c2d73fe79bc56ee288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b43d14f7bc709e3fad3aa90f21ba2889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ff97ffc0c9e64a855b4e822f639ae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d753508954e62ce2f5a8aec567c29f591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9e0cca180634a32e451f728c9040692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a10bc4c8f9815cabe62d62223141e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b974b5c66b6159e4a0d76bbcbfe0bf394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2c4a676ab84948f573fccc55eaf7995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e9226e7fd2b9f16064786d1fbcff296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87974e12035e878035dba13135ce4d5697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd47d43108013c03df008d096cbde098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514d84a065ad470ad3655346660114799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a2782d140e6943f574d0c1fedcdaa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb2b914bf9310bea08470d9fb68b3a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda43c2880da50cc65ec67440111b153102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b26e3c95997ae4ce9bf251aa4e060b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99b591fd4df28fd4aeb598b3393544104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46edc24c888752448e3d597cd11c9cb5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2fc1bca4673cfe29fdddfcadf2ab6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c88c94822054678b31999e5af9e317107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306ddae2265e8d2441ba60e707b1fda108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff1bee2bfe7f43c9b47bf2e1473029109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cab17ceebd5d6e88a1d4a99f95f56b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a40b39500720e03cb6d3c0942e34c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0f365dd1a772c8d062113e29fa4b7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df17390186d6a5bfbe501bc127b4766113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c580dad9982872e4baa5643285e17d9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400c5659a27805344f01a9409252f9a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0690e89fa88b2777b55e22e7268622116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc10e314d77f78f0e50d9e76bc350ca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc488438f3195d50c6cb749fdde4087118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce8b2be312ae3549e9e98289a62a53119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23966f84157382cf526ac2a08160bb3c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b8eba7cbc4041c866a29b92076843121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc287dd83bfd5894ecc1ba8409e426f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141eaafb44f868006e0003f4a7e3d5fb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9e39105690db80b121bac588bb297124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242dbd589489d31546cc0db751dad49125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a85affcd90519a93a18abfd89217c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74aa176b7a8a1fdc402258cfd970c4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842af01f30c35dfafccd273b581fe898128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed18a21ef5b8e4d9e9f6713a9fa125a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55bcaebd77486c61c97e8e39c47fe38130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62554be1c307374850ae1d8b8f29d26f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd98a5a8b9f9dbd3f893e39e76538b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd448c667ce35ce055c0df024cd28f51133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c9d9527e687bc57ac2c24ff664f28134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c78453db754188c7460f5ee0e5183135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86a443eadc2f047a20b056349dfcd0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289e271b9b1750620c8ebfcf239bc47137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f3ec4e77ed7ae558e40c0dffec4c9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30f003ab88a574dbcc7f632dbfed0f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747fedb9b2842292a62f097258b2236e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40849b9c76cc5d5f91b200c0541d3e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e398600bc4d0a9a564ce9143d90492e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f66935bf65fd1e163b840f0c8d168fe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d80b28f90f21f42770c538d357b09144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cca5c615823e17fc6c56dfc0576855145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18938f1200f0876b9f9b0fa2b26645a3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a563449ec849e1389afd9b0042863bb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae26884056ada6d76952b517ffd9124148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb389122f0b4937d82ffa041a852bc3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3e0c3e959074a289733e90195e2d7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f43828ccce1498a6e4217f6ecf1257151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf707cbb7e636d7e9a24b4587a0536152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c8ebfe65ee3e88997b1091466da99153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57eaafd48d00403dc0fb7aa4fbdf452154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f031ea2b351e4fc872bfe301e786d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac718d8179f52faed824cfd9b65324156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b38f76e2bfe7e6f51f23dea5651d93157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2a93157899ef249f2fe765188abeb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705d191b7d39bbb94280cade96f7371159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540b38b81a1dd8dd3633fec7abc93e5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6787214da29c340d0bd9e12fa113591161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7224c6e17ef42fd275af6d1efd49ff7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891f708dadc65463c892b11f895be4f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297dff8b4fdc3a6627214e0cddcdfc76164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6828493b23edb29527f5c476bcf0c2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43ff0cccd74a88d6e897ebb2d1c520166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932be89e4d8ac48dcd096ded8fe6318167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfaa2b2428d2d53480701c06a35c044168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758fe46df7f8c616ee60956cd88f5419169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb59eff23a9da1cdc4f055a3edad031170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f4a1025021caee0e562a382281524171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a5bd7a2288f98cac801199b0baac6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7d8deefba486dfd38a0a844fda39d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56919560467f1c987f198c8b6968f60d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0cbf69236cedecd8754b0182eb667175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db6d64e9e5dfa25ecba58af66a8c661176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d195fbedb610927402f4dd11bf62d8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc51a6f377d4fcb20c62ae47af91967178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bde46e659c972f820b9ad8a299e2fa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010247180cda0efdd128da2ed3482e51180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411bab03414aaa77f16db3f20c947c17181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81244690ab9781356bfe96251e39c233182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab91073066c7e0ab3525784d0c5f21183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317fd53df190743f09533a465ab07787184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf955af2f41553f121a1b43d89e4d8aa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac79167beada4e83c6bead576805d2f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbafb8895e2e783c021fa06ff9a7e144187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16e36d18160444e6b9f1db5882694a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bbceb99ca07bf2f8508557a66390e2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f1917fb3bd20a5ad41315b8b6e388190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53548b2ef98d51e3c9e16e6fc6e6a8d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d555b4b903db89fb4f2d56560a82fd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437473612b1e1d4ccba0a0f456830e2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c22f452d4adf7b29cfab03a9e3a74b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e9b2e86b09bbdcba57e50a241e9e8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaeae995e157a761477e963dc467450196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb14e827baf0731afd12aacdfe24907197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d10fa9a50a6bc798816ea110b7514198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa78e2d13198bc34059a63404cf0e22199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d723d3d833ddd7534eda081ba9d31200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c72a0e7ed40d62296f157d94df651201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e466ebd4369932760166d5737b61e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab017fd5060fae22fcc382af2b839b8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58206051ad3002e2e4413ebedc0fc6c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec140f08435c67550840d34c8aa48fef205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea719de3e9090fb30237f272782e0e00206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bfe76c17738e09769ad21a6a5765e3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033869a6b342173010718fc5503791a0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf118f6bc7dfbe97c2f54c1388fb88ae209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af03a1d4a005ca876407ef080ca5af6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1f933888bc6017fcc4db7062eee58211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872412f555f2aa4dfd3e9a81a0ba7fff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c058559f7d966e3ac38c5a2d3f6f4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ad383dabf2aa5adabcbacf37685cd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f2a121f02cf6f391b251cf32e3c2e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ba1624db49a86906a497b1071915b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cdb2f6b307060dcfaf485be5f8334d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f741f057c6ccbc35d637f872c72c98218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a89eedd96c1c415f5adc9e2f64b413219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4eed4fad73774a507dd5ee94ac54cc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b4f0b5dc82a635c2cf901769991df221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204970074a527eecb45b7c3c7aec9d40222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22fd817a1022433a7214528ec41f66b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc89456c751861727511ef744364cd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dfdc1fd4afd72f96caa12b4a733f2a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c90aa5596ba705112b5244485402f3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef4cfcd17fef8a2450efa8105ba3a9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8f0a1a4364404a89e64180f1f7795228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494ae9dcb5677e5481904d54aef8cb8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d80f6249eee2b6e70cd38b411bb58230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea645bfdd669908fd9a4ab70e5512e7c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef472ab9de7184c03b5a2710e8bee045232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd4db7459c604f80aedc5941b213a3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f121a19eb460c68065e44b4e0b891b5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaec2f893cf60787a848818b4d73ff5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3016b4f2a4b44f96d87f5bbcb19015d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04af3d6310455e5792689a67d4e126237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec86a3eb998a376f83ad0ef86f2ae0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ebe1ce00ec800ca8e1652ea760352239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e465847ff349371a2f7bd8123cee849240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9dbc3081333911883585039c3aef47241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e7510fd474886d9b48a46b3718af5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3999edcde3d2563c28c5e40d7d89dd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796c425d6b49c81f240b5b61fc1fb51244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3dc0c7e4d7fd2ac60595b8010ed632245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9197ccf532c0e18e6386df34a9f2866246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b625e2c0182d40fe08304a85d62b772247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc3470d2bdd17d0ddb8da2b7b73eb7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bdfc6d8a0b8646b7115982aa281451249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f691c69e7b62471a73d71f257632192250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68ee025515c46f2e1722e77665db68251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c67968a485678be7c849c19b303355252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e42ca0c13874438e551c9bd8701d2a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abcfde4777f56e19a6218438e4a48d4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d536aabeef2118651a7146f7204328255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a552d734abbb4ce889473223a5c3e7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d644cc01b525134149c7cdc46f768b2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f819ffcd8caba80268b2db82c2262a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9f97cdd7bd7d391fffdbc9f739a1b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c10f6d1d5a37a5f0519f1f1ed274d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87609d7ca833155155e278b981d4d09c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3e72217932632c7e74ecce60e0814262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556f94304ea093eff58dfc670100911263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582971ff6cd912d5b38f10c6204069d3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db057bedf601eec204c17be81abd5b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f5cd8639f1d204f814881eb28b947266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61020d42b3f418d5c0d1eeebfcae9b67267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5515474bfe8db062f130d7ae67b5f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794cc5e5ccbc33b4461aa4e8998f1f79269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f21d06d1e91f74dc0893d75c2aac1e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb5e3c394eaa57fb800e9ec0d530c3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044898c1aa16dd5db2d09229e0c6b35272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158fcb42621941576963c7982bfcb69b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc8a0f72f0f95306decd1f2954f9a8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4aa5600c61e5e2e967a300afe10c5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9affafc70c78bc315dc60b95adddc2fb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5b84ce691af0305c018c233bb5407277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b07e71e365cb2c9980d55d2bea4522278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09cd54214cfd33d53832bc1c1c42f83279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071b94ef4f5298a605b4a9149b4b848280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a24ce4886579672b1533918275fbb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50366169c22d62c56c0547be9c6e5347282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0061c3f697bdff857e7f099db8ab8c4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bca04464696f6c4259db0b4291ea99284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56150afa121a7edfe1af48065df6e706285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62969a8adda73c7eadd3efe5868189286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788bcbf8819df81d89dc55533d4d6edd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987198e260f5946a952263ab1093a9e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4c66d9ca8982b76cf0420c1375a3f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439092a7c1cf8e5a613a84a2d38cf567290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b02a87b8cbaaf5ce844e38d937b4c5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2f64db0a32e721c977990853fed7e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a64a8fcea7df0eec6ecd5a7b14ae3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62ab75f68e7bc273def45ab6b53e98294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774e890dbe4109a81ee23fa95e3b700295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e031dfba27bbea4c4e02d8cec7f5e7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ebd7fc3387b549bba0c82d462bf20297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad65e7437da98a22903ead29ca77437298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0278e39375c257990ddb40f4aba48b7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95aa1f75defb5db1579a0c7ed47d74300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a685a6f7f0f58d1bace0a2ccf7743301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5bcb8cd42a64fc23ce606e0b820afa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b997f4d93d4f138e6680223eab3f2f3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7a2a522444bf593d52892b41c67cf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81229be4ecf1bf57dd18422db725dcd6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f63152eafec9f772703c8499a5484306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03a9fc7ed18cb10cb32784de0bbaaa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f19a98e137f5391119aa74b408a55308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef137451f87f6053236857f96f6eaa29309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae95386441fab3bec23af22beebde5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a756c773e430656afae4d5b9a06bf8e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600d86179147059305d63f78b7f24f2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b054faacbd786a5325ef7688a6266f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8dc5b67175382d811694f3b4af1e5a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316f80d89816ab2958a16826b191819315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1051c84e1e22981fdd5bb67158443c5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67597c37811d39444df6a9a3cbfa901b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875c2de38c97bf2b71ffea2ef69a133318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe8ede4f6c42a24793a45289b30608319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730efbdaa26f1d3b53450da8ea0e43a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b19a8cc285dd4941217dcf9f849a9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72ed49855c6f9afe6aa7b1d5df0700322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b28a4c6f01a0de135bfd571149f78323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07c6e93afe796ed3aa4bd46a3be1e9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa0f1c082f2fe04bc174e625abdf21325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1533d84fd78c0c64d422e1ae5e99f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d74f4b0e11d19f50663dae935782aee327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c588394320b990f1e6250c232a0b35328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f043745bbdcbe59bbf6aea6cd265fef329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251d34cfe3e351fda44a541938a12a1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1d88a18a366728f1f9d168d325044331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c59baa1a2ca7e75b85949076911b42332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64631e295db30b2eaa0bbcc971235e7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2d7370f698a74ebd219481bbf8c43334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c3d707f9fd2f33af36aa641f45db5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a7aafa9232ddd3f26ad1d61fdf4346336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31815e71846e7a4f708266edf1f2c4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb887fc055d6d1f8eb2662f51c865e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3e2f3a1270c92380f2203bc1cc48f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d58b0a4c12837189708f424994bfbe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31550941eb6ce9c99f1ed7ce565a27341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b1467a47ce81b9eadc821b912a321342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0bddf5d5a4992fc69f9dd8aafc3b48343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ede429684598d40a0e496f7689246344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151329737912561643c5e930c942e75a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477101e9ddd4714600682ba82aa3683346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5de922cd9de0c795b66847826af300347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53328948f929bdd64679fbd2819c3f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ec4b58c614177d9f8312b99c87053349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ced5c9312473bdaae643054ad51cf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c68590ab50a87d0bcbdcd0231d3722351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d93f0e1d42e535cacc796e94bba0e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04250995e69a866c8892537e62bf1fde353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01319495d186c7d3daf636ba51b5e6fc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0d8f73cf84cdd992f8fb9b87eaa97355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a795f7eee001c3702e1266d4eee46a0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd703024c2939a11dece2a1ed045bb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66367e0ea9d4f5e34083c879fa0f03358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f727a47dbf1b7c60fa0d52d833f7296359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d098b40b44b5832c99bf135c56b657360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d533e32d3435c9611e0664b0a648a87361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb095c69e6301f9b6677c9e15b8a76362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9b821787ca6a9d4bf00dde5bc3b0b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ab50aa6b90f52d3b8f3118fbccb72364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ec718c766b6d1217f3d5cee01f863365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1485a3db89832ec455540b764ee187366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71aaf1f8a4475639e58fa7a1580f2c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da882533e793e3b288054a7aabefb9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835abba416a67485f539c339e383fec369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37416dff82d4a44bd074588adeafa91370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563708fffb2c3d83e95bb5825b045647371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b7d0a2931f04ccde5ddb3a4fc6620372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56e0518acd46ae64782154b6d5139e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1356ae71355f2ca91db0b4e76f8c1e4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a747349d5b008f8851e8a4a2bf63a7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ab696b6f16dc08a814e772b518c3c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed85ac646ea0d6aad90ad02e025cda4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a80dcd7b79f988198eaae96a65d171378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46d2471e6cad2f59e617661f6d7418379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc7fea94b9353dbd1d3b4e911b5548380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959f59c7fb684014b31b278b65b9704381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed4ae569c49fbcf57d376f10ed4592382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d250534d22ae7b0230e9376ee2ede84383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0cfa32e5fdae6b01860c7b2a3e95c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634da095ab226bca557d91a44ab832f1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f93afd0dce181a2d596d6e40cbafb3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3c9bfa2e9158d0752e7ef9a3e2e54387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320f09bafe2505afe72ad1105d23fb9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a34347315b8dbc4ae285a95e216e34389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896726f23831c7528501516bc2bc1bf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd13661a86ad017039f8cc4fddc905391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badef91b27c0d59b4ccab84b07aef9ca392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af97ffe59a9a1178e7a4672e11eac8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5a3fc05c99ca18d268e32d175f221394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe7e082f045102aaef5d0476aa34fe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dcd59391cf06280ce3c6a2fcd99acf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431488f6981d00b7f855f0159900efe397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc640703f4b43126e2c53c7cd56ebc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3236c16115155edbfa5b246b40fce2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296714c37563f497c273aaeb408bf363400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d0075338b90bdb71e7ab9f3882f8a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cbb2a8a0f58ee2837160f232672129402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b9f810c50a3d20fe3e5e515f50be7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021a89334b496f7e8a980865e8a4141404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce8ba328017740f0bb7dca663a59df405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d360e4c0c79197d022cb7b05ef62ff406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc8335bba3c957f5b85cadb217d603407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b589b1143dde0416d25910e1818f86408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1726a719ef1bb100435f77fab2336e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c95d23622fa91e5287d131fb1deb6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ef2fabdac7d6e5c96704fa5647821411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ecf444fedac8ca0e266f1bc1403e0c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867a5c039067e7e52e45d0933db683c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c93fe32d4c78729f27174200995409414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea40b41ae5c19a793c4caf33deea47415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481fa8645a0ca32dfba1112b618c38d2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0527e3ea108548bcc768bfc27d23eb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8ac7ecf12438491d967b0fd348149418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189fcd8c1c7ec189a18ea952b45c6b9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a541da1f7b3a0f87ba401daff4459f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b740591f4c2db9fbaf550df986a22421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671743f565fa2ef976369a5bf2384f2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376121d747171f1d8de5636ab746f657423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72fa7af9694cbc2d48e9d29c6dabe59424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c834d6b2a47ef73d84e32fb725fb3d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a4d62d7dd4ccc846e5ca966c11e9c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c29c2b25af2a58a6b9ba44d539fcf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e6fa74d80b51204226d317c71d2cc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2f62d7618c8ec57bcb5af9eade054429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921757352d3979a4058d04752458add3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd8176a94271078788fbde4556bfca431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4bd33a7a0deba675bb633ef687eed432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22afe014ebf58fbb6ca82db0751461e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60b5ee4f4c0cf9c52e95129c8783b6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0eb841c65b1ebadc6b938c610be30f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc007269368c927c28f77a2509342378436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b127c0a398dd6d487c65001476f2b9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d8d75d18076450ac1648421f68d3a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd518652a17c688a25d63d82166fc8a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03069033d692d670c21178a7027c04e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2e1ad927f4fb5015441d73a2ae53b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f56679e50526d4353c22d0a5337c4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5a6262063b8d32ef3fcf6e4e7e922443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa50141943256bfa11c9a7cf0f43821444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc48a8e8b5c5111a7020783624b282445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741a214e7abcaf8174be4de617f69bd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216933236a47dd9d5a096b88e2f1f56c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dcc3859aa7d246358b29c53ff39204448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39ad8e9c60b6bde871110b3bb99f16449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a1475504dfb0d384465eb63f1eef5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf1148712aafc1cca783e1d040c8e2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709de7052c3b74059f2af92f2fe351ce452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3dcff44650ec52a74e59e0e228ef0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e97fbabb37089d748e012503b9237454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40945a1e62b98594b9e3f8ae8cf9f745455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94d4b05c0572e35fa3d718cdc5359b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b6d8196bd1fff56784647c77c2a23457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e552b12952ba8fc5e6472d5308e53e6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02b7d39824783cb14717cc0054efc9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9fdd301e6fa2657cf707b7e763290b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87004a87d8d724be3b203be7f667beaa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c4dd8472d695cf5f899518e06e5a4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6131448a36f6908544c949a0e1511f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfdfb3644b066fda00cae8a718e774f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d33cad5b74d8d3cfbf4a68dc4229af465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c426e3d073c1b3a3b7dff068596124d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7684482a2f3666c37d39d8ae59e67c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142d993029a26b51aca3b682ef3f688468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817ac2b452ded1c63f7ffa43475755b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15e5d1ba0ca405a6904989fb9cdc0c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c94604d6cec821ea064eb224276eb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8152b4685aac0d63cf8b125bfe588472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fed610baceb32f7e8e2f03d4cb7d38473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3dc877525971e7319595bc6fab814474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8faa1ec5bb927a807a3afa597b2d27475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd026b2a311a19de576863ae360b002476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73548719cd0415ab9862e0a45cd02988477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9387e0755537f2866ab5ca4c96576478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2828d6b2f3b5d40e4484cf2b0b9ca479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db285889cd30f0b8e984836f076b2bc7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61eb06844c990e365fbc3af2bc17f6e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e7b467930cea0d14e9b1e6a07c7e0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6476b00950ee4821b0bda53acd1c2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc581f15c236e840e43fa5bc5c0dc04e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967ec16774bea164d434847ac1eb01f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66084d2b182f820c4a0598de607ef9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c0112130e191dd88113c336bb6c02487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc241fbb0419059f29666414312fa3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8351497e6c201bec8b92f275927e6e489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21a136d598da4cf5c24e703d35e29d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb955c640ececd4569dd0661b8e5ca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d89a1e6a12aae120cab0b8c1c75ca23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e782dfa3c3f5fed93cad12f60a9fe9f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca7e0f65bbd08b84a90303576f93195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75b2e66e4f017e2584900810f631bc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae9f47a92d78756da5a61748eff9567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c89b6579387d1ccc412548e3a346078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe272be5522c1015a1daae2aeb5ad69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b20a3ac8f912121af87f5c32aa78a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7e526fc9e5fd2c924a22cd85f274511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a11a0abba8373f84a3a06d16114f612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c044334903a01ba9be37a774eec6513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d64f2b09e287c5ba54268f978f819014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168dfe269230d9aee090d5459be5c5bc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7626dcc9e5412b493d50f715ad7e95816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58519a12252873102640d91b3793049717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1004fc003ea95c76f8ef7c0ba03f3818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a992fd3f2d0c4a0632109f5e0e841619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741ed543ae26f75c08619f9036ed14320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709d717e46409cfe8c3f0a1b073f20921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931224c48881a63ecef12832dfb2f89e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed383b3f0d4308ff649e1510293c4523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2101055352a62ad096a47b070eba924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f4685980ddf530ae140ab799aea7c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca510046aea6467a7473ea4a8bd13e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599fe4c8be639e0589c3bd0f91eeac227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a73e9ee5209b336dc3c2a2d9b75fb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8526bd33fc357c9156e81cfc3dee7d529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a37caf1f2842129a0260db71fe37d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871be4102d2eb623ba870a6d1b1704a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62d7dfa78fbf7c5c706bdc1e6dcc1d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec449a7b40598dfe2f8d542a66799c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb26f2d271b175c925cea2cb3a0d6d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00fc96124a8bf372dc936f7c5fa1c8e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815a1e633fdfb9513d7f7093b4072dd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73d526dceebf67a7c2c6d6b28dca1137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb6b28c95e3fa53ac91c57c5235f5638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54d171c440604796e3a3088f184ef239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17870719fec7ea9e295a86274eba5340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2d0e5c0794819a971708d6cd34b6a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089806a31078cd7a72cfc5d9f9fa55342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6fe3e0f7de7da6338307e2908a11043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba86720fb38778604bc8481e287a4544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a538664b7d49b8022ded8b88305be45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec802c8e6f7880e6391fc37bb0474fe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b5e5c9b06cb05cb878a87de6192bd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ffd78d16c8fa93dfade0da930b0bdb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637225aa2a6edb146d7f024d08fc1dd549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46a0b6e4985023efcb7514d666b25550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277a7a53b6779168fb708a6d878c18551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74b83224e1c731268f5747a198f4cc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66d2849cdd99bfdca59e9f4edef5bb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65924870663c79b51f854eae735e7aaf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45316fa5897f4c9c578795ce7edeb3055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895c54a8fa2987fa7337f54203c124756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee54203fbd2687ab8695c2a50099e5d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5026499137131fc107c27816e052058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c43c89e303bfd56cdbaa7dcbe5934659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01cc4722195286bfdbb920370b604c360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f1dceed6dd7fa0ab7c22ece1759b161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1fe584f1dd77de61f836e9e8f953062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd42030caed2093f31ea12725f2806263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864cbfbc1fe6db51501250d7d14aab564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8887c9120b2b6781ae012406dde6965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5948155bb2a4e969669f6e2f2a5eb3466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8d0f6081afaf9fc32607b71e6311367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73bc6736c5ec3ad79a342e6d7c1d0d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba45af204f74062645db25d4ee21b1769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ce8a8d0fc071854d7777c23e4e0cc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49461db01dd4f4b6c861e6c5cf2a4cb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35985925412b0950d6c3ad0752c80ba472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b127b477fb828e5e3dd1ad3eabb138c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f53e662dd277315fa84d35e134d9874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ccab97f9b8a292abc1ba7e29bb7bc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c362c9ceaed64a51c4bd32bd997ca676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e4a96e026719042868d74aa58e18977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8a2e658a853b02cc5f41984c9193b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e672f098d62e55dc1998bb6592b787679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836655c5ae72b5bc08e8ae97d162f80080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa947493a151fdce51ab2e9d0d31876c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05bc1bef8ccaab2170f68ac04b328b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ab889e7cf6baf44576e41a7cb882683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7621d9693bee3de10aaa83de6829884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff743a35fb7a39826eefe132099f3c1385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86666efa61643e8fd8de90ad005e74dd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1faf84a7f4892df4c82cf74af999a0587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a2cb7209cd8324342158c56ac7bf188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97541456c7adfbc70decfad9df1c3b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378e406a17c05431f5675eb60b1197590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7cd23893127d1195447aa20c5eb9ad91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a7f5cfd84a23552b8af8b822479ff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caff4924759a029741a7f8147564e0593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e624d2948bc199851929203e56bb0694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbabfaae1e8f21ebb36969042187d3d695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951d788194bc8ea44035bc34c87faa496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad0a0d26c6e80864a09e91268c2d2f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a447976deb16fd5e089d77d600d61b2398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6db4ae1d2870c02060c9eda7eb161f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ff393d155c6d0242dee7c6f6ded98100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199e30d5f3b7a69c1870d0b9981f07f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d0692b50670b6954c3e15ffa57aff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4e3bf795387349648d274905922c4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf167c231f3b0719459d75181420fb6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f69b083134139a7be211878f9caf8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6f21ddba1d9fbf5811143e43659bb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76dc71f725874b6c5a65f20c6f45a30107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04653d83b27cd69dec658efc848a63108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97b61084a287bd86697967ecc96566109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408865b993ffc63805003312f67fcef8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43328a65a3ee7681b9b3d1ec0d06c0b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52c90467824152203f9f9da962778b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d40f61c9a5ed2621b88d604f3980f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7e70488e25849a9221e656913bc4f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e3c7d9819bc2dc8f04b3b32d3b38b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654ad5f74ca8a80065eed7f72dd867a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79ae3a45c8fb8703e2756bf96afc1d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f4ce49fb2565267c09e8f09aa5fd2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5622d8325cfac176a23fa101ebd3f4d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda7bf850e0dbfbc5f1d7972aaa9e5b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e2b8f158a9274d1fd9eaaf211e450121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657b6a2adc6cba301eece7bf3754117122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78d21a71009940a557a74831ab00cb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0655f5db3377c45e83b96ce6721bcb7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b37cd5660734dd8b997dde7d260096125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46faac50fa892d7c2fb39b883ef8ebba126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c354afd8a95ce7fa26a757ac1c405127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8ab34bdc0028eb369c83ccf83d2fa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c2d4fc51be102acb2c9405b2a01db129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576cc43cb6e6f20000de3529b44a7109130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d286aac5e98aa20ea7da80ea0dede31131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b0bea8313f9f5c38dfaad63bdcbda132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5689bc1fe6af2f4f30fd609fcd5d8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e6a35a2a6b617972d7d4b4fa774d8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515fc395460360f4faa580690c61b60135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65195da82ccff070c34d013ae37bbd5e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7eab0edab58c552607f5aa18128034137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce8540808f73e7a4960351647a88b3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9537f45f49ddb811213114a27017b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa87fa40a56ce8c792460a45048f19e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc520acc62289a280a07eb031e25336141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829cd0ca4354e73d7f9c9abbec71750142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737346fe5da4250643f13ee5cc846ab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027252e64ea0930ee80535c3dad3465b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce62192d188bc2462b6c070cdbfeacd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a44c70e7791a29c8168eefeb2aee8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262737492159d35becf1b70c016c1796147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004fb80d85587c1e25ca1e1126668c1f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e7a6f39853348816735841e97af95149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912851741809e7ec6ad290f396b3e684150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14573fbf72bd9f38792183e8962b2a59151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537bdbb1ad1b19a4ce47b9876d84569152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d8dd0597febea095c35258aab99c0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55cae7dcf3e1f6f53c9c17356e39cbf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a1aa76294128d4a0919dd8132bfb3b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e77b4c0a5da0839433128a6157b13b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f765b966804ef57e6fb2f8299ea3a1f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36000641db9e2c55e996726687573d16158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c201ccbfea52ec3a6071142d179e7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7f7b3ec2a7ed19d3af688d0effc2e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b27cb6c005bda044d3d3b6d0c223e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a57be4a7d94ae3e01dee7e8d8c6e6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9abf05e348e79e1e4a1567a4339cf1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919239f99e7812d7a43748ad4067bdf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2a771995e3814e16895142b54d864165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0edf01f279024c6f8d52d8781dd180166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c3176eeccab4d773dc6d76619d647167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82116714e9ffe9e46af7f42505c9b760168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d77e7366018535e551fa927224b0c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4c0c2a0dd1781af8b4e6c8165a38b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5cbe0a9793c05e61cd792ae8d25d1f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cfc423429c4aad964a45239d30701f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18908f755920a9026cfc72bf5ad27c6d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b91684d76abac55e4a8147b2d8fcb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ce9f3718b498f5391e6897e236e01175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcad6b617f75ff2690f6d16a62b2c66176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3c645f91dcb118f235971cbc2f9b6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7f2e80bd2a1982fcb11cc58966bc4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483cfb2943e7ce8a7df99527a9da030179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d280cebf5db97b3b2eddf8cf3164d6c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918230bec7a18b4e5b3a6aaf58303e0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac26b6df51c0e90c6e0894874ca602182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97515f1604fd0fbf40e5a51cbd4da86f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53afb466ab910bed20ba04b2fc4a56e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040258f796ad5900c19d3500e0cedc9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2409a786f9c0c3e6117b25f304a63c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b3dfd141b36acbe7964720c24ac99187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae2e78800208d61aafb4393ee21adc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075b54db49d2fd64a388cad60f9867d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d017c4588b87c6940c73747023c29b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd2fe1d81662afb5da677068e43072191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d616f9feffe9bb3dd2f1394682e3e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e323d7afc1c1535ffe64751731880b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b4da5014c33bda5909169459803c4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c11e79f746c6640fe79a631197a5b1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d765709641e1d262f9e28223608564196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9100cf091f2774fe0764c69fb60404197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e62be70349dd28b05b41bf1d848e6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b4a8c5004fb646024c2ccf3577f83199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40e68670f85cc4c87b68479bcb2553200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2327ab9d066de3903f9eafb645bb154201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61b5633c9bcf8e1d5a0b8252505408202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6dce5a1306622f3d2c9bfc8fa88f6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10542e24cc3c43e0a5b61c333a2a032204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e48272c9986d87ad9be57c5343880205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c62a38cbafaafdc5b02588dd2b8dd9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f53190bcb5cc988b229a9c4bd7936207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b116f33ca77d94797f8b88917d3f9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7945be57198d84bda88269b7945e8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050dfab9dbdf9c1de73e4a70ca306e5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921b9a850a9352a2de74b278c2a47c0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281b7a972be5789dfb91bb499aa6469212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1c63c463e89d5f4001bf3b141db66213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8671ba5e58f31d8a68f50974fcdfd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e332a3d7e4e39a390b3bc68bbf379215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4306cd74f63fc77e8fe1afe4a8ef0c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74339ab29876c26dd725ccb32c55e982217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870d373b7aee92d6c3cbbbe8f0b6ad7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fcdb880a88ce719834c041c66b07b0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2bcbec784c3738290c72626bdf246220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eab1568dbbc8f0d0af2e77f8c5f692221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d58c8b0571c662cb726fd262e40f23222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35a845e0fd99e65fe61af66ea8ad32223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98edcc32c92778ddb53aa2945b1a3e65224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68750cc8ef8dd0baf7803a731816d0b4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40754b9e48deb6a3ded0e24e72e99cf6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5989deef2f9057a45208c106dc985b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767330cc6b8269164236d2ba048a069228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df268c96c056efffe75ab8202d270fce229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8cfd5465e16c94c97244dd2de3ed7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b4e76fb0efce7ddebd264a9bb1c2d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707bfe8034dff3a394e0bb4adf83b815232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1643e97e004162262174ea5fd75a22f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359a1c2ab47ba157385ff4a93e478e4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730afad93f1c68155e9cf6bcd01e330c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f3c92df9ecfd3c3b71f4bd7a9232e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72056801066580076c27dfbe8c513cad237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de2cd57630fb15c03ac0cf44a26149238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a04f49185b9f0352998fecfdee971239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fee35fa0bfa5eb5e364e290ffedc07240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad61138940b76dafadf7cfd8dcf3ad6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87e1059ac807b4fcb4c6f0cc681c90242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d21ef51cc1a24d668ea09f3536326243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859303e76e037381a0087c7ba120da7d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe48f2c8207ae85b2e31c4f4a3381ca245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87010f470c1a82cf00790092776752e4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c89fc7b650b740ebda67b6bd825f19247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a62ff5e53ca52d3eb149ad2497630d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7959b06e14a269c8034053b3a61e9e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e8ed3089124e0b99992b3de4af101250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378f4c32bd4f50645b1fc930d3eb38f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352085c86d1b11396d4194e8a113c85c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f36782345bb168f62a4827d6cd801253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797bec37ee31fbec639fa14c760cc6d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56dc77274c12cc532eb36f244173e5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaec3d3cec3e98b525e8786164ff2ab256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b1b89eb16930e68644b97687b1bb8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88c22f166ebd20cf5226524ad9daac258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9dd957867b8a09168a10da257b4c31259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518148488fdfe788a90811ccef07deb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3f3ad95249e4483c81e2d6ccb3abe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a050201cb906168b56e23761d0f029262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477ce73722d6d5519bb8a39de39273e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca2c2f4f2d113c528fce13dc221a97264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16cf225554582134f94a4d2b455f4b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076256cede4189cf822dee72492f3ccf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d080bfd2d37056e60213fef3c9e64e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c61d5b8ee339557ec955bc4bfc498268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697e68f25c075fe1479e15d80275084269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b87b68d3c0461286ae3764f9ed20c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bdfa54326e4f5ed0c09ff158d04472271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccab12b5848f8ea448ebce308813e55272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96018c0dec2add3fd16c7685ce706e68273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a0e4d19d8f2ea287339eba4582483274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce34a96f52cd46c9eff63a101127ae275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7841aee8a3890929829489713884d0a2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d14cdb9530e3abb96c2a6246d9357277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b2f7b58f4afd09f613a2dd1fb39c5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4eed2ed1eaff9aefdaeb244ad8904e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d82668691491e801d6d9a57e5a675280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740591bd819df0127e53cd8655c48d9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411ff6733d9bf9cebafd7102d194e57282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262306866103a13c8011cf383bfa767283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289f0563b2f0d81dcf073caaa7627ea284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3398d2162b8378394327eda6e5c228285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730eab5e6b71deacec6def098e6e1482286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b7b9edd8fd7094e689404c552b454287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec8d8e55c39ac3c6d9b21f9eb33650288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ec5a9cc6bed71b713805c9158b4d6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ac1df6ed3e58fc79bef74fc719dff290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb225caf1f94f8d8929150b9d8d96877291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03108874a10569ab20d56a5a9ab1a416292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b7b3978eccd2a6b282e7268c0c072293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1cc342c60d268a7ed25697f5cbd2c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb57b961d9bbd267f670a48296b9952295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e2971259390027de59d50ad43f3ef296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061678dc52ef4feed4ccca3dbe4bce2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb52f602fea7e14cd5a85c6e03328d8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83ebba763b50f9bb1fbeaff98cc2f1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0c9d106ec220061540d201b9c889a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad10e67230ebbf0279242ac8250a69301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79fa3b7aed06ae0b06900d4eda887bb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279d89439a2edf930c86c6c7cbc13f0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639d615a101c5048a413b77c97d2b7f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b977de7749dbc95cb94c86e0f49af305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31285eb4073c6c3a7a9cae3764f51f41306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701112f228a35acf8021cffba8eb6c67307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562525f010a26db0dcfbfca620593d3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24827bab51e65a56413d0a306b3813bc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982cb43a777c1496951f48f99f8bfa0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b293e9621fe1874b4cb2726093c3ecc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125c7094f6f29c25564a3e7fe3a6b2a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e626a79c2494df7d8274b89f9c72d15313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add0d750bf792811e105bd10289d118314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8255b53d6b4db5ebb79a7617c73beb4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6efbd76e06ac87f2eb293ac5a2b43b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44a1c71f447d6acfadd8118ec160ce317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3a04e562dddeff5a21cf1df72d1a7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421af608c5759347d638e3488c33532319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c17d54b499b612beda8c39951ad43320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6abcca4eaea7c490c322292a66029bb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5775be9bf218e94168159561d59f3c9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b860bd6773753f4f32ab9ea01b260fe323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ded383df6584dbf99446c28382b82324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b473e9cf8a6d3e4c20a19dea12e3ecc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d075aa511ae00333cd762f62982ded326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcee54452c7757d4d5bee8ac9007f10327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5d729541aa5a7a130ea1e8085fb94328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaed8ec6ff8edb4f43ab3e54dd05385329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ca12f2cf91b967f6deb8d4e48e98b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18379f95fcb615ab9af6ed827b031a0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e37f8e3fef213b96ae71b252dc0f4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80297cbd96bf5a7baf2184ab544154e3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552488bd3bf41e0bb0ad6b4f353e97a4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9069ca5d4e85da0fba006a14258b515335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41192186e062cfa8f9f3ec4c8c4ccdf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35581606971fd4970c8a76975733406c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405b116eb071390ee01d5c9126118c3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d951575f1378e609a81ca75172bdf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83cf19e43c7982ca482306411239ef340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81feaa439a5e0f9b6ade11cbd1c56f08341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349cd3a9bb22d2d3a4ffe5280c9fa010342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a50d11d59969f8f1c28c451d1e64de343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d68e79404546bdd070198f64b1b5d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871fd0131b0c227235ddc2d36c8180e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09f47ea3db0c9e056b60c3382c3f08346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f48c75ccd62024ec32675148d4ca9d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb04be88d9a7cf2317bd1f0802402ef348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799184db28e8fa97c70d331b0ed47f6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f8bab4f57c623e1149f037f59f788350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b51d3b75e6643c6b3c20626ac06104d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ce893561ef23eece4cc051437c1df352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4004b61f3f27de89da33231f19c84353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5c857e5252a5a71c4f5f2b240f8cc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60ded03469141046adf15f67aab1b7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be566815c46a1d6cabddf03746643482356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f24fe81e41ef31c79094d7bac891e4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb96927512ccdb43b44f538818a972358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df610810f310fc2eb88a0fde6c9a3f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950211d01b9b21d7f9af1dfcf75498f1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912ff4866319fc8bcd0cedbbb634d56361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434b08f201da9a0b479ccabc38a955a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c531189ba4be16a3a58595c7feb166f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f82b1dced18b4285debf797f21123364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b6692c6338f3074198db3310281d4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3db60212a2fafdbc6482a1ffdd4314366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea1f9cf8896af84fd26dce9333e867367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca647c2eb490d9333221aebbc2751e54368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83737dd0576c4b2b6220e020ce0cb411369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79419decd32b101d4fd85fb1ce39a9a0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55883c6dd2414e99e05a2da6c80e200f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19caf5bb4e2de320b65e509de137e76b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91360c787fb279d484a2588675460dba373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5f63964b2fccc4155ef2516596cee374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69694bd3ad8b6673c4c56ad662294ea375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a6ca3dafa03993dce39a4ddd8ec37376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b45e1058301a9395a8b1a69be54df2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d22b1c5ad0c18fbb8c26455ca5664378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558a436796430ffba8fe9e188a79311379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98fdee956a44e790908e3f49457b98380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0acf36f35447800b117a406f9d007381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d16619f6d551cccfe5fcee5e4112f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b16b2fb776c3657ac9e99640a8b20383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66be8b76b837dde2b7520a877b1bf4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6973c267ffed8e647b4b15720aea31385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb24901f2363d07885daec0461f6bc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31e636ecee8a4b816f025eb5c2fc61387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554894424f5f4343534d28d9d10ce17388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19aa15e3fe39d9568189b16bb4f5ef3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02760656ebfd799518c787f7b7b3c65390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fcb2d4cc338648eea418478a7ed5d9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb6ebe8ba075bfee1d7456299b68ac392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b51c85f59405f09d8c217432ee740393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d06ce826e17420cbd1dab62cc029de394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9bd612c2b16d2b30e2109fb0bc48b7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e754e5509387af264bef5628f3bd9c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb5ed8a7b7984f4ac67565d2413c73397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132886385eac3007bdd2f06036f7c4ad398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c0f19760e7918163ef519fbec1e65399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901528eee2e393e09440b658f6bcce9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436521d324ac2f7822a3bea008cd9958401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838703bc2307ffa5cce76c38de82baa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f211d67212ff464cbcc32a97645499403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00391aae35267662e3e46563da8c57404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27daff48eaba035b157e9adf156d2ea3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb218943277ad8e13dfb890562f20fe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4092b8930bbf25f605fa470c8fd450407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab146faa0856212a80cd2f8f589f45408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c8b500999f49c135542f3dfb8b62c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4317e2cc761a0a17c82236bb0cb08410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2bb5d2e889e0908e4e8437d18e59a9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b04a3a45fd78492cf502953d59789e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36001c59803345d02def8fe18efcf54f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0bf071df8fdf410b1d723151e8114414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2613d4160b1b738957e137de12ea6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363cad73fa02223dacee2e4ac503a6b7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5292a8903cde746f3ba7ce0e2ddde44417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472c578a0a4605f54e1bf45808b9c7e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6e34b8ca51c1127b1fdd76159a58e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8198b9d7be8c81aecd1338e92e1d49420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc65d0a68eda7cbd8c059e27f76158b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700213f920ee48bba743711bc85b0e10422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f2ff05104e684fe2f542572d8a055423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ffa63dbe452a1dc329d8d34cd153b5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990f48cac2fb86f911c1ab9e59e3d88425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487f5b0e1f0da9de9b2f4647d55504b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b33424e9f2416ceb307731a8273bb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fac14fa7a4644f460b9f991c1bb85e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f2364ba1b69977642c801feb1b51d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8492d3ff692fb061085eb5b5e3d071430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4407e89020d8b6e68688c04ce5d037431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109cffe1bf41c3315e1db488e7b0afb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c321bc0855f452b411e2ffc01041604433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fdb1355fadfda95a5ef402d61dec90434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093afbfefed9608c2b9b4fe0782e5e9e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3647b6fb5b58af87de2d2dfc21cb356436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5623b164d62ed2dbb64a5c638ae164437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d468387419e49db192c5023c5da279438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54f98cd9dbeb06883fa46e17ddd232439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d08ad5da64639a2001057686d6632440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350af59cdca39f31194cfb7623e1362e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa329e53d28f354248953408d4102209442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42546912d553c9de24fe8a531ecc6c0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a1d9d635ca254a3763fd9463abe1c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6039abe3b2374b044d03ed5bd968d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f69d7aceddad9293b58272f11538d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea22dfa04973a03bf858c9d10cb7c24447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c90ffb8b89572296c1d53da04b553448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f23769139d8fce2e6b0d52c85596af449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035dd76e9c4c7608fe889af1a36bf61a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579cf52f452043dca0fdc37a8432f4a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670ca8dd7154e35df371c705396b726452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01706e172c249f4d8afbe1b1d2477da9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de77b38d67fdc71083253f1eb3423682454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c1622cf7655353ef733b435aee512455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f2fe24a2a36e478c4c9fea007f6e9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a33e6be9cfab11cb9f075f90cefee457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3f8053cfc5fb35ccd422bb947861c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f7039602da31e037af1d2331747c0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd8262214b2940838d496c8eb7a01d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf7128716e03bf8b108a7e34495c0d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8213b82b9ef6d76060a94130bcef6564462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72ba25362fc753d4972d7d65d7616c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633456c949bb48cf39f0d93267ad6ebe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56f527c087d0f60e4613b99b9ce1f0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8df2e419ea66458ce6cf2441df22f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e095807abc3e589445d32ab3403c80467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d057a2b468a8f864a009cf1817388468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851196acdf56fe7ddff176977c74194469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74e101b3e44334f00c46e4be2a2bf2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96017d1bf1751608cdc099b1c74f9afb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c73e7555ea9a742d10dbbd0bccfce472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6555746e83e701252ff7b182f31e092473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7838e1a6f88f18555b9f9b555bb7881474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef685e158316f8164c0e8dbdef8e92e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ac5806d7922d54ef83673214a0f9b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f78666a5f12267f4e3eba2f6648eb9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8303ed003de52d22b70ee99bab08e72478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a8ee30de0cc9ea2e175569074554c479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>