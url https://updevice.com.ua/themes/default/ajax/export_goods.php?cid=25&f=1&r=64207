--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="674">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,53 +1165,50 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
@@ -1252,89 +1222,71 @@
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
     <t>000009336</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000009434</t>
-[...7 lines deleted...]
-  <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1438,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1688,68 +1637,50 @@
     <t>000011661</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-silky-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
@@ -2089,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d76cef220ded09ecf8274319a5106b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff6a3a9a2ee7282e969570d7fa7f99c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d9aafa1668a6471e9567b4e2b37a43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598f7675d3deafe2dd5d48e2c5ada2a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9480d7616999678bc0a1d2eb558d1a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f9fd537381772c2a3226b0937d4a56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6959b6dcddf2ddccf68b1cc6ee2b727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc7ee3e088c81746b3dd39c00f90e38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a04e53fc14897d4720734c93dd02a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556612b98af8c24258139e26655557b310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8b2ff12e9b105b1569bd743f8fe4611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30439fca50a76578eb69869ac0c23312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571879e67177c1e57645a62f1b92974413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a88329c8d52e026b836a0f721cd87214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4876ee56400eddd968ecd441ad03715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87e015b9487436a9eb1585fc4a745416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556afb883ff8304022984a242d7a9f617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703cccb1a72f8e0d8fdf1a31e5f99ed718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312b54db7c74ee4fe037dc5833ecda119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba709109acab63bfc6c095f846118620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4727492daa72f18969fb9938831c121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4963eee023bef15b910b8d074fbca8722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef955e7796f1ae8f57ab595c0019f91123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38096d01c9249f1648d5858436d78224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f720a0359c27c58d4f2aaa28a6341a725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc6846c178bbfc3147d89c36b30df126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8fb468663198a9774c0dc474e5fe327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25c3b518d7b657b0bee543c5ed9e4628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30435bfac7265300cd3fcb46cbc45fc129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a45d058f50530bdd518a447a7b113c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a13862b1799238861b43f775f472bb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb69f7ff85c644ea162627a8c93dc732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530eb26a8e637dbae91d33ba8fc049f233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a8f6a0427b088a31a74824c82e00c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2d724bc42bbbe24665e01892d9c8c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f07ad0dab65a27a6db696c29bdff436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d5c243e0d1f78e4266b8cccf128bc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1168164a1c418d5f00be6db75d8e838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065682600a964ad186b3b9b97f7d635c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f93420e2181050f93c2fe004c99cb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44992a517415e43197a7dff95419d3641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826efe9119acfc79ab29459f8db83af942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2dd6e4c2f60ff769029fbc0d737b8b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b84554ea82cf666ef5cc20c72beb844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15c59085f41896ffe0e84d2a62e91245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1115b43ffcb0f88e148a230e8bc2da4546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144c7cd1f967570606469594bc5c30847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31e9c7551ad08e086e3d8db910277548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df0abc8a8b364d45f72a732895f35049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e729a5e15245e1a6251f66108ff8a550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8177c304e6715367e1ff0624327995851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312fb14a9fdd9fdd14f1ac5f897b5dc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b504b76d6e6931e856c84db8df9212453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eda211495c55cffef4726c020414f154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9695856ba73115d4f73575b737d10f755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b58454e2340ed7cfb8c34f45e5b877656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e892f46b79833a0d77a4d12b17224157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d498942a519b1ec5b9b26fb57d5dc5758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8eb9d21db3684de1214fd3dd7fa16d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0a60b51be6524cf85e1b333ed415360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc17e0bdcd563c372221ff5fac8fe161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016386c9105df3d62d55f36ea2ed992062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6df45d600fcf44bc5b0a22d83ad7f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6333d6d8ca858f2737ff81da73a08964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc143e887461ad4663612b2a8a4ddd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637afac2689676a01b69d177f2f5edfb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3cef8948f26bf7f2d7589b2fb10fe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a6cd36b471ba387ebcdc129302c0568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987e40a098689a29889af6ba63c02de69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a51c1ab5bb1ee7425bf10e68d1ad770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78bccc7099820c15f18fb338b68b31271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3db169afb822ad26aa430ba09a55d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958e7d30154b24db99ebb9088df675e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd74f366b7be0a562f0989c27f9283874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4dbf3f8d659f86d15377ea96e8727a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1eca9865c115ce08944d034286e5176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577a30e268626af52b9b6077988500577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257da31f5287e72509df22028e83f55c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182de5190e02846be05ef502dd9ee40679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee6f3fabf20bbd51bd707e2e9f364f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f2c6fa2fc0d39afc51d0ecb80d63681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d999c9ddb776f63c71f853f235579182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75952a7499f24a6d6c1f61f29f8285d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41274e2cc3cffff8a627dd344c5beb0f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2baa0e0b4ec0f46de504eb3aadac9885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9eea59de290489ec1b0ae9aaa9579d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a98cb09defa997c961a10ce3f56d6987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b70059a43bcf3516895e18d6c767d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d9c7cbbb091efb803f7560c809b4b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200be5916f0801941e7eccf42e5e277090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfce831e861c76fce6fe09bc3935e9591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f7c7d50b48134bc51d34e2d9b6c7992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e515b18b7a67f9d1f2e7767a9c920293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e9171528de88a034183a944ae304c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f6fd6da38c894ec9e8e19b3733c0495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31917356cc5fa11e057e7598666a8ee96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429014e8cd1d4c59e2094cadb962c9dd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df480b9a9b744bd8504df983097e102898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77afdaa8c2e09f7a710d48b96e024f199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf1ab1ae31c6a63a1261c36f071bfc0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8162cab18632c90f6629e10e9e278101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b6a93ca676707963b1c875cc7ed7e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b8cb9eae83dcae347f2b112fa49da103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e328c578771a57f330358f57c023adb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b546ede03bd62d88a2c8e99a81e5c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8e7d7ad2f8bb0f033ec41a6e13394106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fac5a11788b25a3f5bc27099f7966107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1987d7f1022f83bc400e1f09890e14108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d7ef2c33f9a5cacc70de99465dfa8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab09692ed1ea531d775c3e765a0ad8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05023a1ddcb2b88c7fa73f98fc888f99111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba638d9d96c518b927ab43f4a563ccb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e667a2ee5dfafee77d30b23d3fa14113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932af96b0eb071bd876808faedb6b5b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca9a6ab35a302045f12fbb3bdce9fe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a7b49229f01219596d442cea9676b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da030c2399809e6b6d01569424199e8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41426a4c92e6e8a0ca70f098d32147ae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c248914e1ab45cf365ba5635567ee90119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf804416ca0415a2eaf55612a2b3bb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7467954fb9dac70101e100c77678147121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea3029ec6ebe0fe9424b16fd288189122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bafdeae2c86caf3713ca30a36e71387123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36cb0f2ece16b1c9af7406991be093124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6213e99f902fad18654e7bb4a55eb2c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10aee42f4dd164fb6d01d079eaaa30c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e838b75f3b0dc00294138841720c1d9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6d05d46c20ccd71c8c0ae449cc182128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b518900363f08c4f03c2164266ad1f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2032bdd46b5b4ffdb337ee0c98b9cc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fbbb350c6d1565b3dda8cd2a670f40131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a08149c64aadfc8e202cd5401a045132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86e4b0130b8845ce6b2cf36d0458b0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9c17eac0a49ad44a6d7154d6e8671134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33972e91457919e1a9e6883ff98f629135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553eb1dfe2a81a574acfbee8afdc3792136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6336e8b8f49622630c1bc93370ba170137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f265d3f4de7e2139ef5fe941a95fb10138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb241443b7bbde7ebb904124339a48c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edcfb2915340974257af5475d721fdf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b55de75c8ecb2c316bd657037c081141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494d00c93f13d433a466bb408e843cf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e893280d3a5b251984efa4f096c3ba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16b9ea82cf6c861ef19c83e5e92273144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1edd1558b66087e4aa0e9c0752797145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d804d40b079dfa0bdc97b14b80892146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d58906fa59e4863c3614a79ef7c25147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a78d3c032162557849cfd010bb4b1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd4193f2d76ca31e3aa2c40eb91dea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8320cb0792eee44f6fa3e333db4a3c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326b2715c0cbacb6be93d12ba900432151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522de60c795a56a0265bdbc13e1cbb70152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec891472e216f4a76d24b16a6fc2986153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda40800c7f7d1a97c01f1205f4465a0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e9965fc3a16fad447792f597bb036155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf5f45bc89f100e69cdb436d9b5e72156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43066ca4b5214d29dc638d8b204377e9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44404f5db8c4fc969a79c5b0768dfa1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbbe579292184f609592ff4ca0254fa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6084510ddda177cda35f0e29012d348160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65003cd54b1f194a8a957b4a0f08e264161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca05b51d9c8c99223cdf2595189f9f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4b31d0a594e55e25d87ed2591c05e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaaf098422ccca72773a92f57908b52164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795cfa140be5ea9d1e00e56b39d1228e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aee055befd9727e9db5b9b2ab05eab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c5a26164668da79b90b13b663ffd8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58a666010327e85a6ac93c24eebf90168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f1dc306803890b9e8f901935c6a61169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1e5f2cb6e7abffb09928fbba1b624170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7e1f0c208bce7110e57aa1e0c505b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64aa0d2aae943782062b08106f4f6e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5280c9cdf818d22dbc46541f0ffbf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030fb4d43fad8bd8a53f1e1cfaf63390174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3bad15ffa744f2aabe669e51d8ddbc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae2cd9ff52ce20a164301ec0edafa8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b0edc08fae889f30fb6340d10fe09177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea378c2a9acfd3b2c4719c2882a8d3f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f884a5b5ea5975c6e98b74fb06669179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef0d61a18cba9b8cf69a21d8859899180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b0d95d671e9f11cfa0111f399ef2d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42213fe186b141a024dc2660d7eeb2f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404730cbba9f76c948190d0bf1ac3cb8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486b9e9b603c8231b5e558f1193ea15184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944764418c81adf051ff7b6004d604e9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57e4516e8dd63b7e1362ce5026740b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0eb11f4ed58f0a2404bc97a351c81187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23a0fa8cd091a278468a97070cc85b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76074b447746574552e7464f17101ff9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a429310c4b823092b50b1f0235848190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39866516bf9a839a3b13e8b216559fdb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ef4347040c6f5e2a7b1acb0d51262192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bab6688f5da293e1edca7d06e1c133193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a782be506651bba21df0d8bee4de4c2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49776c5fc1cc14e676d06eebaa2411195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33eded71f736e9a53d01bbd48c1e2ec196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76d644b998aa8d26b42209be7a7bfc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d233c00b188c69d0f464b5d65662a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac98664cb4738f375564d9881c5d42199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b0f90e1294c47942c7bf526ebdedd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a95462c804a6b41bb88e6819fbb7e8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42e81550061e15db374fb2729a978c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ef75b65b37edbbd0b24d16b780bd6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9ee97b6e3bccb7909399962123ff5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f2abcc81866e851129de269e1e207205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185e03948c8d3341d802e0f0112274a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a7957ae5d5fd13f1c48ae6c70b086207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef46572c774ab413f6eb6a3e2f3b13d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401f6e750ab504eaeead4de82071a9a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903301451cb449393bdf4cd0f20eaed210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e583379bd310e9f0eca4617bccfaba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d519851601d9e631752f3de35dd47c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7a6e062f1e7aeffceb063e5d016fb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbff239583e6397c479b86ec9bd557f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddba94cd8c7ab13f101e59c8f3365d7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90bb4b05fb2061517897f7e6927f1f5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce9d2924f449128826032333894c7f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e8fe5241dbd954580fff066f55292218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ea8ee01d2b2d6c6ce40cbabfdd25a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11078ae311e3990f3b547214938592f6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7a186f8360095e1b603d4bd7c0d98221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43859ad2452bca62beff14bf5a5bf4c2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf806f6ffdbf549e26f41f9afd4afa4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1459cd5219faf5ce69e0b7988357ba224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71cd59dcee2b40cb0ef33189ff5a14225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263bc7f36a9281386f3325d4c0decb13226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c7966027696173a60bafeec5b333b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d6d0f3218fa1da18d5ca41a3a7db5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27955c1f9046a0669ce010e684b3be7c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa065213397a3cc61258a225f615bb39230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e475fad9e3ebcd4faa8629fca7e8d1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac4344eb98b30a91f2328e7c9f0a1e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929fca022c8f8b8fcc73e3d0f08443c5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c80e927c7aaffdb954756251025a17234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b0f52bf9f94033c990106488fdb09235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002ebef04ee4d6e755318d8c7d39594236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73989eb3b78a635354177eca24e16f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae8bfe730704202a1e56b023ed289a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0737cfb162810df4503030bb1b557a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e28497e9563939fff16b957ceb9a5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acef3b11067b652e5817978ee531ff6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7133edec919b30110440e73b0e4dba242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e66269d303474ee2f8f6ebdf0aff59243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dcdaa26bd230f5536dc0cb2080107a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3e2da0d842bdbb3559b40966fd1a0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de028f14134105a43e5688466489da6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22abe8d2df69e87638ea7221ecab84247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4db2cc5e2c2a4a4f498fb8fd541463248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6180180bbcdd566d3e6eeaab3060bc4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653325256bffaa9c4ba8c2d65f852b78250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e68e9288592bbb7a0e5e3df7e1919251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d178f2e70de6cb4b675dbf0b79918252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1e2587aa929320233274d7ac27ba2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae450f689ec9b2129ca011670b37996254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d14471e0dd292bf10f1a562670e999255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44375b19c289bb5505e8cefd27261f09256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a342ffe86e34293f26d23e4e42e674257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de3dec39b69c2e2159bc3eb7381262258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0e1e07c6da414058db2d829c4c6ee259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1ca77ca0b2121f45cc352097efbed260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42897afc09ace7f37576c3bd6abda286261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a72b2adf683a103481dfdcd702a2c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d07c5405c999df49c102d4d1ba668f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048946e7a0bbb071bf18b3d56433405264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbaa8e3fa941da31016444ce9f35f02265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e769a85dd74e965bb130017609dc7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e0b9d234534e572297a0fbe44dad3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ed6355274eda9cec5e4a067898d38268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6f40ca8ab6704fc9c8338d5553052269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2041741d5285a7fdd7328433fcb5a7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261cc15fbeca6f78e1455243be3b569271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995cba4a63368fc4cba9e6f3e1c7c4f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c6cdecb390e3e54d6e5cd9808451e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd41920d81de3017dd5b2cd427febba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd876bce86974d32a16e4f5c2259e8a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853b860fd92efdd6d4ccfa28991d2bd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49adb8e5e4fa7061a88170351efa4ec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f2d1ff61b88ffdf38e075d063678e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec96111d351b5502cba1b24af354d34279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d408d3a26bc2c3e78c2f585c32962e6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ecf5b626ecb7e3af91aaa88d9d84d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320bb492c4e9c9b8a8fab2748d1f42bb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380620f7a6d2fd1dd6c443c08f6b612283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9b855ac758079afaec0eb1a9fbd75284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8906c93a7ba0d30657964e52879d5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6189c2645fd3ac37b89d24925bcd764286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5075050ea038a561cd313b8b0fe5ea8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff27e1405b1c2a38b0092110be9044d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244155796efc33f068964e30bebc652289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6b22d2d2cd76b8d10b6b7e2bd7cfa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777cac05103d150a7c43d3aff47b130291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ceeed1476ffb7652c8c2d248360e8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c96a468077883d4f22d38a2e533fc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15738a9f713857ab42cc49027a3e1a3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17afd3dad377b040845be969d405263295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6db0014fbd7fb41882c84dce25dab296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de3ab0ea97faa52231c22d2e98b143297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1824a8ebba117a11e9e9ad3da80ebb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a4ab0eb860257ea8819146b84b408299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172fda8363e5fa7d63ba8f5aeae488f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479b7b88f3edc4984e6fea65f544f83301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc0acaef1b1f5a112fa27fd25774f0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba8ab1ab7cf4f9bce2a4a3b0558602303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ce8382e6924c6619f7307dc58c307304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8021b819b5deb86de25a341aad11e18305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834c09c1b138911ed1b2a2298e5ec5e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c4b6c5c36951cbf28a82ad0e2e509307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f006920ea795b9fa7573c2b9fb80796308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71b39cfb493fa4d60b8d8577c17a67309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6bfb49786dc8b00525e8db58aa8d6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc509cddd59857a6ba9c7fcb75075b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba64c675dbe8dbbd781625b9873545312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e9f9ed56755f4187cb3133399e0aa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bcf540ffce85e1ba19aa767a0ca9bd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d37ffc9b9f6c38d895e0e1d4748227315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24296a7d80f065ddf1449834bf2bf0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228194939645252984c6b3d99bede7c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f9beba38301f5d50eb5480030cdf3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41b9d8c549074d7381bfd7309c572e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f22b3d7534cd13331307f5cc5d65e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0ba24fd984135772fe1ba138a97b3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d96e85d9f48b04cb4848df4e7b3f7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22289529ff690e847c28baf2ebc1c30c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823bd1182c396e7c609db3705176c7a5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a89bd5ee69ee62f13e0885168d3b2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5b89718ee41258d6b115d3655c476326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a575c96c85f4d878631b74e089f3922327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ddf776cd95952a921011796164f39328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570a4bad96aef16cd0786ff56ce50b5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b406fbc6a81c0fffe70f2258106f552330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335cc6b254254cd5bb933e2f090bc92331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34158908dfb990442792ad2170341fb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40580fa3024c01b46cffaa7783d1a3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e67697a4dba79abc990e14917511d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c71d33417e486e447b65ab2c031bd0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe72002f4b4a2e039af15fe525fd51336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e021a922ec567fc0553d6f5072344e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018aa0d6f4caa7e9c1f16804aad9b2f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bebfc84fa8df928ff96c96eb2714f0d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c27d109a1efadbae3290674c5026959340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37dfcf6a4b228db99d11436e79c160d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1572393e78766682058838d9154a31342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ee4a6dcfa9aff7910d910826155af343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e19f2e3b724bf2d5429f6529a5af8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fed8e7e8511164c3e9cf4ead488a80345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a27f801e442df573bd790aff995e2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad5af3c3499beac492a990b834605e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74343ddddc37f89087300c5fa129e4ee348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf16e95f2a9852bbf21eea992752a8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865934818869450537d97439140b650350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94900437c3c0c204a33704612495483351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be680714ae393dce496fefd7ae643f5b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148f14812ffaaa6988bad1a87d0c9ca353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdff2c0a9030be81dad282e90720513354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32700dceb69849eaceb4267717508af355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873e95b9388cc658fc91c78f78af3ad356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125cffd1cda3052abb961071aaa3906357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e65a517f4d03ba790849389591671358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87e4e43d7e4def614f9247de4df268359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591cd3080569b8f08029dcd4065b7b99360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f55526dd6a47772f92285801db2302361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e5b17f16eb4d4a9079ca71d62cc73362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6db9dd866e1f423b99586863a1bf7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dcd6c4ec4936f82d97f8c3ba5f9a39364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac048701b85704bde83aa5c7f148712c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cedc7b8e7393814e86252dfc9462b90366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331165fc619bedad0022d10a18c80617367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94be44ae1e0397f544fe0996ccd7739368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a87ff18173465430739183652f4dd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dfd05e92caf9de578e497b1b34dc7d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398e8fa898af17ec77cdbbd701d3023371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea799fd6c1947b4610958e52a0d8811372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100536acfd1c87f65170e8a6eb94fc3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cfc2c6260672e18298cd3886fcb47d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a864fc5966764525c4853635e3afbe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d430055c14f9bb48dbf0227b9425b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ddc2ca5ad52add8a88d4a534d58c14377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b4d7f2b23772fa190c50e9b2a5cde378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb3ec406dff8f20a9a09b5816a2713379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee987f2ecdefae363f57307a209651380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8387b0287040bfb7d740c0c1b1283381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a7c63403a5b9c59d9dfe5abd6fd98382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0264336f29ea07edc353f80dbeb3c5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960a88e3a751595028bf255012614b3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086508ce4f8994ff282cae6f4d107ae4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea586f21dfed7b21526c95d0d4135d1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45d36711862717c28dc64b1761c1cf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26025c6d28953d56b7fbc28c7204ac77388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3106b2e0a44f6c1300d38a96a7e279b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48654271511e34cd5f09fa787413ff390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7992d0d8f024b25f55a6c214786c738391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200daae2675e1bad3e73e6fa1676481392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a981568ff29da4c92d3b21b789f774393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e53603456d30622456044a9e1f1ee394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29875545f5347e29e779db6896489f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04357a3db9b56b588bd6dc60566624396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c2d5bdc432a7dbbf144772c736c0b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fdb8be36f9ba2fdfe156822b40079a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699197f9526cacf65fb9c4805809bf15399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347be67a330d61f7d62a07bd378c463d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112935faab3f97bdd428cc457cf37ebf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4864d61e5b6386e4e306f0bf05a83d5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c7169ae1bcc4bfbbea381a2f0754d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e13cf4e0956b48bb409ac64f07237404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80fd284f59f0898da38152da3886bdc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00589cd4e7d8b8edcbe442c1072bc5b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10933344f834acfb733d46326cc836407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b6ada077c3a693d20778bff839a19408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939af87e1955ede70e5b2593235fc772409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738e2c604fd1a56fe1901a9d9cc8ccb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a82009bb923b8a4f35a4a625bb0c71411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5465400569afd27cca055033700a70412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f11ba7eec532c67815f634f809ff5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547d2fe8b35f2811b6142e6e0318343414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947d85e17e06ea5f37efa0d0ac7bee9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2a53fb638a90340aa9a970e28678c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277a05cd69349851fd811fb0145d628417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ccc518b91bd4cc01ad70382701c82d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3381ef31ea96e181bcf01e01b9d15c5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4911928e2d54e36cbcb569a59eca659420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4095f1a079199ee21770dc8b7012734421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb606d7f4c040f1cb78189fc0db9c28f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a765b52f3ac9e657c19b7c04b8c72f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b61eda5b4945ee8f6854939b14e52b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad7f586dad5bf5343a818166143772425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaac5c09757ad44b316876fc035ad66426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1efdf8f98aeb27777576b470f1ea2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b0e00d983fe7294fc4a3bb29ee324428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411ec405f680239140899c962fc182f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935dcc49c2ae6a14f00ac42530cbbde430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a93381d7af2a21107107b461954c7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcccbe19cfe1141dbdff44b665ddcfc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ecad4220f958652761a9c5fe7448ff433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09798d0a72fa758cc2e01ca8f4946e01434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5f5016ebfc0488140237a7c58a22e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd324fde292fc045b4c48dd25061c8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849eb78bbab82f3c6f36f138d723939437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb2c3824c054d5c7bc8eb3ed069f56438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf908ad2cfe9afe83c2e1e0749c461f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144638c211b0fa33f0547aeb5e26d55440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dec4222564244de8b9f58bac9c6d3b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089fed69dfa3d39ce9fdcf815be206cf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad24a06da48eb8f10e170273c2501b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eda61479d7c8e77bb46af9c39d2806444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68644e0fe16e2c1d43bbb8d026af0edc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082806d882988258eba6c5a1d182e78446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce707d8a81bc1ff0d109920d946621e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3867ecc546aa99a0016eaee5691fbeb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b92290139c745309d78e0027f4385449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b706e3289e455408c601b62370012450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8565b1385fa834927c960ee7a3706c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175a5f3f8efbdb803c41b9e577bf069452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f4891a48ded90ffacff798148ce57453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ee753cd564468c922f8dd958dc71e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f53e267733283a96d23438eba17e6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6db8596e5e59830c5b5a8a399057e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ff640e3e376bdd30607f90a902926457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8648c16b8beb53bb961097257fe20458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be29e20d0cf351478dca2edfd9eb5b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a1eea03a86a088b9adb44d8b618d6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb32e92b177a994c1bf7f5b9cdcc07461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804448964e224ffb33ad4135685acda462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d62f7a0a1f2ba55f877f7718c09667463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4f8667a6b882d40708d8d5913f254464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ea7f179d38f32a816e5966e26042a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a862c592b5c0c253a790a5fc6cfcd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5c4ed1f1fce055fd3e3ad6c2f7484467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b54f29c6ea5eb5bb0820cce0cfe32468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335fbcdb8dfe12747ddf55f8563e34f0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf161b34aae585826368ea0c6c97ca8c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5683980022d6c4646eea25049f45a53471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622c50c7526895ebaa5d4b3e78c43d0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e3d5c941d66421a4a5c2a7194d6aa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695642c0b3bdf89f20e57cd1bd6c9ae474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8a8c6c63e48c6761e02452702a17b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b2d28399905da47a8dfc89ecfc19f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2520c45316178289a20e7e18ea36a9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9cf20572e23b2656891af294c32c4e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02dbb9f983954bda56a250630150bd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c4524dee0d59449934362d7f514e3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da070504e6a6123388607146638f7e50481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bfce0b79e821c417875736fd50b272482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd742dc01683875dd3d79f086a89f2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a6e09759a51ad0901753fea80ef59484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede6670ceda70ec6e173b3f34443964485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9083aba552f2976769c1258ed182271486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60150257bee39c26915858978d592f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f817c015f7ce2bb5cd92cb6db514365488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e5d8f22bcb2e2bf543986f6ecce38489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0888390561b596234e58649f70e2923490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4d7db5ecb4d7f9e41d5292b2c806a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c5e71bbe824564ecace135a8635d2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d0b91ded2ab220adb4bfa399dad88493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7e160971f8896c3046cc5113d1cf2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3bbbb9208f949551b9c904efb2d278495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63a516ad818f37813f26b9ee691c02496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2329f677ceca45039e5f5ac38dbdb497.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9feeec316e5576c5df2240d61543f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e688413ec688baabca2f0f2ed82b422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc6e0b58e2da906028cd55315133e83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227845f7d48bdbf81b0e8d358a7c0094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914daa7a96c143d709c055a28123c9ea5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b223c1274f7d792122320c5ce74471a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42000200c0f488c1315d5a2e96c221097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b567815e8217135fe78f8bab4d08168.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ab83f43235de5b6a6f127049ba6139.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a676583f899ad506117d0a8c864a110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a51af84f688a70fa5bdfdf349661611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9006b2845c2b2983cfe7aa39e50a42a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f61584fe0f5b972f0259ae8da452b113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08e6315080f5d55cce8bf97efdc7ec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aeb91ac61946faabeedfc5cad39f0f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a429954384f8d3816301fc042370116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113b0d8cd4d9985fecb548bef1335a017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf8df044e0657af5bac573b8b4d19d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140ceac8ce8e21cc9b60902226126da19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff79fcf8e59b4d0918fdcc262cb68620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711dbf1563cce16a66282b60fb66ba621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5f46a45726cc7bca62ef3e696f91a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ad0d09d7df7b577813b0fb24009dd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eaf21701e70ffca6cbe820ab17798e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf426b710fc5c8a78e1d8fa12751102425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c08c834112d632b124f6cb2b8720da26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597dc7514ceb481848872c762482d25027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322895e991f83bfb1c3b7e239940a93428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04211886fd7eecd2b2d2a79ad907a88b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e16ccc0c43d239f1070129b88a7e930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1000a685bf0016f696cb50706abc7a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb4051c246725309513ae9cbbcbbe832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e518faccd77351638784a8bc25b115f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935952c1d204935056ba5892b705a66734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce4f102a0d58847794002b664065bc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4a75111eeb03cb2e5d6996cb0db1b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db602cd70364e1d7e82e4a4b03d1f81837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd85b0bdc843b164b31198f724d655f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988fbd052eef138b32bc0c46c43328939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016a09c6345de91072f026222b5743740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7718f774e7bdfd466f9012d92e7033241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8a21325ed270190b0cfdd4ac1c5c142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec1007ca4a9d372a07d6015044e37a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3754d33898079792bc5b1ad97927c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a14fcbd44d2595e26fc8cac41ac2045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c456009e6f8f0f48dc3ac8e2ba5e5e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f640abfe3a2ca2330ba531d8d5c9547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbed92dee70592eefc47ba288beb17948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25676daae63d6ad8a2cdeed75e70eb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8009d356ba55f428dd014bb71a94edb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382036303848055f36050cce78b8f2f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7492f817a47b96b76b4b3dd577ac7852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76414565c579df41491ab3e60c073bdf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99439f15fc9435e64fc80abdcc927654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ee642cef256243e78d5a7ddb6ebc755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f3d8b249e246822e88fc4ffd3c4da56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117f7793dd0f1f3cb7cde19e9648fa757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5efb27681442765c0350301ff0aca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59027f7d1c42f9ae0ba1e52be03616e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef81e284327148c951e9d5ca71ab8860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca248807906615812b425e57a1d6ff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c115774c3024b33e6928b79b226b462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8284e42b45b996736b9f053071f8563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4084ca78908b5d72b723e49a5f8fa1764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a729ee2b949df25b93089a962d97ab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d2ac7e1fa0c95e7638f405a2fe9bc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484adc44c785b83603a05a89a8c740c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6962ed92186b3e452b8ce5d7beb087868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ba559a4041d02cdc4ad87992ef5a569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6979297b5b5722116ae0b8206017e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe6974660334a2349cc815a4c7667471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067070a1c7b91907e68416c74c546a6972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1df97d3bf5a823f4614645cc6b31e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b077be1d8e1a454e8ced11740e7157d274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf2ea5009a9a250f232df8f660e0f675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf726aefbc5c3d380e41d70ff6132d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da274681c12bad20b3e97bb8dec6da0777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57c66ce5d7911a3ab2a86661d1a7a078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ac98d2322ebf0aa0f6f78ae421e0779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e096df0378d79f10fcd75f8f9e8731580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa1f7c4fca5e8ee4af279b0f0f719881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e273219e97c26df9380948b36920a8082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3f8d48cd24e93f0757dadbe71b5de83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a14becccb60238be7903d90a9c9ca084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68330668781c3362a5f7bc4564953385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630af319cffee4479a6023570277d39886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938480a6d8fa16b6f2464166164f176187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697664935c9638948f7db638bb9dcf788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075d0d6d130cfb467c17819a44ca2b189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c405bd87f5cd78a9028ec409f51fe3290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca3616e94c2155a165164032ef6b1f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c449bf3651c9ff831995358f0a4bb592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d15734899a12908ff7b7444cccd6a293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef899d70aba88af3147023848c83f894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34043437574406e8f757b058a7f0ba2195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8222555c15f77b94b11d394f9109d996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91742bfd7481a14638a1785344c5b297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773dca2b4367efa4a9807d3cb4b1b5198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7740191c4e7562928a7098a6a5713099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba9144f205a81c37a67db0abf134de100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880beef9fc2b5286b3ec57750498062d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889dfc75f536873d17f75b6e8be5a3d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04eacebcd2b462cab2a9074e87f56b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f6560de144346ec277120b5815eea104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef198d648d8059eb4d9fb4ddefa5ba3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c166886d2986fc3b508d435a5ef77106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9008071d937fb491eaff6ae17ef5cfc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6f308514e61839ce4458690597874108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66515214d58e499ed34007d9dbb0e0f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b090de8aa9f2796437e1ad75f9b101110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab8ef6a0e11afd3f600e9b5814e935111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0f064f547a3d07d4ef6ced7ca4225112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b84770a4f3732bb1f874327168d5a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e60097776ed9bd20481e04bd8a4135114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18673198703b7cf5f56fe41644c0cf2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c7e876359835318ec3e2cc4906ec4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c50642efaccb098d3c49ec38cec790117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728bf40fb1662beca0995e07000dff7e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb4054642391fdbf42a9d41b4fbc1c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc220f0d6c3534a591f67191eb5a4c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455c74a469ff37fe2a253b8039c249f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a75ee78971a64f2c55989cfa61a704122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bbc4379edbc0d812443d4c246ccd31123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b62d513d4de6d706692b347978114124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64859bfead79cf74ebc7f2dfe5568b36125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a65436e1a1a23ee56ce7953cc67c4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504bd7658d1492f72d18ace2c0f93a9d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13fd286d700d52acabdfc0136408e65128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93252a78e35b2cd02f6e64b1fc2ddb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9107a800e4846eb75ab36e2cdc1fa03130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6606b437e1adf656bc7e39deeb54b9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9dca60a3d9c0503845d1c4069781a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8527df18a68c2afccdd865ccac51a6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e5c084b96712e24b33f2bc29c843a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b2a8bba3b69ecdc16307d7aa86918135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674cfaf4b3ef27dcc8ec613a88956012136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68551a49e23f54268673218acac3e2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05601578302e09b336719dc2d17023138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81e76277932f254fa549104e850161139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62540bd5aad7a07ffeabb1c2bd033d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b732674506900bc40aec3a1537a4a4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29843c6eee5653809075e3c2289fd21f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a59cef60b7f80c4aca282327afe8c2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f02e614a37a3c8639d9c9d6f7768d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5139818d695acfceca6ca2ed34b0c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6bc34a402f4b93f9e83fb56ea3db0c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9df56e783cf3ae47cdfc4ab7418a14147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344d263d198fcefd2e7096d7d96c17f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c01afa66020972ec4b22e41918ccb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe80be83b2eb6b98b101e826f2ba2cb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02150c514275eb62be1a747d53400c7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc98def4640ac5c832e42963feff9a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6631d8f01fe840cb1d792447b3c01df153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a05258010058aa51c942f78ae94c3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391b801b8637d95c00d98db0b38f62d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c27d543e49c0056f6cbd0e21bb53a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ef0204157e1ea68bf863165149d07157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe4078c0c147725e4090bc11de6669158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b5026f8e7185980e810e968f04d60159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c587452feb98dc91265e449d149796f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754646081a941953b0c7d2cc9c9278bf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138297d1e3e63721c0feac3e460bcbe9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ed1903c62f9545d6eb1501e91c4e9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d8353585fa67ce81c6fcfbfca55ac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581dfa1f9003afae4fa59e32fa4090e0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f34080598f36cd715226b1c9e77c4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b63a352481ec61812bc325d32fdc6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0dd6ed160522f3703fe7252c4e09d6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ed44e6352bbbe939811990cea880b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2c38f6ab3411f4043ff64a957c965170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f97edb6f285efbe463b184c146b04171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f8c634c00bacd8fb2cd9c53ce17b2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8cf0eb2a4bb85717d7fc88b4ec2ff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aad5987d8f4c827fc5e0f73733550a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0794b2e6afe2d0ebc70976e60eca900175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a3fa6ac520c2a900614832ba0c7bd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09701ed067bf46f4417d8b4719c1486e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818e3d5a5bedaf152c3d382738fd250178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707cd22ae65eeea1daebf95ecac0b180179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb95a2cea8465f46a31f34093ad609180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ddf1a1414d809bde4fa0b8f055f1b8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721db95ade7f77685b595c6518e6696f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24234bdc8a78a5565227b4c0dd65c03a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf85346e52e23bd8a950698960dc7ec184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0c855f8a890e6a38770be8446beaf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792516ddfaeb4b96a5ddfd465f577f9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561b9c6caf2bb302ccf02140c3d4ecb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9022cd1aea6024dcff9ce68b42d8481188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0402f2080e65a992587b3651bae1b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece61ee6d55ad546abd95630a8ad324a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe95f36934db8b6ee421dbe3886c1f9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cea460c1a343faf75a6fe8d4d430cd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b63957b7f056fa0a7f04cfc15b27a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01bb583927ce67940225caaa1d04eb3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f755286670a5a466e27aba8c9a76c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222cce26f16bc0f7cfdd82d08f4025d5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b698d390f2051deb06fecbdf90c501197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3dfbf0b65c9932dffd35a5d02ed3d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651a6e6fbcaa9cc88cf2cbc8f731b5d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4489b7f2e3184baf166cc43a83946200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334949626ad708695fb1e87e11a70e98201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad589288ed231c5c0173857cdd601b8b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a746e41b6c70bc542703c9eeaf4bb1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184f3517a8ff757b51c5d09ba49f680204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b753b6a1fc5263a9682d7755d5580205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e278bfd3509af232046a8a925e5fc7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e282d57e361f5fee1cfb3fe245702f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c6167e6c9077c61022831411e7672208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3151097dc9bfc56bb889e3a80bb14209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82baa0c4cf11c37651955f03a57a88ea210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f83d28959b6bd86423694292b44d3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb757f08e2aa790fb52034e87d184a9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad67a3b3c6de0f59c3fc62923a32c2a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7235c258e438402e31421ae566808d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641d32f0e3926b4ffd454ff80258eb4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85c918d42b73b672a81f0f7592dea4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce3bebff49aa41fed8c7694372a4b0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30417509e0912c191c3d257c411e5f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a4d14dd1bd44572b8b3b4f92c9d22219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c22efd6d9b13d6537c85f97d82905220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174211bbc58dca61d4f5c33fdb3bc737221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e58b8b136a817f335cf4f8c6950299222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f48824b60aa1a4044ca2a35441b337223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7590c7595e3a7b8894bba11cabe3ec224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaab903e8d3bd72fe6f866f80b22c84225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06912837f07d1a931ecd057ef74ffeba226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf7830307b435a4cbdfb2070bed5f4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584a5805e5566209ffa6d9258d54a5e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329bd211847ff8f58faeecb54b287e5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d070203c69069ba07a05ca2ce84af230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65953f75d6c2db425d8352a6e3f019ba231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b91938a4b874f1bca94fa8326d7a8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a462bec869f1a7b6548c7fc87ad6087233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269768d176becf3122245cd936bf0989234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d9adeb329a4f212c5814665703f2e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9bf7a66ffe1ea29d7723e2c9cc157e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e388028065875e547a7771036fdddce237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8388839a0938f15190afb63f81d6cf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a332445a372585f11e91aa4c9173e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285a3ca5f59f27e1ef8d320b86d99ae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5941079e48855e3859a38ac25a817b6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bca7c2d45457e19d740137cf2621b9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417f4df62125cc219066daa05a34e7e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe849203ebdc215780def08a9fec92e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480192c60fd458a4f6fa7e9a27c7fa28245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805ce4d08d21cdbf637c0381dc9cd90246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188cca57e72d0796aea7811af8a4a7a8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d361c77e13e95924b0446ce64096e2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a87233eab1509ba5d8f1e57f671ed1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbccbf0e3b4e23c9035499b1183c1c6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab51d6f310bfae8fcc05f4c41d300f9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa39e2de52a43d491840b8db61957f2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0bdaa40403b914a379785183bcd7b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bdcd2f011e83afd00684d05741604e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce83449c0454cb40c55c00ae8d6d654255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429dd4fb59add3005d2672a88985f4e1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a91f127434e4b073763e1b440d5664257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87d1581d2ab1ca513bdb5e410cadf7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba26a6214958238ded857b25f417b72259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39ea99b3d5134a42597fca6435b68b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da92905a45979e7bbcfd7cd5c1dd0a2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f501410f423e545e2febb165e2e198262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f58c49a7f1a67b4f960bdba8412d5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea61ef8a0c3a9cd06b9312ff39ccaf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241981d3d9bf7b7fa898e006aa55c0a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360649ec730160d8c4ccb6bfe38f097266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031baac44f8750c4d880f6a9c1038c3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7cedb92e225e6cdbf39524aca99bd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14048d7307e3a023e46f08e99978c9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38155f60a5dda90bd24571bdcb73056270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c9cbe3e21c5c5545cda7e0dd74430271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02f9e3d57d64e371b8f9167d6ba890272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187024f6af948693c1d2ae03a21586a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c879be635a9a81420bebe71816660274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa529dabfd491c3c63af437ab68e994275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444adaaec195d340d6b8428f9516fbbc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc90bd2ae136e78e0a1a4db59ec2295277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002299873c435dc2ea06707dfb739fe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca3b40187dff8b46124844e7bfeb19279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec27c9e7702e929806c13e5225ef663280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7e5376d2dccc263151096a4890223281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f6e62580f5d77f6a643353634936d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6851357383ba4aea3608191030596f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01efabcc9e13ed53f48522e0b78cf475284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8da7cf41421f0d2dd57ff46951b960285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f501e2edca95090e95fb78dcf3c5cc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd7f178f13eeedfc21b9fc6ca3367f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e8fd376a6808cc38ea7d4237fb16e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f2a204c0933731bd4cda268b4a5b3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e517c7a4bc6110074e2e7ae57488de2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56da23ef0323545d0dddbcb4fe3117291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1f9c7ad72d361b9377333f5dcb6c9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3fa3d0847e8e8ff5f3b7a4c78f8955293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef57f28e37b84e77c9c3d5101a2012294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e5325dd94d1580e9c26eca289695c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b568a6e977fa3a5c10b3852dfb7c3a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00e5a9b050f9443b391bf3ec680cfa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c17b0abdde923141c6e0c5dacb9edf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d7db68d15d985fb76bf457534772e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca07711689f14237fc4336f9a39ed5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2245a0c11f4009eb4eb242594132d30301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79dbaac4659a92a7e229697f546d1f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a1ed694a6946cf0ab426d45076a68303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19ee9df6f6025ef52a1574f6407737304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe1ddf82b22ad28ba0560ac00b7c3e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bacd4366eaaa7bb361b8a9cb75e6935306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e2a547c5750f310be96bf70dc6ab1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1672b0e62e1cae91029b42700d8c78308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b532ac466b9a60dbed607a7b17e3be3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b71e4ec0caec371a88685b908e8b86310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923ca42836b68daba9cff3c9661cc00311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca130a9d6b1dc5eb3ca103718a749fb9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829e98cab1cfbc2bd728af8d9e2686f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ad6fc7fda95ec3e9402ebaa27107c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f1edb69eb65c5e7f08d484a846bfc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42177a3a78c8b2e14e6b75693434fe8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10145e4e3b62e769c5d69dbadc61dde3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb6cbd0c7d815147353249347206f8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aae55069c3969b98657d5f5d389894319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca388ed0479681b7b3c66b159da8000c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4861813051c87b3137847ee6f37f11321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049d30bd909ee693ac96f7b1f2a2205322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91fe150f6d9f6fa1e98e7f95d867e4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4148599e5b59ea537a310b3466b26c7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299e08b3336c079b5045b45aa088104325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db84263fd89b264785a1c235627ff3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ebcecb8d10716d4e5332e07ddbb84d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f689768a2c6cffa7a845e6073459862328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f2ce3114f9c03ab5fe0dd3250b3bb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ebd620d665f0e9ba5249adb6448d5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1695201f38c98ac80f7bcca616d15331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495e451d52cb4c0901280af4122cd6d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682425e69253ac808c993873f858e3c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec79f85ee885bf2e32f3c6c924fef9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a22572ad0db09b0be41275f2cd1181335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585d24fcf6ae999b7fd4ec91f827753336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd970d636b36405ec6198b74a0474a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30017b0fe3192667df418dadfb64a302338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df68eeb4bea131454480007a2311eb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5aef0d16ac0f1bad23a8f0fb31028a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577b8d14d4b1d27320d37fa328f56fd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59efb395f7cd5c4ef70d2bde2b5dfa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0aa3daaf378cc6c73c50162a4fea0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66efa394f4d7986850b5731262bd62344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb501902aac3ac2182111c86c39de58345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8f4815b1d00b4c13211bf262bbf8a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364948a4f6208919d9d7b87bd44ff50f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29167af50d485a04527bdd21168fae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a8b1cea1b18dd3f69015bf8dd70d5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ca7ba726c053a679e8ecd9230e209350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af2b7d3b4b6b9d91a737b2fd247182351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ea230215b419384faea10e677e136352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23733fa6d1a7f6796e8b907a26240f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53888f6bcebeb6d0ed99913c60a0c4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb068001219eb4fb27a7ac0768a6398355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7d42bcf6c925edff35277fe6b1964356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a3ab7465b73baaa0af6a640322fc7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8aa501d0033924aae60659b43a681358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf3ba50ab84d53be290a34c6dd9a2fc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03d4fd8e1914ba201a5b7fdd137734360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864bbc1c8a9c6377b3b75401e4ec5fb7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994391007af9ef20a87a22c8bea9f7c3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9b49886e3dcb87e835930bac7277a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064d9980de39ae8a0b1475597f0059d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4105f382a6060e29e9e82e1e0f56a5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44b7e5cd0ef77bf0af8928da72b843366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfbcc5afcd73d70686c26aa1125410f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f0e1a9c565a5fe69842dc988bc351368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c761cd4087bddcd2904bd709752afbf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34092288da205e1e907b96d5cd336ca3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0017fd3dd7eb0efe242b4184eb85dfc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de4bcb739421187e71a0270f8cfcbe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff05f149d3fcd753e13aec07e0e7bc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea08c8feb18732ac3b03a421fe97402374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2729344348ca15b9d9ce9704c768d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51300fbd6996e28998e3e6ec7cc6cbe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06611e6d3e785d8df9649e95dc7429377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1bcdd794c91acd3e1b5580877a6e26378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46307efd0389a1b44dc7897132332b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ff10b898c9ee5b6304d30d2efe4cc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05aa382d60145c320cb38d6efdc775381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b47611c9de1445fa1fe74b185c05b5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e93fe5ca846e66da8bf3f5328e27d5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42634ef6aee014d8b788ac43643f3210384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e49eaaf374d37445953930192f59f2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99e12da2a515a8c35befa94807068a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7057244c671ac3cebb9f347749d11387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ecd138b9daf2ca6ebe9cb12b3ce22388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df56174fa3a200281d836540a6acec389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66361c22f431baa8a9a058cef0b5c6f1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc241726bcf0d5e57fd64a4ba745cb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47fe80d75c75485beb64b70d5f4336392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5622fe740b7d5361c96f28ec779a6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3006b16078d21be8fc3b6ae9d17ff8c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecac38d6ef7625e5c4ef432f5fcc70c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c7c3e81338c1ce0dbc02161637275396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320d0705a0174c4ad998404819c0de2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0043960293aba83dedfd060a55ffba398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf07d94dc71f04d0c03d6491ec472dc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc7baab0cf5c05f8226eef40060a01400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4584b38f3f1920f13a1339b888201c0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef152f26b7bfe8935091357e72581b6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b48c90f0367a3f712a6e7a13a8ec7f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f98f162b2d918173ff0e2493b6cc1d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c9a254ccafa2d5578974d48008736405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c495d29484463fc6511780d7fc152a5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c89bd7bf62c4abbb942b687c4e86b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca20892a97c6a54efc36a974c06a40b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d831386d22fe7b6fee49e42a85bbb819409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d308600c9be41ddaf4e080e74cbdb2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76162c5573c300c027d3340a0315931411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e810b7a9a6efefa77f192f12f394a7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218f494956baee2a3076d7f4e13862b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a474d9a4a2bd1dda0ff4253b40e986414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1f0e30d9cdf01cb5b191e47debfe9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d16ef63bf135c0dd344de165f0039416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5fbd1d510d7ea86b38f8e2316b7633417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb4fe892e76874f9c4d190505c0857418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e269ed2c53207cffe3d5375ecccc2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81074cae28b66e1634e6157c0d3a6b6b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbdbed3f35de8a9dbbe6208a1daced3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f569d2410a64a7254c0c139147e63422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d62761f05f5efd1af98c035a79ab2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd3b2a673643da60fff4d266047d53424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989956939c7b21292b78a0832d68c8ac425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27131828d45ffea2c6910e81ff73c1fe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fabd6cf9fcf045b9f0e62e70db21da427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1637d788010df506eb069d0d1ee480428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3177426661e0802aa400ee8f5a10a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39baa341524ffe81d97d1554aa45cc6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70361d5a3012f3e241c303aca5d19a2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600c78ec9f20b767c90ecb0ef1ccc79432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1116b5011f4d49eec9e6fc75cc879c6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79983345b6a6ec5575a5ad12f0516a13434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63385685be91eca148b3b4520205f88a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f10fa7322a7c8380823586da0550bf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749629d7e77e1f76cb35b8a969a8d53437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f91e691cb4ef8df26ab20fed9fbd2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec43debcf918cf58bff59dcb3068e3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e68f374dcb9818ba0dba50ae2005a7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e93994e54109c0d59a1c5aa82a7dd3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e4069211a05d1c306b84372bcade3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353d18a2f27d646241eccb1b69903ce443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6275a7096c4eb3d7ef8a90e8bbe1c50444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d63ad820c5fe4a879a0953ca3fbbf8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e424810ef325986f728de692e5f348446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad7ff37ccee0df5f5bccd2d2bdf584447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78260017d4adaead694e5c7c822214d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899ce0f77b508a0ee5625336ccb13ec449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac07d2368921fd6d4e863dae71b5e7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb920b98cd91384647e86bdf2079f710451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4398474fccb64e3b5a61fc03846161452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68e94249f2d154376c660f46833155453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea6995b2392fba241fd36e3b8a5a02454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08cbce206d03efe102952c033a00b66455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be886337f4aef9b55b8d7467491b751456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69a081162aa4f7f793cd1f5825d664457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc726d01c54dfa2b5438b20b4f54a0ab458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643d6bf034aa250ba9143d0e64694e8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed351b7d11abf42386a49c8287fe79460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8743e4416ab89f15439c0438b5ae40e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a8a9eddc5a414c11f31f8202dabfc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a4ba180a49cf531a77224036566e0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b390e48024484f4a34ba598baacf82464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b0a8b3b263c6c32f103c7667951b7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e7f62db59b079cb38e3400675ce7b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d53995dc77d8d12bb195f574de8cd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a16cf68322c2b0c252f775a0ff25d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7187d264d6dfd2f3c7896a9ee0b99469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f786d86a10bd10ab7dd529136561b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f83525e056a9bb75f0c207dc188481471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d62cfddc1271a1372b20ac55feb297472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7af075d4869ea919b96f996f0160ee473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b666fb2d0a198b726e42a5f9cd16f8f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c3c324859ca5ccf2a4df895f9058a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a92b13be86b79210af45412e9be094e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa39a491fe5f7d3bf0d8ef4bcc4fa91477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6296aa3ac7e9a1431d4b957d54865b2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd4aec32a886fd4f3080c730642f6c479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5401,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16451,590 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...538 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17301,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J250"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -18036,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19301,4319 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>16978</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>0.7</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>486</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>566</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>574</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>1.2</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19410</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.46</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>631</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>629</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19414</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19415</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19417</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.86</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19420</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.76</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19422</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.63</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19475</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.52</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19478</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.84</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>650</v>
-      </c>
-[...223 lines deleted...]
-        <v>673</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>