--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="665">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,80 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...28 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1057,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1201,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1438,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1690,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1885,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2062,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74bf43f0b19a1aca84cd063975d47a81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e3cf2af1b9a19662eb6f6c0383b342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07d4283693c21ad1aa1eae8066142e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ef83eec63188b66da58afadb3b2a84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b745b064b4a1df75697f37e516eb8f45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f486197f9f42a3c38a39a1e727153466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce9555816998e1af02e7188632e2597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0318b39bb061eead4dbe1f81f6aab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57d09c85c7380b34162637b069280f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2b247a3ccc87ee89b59ecd252c30610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa074a0285b2a1faeb4104d827e0934511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471771c516b4e4691e8303f9965b825a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaab5d9bb97e0da42ae3ddff351ee1613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0eb23970b5aada8298d30fa2d585e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6fefded9595f86a786ef642ea7e8415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e6e7ac6e24596fa9a0dc6aac79f3416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b571e7fa646cdab5646d8ceff8234f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56500199a7ff268642dbb892cfc52b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cee8e1e15a42a73f94d58b645ac63219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87be09649556cfa76da6bd2bf51f4a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5dabd89173f6f2b7304579149c63f021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb433435eb36b5f234313c14a05729fc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cefb8676d111d23c79597dfed86eb423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1db2a01a888b60d9df3f29e33980d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17980f4750ba79e6fbdcfc8bdceda15b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca29dc21a0eeac49520bcbf048452e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b07590c2f4b9b7ed212b68afc117ae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724b69eb0508d230e75096934aa56e528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9a318a8bc6862c0fff1fd2bb9f53229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9d7cee0d00ce871a3763b54c835f730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6aabf6d37f66e87dc0f1cadd0b1ebc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c53789389ddefd0010566d2fb682b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00dde242a6afbf8bd7f07b6310fad0933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fedacfc90fe2f8f9b2746c24ef076d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0e549a85c34f3a3ee311fdadeb7ed35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee4e92b273033e8b6947e246352a5136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c226440f3d77e861a9d16dadae14f6337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea7b318775b0b691a157c963483f2138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf24d7cc15f703ecf0b18b223c0ed539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0dbfc861693756cb63496e4be5729140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2041f23e1ca3a13827a24d3a60c9ad41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6289e386e42044f0e299f24e4a02c642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147708cb2049b0431de4c332d8e7ec743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170eda1fd6589964a75545f173517f3f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e86569ddee208e6ffa83efeb2959ae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d602b5acb7ffd53ea7dab8d08d9c7546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b7128af5918a101f4903cb631071047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd089f4ad76b69a331de6421bb8311d048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67492dbcf76bf8b308a0723756bd1049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab809ff7b9d411cd12cec32f1539b73f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f2545bc5d9b01efb0fa9aa1ee2c1f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3036de69ea3f3436402ff28f0b30552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77b5f0319594c38249fcd1e56a6e3553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e62cef308f87e862af5270d61dc8054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb037c1ad5b55f0db7eb91e907f23e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddaafa01fe79f0f0a156d62ad7d149756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b4e7cf7d3445f93c94342ae9d373857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4692272090b75267d2fbb0f4b07155c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd841817a84a3cf341921d04ebb8a7459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f3de2524b3a6b83f40fa5caf4eb4060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf30ea49a6677bfc959f1785a0ede461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a663238593c0689dc6fb3a4cebca1862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28f40b0f320dabc98a090b48ecf5a563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805465e66d7580681f5042f55baebb464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573ac8b8370fe1b6f5d7c0ba633f92865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b25790c30a68a4fb7aa039d900dcad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4ab291b6480f9ca97bbc8fa46876d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ccb29587a8595c5eb558bd33757a468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd2a6181309606a9735718fcb3fbf969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982a8398634829de28018fd9041305670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755bad2bb01d796fd6f44a4bdc62c22f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c771d3e0597c73667be7e6d1f1d43f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc6deab164ae4764257c210b75743773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7bffe42e0a76b71e83dcf3a4ffae374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af202497e026f0e1637573f075ccfc2575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428d249acd563a7212e5226131e653976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a74f48a729b73d98810728193c7e5a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411bb428eff9dd7f61df6e4adc88fe878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088e4f2d61b76028d4ab73f813777c179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c753a7bfa35f2088afd4081cacc04780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13569bc7a46ad2c8f1af9698b6cc957181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e829dd863f9d03387c1f09928d57682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592de7e5ec658d822e3a4bdec513bb983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca779327c58df06e3b462d435dd29a9184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76fc6c31bacc40d0a6e3065224f667485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f39ed3c919d24fda929d9fb66ffedd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80baf0ec0d8b80e46ea6eb5cea75c887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b5107beb461d2d4c927df4761710488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca76b3f59ed743216250909a782ea089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051f0610151b149152f21ebd41f73e390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8ef5a3d8ebf9733c7ab981ce846bd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335d0250c622965245b55a9ade2aa7592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd16ba8f22bd3332adad8cef20e218a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87158b3a0ded4252a03c9af4038d149c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de8345cdb9b9d5126254ac5abe35fe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b7920102264f246673748d987f0fc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3977f46497750c291f6f3b2f54a3db397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0d6a198b6f96529449f5f462585af98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fdf16297ce1168983f45916f72f43099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217702f3a2e259697fcce6bd7c394b73100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e557d8f40741cd280e8344e78a592101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb5ca8d33f13951353c897d4f0a25f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676cedc7e51065d8bc1e083fbd078fe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce4eb35bdc5662172fcacbb9017f62104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044ac9e0365afdc8cd11072b61d3770105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83757feb0f495f68f27aa5147ae868d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dfd114fbfff0453998c9753f7bd90d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c915f36c3ba2fa4652357244780fad108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9028b9c0812142830b6513964df44109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d0c1f7b6c1d2c5129b4cf3a7f2f33110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d65441c7212fe9d94bfc40d3c45c79111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874749b36eda58d01b26661fa9514172112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861eca90366adccea008aa52408f72f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100237b33d1e089e999b8c3adc4ab3df114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac443522f3507d697a286fa1eacbc7b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33413e2497d8298d64e863a80fb8c05e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9624dcd7498192251166a04e9485571117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac26569475da08baaeb6dcbc72203c0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e59e4d64952017467122e8ca159ee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4a11085406c87fba2ff1b3e9777f1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273bcd4144803aacd8df0c69c039658d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ee8e8dba07f9685c536b753a8045f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745b5bfbf5faeff461ce2a39b13b1af123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de4988ebfc8947c08946156dc8bec6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad244a2639a69fb56f0f9c9970f19b45125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482829517969278a46b1c00715468b5a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab06b101692bb8222286d13fbb9aeb2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a85b45cef832df6c5676142d780229128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931790099fd7505445a07db2c479e99129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae16cc7a47811287e53778834193e5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c62d3ef707f3931c2988f3d218510131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96672bc0e1ebeef7cfce8ea8abc7ca7a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c3fa218ef80f22bc3d2d20aa9fcb4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361d3599111a6dfe75ef95dac47e0d8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696553aa002dcc3b7b305ebb8f123dd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831e56edafad2baf989567bfca1466b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d161c774d9c5dee5adc3b92bd1f3a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618bba8c7417f39f10e555ca56d63677138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48257f2f91c6f14d5b904d73cdb8a00a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca6878a7ef65c8faada780f847cfc4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4c3f100634d5d77b52746c106a25e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8496dae2e826d5400703c166f5489b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261ed6360a4291be2572986bdcac46b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542b53f479de270c249bb7c94395c22144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981de9e2fdfc45ceee8e6ef917623037145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919d1921955feede6108217b3c7e701146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226881889fbb9fd07b3fd4f7b3794cf0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171e648a910f6d3b947040143524c77148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce08fc2e0341d97e70afea8e3ea673f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305e80a7fcf12e9be2524de2d717244150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7183ab2ce69a5b6b6c96dc8ad6746b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee187c6e04ee08efb78549240981ac5d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930f70c8fe2c73db6ad801fac586492153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab038d68f25cc9d550ab70f1ccbb95cd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46242f513c26f1a5d4ef445abb407746155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e83f9b754b09dede373898ce60517a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36711aee9f01392b5465f6a37deeb3f6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f51bb9a93e90ba8f5565c16bfdbe0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fddbba721a40bc62617fdba362c0e1a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886cbff27b9f95d852888ee5fcfcd30160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45427ae5c01b0295da7c97edb83606161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706cc3ad98d5777d5ce5d1321df4f8a6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a289a5d8a017c97b763677895d24c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a157e20f49bcbe1e352ba0ed0e823164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a662cb06a74ecae8efc2611ab591a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd505b377c1491b10ce0669493f1de5f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2665a6d1b719694b8f954fea8af8e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb60b7c12e05a405d6cc7cad1a616d8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250fbee4a0c23e16692c44d033f82d8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f688db0611fba041144962b2a2bb3a2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d4070903ea7951ccb6ddbc693b5ef171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a1873348700742c97e66bd2ead011172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0787b369503b0efcf1a35ba42d074173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee2eee359ddf80f842f62a9721a489174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280efc9ee446ef5a0c0b0f0c53cf414175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65fcfaa779ad4c52163aa8c1f0982e8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0f8f7cfb2ea660924e66b0e07c769177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2b78e5857b34364f5990190913f1e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc070b19b50078d19718395c3528daad179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99231eb20fb774949f73efa0c0b133180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db768eb5f4228591e430cdb37cf6bfa3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0484da6de63f2b5e60b65da0063f6f8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5a23bf075553726f9b56f473ab950183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b58540adae9714af371c5ec3e3391184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74179bb4b4a541def463551b941c3809185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8c449388180975a1deba4f73c3fb5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8bc558b08a439786d07f2cec7aef32187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab5c661ee776e90cbcf5fa5aa515dc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd25fe722d4df1c568be00a811b131c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2560b4c5ed2d554141200e2fe508d6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f250722f3ccbc78a15a111ab589d2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f76db28ba96f8e618fda773ef4aef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861c37aae4a2e7d7815490c90082914193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04d2ee48ba875f7284e10b24de46e5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c8a4bbebe499ee28b0b288bb2d4ee195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba459b2090dbcdc744d57588bf1db4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7138d145db3ddbcf11ee9d986e21d2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13617df30152373bf7d31c13d6c9196c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1eca3f740bd4c5d8254ff1497ee7e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf8d9b683481ca9e1f7dcfb8c59d3b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c4aec532067c3c420ce52b171b614201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd434ae88d0b809f666be1a36be423c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491eaf11e8f195c2608f2067d212b78203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae025c01ff62bcd7ce51ad7561d2f2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990543f7ae2dd8ee28cf0d4c68b251b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec124f4011d0f6a17a3e500dd5d4dc6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923dba0bb2130255a6592f1de4f908d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f7757425d9bf933256eb25b2bd786208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a365dcba3999ff7c6bcc6972a32ff7ea209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf06375072a67c155d533bf2be9e524210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d99f24a4f7f094c79752207fbf71a6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3220d49dd962d5eb77c079cb802285212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74dbe4a04f9dd01f006e0ec41a9bf75213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae806caf869cfef6fb41d6020946fb2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67ba9beeb0d536d295147abbca2bc1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2d84c0f939602ff02ab4d0033acf1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17766c7ceb23559bca63f31bc8a1527f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971506e6a3daccf905d9483799b137b7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442005e2509fa11354e163fd5ae563eb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d899a09bdf64d3927b7e1d652691de220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630959d800e5e736649af85821d69ef4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a3d8f05434fe1478a9244694f736b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fce641eb7168544371d1c132dd4057223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89c522c96c67ac94f98675ed6d28f9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216e479040a26a91425284e3f22d389225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06840cf9d6ee65c17c805f0e8d50f6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfefd36bc4f7f70f10956dd553c7c722227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4c7ddfd33e277647c1a02da7d7259228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0060433624b8d337d4b3c1fada2a6a9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813874ed4e471485b4caf2caf6843159230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb474612dfbb26176d98277f6b5cd7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaed5853ff71a4d6f0d311eae5a3b63232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1125c4c02242f67f3806dd3024b07233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d777c278e5414e128a437fdc367bc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85bf32b0e245aa87d7b7f3b093ed8bc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf099cba06d65c3c7750f4ba7f9b04e5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8160af3c9fd9b8843f2e95b155f480237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03468413943cd675e932ce7efed2d4de238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a8760d15760d93c4317f73e85fffa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c24326105a81f126ff386ab11edb2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daeb805ac685efbfef14662e92916df241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd94c0288c8f9a2c3e905f412cb680d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dfa4c4166428cbf012228e61d2a731243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602aee05528c3b122991bd528e48bac9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936459935413495cea587df4d39df93d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d385fe666c5ad258093445bf4117b3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3020475f6649eb2900aaad0d76d5b5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec28f1258a17900b26ca64bc74a233248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f8745d6b9322a2564e50e8a8ccf7e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08309e6d835bce4e2dcee54629f9c307250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83901f908f591eee5926c7f769cf842251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0181999612ebf261c96eb6a75120670252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5fa6f8ef6d98223effac020775995253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4072ab511b3a15de0aa3ff97fe6c305254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48f6c6bcb0b1772038259733200974255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f317fe8df496867e6b843018606ff256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12649b0133fd3ef18de6375e72f31d55257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b61a972cbefba671fedf601123a21258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6df5878a0991a633f77b1a16c20a2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3c7c9405f9d3161ac70b794644cae260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150fb1022853622cb6e569665a86f11261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c31b72cff4f4eac593acd3dd429fb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd32dc096f5240b31194ca05357e2a8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39da9538a756dda610198b976450f6a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65346ba1483e5ff389c225784b6998265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9e01334610f1849c9fff365c7f680266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed675ff12c752fc8e2107eb3059598af267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757262ae49be29d24c4e9e5ae42e4409268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303ebd4dbdbd75813641b43fed74f9f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be29d3a6d1cecf92d8e80d9626806d3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7919c3d1ab9f838e2f578d8418370cd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f50013c94670b5704f2d4f47e16e0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2c02fbc739ddeaba44b6018e36aa8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82fb952ee2cc5c79d9df2b3e07c5719274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a608993e6c1dcf37508ba3d5496e3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640baeb606efd2047e2a1cc51e0179f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c9c286f46c7a131576e94fe9a96e4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87246d091c3efeeec92ab170a0cc289278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470793fbcf66cbbe9038f0ff03cd8cf2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6ce05619bd3b084fae166af28eeb7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a84d9a2d181a88c0ae83aa91ece85281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8f0e5c63dfed4392e3232931406b7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1dab6c6f2cd0dc9fc8f6605360cb5d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691e78c0659fc1517470ae91fd5e52d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676994e4a69dd5ed8514b108f47dccee285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b155b122f34bff66f68142984cfe9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d50a1f5900670028763da828e19886287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd82390c4c83bf654b5e21594a666c8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172bee566407ab5126c0f46755f0274b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538d13af7601a56bfe2962824109908290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee124aa7401853d04bdd360ad111ce291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4cf3bf07ee9e38a32f62ccc12edf2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b335d15e35f8a2c3765d789068bf7df293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1b8fe25ab0ad67965320d1ebad691294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863553df3aad2d1a4b082cee85589c2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8a0dd6911b9e956bd528da85358b7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d80dc8e0a2c3cf10022f56e3413bae297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481f1019588727feda4b0a3b9027ad9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c663433bdf7cdfebf46404e7b58d04299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561fdfa821b24a94c5be47519efb5b57300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33370c0a83b7fa4af0763ff6c5b3b09301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7aaf99a5d7d288ff4d383914758b45302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011035e5e8a2ecb8081ea7f40534f37a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f15c6b78df01ba40b7057d899eda6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c9a104cb6df0fb13583cc298f9295305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d2c1522c98d5067611e64f76a6056306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d19fe04afc870595a5b119077efdc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1680c53dc190810d47364047508aa5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2c6c95d94b0751a9d7da44e559b81309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38338512483fefae3a7af3e66c7fe8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c608f0eec79964658fb88037f69d184311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d391c0d3a3a93e4fae6ed875b196c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa9c00c0dc97ae8e499b4cbc10d1ea313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d36ed9f578ec88afdb6d9ba9c3f001314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4fabdbc6abab7a672533a32fd4a0b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f141e506b92f181dcadf77df207bded316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca832a4ab75786745ff8851e32e7748317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ebf175f05b463be40d07137ac8bd6b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c3a48d9b2f2dcecb4460a07a2dccc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d988b1dc8bd725dedd8e94aaedc290320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab90171c9128ff341bc55b7bf71f3fe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d36f5334223a4bf38b0ece950c0965322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ae191d10543d536cc6aa9d9d28f57323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345f532b59bb7f9f04c16d7abc1aaed324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d8241e41a3905943f11e3c5f85535325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e575ca45c5accf44b5d8b16c95c30326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb5a05630d97ea14bb93060d3df3eb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e21b6a2f1faca80fbbe495f1032f4e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe427e3e5ce89edcd47cfc3d68b3cf30329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008bc0d630899f053b7e464e0558079c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e2c2de6f2665a93a9ea60bef902db331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3157cb3e7955884304f2ce837ea96332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf49437cc3e301d01831d95bcc2f4e5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd02ae42e156726defbd37d2a4d65b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941127fe9fae4d9c71ffeece9e392a6e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a41867a9a4af63956438eda0d40d54336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b23acc2161fdecb8449e784b61658e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4579649c5d81f163b0aae34038ea0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a2d39f83b92ea168da6858dfe818c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981b4cd3fa1f707fc6c16f12d4cfe3b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d973a47a5b5ce0b9804d34ab16a309341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79acb448efd84e74a3cecfb7b46fec342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003e46bd682d5b4ef403d5470c94edc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea4f0d3f64591f70ad9189f3a21b69344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c74f4891e28d01c37750176a69dadb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51432d1df641d336076d8a8bd7f342ff346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc87dfc48fecdeea12f20700193cba347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5a8d2907ee666628aca8eda249ec7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333f4fa91852e49048bb699f81e8b32349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f615aa186bd0abf6a17d22df928bc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8382de84c00ab2eb347660ab08024351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b11cd51854519e27029613b39c7ba4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a77f268380dbd886e92a39a09ebd2e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d5dfd8912116bbf0897ae4e9885ff354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcbec74f49e2f7175e69e4b910ff92f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b739af363a83d5aa3c63dc79b6310356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9a1efdbd116a862e46af1fe330e27357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc82f3e915f823e37e4e4dd5991e857358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d17c3f3b6b5c440e5079d4f6885b7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c0b6995bfa6f87261ed760f46f6c4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560689aaae6ab0246e2291b0523f7d21361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ce4ce6e4dd7b116743c12482a9c7e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9588b4cd6245ee7fcb8c3655cfaabc4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797aa8bfd94d3e162553f13b1bb29c5c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0168534048fe957e78d5f9070d683365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743274d84e9a7ef6528668ae25c4b0c1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48131bf2296d7adacf0d1714bd9a5e33367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f8b45a50bc01284dedaa244fcfec0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4542dc61fb983e2ccc6660fec0eb61369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e50d69ce874a13268d866dd600441370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df810dc33de693b433aa29b6444980371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ebed891bb0befb2bcf5aa2a54b370f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4adb26d5d02f36304413e965444df373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308eace7f0f0892fe1f35c1cf91240ac374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996721e3157c55a5496e26091a5deeaa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244cde2a89c6535e21bdc5b4af9be3e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976b4b50931448f465ab72123594001377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59875555e69126cf250088a2c0dbfbb2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84032f452f00708ed068a7aea8b965c0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31453a7513603c323a163aa00ae78238380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6d5640983d18e93e41dd003e3d40b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b20bb65661679f499d3725e9b15fd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d372d7c596caaa9240ae5331920e3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdcb4ea21406d31b2a6c5e093363f61384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc041acce1d74bf24a2776568bbccf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5bd8a342ef0973d696342b39e6f922386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73088f310ef2d5e0a84341f8bae5007e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c34b24ba9ec595a1cb6f3ae22ced39388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045737711563b619969c25ddb4438b5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439459074a05aed78a111d70ff08949390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73091df2cd8cd0faca4493c4b0abfe88391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791600269540651d97a95706e279c2a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3f0797a60339aa396225da09a1707393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a96a7697ec44e24c4a0823aea25651394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9b9253b0b5f10759a94d76c06df0d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a615313c8d72f02e5fd0207d6599ae396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5abf748e20543f664ec3917c90d96d8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83048b9d9764f41c1404c8178fba9a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a617562cbce53fe48196b117b6649e7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a0ed2f34aac75d94563186fd0ac1b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292044c62e7314a400905d91a4d650c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564b38be9ac351ce64bd4c20d2c8cc6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4b3bdcead2b0646d95b50a6f6e34f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed2992c3ceb06cd41dca988cf99c49404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f530f3e1ee6f294b5adeaba96cc1325405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef8525d3a5bd7fd05582aadad0d81c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e97d5cea6bf5bbeb66aa6ad62416fb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ee8a224ba025e46c0bf291591c037408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f47c936fef475ca4cf1d497e2a1ba409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6000191104146f00ec7ee044da1163c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f78c3d862bd8ce89acfc8f8265883411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051929ea0cf4a75447be7dc3c2cd27b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf3b891540de50347ee512ab604057413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4833a5655150e25086315acbf10c37414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a22bd1a9bb04dfd112d2860b39a781415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25602e630a33084fdb173fd9f979de9d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36523594bcc6749d1c9f272fa5c26d7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d877547c276b9dc5f51030ee69cdb9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82648e2c77eed018b3576df24fb263c5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6aaad45ca004880a2ac0c28b3e19f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0dc2a904a9cc6b96b5077fd38d3451421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc478133163934a4164c60f207053de422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b60d407f52b53538ec18df95554255423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd18aeb3d94a33806cb1cecb1ea9c7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3552aa3fd84e0ff3c269572f81b44425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17112fb5b0299b6847dc54d8e77d0ea0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a43dfd6bbbb3d265f1d047bcaa7f1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c45c4352e6b4bdc2d5447dc6980d6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e57d70890f2855d5c1fbae116bbf77429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca060db1b3a6dbcb118d4ae7db216810430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344839e302c83e6cf58a5a61252855e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca7df7a3f35faa1c7417ae5205fcc0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540e7b256cca78033ab7c019d303b58433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34e78ebd23557b945015a2a8c32699434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763cc489bcf69e1b75a2cad6bc9bb673435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80003075daf4e6cee48ff9f7d2fb083436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ddb80d3819aecd03a1936e9f7cef82437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae2e52990cabfb278e688ca6a7121b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ffdbfd85026046f06256ee57ea24a8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5cdbe91bc64ac548286a9dedafaef2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22ee870428c5bb4394949ae482cae2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bdf1f14300c05905469b4f18e9e352442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db0bac6d45dd6092c54d2cd1558894443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c854ff1301cebcc04114d0ed216ab88444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4f7b976a7bcb6782ef81bb440cdbf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84767c44f6c449c34062ff9754afb7b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f3d507e912e26e71ba6e65c973bc5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93061969e5e1cdf91dab010ca10f35448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e1d4d3564bd7ef804082fe9573ba3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00408ec0984c0ce87cd6a1a18081646c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b5def1d26c2ba743b59e5253c23d9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6316be4226e820e0ab457ecf4762a0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7e63dea2d70221f42b3a963d21ba9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683dd8536da3b68780429efe2058f008454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7ce17bbeeb09f479793544e19dca0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1240e9544981830cb550001800d44456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc06ca30847d72e47a401104180e53a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96463bf8b66b982165cd63af177562b9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8085579f1fb9142231856719cf6b9e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70b163ba3f9376716ed59efd8b043d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb8fac12071b0f821a45dcb24dbd7c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af8a412e33a8d719c414237d722fb9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962e6624bc0fed0d36a512bf59fffcc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f7e928c3aa6fc367c02572156aada464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ffbd96eb5d78d928d246c5d5fc7f9e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca6859df5f64599fb7dee82040f305466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec08ee7df8bae61909cb6a1e0f1afce467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3495b1d953c893968a023942f2aad468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb035d3a840be62bd27dd956a567e3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801735a8f896d4b65298cb13402b5295470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f3633fd8a92979c3a733d4c525ee7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086f9c1e1f19f4050f6d8ef06c42eec472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a6795672d2d03e2cdedb52b6c6a05473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd42a95232e064cf7efd9bd066b753e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e3b6a674ee148851c861ab0d7839f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6958794000449e6c68435c09d4863b2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1814afc721117a01f557f949c5cae5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56780c133211dd8b50daa4ec2f3b20478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792e141f779f5ec6525a513ee074f5a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b2ba4a261f994d78878e3ce8f1b1a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012b2e2917185974ade8de21683818a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b72323cd7694e9343e740d1c6fad5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04fba8f80e28f7e5fe991a452e6912483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f760cc97e6554c7de1ed0d80594f8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38077f5b92ce22473222503a0c220cf6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea56b1188a859ae4c335ddb9f2de8d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e6246f49c0a2720d5ad06291c64cc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79946f12255f5b1175b95a16339f7f4d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248e00e4befeabf5643c4298a1efa5b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca909dec8622186e825d5999bdfc6d5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7637acdd843a997b90d71e22a90a28d491.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e0831499be3c8affa3ebf8c979f8a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e52d1c0cfbb341d0c91b840fe09ce2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2427a6c9452c0428a73544eac034b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65297db65a90d82ce04118c8ab78e53f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89670ea4bc64c7c41ef693d5c18b11b15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3a312e55c927a2400da20a8a507ac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d0af482369504303e753765af21b47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98b36b528f8c159cfab06543e90e488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f955e0c0ae00f077e39742a967014979.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93fafc6dc060f365288aa5d79d5d94010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df94ab81de21b5832e7773c65450ec111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb6e0542dc5c04859796d12820cbb512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884d4a6902c1a143d5a6a056c800e4713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182fddb31305ab0204f5a6505a0f83bb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f16c8c64e9da0f54eb05f3e929921f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc45cd3f93ec902ec6d677872e8bc6e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e1b78ce38520ca571128b8ed6e69617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbfef59722affe0cf92764deaf324a618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1a377470d232548b3a0bade61879e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66fb1f13005d5b3da116d1e02dd7a6520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8fc1e771b2ef428b688835f93e086221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae7efef73c0729a0d2ef4c3aa7aeab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5fdef755bed26b18ea14ac991653a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff444e856b6122cd1ead8d5a65efa4b624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573fd6da3b7fc487a63efaf80f0c471025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900c3f701cfb84b7e3e9b343f8d2b9d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91059954bf914cde411999c8ab4403ae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe32b0b93ac31ea31adc3a5c19b7d828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e173f33255929618ff96c6338c24529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25935d7c6f3842318d6d35d78bae03930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128e56b4b174450b0110ef030d34aa431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3a0d016e19f7d5301d24b82b756a132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496a4c816751f0d00f017d0836660af33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd9802cd60377e624192ca91e8999a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f386150768b398bd27e22c453a366e135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb20cf09205519a909077b37e52149236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed865ef5ffee9fd65c374a7ae4ee7f1f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e37fbc0f1de7501aace0f2c62915638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f42e9498e74ed731372fc843efbe6039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbbc936a2704be87b121dcf9e90bd940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325be8e4c4298c62208fb7e6647ee5841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a12531548d2f4c61665e937dfd6d5a942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93246cb034564242c46acf97d58b3443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c346209df47e26dc102798dfdf8469e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a62f1288faacc33528f349d09cc57a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821ff55fc5f3c3f62745157608f077f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8483845eb4c6bc4fb738bc30001ded47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e080b299f8b62d3c76cca0533fe84e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d60ed6cce602ae72dfe679a04b032f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37870bc3e6d0035c9c696bdfb84cdb2150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a921f442f0b7029e0f20a1e974a4751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9fa9b3eecd6f1280d3bf7b9cf3bc7152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cff4e3689344468dbed0dcd78b534453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d08a1068a9d26ac26d63bd7bc12f7854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693b5a2369015e827b2055057e7788155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959cb0c275c472a6c340e5a7dae696f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0436e21d6a5efef0497b93b0ce75757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca525121379eb78f3e7775faf5f8d1b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a577d21078d582932b4dd8a8d9a0859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae3be1b37309c1755e7e6a37eed7d060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8815ccfc80d90629d378559246dd8f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e365aa7b1e6258ff6297fdbf76f9d6262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af09400a0bf3429fbdbbc093a94d4a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30484b38374768a50a5a618ee8da7ca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dcd5c9f61b7802e7b7061119f8ba5565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569aa0b8aee41cc1163023188f45e4666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982e9c72fa6a44ca7a975316aa07e1d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21abae5f0cdb31f8957ee7bbc213f16f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090848a46c61af8807f90a4cc59ac7cd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47969622ed7f01da3e6219446a03b470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cdf068ac2f76f509768af850e56ed071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e731726abef2debb569e7b7cbee4e072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08195787bc25ad2348c71f04944268b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6fc3ccb26224c8a9eaaf45caf45ea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5dfcb462344008fe69efd6d7920a4775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c2f507e9d3a0ec422b61d05c7315076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d849c64a4945104e5ff480e0a050677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b6474e1fbc0c39e4214756e1183b978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507b5168aae8e4b7416a36809f840d379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b2e6019601021285efb15501c716880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80868cbc842b4f4c47fb2e790d90eb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775ae24e7298064822b62b45b5771b082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876ad8d092b4c0cab235a644a580afd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a71c0ca44cc232085d36333a68c8b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ea89092f9e5d3eb2fe0d8c94ea97d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8731a5f9a6c5572dab4aea2ff797686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff23922fb5ceeef63273d9cb36d74787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717fa018463c0268d5ca348654053aa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4711b1d4496cb415296db8b2b78881289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2aef351b79a5dc9b7bd0095e0a096a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235473acdf2708a216bd48050d70941891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835c431617d605fbbc7fd388290a6c692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043258e45db2bf39d6e2e4eb2f9f1a993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016d464bd1c7cf8c0842376fa18cae494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c3aa9977a08f7432e5bb9a743d5ee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6cae1e3302938ddf2028172df3e2496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a8b039427a61a2c33c62499d4f4d697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909c256b8f7180a333d0f72d382ad0d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c0eb2149b477aba9d845f516bb9aa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17ff4c9c61ff691a20da2aaf8aaf0a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84dce429da575acfd2a12df5bbe9cc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aee99d0c0fbf1e88e3ea4fead5eb33102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa52937b300096b521b84fc49f30be7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5383c0b1482091ae9c1a5876216c402104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd51a72f6cb9d43371053567ba080c4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc412d914e242c74d2cec7a24cf7c73106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9134512e40d06b6dc6c7839918d20107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa1cce8c8e177bfed807ecac8a36fe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e25368155e16aa07e942a4fe98727109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff2f087922f7d17cfdce2979ab0d34110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efcd4e1ee76f02b10cac3481a109659111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7b0134ce32d6ac1c408a9619d68a1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b844f0d224083fab619cf031079ef5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801cf916cc5e7dbc5ae017542c86a1b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa73cac05569c3689812fda179c72f4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456b8045d6f96997b7ccd63565b2513116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce689b6675288d0d010ffdfd583ef6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e448652a2da6171d9aa25a83eef7e7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b8f8e135524b53700197450ab4f3c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8980acf665e7253f1b0e4634786157120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4e5dc1f7fc1f87816c49611304f17121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2a9a16fc5ec23ecb107439cdb3b63122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d960b9b3ee716c6340b590e4b9e62123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2250a8d859f6e1992fe378a4000853124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f78c219d263e185b49958243265749125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223dd49dbf19a0bdc457434c5128d16e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c82e9911e3364c479cac2fe619251127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f35d1ff49a1389522fbc9b46f0685a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb865617d759c97a2333813a46b17553129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9807fec881ce536248662ae6b78e0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608337dfdbf5973bf2e502085b576fc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063d9a3aa5d7f779afaf968ef65638d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88436d880aa778b83b6f39c986e6cd3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9117739677ceba34e8e3d36cc47602134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548e11c59a59ebed92538cc480f5277135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b002eee72d9e2728f98a0ecc796bc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6db0474d2f9bbdbb9946702625f62f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363ecb95a95cabde1a55e054498bb27138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da661028e099093076f2aa9259c1fa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758f5da15bd24f6d02261a02720a889140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921eb824f69b3d2e869bb3a097e18fa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e5560ee41d2d497e0e3118975aaf3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777fb440dc8bfcd83b96e3f6d2340d55143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e7d43e32dc6a026ab39306be09f52144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7066d7f4e5fac1074304d8893bdb67145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dea870ba80d0c2cdbe49b08f6b32e8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd94d2e927171f07f348778415e3f59147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd557f4913d586c1e32a5e6520a76e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ca7c1aadc1af8c52eb4dfa69a3bb7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66dbad758dbe69a778c1f75edeb9b39150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234301a9e36179a08b2b19c7b654f795151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298c91a41b771402c8ecce8941bd613152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92785aae53814420bb076ab19da86b1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300da0c0a10910c77c3e65f74f4f0cb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471bc0e83788dc4be1c9946042808e23155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c811c1e515bcaf7c0182364d9ad63156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e200b3db2e67cdfbccb5491f8ee2bfd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a48770fdb50691def9d32f796fbac7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7411060e7b57814fc8a2542f7e38c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5cc7f90c34ff8447bd4e25bd4e722160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a73be3aa50f7d804cb1ce220819ad7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029074a3fa53b74e851e09881bd3e4ef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9986206be5deca466c2f594fbdff5f1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899cafcc52340cc27fbe9418b6db7ebd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad01e17779bdc92d5fcdf16d3afec7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d41644b438a373fb9997ac0c405671166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05da313a5cf59e1b8ff18b5b6604ee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844086fe18961acb57988dd7ed2224a1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b52d341f5c1ab10839b196bfaf9570169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab44dc8bc679a1d2e0c0ac486024c0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473ba40faa087d38b820bc0e940dc2e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6218fbdd1c59ffe418b11d21e8a90172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4fb68d7ee88e0c960a6a9d7b64150173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e635cbfba8208048283da81bc9c7c38174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203213a7da762e3b68286172d748ea4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50245b236bb2c46d374d916ae2d0461176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b46b3194915a7b1b932a398ce7f42177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f1094de41c9b3e1a75b81fb63f549178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3722da7639abf0769192336c9bca33179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854210a106953571f2e5930db6eaaff1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d8adbb09d460eb27f09f4e140f97a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bbac86ea15da7de5670cb952431bed182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9be1b34b8db72b2cd319e7584772a1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69abd344918fc87d67820e8358b442184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292688a30f3212e29b9271f60621084f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68806b3a4aa7fd347f7541444e6140186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aad7c2f4ab1efce226f545076f72cd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39971563117f6c5a7d8797ebe231eca8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192760ec8867a8c295cca56dd41007b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dae01db103ed2e6c27e6994cf5c687190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af377ca6ba2827c33b610cfca5c8e62b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f2ce8578ad92c130afedf681123ff192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809f0009f4b0ac073115ab6e1f6d010193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6173051929cfad0314535bd6db80c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499c3eec49e7c2bf0e2dcee51d231f1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb540453146f9bc9444e4234116b4fb7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a656d3e718e7f752431d26180ef6807197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3d50303bf834258f9a97aef3e468c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2c3e1aab0cf0754bf78684ef64e8b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f28f1055796d18ce49f2627ce23b5f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c50c9c28858179cb88891c19c015ab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b47775386d5c5287dfaeab055c4d1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c70fba7e4027f2cea2ed3203928868203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332372a27a643195bce6c1894a5a888204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32bda34bb04452b8eb592eb2e1d39e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ffcb0c5f159ba74969a3c86469e5d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4e1757b46b39e624c8cc4e0b9a1a6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb70e9f01546af60fddbd695ce0838208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bfc26c4be9a9313dec0ffe45614cb9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc0926733b6ae18b3a140a7c35e8fe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4779a668a86edb77c96943517d3718211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c370b9490e0c346ee2e1a30a1ba855212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e95207c8ca9945ef608896c4af5ff213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14dc5c82bf0b958fc4f616fdbf5df07214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede94746d8491de4846568e72951667215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021e53cd51c2add5251026f287f5b08216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4bf6fc85fc17077e2bbaae5e8aeb1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4086968696b94aae136815e7c773e3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291c0f28e68c59a0ffbd630b7a2aacd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bef18b81ea579987868f7b90f97628220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943736704eed48314eea9497ccdd61af221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78baa870e48362c399c8ffded462b1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b8ccdc5509350f83ed3286f14cdd3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970477c77941bb06e77c89db6216e1c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed796dcdf3968272f7584934ddbe7b2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eeaa17586e9ea69616722bb63af617226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9933f6b5b7e6fa55ababbee698011227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99592f003eddf60cbe7a071c216c9ee0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643b48915dff5d8d93c79b69fec982e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b68f9962d70df75ff079b77567598e3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20552cd7a725aa1aa0f1fc84013153b8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df33fcbc5893388a64b798f8fb0b7443232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd87391d0d0dbce0a39af9c95a7c39233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa60e4da6bcf375f9dce7f1678d4cb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d825407d2faaa04949ef5493b67fc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24593528416810d3ee31a44a0bbc2276236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a369533b851d8c201637b96ff1de2c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49788067ee71f6e2db9f5b99eb39ef3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2b2c9f780304762f7ff0554cb9e8b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14477138b5d86c079594a80e39d821a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4e4823001ba26ff5f8d74e513e3ab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2820f64a706dbf929baf3c04414252242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b80f05694d153f37e98e44accd543243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc89cfae2d65af0eea99139fa2d2194244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf11791947e1ca8efe5ce6164113ead245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e17978a7d712eb60f06f6ed57ac1dd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac539252c851ab2ba589f14777a8383247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68586b18b812476f2b5bd391e7e3bc07248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41f9ec26b58557f55089a5283e9470249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df340617c2a1fd709c5a3a5717e11551250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deed8982f0de2a0cae36261270887fd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56887e8a1c99c03bd0d59265c8f9c805252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2e4303c9f0e6b6931cad25112c9a0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420f75352765617c19ee7937946fbac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c79ab6553612f44c706c6909fc9e09255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70033c126b99633ba9c602f1f88697d4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f693d2b8978d4b7b3c624771609d76257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4fd9ca4f95f32231446d1062afcdd4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba948fefb4f6533521d9abd67eddfa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c785afd619f8b91a14625cb3b9dfa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6270153bef25abe0338880486ab59c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f3852b5056db981af7dfe0df37469262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c498272571a191db884344a70caaf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2bb9e47624520b9117344950887d6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8b2ab927637eb12cf6bbf7807f3cb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e99740dcf2c65a433cad53e295ed1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7088623ed51056c0967d1ad9afd608267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a42375c8900cf234379c73eb02b558268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee60264b95369dd0a776038ad7daae0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dac50b8f3dee35307210b09b9268b1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a031b5b515a6aeec6f36f4545d6f85271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49600a2b5f27a0bcd7adcf96cd82fe9a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c259f992fbb728bad90e8923a9e914273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812da6c1034214ee4db3014aec8b02d1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59295ce3b773317de451add4cf94dd0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78851d22601d3a495178d2e48f93024d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533d3024de4fe02e5fd48b665968cdf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c022781fa6e80d47dd65a1c20591a8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4b4cfb0865b1a6f733e9c871e323a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73fd4de0a542c24cffb50c0940381d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bbbb3c087e4bf33b81d4d42b14cb54281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512bee8b81c2f11e8ad522dc4ef4da5a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20dbce69849d5642af1bfef49b42a8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519230951a958cdafe394bad25591505284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47572cc46e263c31bdd9b1e621a016d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe26e3962a6e585ab725d50ead33ea286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6deee0e8e7ebf16a157cdb88f653b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28323ab1d1d2f42abb0cb11acf4471bd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc0680c64d93169bfa574b8f506f68289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4927e48a5d4574a62928c93a6ca69290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3155a7811466825b48fad2b69b37aa1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75e7e77083d55a9e39c6e3930ebbd9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52420e43634af3e85e3e930ee28c2c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c74e92734a735a209115015187abe6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4f2d2a12ed6f2c39554decc3adc5a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e0f9c7bd6724e261915d4f8260d64296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f40e90053e23c905d73dfb2162e17297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09c9cb782060e9277498c7b1f31218298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f0e67367d3f545e190508d3a13a31299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0ad3b79d09da66066aab585a41d9b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52474ea01e817d71c12661be95145d64301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16420acd45f6cecf291b7f5342e85d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0279ae4973f7f602e287b5805acf3e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488990afdbdc0652fecc8c5c9cd581a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1a535250b57a96263d22867f1b83e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd04563632733b31031d8a7ac3ea3a9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f017489aecc2a35bb2dbf8863bab3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15fdb11269e48431e83987ccf4d2c17308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d6adfc996ba093ae8548f941c62d1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b18b9ad6c40d1d8eab583f7b731eb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95f73d6112eb34bcf153229128dc81311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1be88dc4371dd5ca33d0fba043674c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd01c86e040a715b05b493909bc839313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe6612ae50f849f26ca15a3df14e73314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02528789bc10c7d38112906c293270315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27314d5ae525fd967f735d57459805e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9c427614e0f6871e3981abe5a472e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9ab1f7062de80772d87bb07ad05c4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78dded5d1c35d8e3f571bab38a93166319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f933d4515ab789829d039363714e5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c51ab20a9abab54d5a3a385ea11616321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88d971e6f47f10ba6c9e2f20ca3627322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d789249571caf9460d4ea7efb538a1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e34ed122c602ab5d54e0d3f3aa684324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa026794040867db5d361c2951fb14a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694608abc3aa16df7c5430f47ef51231326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010d5b3b440ce6e80559ac329a5f6a3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388543bfe12dfbd1bdce9ca3492cba7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf1cebe9652af565cc5cea5678c12b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079ebbf671bbc48b523d562aaed6fdb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51251e1b1394182a672ecdb6390915f5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588cc0043fd520f7e5922f2192112cd0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a60c4341a32d53cab56acf0b73484333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff29d22b8fadcbf3caf9acf4273ec55334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e0b67d70084fd65db2e09c469ba91335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43f21339f705d38d7e50501774de20336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a8b2124c2572f49a573b6d258f9d8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62692819c1d60fa75d7561927ee1693338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970a6c2c428fc2c052a3d16b835c379339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759e5b66d29e86f2fb186e3ef0a646f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46e33573ae84e22deb89dcf9ddb6ac341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f179370c83bf7423dfe3a94bae5df342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f42f61de6f0ef5fbab13f9ced85b51343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228518ce58f4e8d63ee5695a6d9ba4f1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7174176ad094ffe9d57875fdee7de345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a00be0a6bb8b49b176eb8a3f5348ea346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec2134a5256a045faf36b6bd04e485347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688b3587f0ef8249f6cdc8a4d6861b0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125cd30524f03498b69927939418287c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba62896002527968bc7769b73324bda350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64eea2ebc365a324bcb0dac338046f7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542f6e06af4c8c66b30a5546f193366352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68509abce38158d7e9ac7d2bec2410de353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ebad1309561d84746d05bc1d13de00354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bed4aeab461004d58c68d2b7e002c9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc66ac1e1d556537016483de5190c2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e2bed4cf640fa02b9d9bf24bb3c68357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a968a197d0a3004a62d53790970f6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680694795006e52a33d1eb919fb2fc10359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7eddb71c64534621e6823934ab42f9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f23633195de66fdfdc90d361dac53361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a562c89d85c65828a098a73197f67362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91894781cf6e2655dfaccc7a53a52d0b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9a2f003153061f0e9a2e8caaf66e1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de27feb2759f07291d938aae312818365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be4e33f0f451df4c19afb178cd560d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b9f60455ea8e7f13019f9946b3568367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d96924e2d4d752d4bc68bcdbdd8427368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bad7a0307f201017c8edb005f2b1e5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2791a56f2323d5c7183bf15ba1eb13370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81668ab21f6ee73f307de87f6c8d35371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b3bfa63da4b1d6fd047de1918a968372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e940e73b55b779fd12817567ca7b5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4bfac86bcbb9f9a926ab2e30069aea374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef7ca1d386b207c9d0a84d35a52b27375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dfb3b0194943a2d985b07a36f42972376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2d8906ba007a50b7b9c60d5470bba377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf6ecef9abab74b121a7b36a182614e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433f7125786d7b188c2afa6a0e1deee379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c9c1e7adb62acb4103bb0c93fab4a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5a4c396fef8de3ef1ce151b2a5e8e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8101d5d3e1906186524757f896425382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f364deab5161df230549472ae38a101383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e7b119051ebe3660af6eeedeb6efd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7be14f0a8dfe866128f16ba43b20d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c3d41cab0436a4f75d97c790b651f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3a0748301fd83850f5c8e2365a3a0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb96dc29d941352c2ef0662a3f304a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496719f343b725aeb6af8a3fbcba68b8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade0302fe481aeab252f8ac839513b6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3d1dde8cbf40ee6c6c7a4d58a2ea4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f08c6ae09345bf2e328d9afb2d89d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442133520e643d97b139fede53c41a3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c531d212630b821c4e4f36a5e60c54394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78bc423c03fc63370951171e7e97bb4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0640293d467af882c1250da751b8d7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a4e210f359710a3b7273c14406c03397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e61607af18d05a4c8be76e54938760398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf20f33afeb91c79f83c3d1aa8e33e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01cf946b89f70b44c8b9d45dee746a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba8c32b9307c3ea2e18c3d1630efb1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05fcd79ccb3006a16298fdc8bbeb1c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10095f7f3757ec0c440f17c964e04d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c737ac94d8fa54f7e23686cc6fee71404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92916128ef88404d52d821b4870148405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e4a8b4d54031589c509f7147e2930406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936f483ac3312da4480d6af55246580407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a563e35ae838978fc9b18e9d7b226d3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5b000448ae07564eea3b648569eeb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb96eb25463a26891867e1fd553624410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b194f850e1fe08343cba1d0390d7d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd38afb21afcd54e05a0bdc9659eef412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a05de2197b93f768c859cd6f73ae6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21be29eda5f1fcab02ab75b1e7c9e75414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89836d9d5a7570bb077c89d4a01ccd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86090c45bcdde3bc8ae66f9a6cba6548416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dff686d7020552287edea644cf2ad7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa050438673f1db475b302ebaca665a2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd58117c082376301c2c4a7fc4e331419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e84420b5b3847f84dec6ea5dd8a59420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7698424d4d39d69d69f9274e0d17aa4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f0b3f87de619632b65a942c318556422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf9aa4bed49a35d989ef2c7c2a5d8b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa286eb9d311f1ed465995934ed0f50424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998fb75a276626a4e4e8d8c0a89e571425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7175849296f5134e99fde7575605a4d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628100fc53e645fab91dc21164b131c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63aeb0d8a7eca6460db14e11b131bd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1cf0df7623c7f7e6e161c643c30a1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5b493d58dad92fb79bf70b3b325d2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbec58061186a56499ce7f25432a736431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff29efb0f8ddca3c6289147b99bc0f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8a163b4ce6e9d4274ec5672c75841433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a03ddaba2d7badc445942352f97bb4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b736df067919ef8de137fdbc1565503435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ade75687b5fa4e06ccd28de0bf384436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5d9c30cd2f123cb89e7faa371f144437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94558dcbd3b80c5d1bdedebc682f0cc1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf11f10a518b306beaef3fc118dd7d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc48a4afd32a99d259336a47358f39440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15306029f0e8532360caf3a6c41654441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16ad8a097dcb426c85406ebcb8b91a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df210e7eb75ab10f6a54f97800e401443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70dbb91f1c0652d0dcff619dd2c54b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e5b70abf0b0113babeef7e0e1bb5a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de7014b34091e83822f4ec916ff8c0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975aa5bbef157023672c781ec73c394f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67fe9235b36abd32616f6bf7683b53448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59743867cc6fa204ce6be8aa2670b203449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e696d7f1c8f0b2c50831712567412450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bddd3cf572f085ef533cf549a2accbb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f09a0ba85e8407ab482c90619951e5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0c68b3241b4e16d3977518535750d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85cee2ca7c0921fb7f87eb7340075f6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925c066d35e67cf171e939ef87eb435455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f96cd33652a74308b0a7e81dc0088456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e4079092567bacc4b3ea27b5a8dd4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd17d83efdfb1be08028c553a46348458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d4c1112ab7f40adcf926b9b8ac85b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387cc71779d92a1b9d4a77d1bf82b0a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3cd2ca5f6c91514f7a96e91319dfb2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d69e693b7413812b1b3230b1edf1c4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53fa404605a7a098d27d1696558707463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fab382ec50f31f00d4eb4bace747ab464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3681713dc5480e229c21f3bc2789f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5cc79887989e252976fbb08f43f10466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338ece57feb6a7dcba221e01b2782f9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa163db349b5d555c38713365d78c5a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb0e31a7cbb1c3f10ec888831db49b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0003f0c188dfd6e4b201ef4fa71564470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab978261b5cae864691b484150f95b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a335661109ea45bbf52a36005f9f0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154d3861cca04a529158b229b71d0c3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb4cea19e1bc8b7785e39276a94f15474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71ce5d661da4f6928b5032997ee13d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef050f2632818653cf14dcddcbef0fc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936b756465acbe9b9961d3f56ac9c5d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1402124e01a315db271db6d8202e9d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe8331f7842b1652bb47ac2f800718479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5374,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16424,410 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17094,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J247"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17829,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19094,4244 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16590</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.35</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16605</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>4.54</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
       </c>
-      <c r="E90" s="0" t="s">
+      <c r="F90" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>268</v>
-      </c>
-[...10 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E98" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F98" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
+      <c r="F99" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G99" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I99" s="0">
+        <v>3.41</v>
+      </c>
+      <c r="J99" s="0" t="s">
         <v>293</v>
-      </c>
-[...10 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
       </c>
-      <c r="E100" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F100" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>309</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>106</v>
+        <v>318</v>
       </c>
       <c r="I110" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>323</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>328</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>328</v>
+        <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.65</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
+      <c r="F119" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G119" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I119" s="0">
+        <v>1.34</v>
+      </c>
+      <c r="J119" s="0" t="s">
         <v>342</v>
-      </c>
-[...10 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F120" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>349</v>
+        <v>70</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>5.22</v>
+        <v>2.5</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>214</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.22</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E125" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F125" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G125" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I125" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J125" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>389</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
       </c>
-      <c r="E139" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>400</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>402</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E147" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="F147" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G147" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I147" s="0">
+        <v>3.39</v>
+      </c>
+      <c r="J147" s="0" t="s">
         <v>411</v>
-      </c>
-[...13 lines deleted...]
-        <v>410</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>486</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>566</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>574</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>1.12</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>624</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19422</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19478</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>648</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...113 lines deleted...]
-        <v>664</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>