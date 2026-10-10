--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,110 +730,86 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
   </si>
   <si>
-    <t>000006528</t>
+    <t>000006529</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Excellent charging data cable X50 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-excellent-charging-data-cable-x50-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000006529</t>
-[...1 lines deleted...]
-  <si>
     <t>000006530</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Angel silicone charging data cable X53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
@@ -1048,65 +1024,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1162,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1387,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1636,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1813,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2017,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6cd2cb92c14fa15cd7ff1a8de9f1c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460a0e43c0f5fb0453cfdddf03a8f012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c3945f339dadb201f7b108f778a363.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30a18f7bfcd0f45a507062873ca77b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60739df6744aaf57d1183c4d2d823f35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a149a1261a2c36a3568394351e19a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b367a8d764038056042520725887b97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754655cd1304d464c5d09d1bb1c0f6cd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ee85e4bf60f5d3c0ee0fbc61d58519.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818f142855f6b03d760995d38bb160c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70748e29e5cebed6abac075241819411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6815f6b43f811c0260d1f0b0a489f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987d3bfd5a403316710f755bd0b71cf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97824cd818a6281a540c741a1bffc01314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c07bd926a44b6f6fa2650e51bdfd8015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306784c249414bc0dd4013ec5cee956016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e82275d760b65214e545e5e50d133f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f257a470ff260d0c86faa363bfe6d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484d20c8e9f271f0bdbec8e0872428919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171943f791118bb9ae668b78fe17a97320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819fc76a866061867ab6805a9504639321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d3da3a0dd69c895aa841e2c387fc722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e7e2057ad11353cfb69cd770ff41423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064dcbff3dc4adb73b8de34c92a76a2e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb07df935c6987251c44d731b6467325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d70cca4666142c0cba75261c5884d326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e830c16bde5e625284ca0d3999ee64727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55254d6ba256b53d56ffcf8f0637975e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341fbe878609fba8350745e295cd707129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a9d0b961c99b444e8004353f601a430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4aaa730018942f853136780d0940a431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d269c8dc1023df41508f376e7d35d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341727e91ef708673f1a2bbb93f758b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229129934eac156efd348899385fca6034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9fa2e51e8ccad8c712376db8b90d435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3243e2828dffb6fd5b3efeec5076ec036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccae4c5ce926b90e01993a2fc36ce2f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c464500f9bdda7491a273d22961bb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebeec11f78964d53ce704f75698fd0739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77743f117569386d2259ddb84a0fe6dd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3870f771c340b8202ff9e2516992e5541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2132c59bb50b37c81559c1120f70042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd13598c46e6a619b18d8c86e08a9943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b13712fe55a44d6c78e3f813bb33b244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4febedef36cd1bae3ad5d9b00aaefdab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a1e171fed7589edaf2febd6a5a55346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19164775d2a0c20c2c3fda3294d490f947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c431918fe098d95cc199fd9913f8548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96086f23eae50d01cf125d208901aa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae189e3092f0a3ae3187f537ddb71050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ce52053513ab38c682bdee7b81f0d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407eddf3d255c0525ad187153cfc8cd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8021e9be942126184cfd18a7c62ad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94324f175cb5f14078cfef7531463b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e772908a68c17e6906a2bc865972955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea2cbe2f648c994ba91871f67c56b456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638dd579a2e096c75c41a531cfe106e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605240df203b325da63b36d36b76d4d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee780b5bb222236be286d2b7c897c8359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74524ecee38627b64f2fabf447ee78060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698875884e51d5b4b134b22fd0f531861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02d179345e12d04d9b17b1bc2bea0f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d25a9030915dd570b577d580275e763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811def6425cf9460447cc65b0e83c94264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b853fcf25dda898fffc36a30ada7765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a96a2108b8e52a3d4f9720deca0a066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9fd3cbe54bcf2b2024cbf5bf35bab467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ce5c0e05fee5ebb03967bb36fc37568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d8bcae2ea805ba56736ebe398ceac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3288d037c0bc8c3a35c268d4727f9570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c4c2c9f3ff4fc3183286c6629b87871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126fff0999b93a1e4b347ce9d9a87afa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af743dd9c3adaefaa196f9a8d48f4c373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4227061f0df8b42ecb1c62e964fc0e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5176a0512c06462d28986c1cb9f550375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0426af3cabde829097d217abfa24976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2c95d9c7f955f58708341f037a59477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad91d78015f420be366d464b89b0bdc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af075a4becc576824f48f8979da0b24d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae573381fa3257baa56559c8efc87cb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc647bcffdae635b49f2a39dd734b681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd834d1489179a85f05d1f9e2ccb7d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55b77caef3b8df051a9d94150690fa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f71a02bf954e0f4e2edffed1556b7e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79da76278fe61ced86546432a6d22a285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240e11ba3fe0ef1c03b7992fa08560886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f316b2bfbfbd901b71bfb42f6c58c287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadec477d213b01d56feff0b825730f988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117da36aaab2995d6a7947dc771cc7b489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d87ae78fd27a00b464c90b15d6f7d590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b0653eee366f4620dde808850719c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231c667a928dee6abc9e72b0fcfab3092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdcc434ba61bd125c1393487f5e980893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46050fa203a94fa5b388b539e19bd894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c99d427fa80b4a15d22d8856d166195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12c0216c6491345093cb4852ee484096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393550d3b587ef5d9f5345c5d8e5b5b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84495f2002eee637a3b536dccfcbc4f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbba4d62840a5f26ddd5967cc14ac6199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d467de72e60456f998493c318a4c5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e2ad55770124f5ec20fc6173fc2901101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9522a29bf8dc8aa6d61c58060ca9bee102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7f3d3bf24b0bc12395e12f1e2d169103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6796face8eed5d2dd96f74baa23fad6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f458acd504e5995cf9ee3ebb28a63d3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4083d050f1d223954fac9b95c64f7f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48141906847efe17e309e6949c630da8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8512c41c676e768fde6b6603f7947108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d41182f4e57527d5cd062a5d09d072109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461e07642f0f8e2363fa89a4ef53944110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20d5aea00198f6c160ceb671fd01a9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac648db2b0c26dfc55ee236a8367ef3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aac9901a800f0f5c99efca14df67de113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17b0651618c74fd67ce346e332d3c5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022d0b561e8651916c658f26b418f9b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53867b6b473e3ce66d41a0e69f6bf6bb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25a9cf117362b8a92b109a9f32f9f6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218d1858022e621ebd443e6a1b2618a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199595f8a1f784d438e990fd1de39ccb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f931c3011772229b4f28af1cae4fdf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e5735d0cc324c330b4da54b3fee40121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f1a5b3af0f409ca8da0db4643fdf2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dff49347348f9046403c97b30dc918123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0739f8556e80882b7b6182b334f7f5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d1fe237aa104f9c788bc2f3e61bd7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fadaa78bd9ce23b617f549065c7214126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9000d7ac80b421a5ce6222f882cd016127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce077a9f916f35b7bb45001c93b590128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11976e789024e5d51952399751ca6967129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4dd30d732290fdb260b7d3637dd96130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b1b3118f6e37d221195d0797baf86131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a158ba7ef6a92e87d96b9d4712f4e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2043e6acb25b1daa5e8ea66c60d528133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503318efaaacfc8333e790e514e1c74f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ab33ddaf801de1a827877a5c84b9d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c55d29f219385e5a144826d234b64136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a08603ce1db32510feeb632a5e66c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c065add02a0927c94e0ab76bbab9c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4362649a1db74de72de08f0aa6b6af1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33071f9d3e12d18faf55a9a194c1bb04140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b628b941b47619ee04f7ea9eee6fbf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649892fdf905c17450937259e1cb65e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea46569f61f329d3cb429ab420a039143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e5f5fc33ca0bc6b789b7a6dd6751e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba508537c0c24042c2f37470f56057a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a359c5fa98636fb8a0a30b0ed33289146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51eecb3f2b89784c317a1e0f5c47b87147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8876a836cae483e948ca8707842c2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62b44942bfcdf22468628cad0daa7b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91878b59384841a378b2bbec683d34150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d1c02232012eeb56638ca8c814d36151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59363ccf1472abb1329b43ebf8a2699152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44686fc327daf5c972588efd26e3d2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de390d9c3a61cfa1a0b4f4bd3d14be9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f87adc656b17046ccc5185ce20cea8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db02a90b1d7399c5e72971747b3e5e0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe64962983bfb19905d0be639f7f9b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea4cd7fb7ab510b4d7dfd7ef2eb5bb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4286d52efe9e5ff52a33e3f0ef4fac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241209b5ca7bf369a5e3f1672af4663160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a4ab826cb76bb6e2bade28d05b59c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2366ee974af08803d524317dab02e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329e71265c9f7f1b825139c1a1c4856163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88921aabea025d99c734849d68f15745164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a29525543de8136894f194e817ae79165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6aea51807d23f9a2563a7db06bfca7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21065ac69815fa5074db294bbdcc1170167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a32ef94836fe6d2701d22fded71d4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9c7dac685229b086b35ed7ad361f0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469642ea0858f70cd3edbe2fa9d6d107170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836cd268762e3a7f01d0807caabb46ee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb144f99a8f366bc07c69526a6361f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a43ed70085755dc255e0c6f9fddb79173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d99499d7a123b52b75a07bb8c190c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a55df3a2d91edf4651229528ef812175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8948fdf3e6b9edeec2b39d709efe340176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0b958f688803af78313ec7e770caf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e616fc0895db1cd688484e8beb730178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c89e6c647b8075c5d35a3968880a8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b72590fd794d1c9926fefb096b5f3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b60444b38a523a5aad93c17a0793c5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9da8cf0d88c04a9353c3668d0954d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ae33a20ac448058a7a88e788428df183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9a87a367644274d0320f5a2011794184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1a1b61d180c0030f7b64516acd378185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0eea268ea7c5129e0b271c79b97f01186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48161bd81b29f7de931ce52ee953282a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b729b5a1495e0ae80266a7eb00260188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5244e4d04640c64373c2c7def4626d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2fe1b49b1fa6e7dd652e2319bb1d7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcffe444bdf0e6113c90df3f5c77d9e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735943535d27d63d8f85e68bc68d81fe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef5f4733c365f6813a0ec33a4fecae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ae12c9358228ff9035794b96aff7b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4b794d5d198b2a96ae2c5f13c7ccc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082789faf04114503a54f2262082950f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75a00f27f3ddcaf53d197b69e26f35197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9fd4d60c66b8d6edc37bbbbe031116198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98e1aaea69ced301e89f1a188efcd7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a25461f17c51b8dfe7186d1f70be6e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6bc3acdf82e5dc0840cb65d5b0246201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7528fd362a3e4942041338da361f16202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7576548bca5058f64fe178455b2a9bd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da120920b0e097a8d890eb28b9a23b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e17c7216be5f9a68d3b7cf33477692205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed878be6d07402b9b81a68eb0b470baa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2e62334bff38c5f975fc62544739f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78398bf6062c39353325889c2e3c3b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9c8ba3a1fd0a7ce87056107772ef1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2201f70e1e1246d6fc47a832e09497b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903d85a4edcd66b7a4a52d5e05a4fa8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6a6db5d7f6c76c28f8d7fb6707a13212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0574694737f030fa75078ef403d720213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189bac8f9670f725ee5e1840286e673c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ec74f14186422b940b9f3000a40ca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e39ed01852bb4d38184c5776dcf4b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18531ff7aae492f4702b4f94a84d381a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645067818aa0a0fcee7fef827bbcc00a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492fe4b79555baf5705de155a0793722219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f7e4f86b335f9d5d87ec75081913a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303edf3c97c21384b95a9e34176f291221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702ccbc50492c490849c6bbb976999f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024889da009b81702f1a1bd0a584aa96223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144bbd941df3a75f295f468179d46db224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e09d529a736bee0fa54f20c536e725225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6136fea45439a8cd98d11cdcae480226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032df2be1a4e20564c9fd0e13c5dcb3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2f54457253eac554cdc4f1949e886228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d497ba429ae6fa4814dac5ed5041bc0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a140e7472638d35dd8c3297952fff230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd76cd742fd849652713e7713c7274231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf50b835ba9dec44018db01f14da86d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec316426fd17db7c936d41f290e55ad8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b20e19b5eb982de4310aa776c5b23234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71992fd2bb8296291358c7d8717d5ac2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84ad8d9625a7c3f6ffd92074b8a580236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976935300055c647e47e62b0b2fee257237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61ad5a34a3ea695e775858e9adb8ca238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f846c373515bed8cf005e5e330ec09239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e38becbab7aa5caf7e1fe78b439e51240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203d8c852a342585eae690ac247537a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa318fb04ebb4fd3a290304cc69dc8d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0887dcdefb24e9d5904db35157efc8d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8772f8bccd4f5e0d0f8cc0f2751d7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516bbe72924ba86fcc0bbbef08e0b41c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598220bf142da8aaa4b205d431f9c0c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926324950e0a9885dc8fae35b50ae2a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3b8cc245166cc5449e02d27fdd77c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61fc407a66eef1dd07caa1d1dbeb95d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836d07028bec516f6ead41db27762f3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc55e7a60c8cf36c1543620bc33b54251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75774c410e0d4f35d76d6ef568dbc778252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10960f7c537a02771b4a84f5a1ff93d4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97f0d55dfd2fce9965f48f74cd95ea254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e13ccf7f001c44d9b07f2dae050920255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23cd1df4ae61b14589aa8e63fc030b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723098e69bf45ceeaa7bebf07afbcbec257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0efbb92a917925745b270ab8c27fd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a589fbd352a5f85a8ac5a9fd0c509259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47487cfc3595202599facdcce03618b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105eaae5551c9014672d237c7c7c0708261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bde7875d7c1db686bf7e5d8a0da07a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7ff75420462270a4dc70ebb0485ec263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cee49c68756c3fb2896e8048a74623264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8871d3cee8b96f75380c0ca370879265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b5528e716dc87f91b66c25d676b6c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26a9225afa59356a960d5a16d0b3da267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf5361c3d957803b0fe1026ef3cd2f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3eb0b30408b11fff0a6467bbea266269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20cd743e4b2c6ffdd39926ebe5cd12270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa930aa3cdbb6fc89ca693fcc58ad6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f1ae600446cb26e3e2f45515e791c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab826cbd554ca4e8e4e65429b2053025273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27928994dc9645e078b395556503bb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d220904c55576b0fa11b4c91977f81275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066db9a258589fc8d6807f7645a1f249276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115dc6aa0e97866e299132a9682dffc3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b9c2de514d7abb38deeef6bc0f95f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36999e21334fbbe288b27fe9529e7894279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ea0692da99887f34fddbb014a5483280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61173a7dbc715a785ae2aa0bce5cd6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21158249f4c246f6402a695cb5bb52282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0072cb660672821f595aabcea9b8a41e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918da30294a54600172ebda2e2377bb5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700f9f53c09a370174e9c2c5e73125f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa50be6b01cbcdcc012b3333bbb33a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140bdc78a36df0baca5fceca3391d21287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d21b65afe2e251a1b9cabd52790df288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb3a9f568f181f8ddec233fdaa26bf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b04f1361625233702c9fb2fffd28c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a56095a71971efddd99d44510a5d2a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2472df699354fbb59527ca6077c53b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594af95c430faa2b41f45bf2431b221293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3be965ca340381ba23ac3c61cd1897294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752c9f106e5a7aafed2ce8bb19c30a2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2778d582b326ff988cd4e4bb3bf3e2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c3de0e81b134946406b761adb3c41297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed60defa5cc544fc72168765f6a46a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b60ff9c78e979793ab033c1dc5ff5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd9ab52b35da48480b2ab844460ef5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c747d734660a3b8454d82bbae3055301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034eb407fbf74f12eae985dc80f75803302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae113d69ae2307792269049ae447abcf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0eff7ffd0fc223f83ad915f119bfd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74857c2aa88ce82529e008fd3aeda9e6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9ebe10d6c6315ad98728e37890d03306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4e7e8b8033b4a6e6b0527cef72456307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce48fc5d7a88af76b014e5b32da8934308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1b348453ca51827fb3c3ed03d1a5b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309f6f9f41df3b3917aa89d6240ef5e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfce71d163c83049925a47b3a4ad2ef311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a4c402399ce69f2719571ba14ace1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d2c65b6948fe4826d6518e708b0c1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639cf9696027f711f38befb3930b22b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd6372ac387aa4431f5c9e543916fc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9917f09d05e73400d2d7ac9058c3a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89c48fc212cc38f5f5c1f9b88b2608317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef622dad37934c420c6dd38aa47c1c7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9cb42d78a6536a2c2558de41e4be1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212e832d9f7604b35a5c7bc7bda465c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f8e97014a50c20cde5077dd9cb31c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3ae0d8a3c30651d865472813eda89322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2655d178a085aa0f2331bae431a251a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589a5d706af8f303062375fa62b1e86324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02858b12137207dce9870c2b3d7fed2f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7066dcddd495256046fea1bfdd568b5f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3b03c6d35c6cf8962dbc4114f44f4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e154fcb6aad9b1f61fc884d7164edd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce6e2ba7906fcb222fcfb5a9217d12329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa15118246e79563ac353f2523b2b7a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a333c0802595ffe06ea146f747ff30331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc62e604b666743dc16b863c5c5426332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4fb1bf64301d97196204460724f712333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0bfe1c39c42564fe996427e6e8fbd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ed3b85a69f596afd44e7a7de01ec3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9b78e742e147fc5cc14140431e293336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c258fe68da655aeaaab5b1ca5db17337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11577d529945a8a5657d4909d49ed8f6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed035113453ed6c992542493a7f90b4b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58bab99edd889b852b9c079b317b1e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733d1588c98bf313e8eed7274085634341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276b1f909749c7704a777b4ca1ea461342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc78f029a4bc173359bee532e52c494343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c02758e0d6b0e5fa6006ad89652bb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e98d6a04a155a068415d2c8a7162ae345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1bef09accea227853d05dff0dd55c9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0c5ebe991395073628bb9bf747408347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849ce5b3aa6baec8249f927eef832dd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb03f5b40f560a08da8fec837d4468f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3a28e9dd4dbae5935780d6ed785d0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb980634a89b777de9dedef4936f88351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8c78d6ca4308942a2d9a7bd05bf36352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c0703300f4a817a27ef0d91fffd32353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e20ce6a2f1e076972373aef5360cb0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852abbe0cbf3263015fed7c7a49d489355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc17c06459de663efa4d00ddbc6d2c8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57f05573928b228a5d9ecf5e61d898357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aefab04d93e8a3474f49921a5b5f13c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b611c1b3dd6f03bb7a78de43dfdc9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88960b9c6b220ec74fd9b752a8fba1bd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73b419efa3f672c33488589c5feaee361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44803084727f536c8b357c1d8289862e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f83886f0656f36b8a2357112f604c7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167aaa30c061188d612079f4dfdbf7e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7875f47b07817b0139586f16d935731365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84dc72000dab7a28c1a8af8e524cb20366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6028781f369043215e6f21968db3b7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166558625eb326ad638e795e661d0a46368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a292a167bb8ca6c9140d430fe84b38369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859748d37d6044708cad1d1356c4b9ed370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f1f8b3aa57372387b063c91a04326371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c362312253f47cacd5b858c65ec89f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f50102b55423f178250404b81e57b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136104094831bf7a34aa07b85f640bfa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50dc53381127886202a00d98c03377375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c04c165d386bd4400940129185591376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149808a517f8e34e510f79f176922b42377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173d551bde95c50a9ec94a308603ef5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2add594f4fa76106e8c231be4c3b56379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261bfb10b3f2223c3f53773033e5c96380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432f99354c32b4fe43026ac15c6d39d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721643e7c0a79d93aef0b964bbba2d2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18748015b495dced18f9641b7a48c224383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9bbfa464e246742f7323bbee08da8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508cdf8fb03c765761a204a25ad777e5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6d0afc2b81844b8ce0042aeb31368386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5d399b5c9b0fad9f037e12b4f8a48387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948304d7d69d56e74ccbac11e2a8a102388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71adf4416cef2c25c66658809b0241389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b2712ba60c71d12b12c5ee5649072390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db4d48e28722899bb5a37b4502351e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cbc52dfb2d5316dfffa0c16ac46f1c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324423d79dc4219a189cad37b2058311393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eeb08cc70aff37be9c1cc13974db6c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88ea46c5fe56cc921ffeeca89e4f53395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2956bd893bbf1e9f24854607d1798396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccecb37743304117093fcf4734924ed7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d816aaeaa2ba4bda9042a3398eb81fe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7cca935cfbc1ddb1bddc8677ffb5f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453cc306339de88dfe495714979a59f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9acb9c38a841196a9295db4dfbb54b6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc6beb51e3de64eb7f58219f32b732402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925a59dff551528532caf8fe4ab92a4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9be9e38b99d5928ccd12454a192452404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2dad2ff9794f881e8ccdfc41ae9a9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d71872984abec0fc2f6c2dd299c5c0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6bde9c9a24c39f8573a97df034cdf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604db8d1db07211f6cf86e4cc3210833408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a358d694469b5898c5090f34b848a6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596e4cecd1a25b3682474fdf634c544410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31947944897a87dab81430d20e35197411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371e07d889d506678055758e6adaf6f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67d81c11907563cff54d0d5bc62795413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f1703b36b3524ae9cbe29778ea84d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c067d8462daa3c8b90f23b460c29951415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c40dd51679ffd67d9028cafbedcbff416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1dea64c210f6f5d7c0a76a720b24f7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da557bed3e51c64c88ba3aae60e3375418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd10bbf917470e46850be13c6f1409419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1f0ba9c519fe3ef9a34d14e9a54b6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a6254f39b89116b39daf613c7b5ce421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0c478d4dcd5b747fb81f20b674f4c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a691ab1681e2b5912c0e8aff22a799423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e582dfee81d7d7e7d280a0dd66a1c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf525be0577c16375db4837e2d8970c7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae6ae72a8b0f591c9734875e04a7d2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac8393d8b73e68586720fa77ed2afc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16dd351433ddbe1080440a71f359f7c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4672e8ff3160eca3d579998cb1bac94429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cbcb899077bd0bb868831d73b1dbf4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0336b0e36a463669f1b062f0abc5f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e896cc7a851efaf8d80be0efab2aab432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33b8626b735fd75b62f2d221e74190433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cdd619bed8fce65ae2f0c0c6e7f159434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01ff76c3ef664a5a68044dc1556889435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378baa165cae1079b0730066dce8af80436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83f4e5916c025839cd794e46f4b732437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8fb298866beeebdb5a93190e12b7a6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc50989743fc04e0cb65f2e1c946b19439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d40a602d1b113d2bbcc8efbfe6fdc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10539f5f34d0f7ab3f438724fb3f750a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3ad57f89bf964f2f938bb074ef36a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc2869327ff99d7780f702a7e2be40443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc28963b2437df79c664c60286b498444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5f362a18523f1ac89428e4b9bc80c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae76f94c2d6767d384239791b5f1952446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a951b077fd2ac495f26be21bcf8f55e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aab21e2fab8da412688cba0fffeb68448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af574304079c05afe72a9707178854449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776c328425037d9fb2581076b920274450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d1f89c91721a70fa388b00140ab58451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3006b27d66880ce69ddf5a0209b2ab452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f463b19c64bf6e4e64c705fb9c08d0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0fe191434ddfc12d0294a3d4d85d90454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63430e5eb6c7bd419675c577ea80e8ca455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436694693e6e016665f5373ca19f711c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5666793a90bfb8054845f227090c8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce15d0a95eb198bc456a2352466946458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879d6e4f3f4881c0d6093ebe759274f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f88175d4dab12faf4326e952c0dc0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a234155e39d6bd791bf2372fa2aab461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4a330eee6d24a21ca5b2f92e67d3b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca12c4d01ed58ae5975ac52fc3bc56463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c84e5549ef079f940b83d295969eef464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2b794a2629032a8eb02172cc3e1fe465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412732cbadd3bd4efe3cfbb44a9b55f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7fda9d3a06726b6a739921aa238f83467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06c6688fe23f96c2bc237f08c6ea0c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618633ee5167322124996d8f3d00ac5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b430b17017d49cd6256deff56bb40d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535df004fec755ef838f874e1ab9e01471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c59b13bd7a4e183cd6d3063d042939472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509efdab92915e8a32ee1cec6a21e39473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b58eec66993b7089ef2193b6edee55474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f756cee2009d35d65b67646415324475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbdb24a566cd7b685e84ad40ea3778b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d4bc0657f7b261e0ce8e5c65a7daa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eecb8a59599e1862fe7229de2f0e9b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894bf3721c8894850b98fef37612fce4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85673f22f4a442bb3cce5bb3945bfc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac4222a2355357a71d9d502c0921db481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feabe18c0b8db57c7219421cbe02bd0f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4bc1fd247bb13f6f9f067d885e619483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4887c108cde7333eea032e8d4ca6bf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3caaecccd3b11ecdd8966ef4f20ea485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ebfff1d29ed5d91710dfccae716a1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c2ce3546008574e4997880a257ab9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655bd30bcbcb896043dc80d45802d6d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c6dfc10ae62d48675720f3fac080c489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d69ab325be03308fe1242d26d0c991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af37b7dd3b16d56baabe0123ff220e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cac28614a41ca74a2083ebac68f5593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e093d294016f533ad2ea6390cdb70c24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746834673532e5327fafb1e94b3095645.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c298daede3361021b921869c7676f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c75ddc08b7964a804d881d2361cc4c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c13d5ffd850d2965d1ba75979020b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc30e9876a42203a8325406838d05b69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ffe3baf952078f47f822fbfcbf9d1a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13083f055fa61a9b03e1af75ccad99c811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad453f36e052995945c4358a4f15047f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2e1bd51c8625d808e29ece668a45f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46220df0fb383369f6809c79dbc5412c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991495b62761be19a31aff5f849b50215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621c324cbcac9bb6ff3814de6f0a18416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3147ec1a70670655aa0dc3b892f93bd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259009fb758d941d071304211671f11918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9033feb69f4aca3a1a576c675679919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744a600ef73e7dc9b1526809bac551c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30302ee4c5c816124d8271192890f46e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543135ff3feef924f6ef0afbf6fca7c522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46491b2d35efc3b9f028fc2e783215fa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34397c17411168267a1e6b032903a17424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980912539c076f361153d76e2fce575725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567b641165deb5ebe4e6164ef7a298b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83f7464437ee987a7030cd4b15467027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0afa554b7a48350ff08dd83edb83f9228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb37483b1ac8c2fab91013cfc543d7829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5454f6831804766f2580580dcc03d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e295be8e1c54eed37d1e774aff0c231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5376061d3016ca9d1b636f3b936a932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9468c7dc089cc97257e98f55eef4b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a56d61fa1f1e9aec5e3bfe0314cb534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740488b93065451fe6ccc5fffc7b717b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf1951cbaf062cba930bceea7d8eb836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d872fb58e51dc74c1ed3ed42068bd037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b4fe7f21357efd6f5994b40969a6d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18fdf1441ed384555f6926b8b40079739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137102131ed88d990e200699b8cdd3b740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20cc9ecf697930f0cca44623b1755d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c84672f87825a1448210f0a4182b342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda17445b121ced538e2217ced38fc043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f0fd306bf8a140ab37f869bbfafaf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9108df8b7ded20e262d84b01d46754645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d5f60f064ef442b6a80e3caa422e446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd961e7d75b0a342b5921b64b2971547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea2bfefe075fa90b974f681f05bfb648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064765aceb38e35a78015f914afdf8f149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf923485a8f921b1bbd16b96f1bcb7050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b6dbac7ef3a8d79070317f03dbd6951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66714a15bf32448ce42154e3abe1ddbb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba2a232acddfc04aa2da78a7e4395c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba04b40349c986264f8b188b131fdf154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6b49323e45c4eeffd5f19c95feb8755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bddd74b2e3314e341fab987e27cfbf656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046cdbdfbd69b3f74bb43644152e847257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670fe066f88c928707409c0d651a822658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712c0ed424a751dbf3894001a6c632d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258581fa6178bf71b42d7b2b6f4496660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0d7e950f12ebe4f416628af1d553761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903b7f685eb7aa838be7b904f499c0662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1751d3b841dc2a406798d713b8ef963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be85bbe3e5ba1e5acc642bc18f0c3264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5cae42cfbfb4854a843c03d379a4965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2ec1b51e04721d8ec86b956be839d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd0bf5e272e4f5f1e90dac727afdfb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034997f372bbac7da90e8a774e66bb668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79c89461c2e172f0f87e58c76adc0969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e740cf88892d2f2016facd3932f0c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d255691db2a36b1c60fc616d8c98471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a853b663bc849a416dbc4f30903ecef72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7a4611b0032acec8ad042ea7441d473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6aeb1e1d8f1d19efa9f8aaa7539b8474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a9e7f8609544ff4a1f31635bad64975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3093525b111e6c54b38ec81f9ea326876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79480f871f37941c6d7e6b98fb71ad8077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456615a5545457870c520aa2a0d766078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa2fa5403262b73ec096511062fd2c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd17daa83a4d64ac4fe60cd3481db8280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dfcbfb1d20a45c800bf657f3edad3881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3d7f668fcd07bd048a5d92a490d1982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932550e6bcf45c9cb51888348f7436d283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3927547525a4adfcf2d5c4f8a9c4e0c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096283086b4dfb9c411f88baa798336485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27339e377f1774cd2099877e1a5436486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56f120179e83941750277c7ecb049e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a48abf75f2a07f192136b9b833cbd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec338d0d434d3655ccb66a1d2f965f389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f717f9b5c8d8f0c20c59f2ba0b8e690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db157828a24e308666d6a703be28f1f291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17dfd7eda016fda15f0e2b4394d854592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24c81c19b54ba172666e7e4144ec1593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb751fb3c33a756f5df4070a49c15c794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb180b08be5b25228485a89ca1289395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb8e4dab92255a2f83356c99dd1f9796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2933a453aac019ed9162e7bceb6d897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d30ca06ad5c2b37fa534ee35a458298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88195ff359af0d55dac6021040aca699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e484413fd05c7762afd67e6a8c31925c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008955b26ac53289b3dabf8632f4990101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df741756d12de5c06b7430ce0fabf8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d0ed42810b5c1d51e76e0dacab035103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3577b218e171e696143d3d097991ab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274ca6b3f73769e1988b25cb64201c7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8f410f192b16d995861efd1d9566e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acacb3f5259782b7816f9442092c84b0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04930f00199e4ed19e14e881ecac46ba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8cf5de40fd539cb3d34727c34afaa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e980a14b4628ab4f2660dc3fdbc9c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e93487a1835f94619cfff763b4e2b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171fba5fae86a912c519cc1f7290e62112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f41f51df2fb8e504f0c308ea0cc883113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174cbd0a5100e71ca0e721ef74e6ea5f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb3b613db430438e25f6ccb194f8c4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa7c5c202f801766071c3622230398116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2290097a04cc8bdc384ffe5bb94922d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6063e64c15fe16467e94a3e7c3f95fa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc149e8451600c9b0ef6e1b215ab2487119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9df83e0fbdef604b4f74cc404464c5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee9cefb01722a2eac12646ea3136c7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3528a89e0a58d2db474544a33cf4e19122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338d2949f53feffa5e114f24ef5e8fc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693773c058e76193f46f8dd0004d59d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219859aef240e3de0de4a2b122571cc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10d1ea7809e5aae5c6a68a42ab4000126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73156405d21a1aa9bd105cd20813cc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99574e2fe0637b00a7c8e1e100285fdf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e515a138759dd1479f34a474d69bc9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122d81f1e7d7b573eed4040472b3877130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93851f293cadbac3b3bc7488cb3c435c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990409b36c4a59b27d077569fca1cbb1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b976185792283c13973e88dae8a1547133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0780c7895b3803a0b9459a85ebba9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7001f716ee7cb31967fe70799b5669135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f277e84e5a48d83a10bef2d201f4c1c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782c79ceeaf1e37f0cafe705f6a1e87137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f6271dee131d06f9261a1a6723028138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b276d3e55ef4f7b896a2e2c32fe3b0d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a722ae6907027d521dbac20ddfe44140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d3c1c3395d0ee76fcb358102cd105141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5f5acd89036374c9412900a2677ed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be456970f30fa441d6e1911766e71735143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777a5d56c7eeb366d89cac2bdda59b1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb35b4bd293bef044bdf19f31307f5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7e118dbaafaa03bfa22b11f0ced73146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccdaa778fb8a58feaa49f3c30308f54147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996156272b1650500e00a8777d13ce8c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360fdf4e0dc118043b74e349f4093ad149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261a3f8efd2fe67b31901dd0f91fdc4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2734d5ee283aa214200cceb7203214a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c64f748faf106edadb8d4333e96fb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19628be592c5817419e66096cadd8c7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d11cf71c997511f2c3fa6023f084e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94874e85fb8098dc37f8270a6b23503155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461916d37e834453c59ad885ebb1bd0e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3952ba6af82eeb2d88a008d536cc74157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293ff91efa9e2d8ce69e0048f768fcb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ab1b5800b265c006a55cbaab89394159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01f3a67c40b672b21efe6c84c74eb3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94510b9711a12ff42424d9c1a9e64d80161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9150339336186858580990b34dce94162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b9ca8fca873636da03109311f1f7a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d8e1de0d042656d4b7fae1c024b29164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95aa868a4f72cbd8cd230f9228d4d9f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863edc915c7b279fd35af3537ea244e6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22e33e63dec7b9adf2ab0e073653d9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd2acde5fa5fb6c9661577bd536233168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662601167d5b797769cf9fbb9c1350b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee22455557f9d3bfc4113ae0c9e9c81170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087349b943af7376ab68789b72748e21171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8c883045ae44760731eae1cc97a98172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79a834dbe749a1bb7a308eb9765f46173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122bccebc93e0835cf8fb7284a6f0338174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692fc57b07a33dfb0a90b4995eb38d0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef7e54f511065bd2816b800dfb2d30176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba7fbf0c08a159e304e9f025195ac9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05731958a532f89dd6ade3b87d3e88d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87560076e733e8bb0c34fd5bbf0b609179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65186a49d6534c4a3cd3bd906369223180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fabeac787bf72e4906514ed7895c34181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b6ac7729cf930eb45f9c452d5a0e2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff16fbeb1d380c941598b060c8ac433183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e205e790fb4579c32ea1eda4758bda184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5982746d3eb1924079a987473aa967185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52088f3258e8309803740660893f01c3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038f86bbc315f1a9814a458d47ad903187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b9961b229f39f8785d049ab7f52a9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60c3cd0c8de9c9655b2cd1f5d3f3ba189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297a6fde7afbc6c8f508cfb13a26773190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db653dc54cc9c6cfb358006e7268961191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd8bd56c8713f7534830c51b2b8811192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d97428fcf312f6b09ad28aa006133193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa7723f8780ff589dbbf35634e6970194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48877dff4aa2f71ed616dabb8cf83f87195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ab7e42daacf493a7fea3fc32a437e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b709c09deeb5ff5041e8997df3f9a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32504de60bc1176cef0e50b548fbe7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629e6a0dd9ee29eb7eff87db3e3d7ec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ecbe10cca22633fdd1c9c558409cc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7d56ab374dbe22201ab6f6e5189a7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6614fe5e5ccad524d558763a82d3c41202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fba8d761c052f894ae6424f73eac40203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94984c31f96129de89c4c14539f7f00204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be795db960b08863f7bfff41f1ccd26205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8a8f259152dbcfb05da1657256d8c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50aa513ba4463f35bf71badb99422d2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039721ab13ab6fa3cc2b743d5d64d7f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e7b3840c6135484de7a776efe9888209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a9804e53b4f6c7d25fe04d34c9a00210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec048c256aed844de3cd10ffcebef1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b107bc694cf06e24a118a09bd38378a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13325ae088dcdbeee6891d7c96bb3ce213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19891ca9cddcbb93671af8aec6a7aea214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd36b2332f858e6a852055a16b9008215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da4924247520e3a4df13f2604a9a97216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03498f676e6cce7e8c92703b0c18f6c6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ccd1daba806851b7fb08e272c98944218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1ce69d31238f1edd0d8b21f86a06e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c72d4782f162b05b8fc70db06e6b3a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b659e2839bfb887f01c3050873a1296221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4eff0956c3520faf80b085601c504f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b8fd22296fde890b1b9445c8c40bd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf658ee65902b8eefb4c1725ea5ae555224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973acb17cf0b97d05c04b1278558f6c2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801933a888ace6c25e8c4cd52b9a3419226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06fb3394ca4e02b775f016ff53d9d0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e069f64e9429a27c2980fa1f8c14251228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c68453c91b30500641a188cc1fbfc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6b30da17aadd686f5f374c3cba3d8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd56575d1c9b4fb13187642f3b81c5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c47a8aaee63a84c28f91f4340edd0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bcae22c3d011ba766a0082bbd4ee97233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b44756e0581488d0578ca5718b471234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6cac8a2e2a5a96824e01493ea89d8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd193270018c8f285761c9ef01d8ce1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1e96f2fca92ecfa963a3ed2b82845237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066bbfc2526a99eadc228db226a4dcc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24107ad4016bd67f717a849b6511a528239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ec543f58c2c97450f716725e84105240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5281984eb74b7fd16caebaa3b071af9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2ea2ea027b598531cded1d4c73957242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbd42ea6f3e79587d7f204b1eccb3b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70361063d4ef89e27f444fd1da23b8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e37ee07a82c5abb3f725fa3bd2ed3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685869de6b08ab749ce7d85f1174da33246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8f4bb6c885c285e61165cd86334ab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb7152dc1ceae102b8886a5ed5fd5e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a304c23f8bb5b27193d7dca5c0f1ae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a33c6bd42d0107549644e1d54a3876250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254deb6ca83a3a5ca913868e071a65e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1fa1fb5bcdf15065ecd074c5ce8b03252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59eecc3f232e56e99bdbd0b7336185253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0fa3bd8ab745f6557a1c044a18dd77254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4247007a6a70baa493571c32876954255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2c0cf9ead535efd2749f77b5a3b4b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44232183a4d8c8554fe0b3369b433170257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4178b8d0324dfa1da59aef5661529258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd13c1f0ce9037e823c7af1fbaa74d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087fcc556777a29a845617b26d15ac2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8287c43a0142b6af3185b4a195ca5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b3d5381d6b3571f7a8a7654e75336262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45b1314db8d4b574c7ef196874b459263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d55807d2ee09ea56843e8483764269264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2abeb20fda711c2ec6ebc7252fcc95265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a496c079d4d2908580cbf5825413eb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c1eb08dec9b6c148316d4178f9ee7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987825f31a466bc4b56125ffc327383e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84cd02a2d77550ef0d229877eb6899269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c531a6ce66a2cc51300ffd510e189270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2872a1816eddb759941ae5c2b591ed271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787acf7ad1761edd421805d4bbdba5e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b54038ecd4cdd49c9a7caf4f47b441273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f47ef74b8a0382bd2e840975ae05d8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8159e89c2f5b3ec67547486fb1f5c13275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4eb5f6893728ab2faf5132dcfe261276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259d1c81a0206381dacac706f0ce3c5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7a10444535ca8619a7e7ce0794c91278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f15b34d2bf79bae68822e7f164c78279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b581927ea98483f06486a23db0b5fc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72443d20766a25c21075c5172e1ea36281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8288dc5755388cd59c52fb7d1e5b42f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1da120395fcc2a68776f9476eb3e4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a4af44ec704520eff1e29b9c17329284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dbeb82b27bde0b1a6cffea13741e7d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a554edff275c165f08da97e52fa4c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6fb185ffb22389b39e303eb6cb3f8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9124e3e149271064be9caf996b9cf75288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912b45b661d13d39eb37291cb75dc37289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba851e20d462e0911f99c3bb4c0be5c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac490fc19ab332d8facc4412319149291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7aa013e4875b98c764ddae7dddf96f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4730acb2acf7ed538886de80428382293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe174c38a8a7f01db4e072d61624e14294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a953dbab8becfe33eb0ca66dc4a0959295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91be5dfd1fdd2be9f781709fbdbf688296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7bccfaecb70e53716ba7c97c0a8b1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7febd0f8176d68cd89425626cfd5bb1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e06b55064954367ad716e4c1a4992299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4108669848849a4312e41e0a592044d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007cc4683acc444ad4d9f5cce8b6fe3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f6539188c843b69e299cd5a8b4f8f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290b3882b28c377d50ecce8f8672997303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7541e77f4a9a92b1f58c2be2540cf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cdb2a011108b646119ee3b67444731305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c7b94c988883f0b28772b4d35551c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4e7d9a9698f3da94f82c64c38b1b7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159a0a9f93eba30c11591e303506df6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb361302d323a6bf027b411587cf1c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b0193575b23338c90ecbe84349d3b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d036d28845989652640034b9cdce26f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f87543e951c8b4b8cf1c68f2a6a4d5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be3ebe60c1c83472bb38a82b1ba624313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8ed86880cd169a4724f853a338dc2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192983f5b9adda626d9a3fcf015da581315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c4b2cc1c32a8a072a4f1d6222d876316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1531b1949937bd11c41d46703fc15317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1e60cf0aea0dad6f8752bddfe253e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ea55bc3758bc68c6b59de8f33a586319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3702974187907251b7c212ae154f69320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cac7ddc61507da5d8394340902ad41321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89345625728e290681a34afd0181672322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327a36e05dbf8bccf6c4316bca50e42323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42e608ef81b9277ed62b28b2e950bb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c6318e774a1525814bce30baf1bb8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f68cfa3ec1a855d10ca9acc0912322326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6563bf43c0ddf7c566eef9a82ac05d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafbfbf878fa87d9b855e53ffa3c7ccf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba7a0d8aa09a1aa307a83f19509a2c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8758620b0593e45189ee6a98c9796330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e222ed7568038a15f30805c399a6ff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1aff627e0d0a9976e8750e9f5f6551332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01805412cc4e3ad43c72f5d7048158e8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2f3750d813f85b0c2e42d38deb052334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4b81287d513e5a92a1bc812082500335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ad469cdb5a6893226a9d175f9df42336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84b37d8efea23412e245074d7579e6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f6db10b1505e3970ae41b46b26246338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e85c6dd9d41bb283ac3bd0a5dd48c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f61e7686d68d4cd859ac84554383d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f38ff158aeb59087b39c1dac1071c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2253872f46ba7fe815f36e47f61f6f4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f95fed7c39888e958e96a34724d93343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424413e264ec336eeb5abdd26b3b2ccb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855e7e929db2f83b8adf8d6e9b8df86345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857ca8e6acf24a19eee26a12e9d120b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb36104e3631ef9d65ea94cc0cc071d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f268a1e35f3ce1876fa541108509579348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce629887b6b06fd28005f8966633916349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ed10d9b9991f93170aa1bd62c0d7d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906241902d92e56af56660872b1ffcbf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833011c11f14fe04fc3befd8cde8d8ef352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d58e6b213ac249366c5ae27713f8d4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f27d09980be9a097d39e995fddfbe1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d11dd88e0cdb683868c06c76cd581355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc57426f30eb49edf6e77287eae8e9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be8f25c9dd2c2414f61d533538c1ae357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d2ee8cb4249cf54d92a10c3649e8f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586546d697faea5ee3f39f225f51c12359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362fd16490eb0f25a837087ec11300ba360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc022349b625c4de0217a94cc682397361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43e559eacf122366927d0cc86e91b9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f7c3eedde144addaa08dc3b926b35363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a06842c1edd18d9b3330f9a1892c3d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f144423f5bb3206ba2e5e52f1548fc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f65c11e4e23d324d9e8e7a4fac7c1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ef72433fd7ad3eae5ee8f1a792df8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9befb0becc601bbf4bb64b678b56eca2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b30e41f19d4ca7b17d4b611e621b6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b9b092bed6b5d47cf91f2913c25d1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d472d07fa30735e887e3ec6ed161726371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907996d2fba1025ea175b3efb266f6c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b9bab4d2abb18969f2c2efa917cc49373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e10bfce5a9f223ce22748d1ba1f2c1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aafeb1d2b738252a44837efdd6102ea375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23a2b666523167a3b1468a2b590c50376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf702498685f4bbfff43481cb72739377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ec1f34b2af987426d0ce37d42901a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8d8d7e430a886a50c5add50329570379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4bf4f65884af1334a77ed34acdc10380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d1d7b91784ca5c1a2f955dd3b16be381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8de44b5542b262cdf9efd57745018382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd13b4c8840d795e31c3c775dc8136383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2b2d8f2e7ab91e406b0a2c2362d23384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ce216c5e127a0add0f8d7c1db52ca385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc8c0d2a91301563a5e2d667c2a5bc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e77062f5e510f79a781c49f08b4e9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad21f7b8af504b11c13fe40bf0e4690388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b925151e08adb61cec69d44933ed3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc240365195d3700d56c1a5ea2a2ee93390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466448c2a116f4074a93e3d6174502d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134b17d27459c32976733c8476ed770392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deca6dfa890ccf86f1e5a28f7ba464b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed949c29d9ea4c605f5070d1e38427394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77666e35a7e1e76d2bffccf32b5b7909395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b852724e618cb2827f0867ba00f134a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f8d8ad67c532debc8f16a6aac5738397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549aa38d1b585116006611a39304585d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1725e8b0490b70417c846715718f70399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628544669a1eb54296c6d7c526d6068d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca52463322fddcb75f8ae848a8c8f05401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76a97095c99ec71fe9f4177026e43b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54287c7ac06e6275404194d500854b2c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ef01cbb5d6280f6aacc78b54c5cb5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c7e3dfeb52af032dfa14f675680a4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e135d775a0626be2ff9fe3f8f2adfd2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f49f7c784b8614e34985ef27d1fe41407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607034e057f695dd85c34948ad60a71408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9a0b20db6a9de858638766e48f4c4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50401e6cb7c489fd42ffdf2f6b945b3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6f439970cf8962fad155bb6071982411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0132753caa81ca20aa12a414d77b8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda5f4fa0e53a7f0e033b6d32ea49fc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772662e57a82d477f16341859361e348414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c797347fce7df980e1796391a2567415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488ef31981576ca2310b61bbd6a727e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408245fb007b15865e7f9ea1419e314417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68437efa77e424264e5ef12dffe5d3ff418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77154bc17d339fea0179b13dbd08c48419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de421f780316372fa259030c248d6b7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa139cacd4c87770dfdcd8c3fa7a226421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4ed2711db4e4e7457f77a2fac1f5a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab56fc68a7ff729ae1304f8736b36d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858bbce37c304fe7e35edaf0a42ab0b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591bbf882b4b867f0af2c48a9b46e642425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7057f8dd3abcd0cd539b54090eea6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a145df83d22118021046f712684c8b5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51631372ace5c1d490493acde9d0eb0c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce95f588aae26f73bd950034b61ac3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c2afb23b96f0ea15f909370695d93430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20cad7ddcdd20751a2e314427e00bf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7ab045e18616fac7424d0e5ad6f27432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b3a3da8856ecf0dc525fc607f0694433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914740a5d64433b925ad571d672ff22434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ebde36e87bb46bc2f1b5d9d288403435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc45298470cccd7f124956c95762ce436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd760404090f9172c70c829ba4930be437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec453e9448c473e9369da8a97d63628438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9db2d9f7a50aa61999a10a6704b4fd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba4e89ab3e8442fc0ebbe33cce0aaf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00c2ffa3d2cfab51c48b33cb40b285441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b749c8816293f742434e386b603be442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c6ef19938a0dc49cd8f29a45f4add443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2da66bd2e98b1197b9d0a4eefed27444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f3f33fd3c5f1c0936053bcca1e3e6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349cb4148170d77c6b895d08ff98b40446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc065dc73532f587cde2d2c9ea85ec447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7b37b6dc05f6e8b5c1a23050da7f2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5db711239585b305673424cd0c926449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ee7115f7e1148f09e6a336b08e801450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860cd0fc26fd30d577d13c1b1988685b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c1f937631ba148745f8c9af2e5d0a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45cb8621eb5ce8056cec206843ab04453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d50997774f3193d2a8a9910d9af2ac454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95968ed5a2f60167bea7403661e9d2e3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1bb09764a53acca278733772c8625456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf33c5f7f3955666ee2a20a37d90de457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1c3cd568b795042e547dece9d0ec4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d519e92f625d45a18730ebd5c2b57459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bcd31ae16c7fee8f246de5886e4e0a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9491123a76ae2384e16297fef9c80ac461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeade6a32bf1d7c4f7c8f542e03ab820462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a2ec7875767aa541677ec568dedbc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d9ad4c0ac5e92a479a635045d5a04464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b2e031fe75140aab8d5e14ff54592465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6cc6b17dbea7d67dbaee73d5335326466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ffaea08e7c4b978dda375dd7b881f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9afa9f3c283bd6a13d74821e71a08468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88e46bfef392a36594c6594db11ecc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957d3c4330df42a132ded492e01dda9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d7cc492d2670c8b08af41e364bca7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b3cd2f0d3d99c5c4438bccc326930472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b2bf42ca0ce9993066eb7f66109ad473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b246b5f411bd621ff455b069454517474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4975c21f343f8995c1116748b3ea66475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080eacf233654afa49f4c0f1ed1f3db2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f24752dff156f04ce8eba16650dbb9477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5329,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16355,410 +16319,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17364,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18629,4069 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D85" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I85" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="J85" s="0" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>0.37</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>267</v>
-      </c>
-[...13 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>4.43</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>3.41</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F101" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="E107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>12</v>
+        <v>317</v>
       </c>
       <c r="I110" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G113" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="E114" s="0" t="s">
+      <c r="F114" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I114" s="0">
+        <v>4.09</v>
+      </c>
+      <c r="J114" s="0" t="s">
         <v>329</v>
-      </c>
-[...10 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I117" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>1.34</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>348</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>349</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>350</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>3.66</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="E129" s="0" t="s">
+      <c r="F129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I129" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J129" s="0" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>385</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>401</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.39</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="E157" s="0" t="s">
+      <c r="F157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>454</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>455</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>490</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>526</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>527</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>542</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>578</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>609</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>610</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>612</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>615</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>1.76</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>630</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19482</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19483</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>646</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
-[...48 lines deleted...]
-      <c r="J242" s="0" t="s">
         <v>649</v>
-      </c>
-[...98 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>