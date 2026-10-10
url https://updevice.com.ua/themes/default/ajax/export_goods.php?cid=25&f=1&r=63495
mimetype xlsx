--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="665">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,80 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...28 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1057,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1201,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1438,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1690,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1885,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2062,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e3add92af72aa4db622e172a49de71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e2f8b72c0da7fdb612df8206d34502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a3d9ba628b610540516fb83b476473.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7c7e573e7fe12116289d5fdc414114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eded32a0e2b4c0db45a68dcd21513c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e08bbd05e7315ebb806bdd10a408866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8accd5071b1d227f8789e6647a527457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5e97578ddd803c95c1cfb0eee71b98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8539ecc701050e2511ec3ca866d2409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96618acbbff56e4cece328fe57ae33f310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b8f75be155fc10c2f2e0374a4c78111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40f735a887d5d8c4cd01a1fc9aaf2712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e161023df9923750ea244a1f6772e813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0abfe74f6e62a1362a05519d51204af14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb93f0d3641fdda9bf6160e62db37115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccdfad2d9bc2e7c35f801f25387711316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0774a558b96cddd1c17f3e35c0d50817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56fd259544c29ed9a6bd38e9164e2618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b06d4a6ffb84656bb7cdd7699358a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6502cb96779315c0b977241354fff020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cbbe15a12541c000a89ed6a393a5de21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c685d5042e85e9322b0610638740a822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36614cf982663daf16b134b39b8fc8b823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2897a402ac54b6356e79ba2179daad24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0bcb4170edce80b7881aa8673c53725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520c120c185715e22cf677ba47a265326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13714eb6b1ae70228b4c88980398ef2a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c621248ea7e4f1ee69967c3b1448f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a215b100be9df6ba0728f12bdf27e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903be7ff3d14a1ed2ed9d0a0cbdc87330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3bb2919dcae07ef78cd992ce9808031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638a8dbeea23a0421d7a5a35a25b35932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4edfa9f388f100715b07f93a2f2b533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176de3661c096ec1094fe6bef20220134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acad6b1bdd46b2c74f85a0c18345d8235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f713beb9592dc32cc07c03ab4c4cf636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8323c3fc357a9fe929142bd357bc56a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d413e9d4df7d54ba1c05c172b136b038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14ec647b7a84819626dedc4546a69d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51561a37f3cb6141230db3105a268c9f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12111401511c2f5b07a91ec568529c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4172b12fc33868d0087cbe253606b342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4146872ab29d6b865d94ae89b59ff6f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2bd6c4f6bc01bfaa9f2a3e1f4747644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881bee647f142c05c16e3ccb8859c6045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388c56a9b89e750ffca9ca3510566af46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031aeba09de67c11d0f91b6b10f6c0147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c73a5b5f617a683996ebb26e15bc748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da055c98e55adf53ea2be967b7355a449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db5da8118b6071b5669ab0b1655e1e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f49a5f05d82d49ab5ac74d1ba56e251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d28cb557e9f2e5fca51348b21fb66d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c8c9a1acc1f5d2f27c3805b739d9853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991703d0a42d7ff4567307b9db8c9d954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7346cd9251a805a7a9f9a8c453711c455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff4158449343c89c0bfed850a2f67056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e591562f3396929b2b91f30ffa9d6c757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996d6881d799d1da95fefc0e030a8a858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af3b6403698a41338fefdd8a79b9ff359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569023766bc0a6ab56195d51a67a32c560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b4afed6b123b8f9550cd21156136461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0355d8f6bcf9e1a10d702f141dc4f262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99e131b0ed1baafd0baa062859fdeb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9464da9787ad20ff224dc9a8ca0df16964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569fce7e08c602929685fc99ea85b6d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03c82d84ea9a0f19a461aeffa6b07366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9ddbf279a8b75445df07307293d0d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55730a40d29d4290235893ce1633391968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab98de196a2b907325ca68fe52c70369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e2a2a15dc86d163aa22002bc8ff4a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db76b4ebae36b18ee361e5413fd94971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62019a91351489b41832bd2ef5f4df172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe4286c4484a3fb7a562be6d51f1c673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fff353793253d26e0015489659f2fc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9381b269be6226f72d5110652ea4ed675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914a1fb30433264642e23e7b84ffee176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e49d0fd430d066ce90a06594abf20677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f77a4757c36c7aaaeb8a37a0d331fb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28243c94f237a0efbca2233c3e12fdda79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416aca39fda6cc0e801ea42ab22a92ba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25e569f486ea6d693a780e39df5fa881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386401215cf589102757bf3a08b2bab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f7f9a5360bc3ed0a0731f34841db983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc9f790ef78e735857cd15895e5cba84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3dbd6f8b980fa9667b983a01dc6e5985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6651c930cfebb60f0e90908cb090ee686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213dce281bda6c73f5c5d68f8a8beb687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b18c8cd0c2562296f701bae816b8a188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77c166dd9775b94b04f94bd3e20c3789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ac5f2aa57086f8bf7593808269fca90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc554f19b9f3d32f525f4f31422a6591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef8b3f8ea69a55afd852011ab313c292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603f96c0c670a23219c2537cd441e4e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8941c85391de26358c3af8bf1e257994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5026cd2b31976c091d86ad4cf2b33095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c782338154c6f82a150465cef17e05a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d161b17bc7b025f7ba41645d290a497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0728c9aa65d9f39ac5a066e72147c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc97990e68fb363ee6bba5f90349794899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8ab50ebcaa7c1600b0f12854a61bc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4db420bfa0a3a610458e8d88dbd4c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d031938cd8641770850b416f50e63a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351679b31284c5c1e9ccdaf3ba13851a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e501c7701d23936c31d69d138cbf153104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f24c4e1fb37bd89eb7bb238376607105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89999eb33f7931218c009978fb3133c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad9ee3009504bdd312b4ae9f83e24c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3eb08083a3980c213c703ec8d4253c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ec2014753d20a53c2dbe42dad6ceb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0c3708f0d5d03e7f2fe2226264dc5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a67b13c9e6a111e68823f024595f7b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58965c2510bf55dad78fde79ac1183112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c349e13b55bd4d3f0af35eb8aac2ff6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f42f8dbb6e55209351495bf7b46f64114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6da3bd8c04c9d82dde2e695e4bb56115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7fa135fd4f545b95886eabce1692d8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58fc6d67d6d99e8be5b17b38a6a6b40117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46bbe23e9d0b04cbf4f51f9563e479118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a385e50beb3d8d7ed066ece00985b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4b439403e68593c3ca51a5db29f37120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232ec8272e1d518888318ad770e7909121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700fec7b54af83daf737191310905bb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c2abd98553ba67be46e5b141bc28d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c4c458192a9d961b9117b71f57fde124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd90e0a0e6ee7eca02bc60fb4d11f24125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea820322ab3ec79aac05c5eb7d2199b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa14ef295171f63720eb2e96def66c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e374ab1e4a47a1ba5ac52a7c7e2ad128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ce6d422b19f769dbcc4d6818b0f2e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e05ca416872de32f791abdc5a5dc6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499500c3f15a733df94f54a64e01112131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d8a864781d1f67621262327cfd32f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc2945faf6618a70e967ed075b982c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e99922eded4014e93f2bc82ed2e16a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88d08425ed835c1d3547e6fe7b2f64135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d130350b3e214c59051b1badc03abef136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7a74c84c2ac54354a9387689432d4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a1853ee83cf6b27b6458ec5293f30138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209d81fd62bc3f6a24eccb92baa4731139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80185ea15c6a0c7af6d8f80245e73f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a01d6f6e4c70e1c520f5a9ad4fc88141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2165fb1573d1b489874daf434789634142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9423434129d39760f5965e129e4029143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a625fe766ceef81767bf32dda9369144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbbd2d76bdcd3ced0e8daf40aeab652145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046349d0e9e163c53008c479708cec6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1211b4c5cc154fb7f67649eee8476147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6511c728b5b39f45705194d10922b47148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabca156c38ee75db526ce0694335d1a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d58c0da9359919a89f15fbecff55d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9e0ba3ae79b03ce26fb0cc9639268151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbec82cda769a30708b4a8d2e78acf9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82efb9c8bdd24e713e0290cfc079b8d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931dae377bf96508e1f09630b4f70941154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542cb12fbd8bc9a092d2ac97baaf842155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28b52a50f51105300b8082d300e5d0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69abe22c479952fc499d1d46277d4685157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42a2a89464b38f80daa2c310660651158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63484d00ce5f431aba53709238b756a7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e2e17ba189dadbfa724af3fdc1525160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58f13f318b63b7bac1a3c4ca263114161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a94a080c1fcd04e85b76d1799475e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c12d49066b52f64bd094b70a26bf04163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43afdf396e25f665e4bafed00f3be03a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5035f660dce789f56c4e9c6d891fd5b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0aa0593b1876116f8d1e7a1ba421d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff33c710f1b338bba4a6e4ae06e8751167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778d62fcd2298633d4b0c6f0b516ad1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94241167906319481f9bf6b03bdac8f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8e9f0b7e173a8daa86a11200e80c0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ad37ab4cc2d0e59268ff8ab34f635171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85a5206f2cda5dfb13ecb76b150d7f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72406411f0dad616f3f5062ec3fe5bba173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8815e16c6f45568f7e5a2db9e76443174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87f886653231a561cbcca1ccef8786175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071cbb0bc0be7f2725beddb30ba6eb4a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2958710637e70514a7bffd651754056177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbfa4fc9b200b8f8a952efba371e243178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4bc45e4bba3198aa3b21b17c7f3584179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c3825e986c8e88123ef9e2d2d101d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ae79ccbf5599f2a98594d136ee571181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f80c876e74e32dea60e4c09c7a6e5b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099baccd045d6576525a5557a8e30e99183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0cd560576d40542ea1cec78243c2fe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0773a5d02398ede7e569f8eff3a3c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2205f15c5ba0a610881af5ce0a39a25186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610b65a15c57b9c473f5a5af7b45bce187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4921e7f4d91972694e90ef8bff8774188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8d4efe4422302628b1138973ea2d1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d081376384deebedd9a2da5804ca8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257be1483fa6954b191973a30354d743191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf7562247d0f6c3b282058afb3f71d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80176f1226701f90e8ce0bcf84e73b7b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a53b507bb826b264802b6996267503194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67320bdad14c15b4b7e3071777804521195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be055db34adc9272c390cff999f37bd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718923be3b167207f800ea61dc49a001197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd481f99e0bf8090cb4cc8903e827a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caee4ed8370fe238c49e2ea41980639199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52952bdb62b03f0fbb0a9be0f41062200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0584450a1638cb99a7f577a2ed035e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82577e385e3c14eb6c8b0705130131d6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56a012efa93eb95b9d306e1499ef0d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ef6dce98c3fac5f1e13c535ae5cdf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b9a18d10b8a1e2ee8f91c6c9229fa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3e032fda7cbae1dd6562cf5ccbcaf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e7fad0ac90a514bee8377058d4d01207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7072cef1ae5e50c6b0360904f6c53208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8afb77af4d5bec962df0b583b795d75209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ee91849147465efe927b694aa7d93210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be44d588e92344f249058177cb97e9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed11ef21c4a956301aa7069bc5ec0b3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9f23b71edb964f01bbdd1a204e69d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ff9c5e69572b4dfe2f992a4a831d4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8032887618fa622c69fea6fe7502e2d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ee704abd644ac6b5edab60b281f56216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949a9825bec6a0ce544343a59fe9c19217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b259d56e70104f2518f6494a5ff784218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc89537f56cab01b9c12f0dd5c308d4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb57e768312806f48bc33d24e772d2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0f3418b78ebd537c2c057c140036c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c2c3a85c96c9a1b9c3b8f1459530b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb455ce94abb0c24cd70d0715fbaf3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159b7b6e5e5c107c052f8ed76e82e2d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e14562535c526c22376373aeff401225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e837df0903928e001770870165c746e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23078e094d799b04cf2d23407e1327e2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e6e41a65da2941acd44cf9107fe5a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795e7bf4d80e6b59a6c329f18052f19229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074fe9d9b5558c19cd7829623a103e3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e5ed96fbea1194e9680088294047e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3dd11404f0ea444ac8181f6dc57110232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b963f9cf919fdf6e46684f4be070aa3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffde9eaf83aedb33fed0fa486bded2f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ecf3315bd97dca3fd823d60db11bd1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d6bdb119450d09f49886a29760377236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604126cd87bb721d1dc0839bf65e1c4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701ead2b5c7b67681fd371ce9d8807a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5447d17266cb3905c6465872c5c9a4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0ef102e1a6914d8b6dcd1df3991bf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7cd0a01a3011c539b79b2d81b6c7f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864181d34a3eb8febf3376ca07aa856242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882735970e80a8f1cfb540e6460f02bd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3bcc0ffdb0d82cf590824104f61b7b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2873c04d6f81b6b1a92df10ec5af76a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab65d17a3a679a6190c7481d08cebe8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947c2ca0dbe14af9135a4fa6b5386fb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489fed3318d7b4c595bd1b191f33f1f2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5710c7f02690f2f7ea08333463f5f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ca3e1fef4c2efa60503737cb5067a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92e8d3f37f558187aa7788b85a2497251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb303f99385af34018532e6a17e0824252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef469c651bbe5a77677a0a2bdfbb1b14253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ece5fd04f22bee15ee86362ec2c9ae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783c7051978bdc8db75cd5e9fe9f019255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c411ee504b5a81cd3b72abf5cf4853256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65674cb58f41ca631b5ab6936cf28349257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600d687f84974db02e4270bc077c3f8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00815ca3688a9ad36203de5cfa8ada259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ea5bf6599269ea362374b3db80fa9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222a692de3334d288dedc07d247a640261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef3e8f03845fc4cf23f09cbd2f6625262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02d02c6b854cc02c06f1b58ca3006e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155278ac2995196066cabfa8a9711e2d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d920679ef60011ac6528d7539183f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e551f4515c3486c0949398efaded842266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424203ac191252f04fa9f5780c6b188267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b72abe2edaa3ab10ac255285d65874268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced125f04baaf7ab68bc758ca7302006269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7376947ce16a0f36868b35406db6495270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624c19da38f5fde9b14c7a0dfef25ea271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de10e568a4bac4caa3be06be58620b5b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083cc42dd49d06eda5110eccb91a89a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8768815c841bd8a889570fdf368edbf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13249d6bded3195e1a4dcf8f67249689275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55888e1afe0acb94673db3f1e92c95df276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f4ae4d3ca8307c9099d173f50a1f8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b83149ae99fed988006aecc87d69c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584b36da5b61db939205a6d8744abe3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2015bb2b1ebcecf04628253c96196280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c05e3991399f35646ec9c476bb43a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30456de095987530cd539c408d8c49ac282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c85db324bade0b03f7a74669a8d9e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646abe3587bb67f55063e8349ff44f9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1896c0d67d2d058dc533a8fcc0a12285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e30c693286834e3e694ec8db3cef7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5734dee2d90c0eb2f61c16f7d0f0f2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a4bf21c383cbcb30b075b5fb99daf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d099eaa389ecbcf99dbbede4107825b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d96a85e839f6a03a791d71c7505ad9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78fa91140af1ab189bc83c860ac6847291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320c9f251f265a3620c71efa3967470292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0777230ba0d939428519eb336d88853293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb590fc0140ffd58d44cbde1b7489a73294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20cc08a6256f0553f2deaf96c8c1dc4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ddf35ff5ef649d79e58a41ad9d04a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25c20624735122c29a76f11c114b01297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474469afb40f092debba28e04f29a1d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf31aaf242e1f4fd6581cb994d43d13299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df72e5f6d06659b3beb66e98db7dac300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96935bf3ed6695cfd8a4ec9a4734ca301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865018b1c6f93b011c8331bbe8a00ad1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8758e6346899c0655e561169afb924a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4e211e262f4148fcfb6c05574823a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1faeb4aa901c98114ae7401bc528e4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32874c6e5729ba7705c03772175c75f2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126ad6ebc80e1edb504ffbfdd62a549307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aafcd40fb8cf8f23340da9642e6bf6e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbaf9bda720b5f4f0c7c2e313e78e09309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925c62bdd32f2bf103d797c5174e6de310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74f671927db5ff6910bba55bbc2e13311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5f4fb76c485c87c05d1d77d2aef23312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce76964e5fc1c7ae8bd006b27d7154313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd935745799bf31161e2362fe5d5437a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f5b45738318828b61114ae3abfff2d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee0b9279856d54c391e5663ad21ed8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f207f0c0ab5ee215b1b07869763cdc8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120635173c233875b7e610ea680048e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b96046fd8e347b8e7ad808104903d8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee237199fd15ca80054620e99ad74440320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43b09d1b5425298a113256ca9e46f0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f56745399ef315dbdf8acdae765306322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868e0329732fd85d4d21a334f42fc94323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c96e152b8d29ec55a54c2116b2c0a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cfa8045c2ca7597b62b194f098b326325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397fe7006875d98c7b54ed35ab6b668326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22894362e71d2f58759b7a1251b7bc2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dbab938d0baaf18094654e0e1809a5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe863a40bde0ef8e14b4b09a8bc51142329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd57c3fb2302aafbdd115166745a8d6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55f53a54e613f7052804b6e034c724331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5bd20537eefea69ee230bc95b6b55332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce655b632a123d65d53f3f962d34786333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b737d8b016992bef9786a38efed73334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae720d46bc010e3a2895a0bc9a76a35335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e582c0c608ba0344aecd522bffcaba0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be895f266e0594b7dbbd8c20cea10c5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711af44309b58914036080337ca5254338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04010d4de08390af1c15593bca5a9d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503e6b610db978883a2bfebd806b867340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730375b97362704af541780d6a40dcd5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45448638997559cc21f7e9f50180c964342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93f06ee61bf47566289a6076d5d335343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35479f9bfc26543ee1fcb8718da09f3f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cda89297d006a8d6da8b72fe60a542345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844028fd9237002f65cd9b331780a2b1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b880f6288d74e57eae48fc441b1ab0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dbaa093eba586dea949aada7124d56348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2333c3c92067361d234a1f2540afd60349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f97c939f0ca7812d37f33a7d9c98e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc734cb6c469be6a71125466e5f0783351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18827a18ed14e8e191041809a633fa25352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ea6f3c755e0527a8af57260568fea353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53d4b5d4ba6c40bc1c406ab574c191354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d01a472c5480d7d0bf25d059524fe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f924aca746d3ebe99af49bc31616cd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0fc6c57f95365b4ce3236abd103a6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3082f08683bac325d62439be658284a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ad1e429273b09aa76406fd49c1ecc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564967371a2b69702e7380e810a2381360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8a1ee0dbf247573fa9ed8d04576fb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31ad284e168d3330b8bb3bc6779b32362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c445d4a4bc665c19efe610884723b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a662cdb67fc182cd68002785b087d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d699db1a2c8c5f1b249b885fea0a961365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873887fad69e2ead70365cb81123a26c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2b69559d114055ca4f6dc81bafbfe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6607f620ffaf02c848dbaa16ca9b7b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bae37090a5598cea1d8e4667c2e2ea369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729fee323e2de65d4bcab35fe335b45e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06fbe84d3c1edc82cc89aee4771d9de371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527dcf125889b638dce004f4eb3c86db372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43492407e40d967c2caab65063086f10373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b99d7e0d2ef307b0a974d99872303374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0e92ed17b625eccf010188b9ae7fc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421afe597c27bc692cbe6af585cbefd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312305bffc92396057e28b585373232377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8beafbc7bc83aaeebafe49617b6e380378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7fbd954d2c5f1fd4d4815a565c5d78379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b77a6e40fef4f24d25292ef4df8e39380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb83585c582a19656da9287799b279381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ad2e21f85b15131e892cebf645d9f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d00b400820e6e833b33632b2075b79383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310b3a363fb80a54cc7195c9f212d6c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851045972e0d8d61a2a80c01758c01f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad4b49c982bd210511f2dbc7f65d40386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398bf7b073067efd1cf577d532d791d1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1d05d11a5aa31babcf70a6b8a035f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6fb78b6270937cd52379cf97984088389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415faff1782100945f20156bdbb0f3b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa028a6a02a36fe0a63f9d9b853626e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab95d06bca4ccc4e47a05797767542392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093002ae0ac168ac527afb358a1542f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19edc66f600d920d255e771d3c9210b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2cd88813105fec006a12f49b0d562395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e845f86d5c7283c87be4c3f5fddcc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70aad9a640d26508c7138c293e935f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c350a2990590abe2adfedc483a57f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c15fc9127cd21c685e253e14354d56399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601259282409cc5baddc56b9ce7949f7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a043ce217590e037eecfec896138754401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1552e1cbd69ebec31891cab1a32af402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e2342cbbe1f50c64d24152bbb6730403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685ab4aed7f215c308538f276e5dcf3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43aa871958a6cf04bb1930ba2978bc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0275fac1e14a74cf5c1256f8277cab406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650d69de003f65b883e7691d34ac9da407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d69cf53375dfe38907fbf70771af0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3495e5a7751bc1617e24a20a902297409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64628d2a7220ae03822e2bf10f7b2a9d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83415982a09840b31d3da7780be28f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124bf541c358abd99cc7354d01e0da40412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4cc9a45b161e5b55c9597c52be7aeb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301288aebd61d8dd0b02e1312da8e27a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84be431085b9219c7c69fe4fc53d10415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304f7b631859bfc285c6f0e0c299dbf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1b868a74fe3d28883db78b69e8a40417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11231c8dfac64f600db20fe952f115b1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c603228ecce8875da47427c559fa9e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c5627460f480f4c274c572e0a2b61420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ef113a577edd6626ecab4c777a58f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca34bcdfae9f5eb45e8d86ba413b2c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa0cd4e572c56eecc3a907c2338b54423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017294b6f9b1433cdc06594944c3a3f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb134eae5e8f1e8480236704fb6d28425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363cd6c33c7766d38f76766f00a593d6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc90bfb85c65ddc226b164542e2f5cf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea95d850e7130238994db8ffa910866428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2befda24f49c340e6dc99aa1bad69224429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8f5f9774d70ecba4b2ecbfc48410f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d22b5c547d887485000e698c47846431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0b0b16f1e1d0538d404c1966c7ed0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46337255c525c6338a12079c75b7678e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0c9d1ee30829549d7956b38783d61434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2ecc481af39e4e959e912dbbeaac0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1922fdb5828430d3835326d3a623c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b483df9984b67a508a27c0943abd477437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20da847304e532653d67e3c035255f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a37e99842d57e44499cc45b67db60b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a531c0f5b6316c19a634180bcc9fc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d9ed35f43ab80b4bbf43654302c5d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e2534c4e674a4c9909453bae00f45442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc799d6e0489ce774e0a3af7bb16dc28443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a399316306cd4a435caf1d756721669444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ede916c28508525475db339236d97a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f1af25759aef1d9dc88cd1541023e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c425d89d6a4feb0ac2e99e75483d7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911bcdb54aac8c56824615e68999dc9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de99bc08b03f83d33a30e65d03c895449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306eda6eb66cf7496e08638f4de1868450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9fb903a3d417178e44a1ac3fa513b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c69ecd6d019f2273b8626e76773bb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1dc9dbab4143b7d1b2678b547098d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b91cada043f1bc5c0307055504f272454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f75e4ec4c63cd33bb2736e6af52a6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc389bf0fe3ef3f5354d00714ff90c7a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3e3521f3f2636685fb05001dcfdf9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6868a7ce575d9b64acc436dcedd694458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047f387c46d6e3cdaae2a67491a9dbe459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa716b8a5255d120347fdef0f972eb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba9d868f026106e84d4efcc51c88e6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c96dd329b1c3b33a69dc3b4eb4b2d3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330cd45dc2b18607748b9a46199efe37463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c8860de12726e5f5fd3d7190aea4d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca577607c2e0b28b91d6ac0f3d0b9387465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f16d1651b8ebf9dd073e00d611d5e9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2c77330e065307c2cd60b179528a1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723ff1e4b45b8c084beb99b44002aca468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1834e19193241d5d30ab8c79a912947469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef27102e0c2b1a2a7b830ab3b6d1190470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09e5756d73d6f4709aadc2e9654988471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c43dcd85a235b4dbdc48529b9961a6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dcca406992d9d6ed963ec50e7975fa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd99b5dd99ef062dceee97757a5f62474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e74cd6ca3da3700242523a408d8c49475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b946b9eda188c2919720f30f3a206e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1899482a73816843c364929259f51477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a216aec026e61f327cf75fd1822c0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908476e9972556ee364bfdd781c5484479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4978ee83103d5a420fe118c9667e27480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed246df9b3d4389d7b2bf734f2d6ba481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786e1d905e7c90918a47047e0df01ab482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e4bfac0c57b20fcec4abdbd9fbc13483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a477a53be5a297c0bc27652cd77c194484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df32beea990f173895998148d54a8b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4343e068b532f4bf11f749c1aefbaa4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f38b166d42a11009eef893e3a682d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7397d9295e5acf9fbc9bcffc8094e7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66e0af925a8cda8607e38046ec4e35489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22760f7162607d0aff551fcb66fe051e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276d0a9630215afc700dad0b3552386491.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f11136c99295661eb9ac0d73e8781f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25659d8ef83e2f3ff9b8e1f45df23052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ee36f55124d222fecabaf5a51c3283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149900efd5b03d1083b1203b516366d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c554e754838ee17fe7b4c51677936a65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9295d6c2b143d5ff490caf265caec36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1593c00b118abfd3c19b27fbf0f303d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28e95d2cc130868d7f89ce80541cb38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f83fd927a77740e8045ab1f4d60bc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985018fd689f47150158d6b228173a410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00458bc83e8508a01ccd44ee8cb5b58311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6ef6d1e38496899dcab2b26157f3012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c8d5697bf78cd753ee929f9e4474513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd58cc23dc4ad9a972c8067dbec11a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85df0c460236c9677138f4800754d6815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96773b4be1750662e614748b423439a016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd793447a4e5903130d244056487b317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2fbf8914d956911266c2d4028405318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224bb4e056e7ae34b1fd0e4b55694f019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8cfc8b5cac591d44cd5233b49924920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fcec53b0e2163210761c4bf998999421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f101b56cea13f41d8de0b9da5183e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d7af6cc0500726ffc9698f3704b2923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc67dfdaf3541c78ee7f24e37d3c5fa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebbd837a70371b89c8884fbfc8e9aa325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f91c8b8000c8bac463a4c57d9b16626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01b64b72572459ab22a056b2e2fe5f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438212c20b8eafc61329219eebe08a828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5b843108a6c13192d375fe771388729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0c5b0bf80c5e56e46c86cc987e95f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e7c425fbfce0df6393ba1d641611431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe68b3dd3692a19c3eba3d06ae8d5a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475aa364a61010f54f51196490fa6c2633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b3a1b2c83ad474c244377f9b88da834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eda928ffa78a89a4935e6bea0e645235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d92760da8d366cf1b76c39a8f3323b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29caeef5558656bbac176246d609591a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31cb168b7bb84b363aaddbdf11bfb438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24e14bf4291138d6c5e31d5554493139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed26336f6784a54e419f1e3319c99140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57565358a0f0215e03297304762f29e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9409ac023a57353a668d2af257fa2142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3dec559cc4b5ece91abfcc701adafd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ffcca928495b00a46f0019b3489dc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217019c2971a3ff72eacf273a07de5645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7affe8bf07e649c369a0cef2e424f8046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd6634a57ae4b014f97b12d27f507647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47229dc3d81918edec6c2ad824543548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15562c66721ea9281b4e2b45b7984049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b81703ba555dd94d17917be55d6f5250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c186b2b59633dce4b7d656d98d65dc151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7fd357fc1f9a9e634a630f88f7ee552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341598baede1309bb727adcbe67897f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713c700e0175186256e2f75cbd341de54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d06d15c31d3b19ad940b6a6f10b0955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef34049f30b94435f679e4ab14c2741756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f88e1664dada6c708738f3bf44b6657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9257ab5e5cef9cfb3354b8b2ebbeaf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01a1c72c9f4bcf3543ad48b609132759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca0ac10d1303c891452e4f56b0f88a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde707e6ff43deae6dde7eb073cd2cf461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7c974a66368d9675979722960eb4662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6efd787cac033dbe65a7a9e16d4d563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b5a37346616f60980af1f2506ded164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bca15aba01e147da2a7849d7fbf8f965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7b53372309f9e3055f11ea6b4520366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf143275c430883fbe81c0c273b73c9e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53b62dbd1e8b335bd47972ddee8ab368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3134efb74ca24da8c2a36b711a41e9d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc618b6909c55370ec10100463aac070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459835c409fb7f291a168a4e17c8a75c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0f6975051cc4342bef874b60335c672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab929c207f041dce88ade863827c0073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39031209fcdfc9603f9cb3e9b4979a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389fa7f99300b250352d4bd639b2b58a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae4835d8018b14621c1c68c7ecd03976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d361733180f4db30f21f97e7b6456e177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6eaf42efc6351db42c81777bf9e7f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbefb252163e2995b42a45c6c6bcebd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d5211ee521f1653f3ac75dd51732d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6bda7adda43228b605f25111b9ebee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c3e0446271d51690cac12155e30da82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe45bf0cb235c7b4c23e8a48d7638e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d8a61a1acad6df30f12dcf07b88b184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f79c924af77e8058eec77101765c2785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1171d9b74b45c41aa8f5fc436407586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d43a12cd6d97096ed5784d030df4c387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aef5e8796a8df1014fc4d0a3b17e6688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa022640bea7f3d916dec8c62a87c2289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0d2557a03882f172e33ee29dfe5e590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b51de3819ae0047951af326fdf38fa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3989e6542f25abdc9e6528e55f7256fe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f25dda43b50080a9992e08cc964ce793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446e37f3e0ff2fafcfd8e93bb20997494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428c0798720006e4d9226bbddd9d01a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63118e644789e90445f342240a66ab196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0a6c848e4def50520879b9ebd570997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3890d6f76af27f921f9801d110e9598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e632d653a237b5a4d57a149d728f4699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39df36bdbfede8bb070a71371952038100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c726afbaba2fe2069bad1f0803bf4ea101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd01a60c1f7fd97007fce7e91c514f0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45320ada43b3af5c00cf8bf4ca0023103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e79f844fc07c539e5187429d1d642104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1226921a868d56f7b89fa8a923199105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6cfdd5122d305de635131cbd31bfca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8cf747754fc9d4a6ad23c576527de107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b6b8ce07526b98193ac7b6cf6bcc0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4eb51cd2927065ee2cd29a6e327d88109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca9200b07309882e1f72b622197dde110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bbb1d4eaa532e0c9386c7edd1ae297111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723391880a4b51d42197eafe7a77bf4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4a75f90bfba0be34bfa6992a12130113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06bc85a29a2b40e861160851abefc73114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886cc345884a4b83e562e19755567540115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1621867d5d5dce8def23d3c59fe24116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2e665ed2a4d1ff5b726e5e8ecebb7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05682dff7f63e5410c92d695d53377118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92106ab88db66872164fe3c89ae1ae6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c499f121f68b8ebbfa1c9e3c0078a66120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d1c9e0b70aec3edc60379bece4cca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7875afcfd221ce783c6ebd9b14cc44e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05c3ea54af49214debc0f41c160577123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef83c4a93ff341cf634d967bb3930c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c45ba9c35d5ddbc568fd1b3a1118f7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b758326577bde67e63cc39019c99a4a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d003214ef243c6f4ce31e944120db127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb47832e608a648da92a665e2e0e48128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d17bf7028fae2408b1d90e48078b66129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5050ec13277b549e5a54b6251d29915130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd1b78737ff9818a5e8f6049788eb0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829c228aca6f618ab5660a7ede0ec96132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d430437d2ca40b8775f64f471834538133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7a3b2dad0e65dced723ba2cf430b7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0168efe8125f2c26e20f82703abcb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adda8e78a9572ee107317e30600d880136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1c6c938b3bfffe7153aeceaaa87d4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9ec147933c5a33f9d628cda904054138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f60899090a6dc5aab34bf429e7d90139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573f0396460ef0dd56752ec507c8ce3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dccedbe567e1e0a1f9a5c1c520c86a9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0bb364bfba96a23de96bb3c56e701142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80593f6941b38a0b28406546c4ce20f3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ac2fc3db128ff0e21ca3e31ad4d9a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950fe713765f7b115006fd72d805a93145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3421c733eeb9c9ef3768fbbfa4672ca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0cb643ba4776259c0aabaedae0206a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74409e253001c8059f24106d35849d1c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e141ee7b74c0543765dac37119e16e26149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b794cd1890ec9892f66138a3c04c9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129b4a9a1f0c5aeec5301b6e0fc73da151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866fd82bbecae18977c0de6de9b889e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d89392c33b493e795059cf96b4d65153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a67a4cea83dfd74d0fab79e2a1fee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7209bd6e5592d566b60da521b079a43155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18132c2d147a1107587f4a677f828b3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbcf6039889e00d302106cb6ea02db1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd8ded37ebeebf1261f5cc6a6543c5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190d63295e16c8064a0ea3547257ce1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a2abcdf3c98228022f5279df18874160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89aac397424f4849fce6e3445fd0eb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfba1cd8dc587d7deede700373a98c0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1481cd6ef08857a1a4a63f1a5f7d9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728adae793c408d4d4734bcfb051c96164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64d25939bcc269ad91bb01d5d4db35165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c98c9ac8c60f1e167d6ac7acceb81c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d92e6879587ec4fd56927897da7a5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c73862c0e510a871ba2137e3696b1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23285dd4b25884e48cedc166b85227e3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f33df533db166ae55849b88425c886170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef4b4fdc15d9646efc60abcafccd08171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b072ae17c2c3c4a5eb13d85a6db6b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4697d58e96205b127f4d54287ea8a2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448a6bc6a10f6760364959631cbddc1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85532071f8a9629d637f18526c6b9d5d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94db0235297add7570e87633ed169e7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628152ab53e71ba2013e472dd320696177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae7040b17cb5255501adb550712b9d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d1b954db4e4a40187638692fa6924179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3d05440b1febb80c7bb82ade4655d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e650ffd3981e1feb2a414680467eb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c937e152e3f1122b8ce60331cd9acb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e0957511d3535d139ab8f19d02d33183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f4aaf6c495b32908e2b39859cb0548184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed07e5591daec9d8a9c19bdc7fdd63185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a984ca332cdc5dcbd1c8e7312b351a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca120cb9aa912156de2d40462e4e290187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91534e5f9e856406d8ecbdae446d09f4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9456a4aa5958335a685cd41e50c18189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0a30434c1841f15fcb81279983dd8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135107e64144fac4f75f2d5c56ee4816191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88edb55b8f1b83af7bf97c1c6f6a565c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0e5d40d5add5473f4bd9e49017f76193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427849af1a75930d1cbe998e0b48304194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec421a9e59c03b02cae657c10e007e7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998aeac991747817989b6a0ba72f363196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f230e18dcbdcd560d29bf0b6dc428197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a905acb3e42e1729ca78a7b9910e9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0637c22b9f8a02386f9652fc1c2ca199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bcbd919e7e9bff679550c48cfb9b0e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973606d6b139032f765e2c1b7141f46201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedcc27ec624357bebf385ef6fc9bb97202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54a155bef9bd4446f879b1fafe4484203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe9baba930aedab0f8485c61abc889204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61705d5ec525af0da76a7acdcbd00ffb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79762d2f16e8c3a23bd4668e11cfefd0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0592038ffcba9661b97443fcc4160ed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57721de0d1379a77684f72c0a2458c8e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a44c937ef86cd9944cb6f21481bc9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e249b6f90e40fb46073234cf620b75d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72f275c75eeb8f06251c19498e02b5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a2c4a9f9e3eae80af4bd553dbf2fa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56060e2cb679f57ee53355e7e522af213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49727c5cc52a8978fc4b94e50adb07cb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b05f4afcde0b8d291ecfcd27bd844215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea785600462df77d909f6af69cd7a7d7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861d062e375b6c5bd48be102970f14c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1e0171593e5fa711f0e3af69591e4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310916d579928f0a78cfbf124064bcbd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1be2594e7e3526d54b0da311193373220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20650f30d7688b0bacaf03f933ad830b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bba85ea5edae28fd9b85f1b74bfa3b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98478dbb96df612ca33423bc5be4c6a6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774fbab649f14683602d72a00331d5ba224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181fec424f2f7ecbdbfa6c8fc98cfc98225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75210f9c7feeeab64e8e56f1c1fabbbf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c51f52c1c3ccca281baad144fffba2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef77c0d822ba2b05f4a031e7806eb8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791fbbe9aeb8dc05b2a1999377063700229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c613912639813695b376292a0a243230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34307bd87819710e188b8a181a2cfaef231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f9c25eabd6ab953a7ce3c6d0a4c92232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c8161b08806df9e69b707ff933273233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c844b10cf45fe693eff640cf1ce7c9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e9a55049414707b97c37c9ba7f24b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390f0ee2f59007986e24132e2cd7dc8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112f2d6e0cf8f0cac19fb63e2c06193237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9afc436e396a2759ea38444f17579238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44cba967b8fda6d09f556eaa8fbb2e9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a632d9057ca7d9542da9707013003dd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b75ef6841d46661ba1fe948533fcd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b77a034061abd060762061fb0d68a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab341f1bfa7f27fd84f038d72156d16243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ea6b1177bd8414999374ed4a25c4e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e4479ac8cc54c0e215f5d3e0b9308245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05275561bb8c49e655f101b92716a6fa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a862833cb7fe9ad9206b864f93da8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501e53a38a81253ece4c44c464bb8f1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199dfebee89664d91484d686f14cfe2a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764fcf2e8e3838a1b78159a8712c6a1f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f228ae3524e0f48d8ee138b44b59142251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe056aa58e171540ab4620723f2eef6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2fa1c7fb6a62c9ccdb058da376305253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea033f1c13b4c2c2f6c3f33d3533b10254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d623c046a29ece2f9a747b20240fbe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88dcb6064d27c7a600d0a60829b260f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36413b85a81ab3bd3c8ee7d5df4d337d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89448789173ada50d06ecd67d765e5e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab019b0c6d444abfab92ea4f58854e85259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24092d3d38ea26f695b18a2f7a6691ad260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b65a206d1accdce724aacfaeaceca2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3e25f52fd2ad14a0b94ff2f85df87262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57928f2a583d62a3494dbbab049bd88263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c34f2858e4792908c82dd37275a009264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3779e0b6495837a2d87c9e6eae408265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572088f966408f927fb6b78406e52f7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3deefc41d06db09cb7b7305c333339267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c996194cc7d129ccb11211f9759bd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6afe5fff0ac840f3703e297e0266a9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb585c4ec7e601d7b7967e901cc25dd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c3468c2e3f7f14c46b2f81d2073b5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169193cecf5014dcedf97dc21faa3760272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b759c30eab0fc16e0574160bb3bee273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a26152533e0e220217428aa0e10564274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf85177468e725c799d35f2f927d54275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af11bd0a4d05ab7237d835822cc1f44276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100637170d81149f503b1007351a08f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07491a344274c4088e4801f2789f9544278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3141e3c4bc3f74aa576ac15d92f327d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871778c3528c56c08badab3cd5639c9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ebaf458ad25fc966272b1e953b59df281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7bb1b97950e9f4788196539854af4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40791bdb1d301e0e3fab622a082ed424283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81bd330027f9f85856e235ad451bb6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc31fa63b0578ce50d9a3f4c66669ad285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d286fa9cc01edf4d6172c53c5d0ce286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d0e0f385ecab7fc7dc0d27037894c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac012746640bc88cd0e3ac39d21cfb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43b6e57112742fa062982c45548ff9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f364c1a40d74cb19cf8bfbd1b70fb3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb94e5c26d76b51a1d4fb5b7db620de291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137cece9f93d9eaf11d4c95bcbb6b7c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13be62e71576fa574dd42ad40f0c8d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ccf4cdc8fccbdcada71e22710c43d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cbc4b34cfaf099c5660bb156a9e8b4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8313bcab3eeeec329bb020a9b54a3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f88686938ecc07faf304f57e81e4a4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cceb957bb9b00dae67500476b79522298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba0a274a0654b7a4a2e524df19d29c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36d404e7c44470dd007eb5422eaaef300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f03bbcd8e19a5b6736548a43e01703301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c041b1efb11051d15d0d4ab17c4e1c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9c778ffa99b14fdc3d0c5db1f0a7e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfdf0f45f397e399bc6304744cc7a7b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ed1e30dc8078eb29ba622e7f08690305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4c53ffaae90aacfa9edb8e5ac4c70306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7a0ffa1a5df429d1accb001f9ae8d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc6d1e8b6efff826d194f0e9a6ac8e6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8d8b28c726a8758f353be69e8fb39309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2744d64cdea7eaa4bb981547b788b270310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d961917d19ed714d9945c838da536311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526ae35e0c44ef55c454958e1bae3a2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1c78d3ff5e56ef02d56342dd16b25313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6a46aac8f6948e1c4e4b9bf9b6143314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58f0e7095565c39bd6e3ebac726b11315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7e0a08bd5ccc8c681a7eb0f98a9df316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ff82d5516427b933fa70fe8cc5126317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389f9b10a490aa7e01f81cbbab025dd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0148ffa64fdc8d8e7e9f4902a22f9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402884594c1ed3131bed0789cde422d7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f2796fa7908e7cb8540e20bd0a5b2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d2dacae7e6a088b5cf5dec6d2e6d4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b414741e25aaab0ef5b402d8a59dd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ae8e63a265b0c2196c18cadc5b08e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a26ff0b16395b30cd76e9241e151b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472eb64625b937650bb189428609fc1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3555855376d6c180c8c383d1f1c6c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af9f9ddf42e22510edd24bed3b7638328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3a34eb08855e058489d640df78fc4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4350fca3df667aae3d993985db3942330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797cb224a0b9a65bf9c12275aed3880331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50da97846cc9987bc84e321c95babc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb763f8170878239a40b6572de0cbbc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777faabc8020f3e5058a9628f58dd50334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbbef1a0568af5d5039d4cdada9ddf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5f48c1194f61d8f2fdf0cde2ff27e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b926c5281c8cd32d5508b3d6a84c43337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d47801d94a288bf5db60161323222338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710799c75534f3f9318965df2205d51339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14984162508b665f77c7eb53fa5106340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc7edd421dd05737ec5b2972462bae341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eea88a85e89a0567c70ca8de018304342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096adce19af0ed873fb013169c69133b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99456ed134464194817bc21fcff6db3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc06d919837ad3e1753372d1c608e9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa6d2dd8dc52ab976b164fbee26afb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9fd83d3d532c22fb24e48595178bf2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062771df2e87e3d7c4403e008cfe7f0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd7effd1b7ce12ba90871ab487c1ef349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6ac6500fbef73fcc0239255191e8e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f21747bd48f7a08adf39c845f576c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385338a51bfb73a2955cb7a3d79c5eb8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed66a6eaf7b9761dc166d86a8598195353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8aae8ecc831c7e7df631dee6d198b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fcf76f63e9a661abde5b203ef6484a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1dddebf90c3f471864dbedc1757cc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546b55842582026d47feca74069815c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a0cc4c98767bb8665d235ab0e2777358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae124d7f63dcc8e6c1a383a22bac37f9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920235cdc6cde4c483d52264217b974360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d3e791833dd6d0d5ab9200baf5c3b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c6e742293d85da88e4660a28ef0b3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb69085230d1e5d708b36df007d4ae363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca2ddfda4e3de08fe21373cca1534e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14524569b316dbc0c9d287410eecbb90365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9439427d7a21bf029e9789075ef16b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224b18e0ca3deccee380ad27bfd7c77367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801a37d9d09690fe950c1cc2b55c45b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d895ac2bad60d59b6e993106566ee2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa01cd7630f75841839f3c1dba2b20370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f3efee381fa3cffa80f26d0f9dc0a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9726f230b42d017380e9ac6be333ce372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e7a86480082f226445e6b00203479373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d3587c1271953b4207ec0e5f41a63374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38469b14103161352c124ed27d0489375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ecf8a753546eae25564fe963f21aa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc7c080056203d28ade9fe3b34588c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8f842532fc88de24b4607a887258e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b493e8cfe296aafb66296166de69efc4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5535ab39c72fa6fb30c7607500c64380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265e2f9764116291cda6f16ce238303381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36840b42257dbd90782f8d7c8189c3ee382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a510a8eb1b2ce3ef991603d748a1af0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9ff04e3a5ed068308836f45f269dc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17151a650e9e2e491eabf4d20f2bef385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011476cc08e0d8aeddf46d990dd6388b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7da9b544e6591d970f337aab94a3a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d590c002ad0948491341e3d54f92eb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae26af27f0c43ce1c2ea7e5dac9a2a8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259419f2ba915c12db0ca4e479d8650390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5a047828798682f5bd69884478640391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931bfa1083d3674deacb234259303f38392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc6a9e8d5b56c7678b1a63d86e0337393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc670a5fdb39d3555b7c3d0121ae8c7c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b195662206a8e8bcc7ae3dd12d16d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba08ea0a8687c6c92d0b5172a14492c2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40868116ee9ee85e5129d844906fab4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64be8ee27abf8d6fac1c76def5359a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a97580d5d7f607de8ba24070c4fca7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dcfae8f626c8692dd046d33447e4c8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866d2ca2d136a3980461a162a5386e5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084f8021b09fb287531c061f4613934402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79a7ececa28162ba475c900a4fef0f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20d24df366c20ad659fd233006fc70404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7836c4dcbf5770b882b48ebab5ce1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f766cc87b051dbfd326ee62ec1b1540406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30453efdbd844affd75da3b6d83b57407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1968ab5826177495934e292741112ee408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bcbc2d5c7e654c3b6f538873f7f2d8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe57eb3fa3431b4a3b33e75d85e5dde410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984752033b49533413e5c6fa76ac3fdc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc199dd52abfad4d0f26effef03a47412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b7c2c0245625b1bc621709d4f08d5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c0b4e08593d0d30713620dcd92c21414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90222b617fb4a746182be5be2dc88f0e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e964c45bc4315edc946b36ff7203b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8337b1176b3d812a2acd346c43aff417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6814035ba0c65763d8618fb58f372418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33fb1b567f926fd83b5723aefec81f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5affc74f1064f6b2bd6335e0d7d4a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44a561014c9e34f58ae43a5f17c40d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ffd0583cac6c2998b24e25eb0da70422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c9b4d4fed114cfb3181a0d8d1c904423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096cdad18d032cc26f14b93e633e289424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2c391168193c62b6c2f5fa5229b67425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9728974b1e3616513613d726f546c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e883807ed0e7fa385fec350f7a14b3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a8d24ed8140acd5afb17019734358428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839cb39da940a3b5b64fcd1b832c1dfc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6eb36b10115b55ad1ebe679171970f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2966c74da61aa4d015542631677ef42431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abbbc331b93a9836d02127d7abf994432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb727c7f8bbf3efe5a835fc475d31fe433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bda341f8d471fa7b565a37b78da8b3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e85a2e7299dffa3422dbbfbe720cb5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c33dfdcb35ba3b238e18582f5321c6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0f9af7872661002d9201f67897ebd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3451e06ef53c962c7779d35d0d430c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7ddae455cae45070e4eb180b88c06439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6248f332dc699ae533038d5cad89a42440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755c78686d99d94e57c781b2a4e1803441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e734698f0b49e069daf45cdfd21241442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16650398b266cb23869b84b16088d05443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c2ff518090716cb2e9136b9c59cb3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee780f589e7de1dbaf30964b4d009c4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac5fde4fa2801f13e9f9dd76da81cd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b227c5ab3d9673f5625fd4d6556ab4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a81068bb70f6cc30184b9e3f863a6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a51f3db1227bc919bf80cd18819c2c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17788c717374174cddccbaa92f6c360e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50931557b94082ff2eebbf45e588d76f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3159114f2b4c99c4803cd8f918d785452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac4a351ef6536f0a72e12b67a676d4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad252d2d49e2a5550c99a8c9f6c169454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666154c23e96a6adc4f1384e12c1be6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c8231140f17bfd72abaadb2448388456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd1c7ba9fb6b16732a3eda1355fccb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd00faef66d724a457e58a75cc43be458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52d1c385ebf94d1234e8e95bc4c4f8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7975b0076c700e7b59cd42db57a9a3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206318ed9a06f8222d5995f31cf60ea461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908542d4b70eadcfd5cc44fe55fa621e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188dd90f8b5223cd953b5c232dab054463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a0b3edf23367a50868d095f0e3f6a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3086b13ed1b1e7bfa14a2226c7dfb14465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea2cdf4dbbcca55b837c830d102dca466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8587e7ef6f7738d1b218a13300f70d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb995d2cf2b9df64203938e6f4f3fa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64ab7b9fc8954670cd1073052f8422469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9957cf0ceaa50c9d77b144bc27b4a3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde52cbd00ece289af34a67c6b24e6db471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832b59874c263721961efa3832e1f67472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef52c019380782f5424a6d3c403656473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38488a255f6b5ee51919b0cb130f6067474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903021939bcc096ed41c923a23866f41475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ad1b24728ed6479015bcad1ec0cb5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe0c27b73bb72cf2bc1d1679180631477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985259d0e13da05e60e250291c6027b5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8fddd982a41b09c758760adcf7cce479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5374,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16424,410 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17094,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J247"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17829,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19094,4244 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16590</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.35</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16605</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>4.54</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
       </c>
-      <c r="E90" s="0" t="s">
+      <c r="F90" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>268</v>
-      </c>
-[...10 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E98" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F98" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
+      <c r="F99" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G99" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I99" s="0">
+        <v>3.41</v>
+      </c>
+      <c r="J99" s="0" t="s">
         <v>293</v>
-      </c>
-[...10 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
       </c>
-      <c r="E100" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F100" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>309</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>106</v>
+        <v>318</v>
       </c>
       <c r="I110" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>323</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>328</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>328</v>
+        <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.65</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
+      <c r="F119" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G119" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I119" s="0">
+        <v>1.34</v>
+      </c>
+      <c r="J119" s="0" t="s">
         <v>342</v>
-      </c>
-[...10 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F120" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>349</v>
+        <v>70</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>5.22</v>
+        <v>2.5</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>214</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.22</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E125" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F125" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G125" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I125" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J125" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>389</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
       </c>
-      <c r="E139" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>400</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>402</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E147" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="F147" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G147" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I147" s="0">
+        <v>3.39</v>
+      </c>
+      <c r="J147" s="0" t="s">
         <v>411</v>
-      </c>
-[...13 lines deleted...]
-        <v>410</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>486</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>566</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>574</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>1.12</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>624</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19422</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19478</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>648</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...113 lines deleted...]
-        <v>664</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>