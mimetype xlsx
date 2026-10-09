--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3e6ce4ae82346049ee10d8a168a7b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a88ff6cbbf4141276e9d1403e38aa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2c1155f80976b3da7c0a5143abf023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45648efd1d243dfccf783e49a26056fa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb842b3e143a57826ed00cad25e925f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ccfef007e66c3d5841ca9f5bc4e8ae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5a57e3c69e45fc922b48eb9eeed957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8dad83748771df6f629dadb5da8528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13344440d3f9ace4423ae0f4cf73b5f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62866df72c830acb859ba55f931db6b910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182e7e56671dd867a5660959fa7ed5111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576612fbd8cb437e5f653c1cb09f18012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23f38ed1ada0d99a1b78761f856e2113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1770c88cf52cf08663c29fbefb5b2e414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a045e84656e20783802710c912dd215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992213edf0eedee0c582376d8bbc78216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b4e4a33ffd81ac010890c6142dea317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb977b6eb96863a89136aafb03fee7018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4cad14a93748ab520803669b0af8f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcface6678b48e6b31dba27e7f0982120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9eef395f7018efb27216349271dac721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362016b74224b62c28755efc960023322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e069f6c8e03aaefa8ff465e4f9dbbe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117df1ed99898cb12d355dc375dc33824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e30e1c717f5d3cd4a6bb997df288e525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda51af7c1596cfa2f24eed614ad16826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76321da0fae81d6c7374f5dfacfa6827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755d2c065224cc2dbccd3d1fc4ed8f228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefefc08cbe18aa36726f2c8ccf8ee1929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33fc5bafa947b9637ee5bb04516eeaa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836eadc05fbde4427890bc52088c5e9e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc523fb09291fd28452899431d0e50332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998f0baa03c172282b77c328ae0442933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780fbe5919ba3b8bf4b9bb5ef430cbef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01b77818173ee2bcac67028d8ddac635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb173604ebcb0598e2a9ba4d66d2a536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a14cb763923f46307896dda1e627e037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12058ed41283ed82fba80c4de6eddab438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913a3de26cd940841baf9e84911d75139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8744b76ba70a41d7aa73c94bdcb206a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4718406cdf7c6d44d756ebabd5c7e041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d46f6647c77d094154088dd8fef8b342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9df2da5a1673453b7c9fb874a8fa643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babce6d25afb88abc59b3a97bef27b1444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c554abea0b178b8cb6ac8d653af161445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41ba5b429b2acc48b16314637cff9e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48765f3a7da27a095dab540ced69ec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7285451798aa4345dc859e9941b2b2148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d0295ed944a3bab36b99272fcdfaf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee67d1d9e6b98b2d5c3300d8285f72450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9e0bf05f506e1b8f5a082edf0a50051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84be4ff3062ba8e3e76c05f353108752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3dacb26972cf1447ffbb4752a60bc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca22e4cbd958cd2f524a02f27d93e954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604ed71e07cad1eeb6f897658cfc0b055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d1468f5c4c2b7545a2e0ee9851c4556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d23d1fa29445229a77e6c6f9deced57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630bea6822f5884f49f3daa26637fd958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227064b4c741d483b9fd1083bf316e959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba27261ba202a80144437905edf8a6560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1482f9881db450058f34e99c5ce0c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564bd3844abee07dfbae16191f83fe662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abbe00d6c1ad4c9b8719e38cb2dbb863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76c7eed3e9fe7f03dce64b7e99033164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f47b409520bbfc5d64b23fa7c6a0965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40e1f496c3fbb1560b762e059bdfd366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183ba1073149eb790dc63f14cd091fe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf626ec96ea39ff8d0db9ad08d49c768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a3f35fd678f8ee2811c5662d727bd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280de6a5a4b8227d275d8c4ec2cdfc070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b046a3143dc279d1ac4eaa0776ce75e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb94b7c60fa1dbd6e9004fc80a6a8e172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa52517cac9ac58ed414d16ffd1c9973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2aaf4f2dad5582e55c434caeb905174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb07760fac709763cb98eca95b44a7375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc1e53d5e102e4948046f7ef57552676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f48989f2232c42cf845982a2ba030777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b424ee2a5ffb1e50dd1187f04f7a978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3252c9b2c15ba74471427bec4e2693579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a270d444eb3cdb7dfc6aa261f7e18380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695f2909526c7e073371cd8f2e6bdaa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02659806f4c3c216c8b7a40514b1989c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a686237ed0bdf120716a436c22c7583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85327432a71a2ddd575ada1570961a8284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29b523d6304829dccf53f3396c3caa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89ba9b0d6c27a0ff134e79bb8527e786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c070e67ee8abb7527dd6989e27945287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31dca8f8b5b4c2bf7b4e22aaf78f2c288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc9a368738a91655ff433011cb360389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db9e1833b3c575fec187804c2b077e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae66666e121907e29b32b6c4e12edfd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6838a3a541a60a3f0fc65d4e440de92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d97cb2a447d35b948c009e53d6eee93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa425b12a8afbb5818dab040b07fab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2b2ee307bb9b3733159b2b3e0fecc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56eafb3a912d417b91cc3f5461981496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1798d032dd4a9934f641621fed61997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011491c8f9eb8b5bba67fed2437c1b4398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381bdcf703de64c56a19d092b74c12eb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0095fc822a19edb8270aa5401f6171d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d96416617ff4cabc7b3cbd1acdc5b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74afe82f629580ea12e7432433f38d92102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ffd472506b47e25794ee4e93312a3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1405f9ebdb4a45d7bc16f535c5397104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628a28301e38a64896fe5ec0e29c5ea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddeb2c9249dad94f63d40d66ce22d61106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1cc17f4bda5168f91aeba6f510a40f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43949509dcc7a522ee758f5f39519a0b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c07430ffd3dc3222d2b42e899deba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e3d22cc372387e4b95eab4bdb586e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244942b5da9026f0ff0d7ab737d3059a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40703af040d21da1d44df5cc4d7f7e16112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94d7353e560b43e90c082d7e86ec52113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10183e34cd58029b88b1a9c085ffc94c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190080a10382838bcab4bbd64d16e26b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bee5545bdc55443e1159ddc1ec9d54116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586245b09d0d1d3db11f4fc2f2d84e36117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3269372535b9c1d46e84fa8b0cf4cd4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d42fe1167e8da9737260d6dad7fb270119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2c6300e768a1cdd679109733db0df120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75beb60fb8d6e4a1bd0cf910e4cd72b3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc12ff46fc74abb25564048d212395122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aadd8bfeeb6653efe963347b682720123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26e9b64cc43957fde44c25eb2c0277124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193810b1930ba02eeabce3b2e8806b15125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd343d05957f7dc884d48efb287a0116126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5587f54b5224b041b9ada630b2adcdb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2f8971da4d1d0306cd59b5fdc7608128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd739871e15c1eab985c41e9e1f0fef5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca720c67909ddf777194646d344951130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2cfc2b8e6dbf43c9504348aac2270f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54091165956f09a0d50b28878df52cbc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90836fb50351a32283daa31109c3b440133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9775c092e203366447848df10eabe5d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd917a16faf146017f07b723a755a5c2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790846736174bca35c08351e91abba6a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679593591177fb3bc0d513ded88be040137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d107efc9cba7150e47aebb0f66df0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7057b2957f7c04b59cbc15a349ea0ff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838fcde6340884fb5830c284313e5b9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d533f7ab56a4e656eeccdbd9a3b147d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db4b31a1cdf674841e58e39fbb5414142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e865f756dad48644cf7ba791848882143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d425dd35e8e1587deb4e2e403d11e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c6ef1e537c379e2ffead4f7ae73bc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384a0c9afcb2f03e0e4d7d736a38863146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde5da18b53719dff65ef06d00baec5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda3d115be2a4c6858cab33eb08bab9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b91601527d6032cf5d131dfc5ec83149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f6acc504f38c7e34ece17327024d0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e18d4c99be4ae3e083f318c522f4f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4710b828bb40b36ac3e75dcc9885929152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f7dd6b67fc8c1f943c735e1bce716153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01500005c220091bc7bb13be2a6e23a1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d47c2a31da935050a12d1db432b19155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691368599cd74df2688238aba88fc1d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61416cacfecc2cfb6faf079339fb2b26157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc1e9481d660c0c51da84ddbe863c1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed2823336c9fb87ab0037521cf0328159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e22c7ff3ff08421e4787db1f1affb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48375a168e08ea1f5fa2a2e0e422324161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6071c0ad91c4c470c24df2761ffb660162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb968abf7b7d2f0bb28c093ab31c4a8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e771e0dc08a224ad26dcafb45827d3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c5b40eda3345be03e8f533329e935165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea5ce1373f510344fac5508ce388ec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29085c66eb926a3c27ef3ee12347bd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709246890de5bb886cb57a06ff55843168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494c2c83a64a5fa120780b4b6b147d4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a102abd6d50ae61ab8f782b56212578170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1b388f1d5478f63ff832805679bc5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cade3beeabe37ab73d5b5444d534c3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd32e92caec2b7c43ca4c9365c375b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4f20b556c2d7facd69d63c41155dc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccaffd83664acbfceab6f3d5cef4a55175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d8a2ae84137e03788762b548734b5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db383bdfdbe3535d63d6faa85610149177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda5a7c581790efa357c6034fc6d4db4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7441c8434212f3852864b111146e3f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79613c1fe86cc0912ef4a0e73a60fe46180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc9e823ec7ce8596384dd12e7d680a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783c23179b95917ea1a9416064e3f5a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230a4b730304e77e1c9d4eda1855238183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c1fd6370f40e98b7d4ad2fe506267184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cdcc47ca5f3b63c527977fb5acb020185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5489f0dc04512ab02ba02e3a62a4df186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810cdc5d7cfd2883630e87c81f82ce4f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8f946141621acc8c64c4f20bb8521188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93da5affa7e5651bd4549559eddcd6c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59372d4bbc598071bb775510a02d99f7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76428562e1958e0857d68ff5a4d966191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824c6f2ea41186b1a1513ac003830c7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f758e2b9ce90798dad2a71b895a61d7b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde5a1afada397c7a42e80978e8bccf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ffa23f0a2f0c62b8b213d5e754692195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b2cfc7c21607e2f48ef44fa645da8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208aeee6483b65764682db18de7ff54197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76213c0b396a15ccefbe83589ea8b86a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad593c0259ae7235f1f03702a4ea782199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c8b64452fbc1f6a9c02580ff0eb65200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13e82081b7a73e9d910c572c251a72201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb3ee04a1402c7d2ba4a149b3c7319202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634449aa3a97e41908c6d66e1f983dac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec3025f506854e0682ed6ca9f956c5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916daf5ed90ab00713ec71179812848205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b07e0ce8f81763a2887754aa89eb06206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03af8f8366b59594b647c77cf1d767f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630ca16bf2b41c9434c17d6b754161d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6906f90dfc2a85867132be56c224d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e009663d630bcbcca0967ac92a04553210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517b90c7cb87b5acbaae24bddcf551a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c21b5e8e41d4a7c97eebec06ecf4b4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94220cd15975cd80d062941d921345dc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacbdfc80426ee66cc933e9ba8d66604214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6da9ea52c2ca5d95662dbfaec2742d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6bd10051cde49ce59847d664305b68216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d879592da4172d36d59230113959b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a03cd7a5c91e07fe19696f5c64bc25218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189bfba7dfe8a69edc2fa84c9ab9862219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ff1b6f17b2d079a1ffbb1c5e20eff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3658986f4b63387208f6b2538562e40221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5ebda2d35679e1e4ff1d1d508ab24222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47118d57a27144dcd40cb37eceef92b3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce20c1ffbe66f2a5f01548382481526224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073257150ec2521ba8860fc822ca7f0b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893383f92f0a5737360e071b10a2b3a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2fe47f7d6fd7663c8fb810166f6c8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d3b9579dae051edf3eed33c3780f5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922d3815b7ad6c1b8acd8974d4b4e20229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a776968cf0cb332c33b54760d2e5e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d74aa24250e812557bbd1aded4fda4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f3ac37240483310bc0ed535f70c35232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c3f04a950cf28869cbb7675b93707233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7826d17c44c63a0bbc73f229a4d40c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21e0c449da1f94ff093b5b9ced251d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a1f09a1fb8f078aa85d64eb6525e1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2faa75877259dafe3e7f4888bfd7023237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e5de28d5cdc7aa33cb973ecc9a438238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403fd5ead7250bebba50d3048c657efb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae868c4ab910180d4b61a6882d2ac6a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c87dd9097b95cf0f4c3f650d6fdb4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d99909a43cca1b884edf2e5484a66242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f58f040c24a52fb7167028650d5d60243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498458d11c025ab9bf98b4950641668b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa02e160b0175397b82f9bb5ddc9e5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0268ffda4af5433d0f0323a2a654d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d1c62bb5323cbedfabab1bbaf74fb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76ea382111753887d331d25bba857a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efcba8cfdb510afc520aeb6e6ccf603249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470e357b8b6326d35921767880ac6cf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6aea76ce466e5369b4a544cbd2cfb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3b246cc18a82ad7ee5519a4c5847e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0b5b87de44da655dbfea38763cb30253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550ea82415668579d9ed9f6564e0685254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff74e7741a440230ded7a607aa96d1cd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e86a8fd419189e09149fe01b6cde1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bfd6a9fd30e1a3274e75364b448dfd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2fe4bf5bde574d73da984e3d9db93258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5db6177981cc5bdd26a7bf9945736b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7125ed30439f114151d08cb37feae260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a443677f0e1dd6ebe49f32701cb886c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd250eb980b52ab7890c2e3e3029462a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decef11fcf6408da3d8b8489c24c3ea3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234040ee9ab0ef41428f232d7a1640a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc94284e9b465d615b30e8d2d94ebd8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33f828610d96cbd4f5495646aa8490266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbed840b622ae281d4eefa7bdd42700267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98076e098504162895b855e8c250f3f2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9845c56734111ecdb13618cdccc6257269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d3e2ad7cf412dfef4050ac0bf20f5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b42f452554881fc1a434e143a57e8b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3689f64096b44d991347f26470c081a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0ef508bdd19f00230832b531fc3f0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa294b339952ab26f5d7dc93a54dba67274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed649e0164538833d8a7a1c9177407df275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e967620f29a5aae9b615891a36d1b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ebb7aff5c135ceb5fce81a92bab2f7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006618bb00a6860d7964ff449bbe3c4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef35c8da1c07c304ec50e6687966767279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79953ec345fa9f2bdf4e0ea2649b9f0e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6bf545855d579780ea719d10cf022281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d313a079d2d484f7ce7cf8d375d6859282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98124a999dbb93457255a8ba28ba35f1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bfaa2234ea178561c528eabc2a8d7b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd1bb4154d920f4c882b75a3d87118285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f44e1bd4dec6735136e4b5eb3f52c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d34f86022fa5251bc19abc9a03a23b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc404956b6dc10f030e3d1e22bbd76d1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34dd79a38f9896c32e5f3a28fe35c94289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374f993e7cb1c5d1cef18832ab4d483290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe13c2803aec8635bca64762babea85291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6f2c1f6cb80be8782553e9604ff3b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bebf52dd7ab86c1653769b9d759a0b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca140f8ae7fcb3b450502c3a5827aec1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7ce4f7640b16a846c7a65a677aedc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179caa8d6141b404c37d1ffc9b1c258296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26238685dc5156cf55233046f5e230297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291bab9669822aa0835353f410750df298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa2c5f55fa5b0464975b31ca16efea299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7c9969da4e7acf06bd69b4477d596300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22217a06579a22227898f1ff6982ea34301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9475d5ab5a9a7823f02de07e0563e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee167f4b94d755a53b9167b23db98d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d3dc3a8420600ecacf096d0882d74304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0baae9cf89508b782d99f37c37d37305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75abd93fb6be062f1f5790897eaf6d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28ac0416be612cfb15c73172c4ee02307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d588260cb55a8269403fa7c29442a98308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824fb1c8b907e821e27f4b4faf6e391309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb938303049ba2359725ba7b9dcbdf5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd023622e514491b2b1156d970a596311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be2568c748de394038e1cbe0c7b1a4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112dd75d1d86fc591c9c8abb319d3ae1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44953825006123fd1417589db65c271c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3baeb6694dcadbc718f259850b030315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb59ac01b2fa5810db70c24e9590aed316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99372ffee4fa599a26a3ea18b319d48317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977d68db8f68b8b9059dbf5debefa86318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4917712e6ed5f581b9106bef37652319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef5b0f5f2383e1c8e6497514128ded320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94530961959c17c4a9e9510e64b35036321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcade3f957dec01c7f3121b7c93eb3f8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0cd1068fa3a571462e4a18c08ea4a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc1970fec75e85ddcb56f24934826d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4ac6d86764e685417c025a31cb453325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88374bf2468cf8afb10a1e6e2f9c8cb8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83a856616a442e76fd53e4afa1b5c8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737eae4955600ddf33ef5660ed1afecd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6e84bd9ce3b1bebcb3c3fa8b49f05329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ebe2afba532faacc9ce0886b1052b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59de9fbe583fc36610078177f9e240b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f069395ed8df0261b26ed52d40cc79f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c21b3f1a13c6c5dc1b468d826ff4f4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14066e6c7a8ce2ccf92a17a8acc6da334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78948e58cf15fe96ad6eec88834bac335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b3403c22c996ec07f9a8c2c492020336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e02c4c732947ac9b295fa831b7cfe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e961c5718afdffe6960cfdd4fce79338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778c18c38d8f1e17553ecff977dadce339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3bde6bdba5ebf315cedfe1579171c0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a57e7ddb67b526e0f029e70e508d5b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257eb53232c80dda3718ed2be29ba81b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41484ecd07556698a1483428c2b993d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786c6ab045ed62fa903bc6722de655e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8eeef8de61c0affa73c67553ca67e6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86a57693c7443f65d3d1324a027505346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7408ee002f2b371bce0d4a667b2b37347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a547107b72f3a41884e3f12de9f86348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ff262d194b26308a216cc401a6497349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430295a2ebc79633d9522b2407117ec6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f2ac7f9596d2d3f911bceaa49e521351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134a75ff9ca80da8faa1399299a96b7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50edc0b7422274222eebd1d21ea4c1c3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4781175053f158bcc3973f2197a87354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3e4425b0270867ca83cc923178cdf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e600223f9ff13d699e6c1b5834a680e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5774925c4a5f1ecfd7c9f3ae370fe2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e333744d263ed542fec228eeb2a7139358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3321137f44f4cfe674ea3d9fb7875c7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2531b7e01e84a61731343f80f17fc4ed360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873b26d9b9dc6141b02e2b5706ce19e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8698a2c03b15ef697bdcde95f22804362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14b1a636c429245eb9d277bb3a37fc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98858d776dd1e68ae4d9b33fd3a2a0f4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428bca60014a2f7d1955acd33c945f3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1606e3218b15c2fc27450ad9b88fe73366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ee891c1ae4a4e4674e6ec447a6d21367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ddba6099981fa71d30a898bcfbe800368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4e5933e0d0be1ce764debc35aee21369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421fb7436ff2a57b3a294df81e63525370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20e2c29ca95bb92d5d06b550a7dc7f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596cbd92f999f4a5ce89399495bc1ad6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6e2249ebfa9746772c1e9b7f5d25f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc5b861c4a4b2846592f75e871566d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68024272591fc641dc015b32e1b53f34375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b197e4c23a4401a40b38bdc3aab65376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7345ace8c26275e2a8afd62b1eb6d9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06f86da6114ab86df5b74af96c0573378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6329ef956859c07a58237315c37cd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faeac2b5653adcc5231740a68e14f5e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a584a44b73ca49e9411e92c3781f1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112961b654fd4095ea143e3f1e6af63382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078b6daa5abdd34b90092db08f82756383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1bcb6bf85954a526c783d992933c1d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75555c67533650c47dc99d5a456d5e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39e6afbd573fbc860f4e6d6872c067386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e69f8cf9accfd42dba3733798a0642387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57d10387d5146e216300927dc0b3f5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b398e1c2ed539a53bdd864a7ec780e9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0f53942e7b870e277adde15eb4ade390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64244d2bac48e0a5f2e18f41db5202dd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078f5b263800c2a1050ee9b26dab41d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a73af903919b74cebd964aa1a9d6d8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649ede31d74961eb18ccea0a05ce9e8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a5fd544b6c85410ec287ba84eb270395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b33a5c5a3a1ae7d6df9512f9044588396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1849da750dfe46f2d6b4b8b34d41b18397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f44c80e7be62b8a8b0cf746b3fdfeb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcff117cc94df994454994b3fa12b12399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df73f1e516185d0dea058a14e4547b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5597fd3eabb7eb04de3d689b16a188401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75506b708830b5ec5d9094ebf4c6dd1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407257caa010ba7ed955a35cf54bcc41403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796cec7ea0c99fef49ad6c7919c15ce404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31108d00a14094283fbb441c23544360405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188b784f280c1630c3435af2980e415406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb98a16633a3c49adc376494f08f1b1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b528f835a32dfb311597a60f77168f5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9cf184b1d88c5bee0f5b2f9f2cb1d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d90211edb52dcf15a2160bd70ff80410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2819971738de3ca0ad845dbb747b4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6bd4f497b991a8e8bdd73eb9dc38ff412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ddf0317aa524aecb11b82f2304332d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c817aa84f4c578ac4d6ff0195aa04414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4718ad8306c5bdb13f29cb2ce865fad415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be789dad1ebfe40e41e9dc5c0ad291416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f155220c479a57e65e0af72ef77372417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd04118e6d88ad4ea0e48ee6119bd41418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174e5787deebfccd129c1314fcf6095419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a1dbaabf3a8b7211acb58766f7cc8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f640783ba6826c72e2bf30fbc1489d0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9e3515225a314dcb18451b46b3b38422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484dc4dddabf10752db78776d45626c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbfe9cc76a73e0e65bc27906bbf9247424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48946ec2994a3dd910f531f92fc6d4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74093ec89481ed20601979ab7576ebab426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622317ff1b1e7e2a3324d23363a9e9f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef396d3485cc6b489845d381660ddb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7530eec887e6a204b7cc4fc6b0f038b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c941f994fe2ae7a4c0e465fc1883fd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f2752cff7db29e976004479264be2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6394bacddd1e2157effcf4f056aaf6a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5460ce3c287bab98d8a1a0de0e076433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b8b52712d0fe892ec63e6928870fa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce53ad919afc31d7573299305d61ed435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4d5d1314235e1e2e184c587c98e5f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84412e9e92faed8f4f769ebc6c07295c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9d32f3ec655c644e0635575de5bb6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7ccbeee3d10e153e5e1e1318df3fc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6b2583ab92b66c26fdaaa3d834d9f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1864a7b11bf6d660fd7a5bd835f85441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e64a7c3c779a581df5508dbb3d0e8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c036bdac9332c4dac78c83e7ad87ef443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45a90683b866d3d08d6bbe2a3813ed444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2fdaf9eeb7f607afb20cad3fc7b0b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4165589ffad1d6e76540a7462e45d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c9df45f35b867c8e1fdb76942fc1e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044721390a3eb13f329505b8bed11dca448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0302614685111956b21240ef451d45b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966584ee8b52e839cbba58bb1d3ef93450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677f5b701000f72f38c30ebe20ddfe8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f226a8a1048095cdc2d464d7241e91d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6fbfc6a7985ec5e03ea8f66db04e3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea842e5bc2b59d8d8a5addce087197e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e476874a568506b4ae5bd26034517455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4b71039042d626542c4ea4b57d22c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd081446d58451936777e443625e6a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ea8fb9fc911bad298f93c2abc92fc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c687f1fd4e361b0ec96fc182ca94a7f1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce896cf214f4b9c558fae8651ffb44b9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194e2ad58b28b8d594d03ab9134ff91461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3f3be9a24aae680a6fef97128fd48462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825199bd95688b7e9c38f3a49d50a0f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08075a2e957c94e2e604fbc194cd131b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525842ea78f6eb7603a7f7542966af19465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b73905304642aa6e1bbf7e82a84d0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6123b9edfcb833053feda56d1ec898467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9cd2f841a572f2d1705fd199a7ce3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f45875d09f1735f8e4fa3872437bd3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ed3aa18ac86479bef3de023996f46470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563f84ac7d8b3ec3a8c61bf8c5146ca471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c7f1159eacf94cbf3bce2e2da891e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053285ca650f04398fcd3f18148590d6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494024de27202a5cd4a312ac512c31cf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fed558393972ad4d23788535f26909475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313613d42db9c0ce88344dd2e72efa4f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eceae5b317f84019e0aeed9cca96744477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51e2c6a9a7d96033742ac0d0d3fe20478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690c2127eb5aedd155154b2a350d332479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143277e3f2fd84716c05f93cc18c4a6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055bfbcae374bf2dbc113c2450c52ae0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d14e6e842f30f9ca9987b65eac7f18482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7a1aaaaf3d796ed293cb42a1759aa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dffd7f2ab7ecb7a52258d2db74b535f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371282222c27a36cf184d91aa0f34734485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566027fb2d3c44df3c5064c38e5c309486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60427f7a1fe0ac9c9a4218f7e42ae079487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71529cbd26b9a149d95b65254bf163a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ee1b51a9817033d816acd0caa9055489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff9ae0de41867ff39e222dc9d56f0d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43cafdac5c30342c3ae6cabe998f1d82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677df9f54c4f7efe5ea6ffcebb8605e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0a42bf0c2b44d2232b82f802929ca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b61b3ba4b381f1e4c1bafc717d15595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937ca25f7d2114989d0bb11111237ea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e58aa6774fa0497e7da63f9d4c2a907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21aba050328f02045d42954f9c94368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee36525822783b008c86a25495928c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05279cdadb2b3ef397177670356af3810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db4792e4dff63d41fdc43237f4655b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca6808bee5d1d45a36367ceecfc999d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd0de8e408cfb633c316133931968a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2fc766b56d7a5da95f094c0d8b3f014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eabc1a87b5dba1add076307975aab115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9072bc8dd79a3f94e515c5487f707b416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312f3234b0a40a8b47af4d7cb6a8c0017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc802af0472143ef4f23a91c1d7d987518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0d0138d00299ccf86e6d299a8b20d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145e829d480eece64de6c8e0042b8e920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca2b7c35281ca878fd7151994c375e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582c73a65d34566838872048e3a843c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481933ca87bd43d9e509eacc8c561b223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21942c3f94125eb36f793c28fc8069624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae708e246ffaf8e7668017a1bc6f3b6025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e073899dc27d7e0c661a72b949b3526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78b3cc4b4ab8006265fe589654d6cd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c5001757af68c881d58ec23e771ee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb137f0d00b3e5121bc65ec1c161b77129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03310ae40e4726f5e7e01df97501f930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e8785a4df0c5205f7cc296e51c16431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688ae6af0baffd44c9a845941c61dca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0dade326099e745706690a1af4ec1d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440df48cfa644e9a203887c4237d617a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2359a9943349a76f8b86d37256392e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14993e5a2afde860db3b16003c0400fd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55561ded9ad87695dc23c6023451479a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718e90ce765120e79059a4e16717e1f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0304a72af2d92e75dfc8ce4d48aac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93abc9199a88c7be66d1ba74b5b8815440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38940bd0c4596fd6d38480ab4b595a6c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82100fc83955459212f41cafdd71825c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f7dc40b30e86652bbb4969056f49943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4ea8c6ceadda472709b892606f03844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb738a027030c62ee5493a6cc15fbbe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ed074f4d0e0c09c426ef273cd8a5246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4c939ca3a3db210ef81cc76729c7047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21eab560b910b8f94605fcf545f5d3348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a3bdf4859d53ac1aeb80759f931a449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8a71e2c3e150d947f29068692a2e050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835af5d68bcfbddac6b1df9d41877c051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16902672ee7e15a0a4fe1f104f4e68552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ade5c0eb1dacf3a0ba6c3f921881053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0a65cee59b34b965223fa7d3f149654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70649e7c1668f8f8c16dc3365a9381b355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1335637d7369fa95899fee9479d81956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06b0b867cae1020afac20de6d02d3857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08aae81b5677861887922944dfb8a558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524b846b16e997df1f7beb57563445159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f446584096b17432faea18afc58baf560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef03567524a986645660f96b996384261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe1ba2fa34d83390dd1f6027d27fbd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655928c64011589619ce4a6c1e14a8c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29cc1cb269e537da6b922b647fa0ac64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2510f9192365723820bf8977a2077a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49290895d0dc2c59a85c8a8aec63d6b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee11c41929d8fda183c17b79de5ddc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b6b0585668e48f490c9879dad73e568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3bfb165ef708bff74f9d2b07b6dae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556590fe46582d6a2fbbc1fd57518d370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db393ddb80d1f3e162067b019ca6b5e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0787548d7fb6a4a35e7082fb376b77372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67faeaabe4a2082670d715cc8c4b448773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ce412feaac78964e5502eeaeb0b0b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e12aa6f956c465b8316571267fc8d175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837a70c40d5d59c8cda344fed1977b376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ddaad84efad69f96933072d2e748a477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f3fad03b08aa7e385cffb818f6e8378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce23ecbfccc5dfbe403e985f20685979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0b7cff2501a959a914a2162b41cd780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c48e082b18bff4b18bc28524141f1b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67d8c160fc413ed17e22e117daaa0d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291ee6ac5969c17d07235e9cffc249183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e650d26173226062d38c6d4fb86b85884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b87c9839ec73133aa24cf5f42ee9f585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37986b5091a6e00156f0132f67cc61be86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07ff753a9e2bb86933aa664d16cf5687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c519c54a7886bab1a173617698b70c788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017232ecdece4a2359d09b389730ad5a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7446013aa30a657d2978d66f25365a290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60820622e2985254306818f04ffd02a791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85e8667b0ceb785d5cb9ab7d6eda3992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836eb1b4ae6d950f32a7cc4ca4ed3a8693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671fd21093e83f4fdaf7f03e1d1f1cb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ffbe030e813dec82af9ed8e3e2a0395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6749a01f67cf5e49ada286904ed2ff296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006200ff88eeaaa7c8a513d6804514e397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97770619e625f1fd22d501a0c07e5d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7acb69c8de509fa18b60a9add04b2499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c3dff1add932f0d7a0cc3c18bca6f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a466757319b4683d9f0c9d3194011a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52b61298610a9bc14bc669bb0d27f5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc60488dfd356b392f04f04f03eac52103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544f4b93b2795f3192c0b3d97d859c7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb372cca036c6a853a4879e838dd6e04105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd141387281aa5a784bf7b2bf0b3a74106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d3524b50ff1a144266b650ed091f0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533e03880db8c609f929b6716e8847f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52438a88dcada114645d18501b8f2d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e996b1136689c887ef7b9665986c25b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3d10854ec385c3fbd835bf2d4bc5f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1346bf1017ae9157a11dc3a18cb95112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7bfc2c03132cac4becc649c972127113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ac0586a9468f2dc2af98c6afff6fd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d5aa3162a1761a5f5399a219c1668115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55b3280c382c405c99f484beb2547a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9b3433bcec8cd862da501df2e1d28117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721166db2ce4698ba086e428871524c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f6de8d04d048b470b1fa8e76934d4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a445f5563784c6e4f765c0f613357120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7341c7bc3aeef3a011b04054cff8db121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13d0f89e9185346095e540b87b3d5a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de035f31f197883b0a81466d3b3154a5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b5c7f3cce4f00451a01159417e82b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3011710524bfe2c96aaf09e1e4b7d52125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55b4dc4b9105a49723842e38c5ce6f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d31349d71476b7a303803e4d35eedf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa38b95b7f76cd05442e960900ae42128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913d5abce5eeed4380c81bae25efb49129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8ec931c7f9f6cd54cd4bd692a0c1d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d87f6360ff934b74e21feb8ce11639131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c30ce86cc846557b21a009e61d0fb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f4b7a830b7d82af13939e6bfca641133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04ff93d3d5cc13d05c02832e6dc1dc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec927c3ef5adbbcfcd5065fe614f262135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8bf9e4fb8d27177a7351aec1294701136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57c6b821a0875bc68dc4eec4caa692137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd973abf9164cad67270f64738fbb95138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40825a3070ac55c0286a1939ba34cda139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c4f272936ab33555993a15c90db4c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c579489d034389a54d33288b813a0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32bad0313916fbb5b4c09140939b0c1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9af41ae4c2b7269d027ddc78021b70143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47024e4c151eb010506878cb97883c06144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8aca2fd6cae26b47c1f9d0a13fddf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4cdc516fb4407f51642cdd2bea380146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e01e0fc6446325c37d68105fe79831147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1ed88f0afb617e97d450070fb4cee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201c11b9d09c9693194435d8f6b00e4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c18570f83954347b16b93a2c26ed6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca04311ecb9c4e6d4b35a16e9e417f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae32350300117b343fb88014b764897152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8721298a5d7c5cff9d10df20a2e42b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1abfc6251cd2c9c817085b8f4c251154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0d8a60caef8b90b278c8910dfe777155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7e770592a9792ead10877af7e4d12156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064e795a7902952842192ff7730d5fa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f73b4b314158f28a0e036a31eb935158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f8a333cbd448c7a832ec96d0b5b2d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34e541ae48ef6a87d284176f34dad5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cac2cb73f4333cac406eea4aebe052161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d301f5ff75fcc610ddde62021d493e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33a246600f9e34843a55ee7c991b30163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d81913b9d0136a1e16008a5a653d9c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f10b414f2590b8864bf20f06c9422165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dbce63f5bcd6e46d1a281ee931286e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96edd55054eced7c07e747dffcb5e1a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d4edfb54949e004dfbfc3d217a587168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96868f4870cca027eb3125f56a5fc0fc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d283f7eca5ae2570d7f58d53c2fff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a72434f858d7a6fbda54150b977cec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577eefe968cebeb7fceaef6a729cffd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622bb274f714b8238f7c95068e67568173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018e4e1f77eb9c95f0c486469219f2a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf534cf7782781f030c532fce7dd1835175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52a7a67a4f855a13b0e11f2a53702f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef8da50ceed4f9c57281dab6401f8b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38b5184c18b9e9b6caff2f033ecc68178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713583c37c8baa797b7b456939d013d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9449ba8d8e8fe76987fd6113821645a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db19951ae62b01dbb88cb21cc6f1929181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7425c416aee9024365206a32227347182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f495c72c2f5e1f3f00bec96895afe38183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafab8026d04e1c80c2101ef02054b50184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803674252dfce68bcc5633226d17fee7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8217612cee63aa4ec6a006d42c70e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677d4d37f860803432f2a10add325f5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89fd6410c6cb5ff29fd0f8fb590d6c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec049ae265d2dfd0f8b1d0f0b2f7ac189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94acb48f4304ae417dcd2acd8b371d1e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f24c6768e1df56975b07578bdd9e0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b988f7baeb8f9ebec1468ab8358a2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449da1275120e03c6b195db776368d9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485351923ddfbaa2c0f6ebdb5563a379194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b3bbf73e420b5822998485f1d0b37195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e603e28987cf627edfe6fd5ef870f8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dab89cba7c73a3bee9506280cfdb09197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d596275b450ecf32fbae15a33eb1d59198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244849e01d4e09868e1e94f752604b07199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7704749dcc9b23e8ee8d9621e85dc3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ace27603fb114907983856b0641bb7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94faa40553c44a4e6b30472468c7de0b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e93de0932a4ad325800c7d3020ba5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664323d87919e1720d1148ff4a64eec1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7489aa1fde611e2a9cd2e0bd8260f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc550143b4f0d77a8a51f7cab95d687206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63012275b19e75c1e1812fda813da25b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b32d2a642d9d31fbc8c79d861d2975208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb1739b432b485e2af507faa59e975209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171947453e12302e7251609efbc7c4c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ad1191b3380ecf44d71819117b4a0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94994ed6b844618d60434a0222a94ed212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d62fa5578cd002c864defb5cd0d45a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd97af632d54ff8a262d284edfa363d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8fc06eac11da288e27c4cd59cc8eca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86bc501c1d405602ddc5da6f5d2642216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827558ecc411393d3bd7561d0de400e2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446a378d65f44eb0d5a55f3579fe6c8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994bd7f099148e7653a79a40846ddb3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f1a243941c124101c43b1ad415250220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985abd96aeabd91606b155113d9cd5ac221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef8c4eed578d629ca71ffd05271e43222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8831dc92a9df39e7cdd3e5c7aa069a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478950effb108b2c1f5080ed4b66fed8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02055e71e24a342e097448b390a3d91b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958088f54724043a3b977f1db052e019226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daddf807539a961b604ec11676ab88ee227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94972842461cc74cca7698cae403ab228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026936e0325d65c38f745a96d8dda4e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fae515a47fb3537d6836014b1a4c60230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe584f85be3d07d1574ebf1e4a1c5f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d2eef46c326e7b1a17599eb23201b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995303fcfcccb9c37b281a682f592e7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda028f2d74c26d318e16405de21fc0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74984fbce877e08415da6ac1c6afb7be235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3856e2570799e978b92c9e3eade5d2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d2f67eb7de3c028d53768e5245fe1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302594ffda403c4e772abe3d8285543238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ab94c8bbe65d426612a3e588bae11239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f06c465158666cef21f87ec7ef554240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583bd2e787434f6c8d5e34240074100241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace7db2af1d85c0b18a0645fdb884ba242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dfb29c35624f2d30057924fe2bf59e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8d2ebed141a16b6ed77bdcb936178244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb2891341e59d0fe2b7a0bf090efcb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b38f8f4a278bb86986eb1c9d3edfc3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45844173124a9a984047ca6761a7669247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813be06fd0b68061374ee2115c8fd3b5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba639a46db7cce7b7bc5e6269bec269249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cdcbee9d572cf1f8bffac46a6c859b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0e8246ca6297bb06b1bbc788faef4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5134c4ae655e87e9967666b338a4d3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254131e8b3609416ec198c87e0c86ca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3fb2f111f06d25401c667fd3f2f33254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572e778fc38cda098f7fbfed4681470255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d02b023c724853b412f5ae91dbeaf0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ed6a11eaa19a8310215cbee2b739a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09a59a30282bfd458976879544d5ba258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec39ebee34cfb05a491909d9ba3ec7e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f5d731d45390e46471590d62bd716260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd76fce18173a8039c9bdfcd1a22fa2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b283a8ff83864cdbe1eb913ecc4ccdb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80d239d706a9b11d695ebf92b5ab13263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f34be149bea75570f3e82d1d1699f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43c7815ab64604a1127670e8459fda265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48acd4583cc809de97cdef8a05d0a372266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de33e583ecaf6dee08c7d5bcf91922267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e119eb517c827b35caab51f4ee0a8f8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371a1a74291e310c005d7d5dab88d10269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e55f6e404f834828fa5d6c9cf8a619270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b5e252168920e3bd74f3f6e8cc0d9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746aafdf7d2e254cea9ddad1d6cf5aaf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969fbc0c48c6e41f694c7c925a2642b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617b2aef1b4d59c268292c6ad3deb1f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e06cd98ed90aa77e7572736947b37275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94840650d5c0d2b6ae6557eedba71a00276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e74e84f960318b2e0bc5548aaec153277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09259161c352f4a7b51a60788df124278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6916fdf651eb1a84afd65bcd2e53242279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487f636db6adfc280dfa2dc5d23013b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd822fbc1f44f6b9f6944dcb39ace751281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88435cb9fda7bc0bf14f9e20ffde4116282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45974468aba0252365fae1a06e9487283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3104df457d8f0fae9a07d455437761284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55537bfdc8e52a56b4e55823379783ff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f72510f5087527a535d079dcff7d1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dbec7fe7dbcf2785a2e225d6d9f11f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536eda9852546920e09131cf76540ab288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe090633a5c288fd73c201a1595224e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69ea081154d39d916ad20c457b2bb4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a023a9f07c73d77bf555b088f61ea9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66923310b8e6345bcf4462352212cd53292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca371f01d065c84ac54c2dc13bfd930293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5d9924a299f5151bf5d6c719e10d8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc09267055c6fafeb21375931e9a3a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dca3317ab4608fbf9bbaa754ed3f00296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ef7f2efdd914e7be56c8cda87a4b1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c2a89d59f149fd201c16a2cb224b4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99eff2941b5ed68b976f23b183e02b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744761c766bbb20f3af21b0cac4b0ba300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453badab730239f4c29a2f7bda1c87c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee82bebecd5987d9998c34f32eb7b69302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ddeed79171b64e61787d944566189303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091234c1016aad924d943e0e1f58c55d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a03690bac9821ecf53e82fd9268e8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40b244bf813570bbf400e1a010fbcd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5413d5058f6eff3a12bc8dbac4d517307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e77f68e7b231491af502815f1b146308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c64fabbb82387494b6eb3fee1f595c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6a7c69af26f9f25802c6b18ea0798310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb104ee3f18c9e999747c6ccdef3fbae311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc1117cb76c0373728b5354cd788f3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9f4de7152e63b3e2996814648a70a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9bfff932790ced086b3bb201d06f3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937b7644bb0cd9e608ae6240e282393315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de317b07e1c7c3308c3a88bb4b9ed4c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236dac57f5eef470cb775dda7bb462f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3532f63dd91643de0b0262cb66b31318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b72f3b237dad845d62531213af8e2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d6b5ebbe16f06edaa8349c725635b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22acd575351bd1aba8410bbf6ee265321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca2dd8a5c90a694cbe81a0d853786b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374584ba9a1752c226225c4850407037323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee9e1b01269a94543d59e25d0e7925324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c131b83edfae135b1268fb02308368325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22625939b249e5a8017809a45fa21303326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad717a4ff0447747b62831b45afe664327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5350ee64b312df7410cae5eb5ce6159328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc82b5f037aec31e1eeee9b8681d47f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596d4c3ebfa2878a255542262ebd34d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1cc62540dcf6cd3553e5e69672ce52331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3b0a2522c21715d66d9953c83a1a7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9185d6ed28547b49b1d82c2b24212333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba59956714e7be474bdc75ad0450bae334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ac6c61fef41c80c031fcfc68fd36d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddda9415e9b18edd583a92ba9ded21b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcfff9083944b99c790f097070e9be0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657916fcb7830d66c33891abff616d7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41148ce37a9ac4398dc7e2fdbe8c96f5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c162774f99bd4f4f9c7351de55678d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da663409a0bd0189cb20925dee20dae7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1207c0d12556409f79cc4e3a273f4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54b06cce9e4bee6b8cddee8a807a99343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721830230b2b7036e41b85d6ee9835d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97d465dfcff45f238fc19e457afd30345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a41735b183e7e61889047c09866484346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdbe0f5693301833969684587dc144e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e88c5dc70195d2f505808db5afad4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b55e3059abe653b1f1ce6da7674ce349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9828e56eaee67ad3c088c75af55e9b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189cec2c491d2d6279a79b80ee38d85351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86c695c92879b6f2b434d7f698f644352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c40c42ead7ee872bf5fd0bc5a1326a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10a1daebf946f3ea097b8d199ab2c4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0025903d50359514239bbc3eca80952355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82588216b23c161bd025388c4f025b7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd96da2e2629be811f466e059f6df8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a5df79227d3f074f07eae810a1abc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363980c043b4b8dc20fc3369d4694e5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd1e800e13947f165d0f585c38ef48360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa2a964e968c0407a692c530e45b9e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937ca72ac62a9458e5191d2ec82c3b5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc8a3601405b8e91019b523b1c27e7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2227180a4a26b938cfd9967c5d663364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abedb97e53251398b7694b5fdb06387e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb832ff61e5b320083ab81d6a0be6760366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21ac804bb5776999d68bb239aef239367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842df8d6fbd5cd03c855631723324e0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7c086efa1dda11fa559decdeb1740369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445490ae4f0b2b8363e5cd80519a69a2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008181dbae13c4004b177aa491e89a4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30ca2c885dea0b77c047ae6f2dc3fa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300991d2f260b54fb0f8babe54909a0d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296526a583e6487b943bddb290703ec374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca752f1e0202f86a2adc7d89eb7989f9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdee517ba17e7f0d403c1565c34218b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c19f8145c00ab22b53c1cadf5d18e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860e752903cb3c7b2f882dbcc9dd8e3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1692746e8c3a0bac4e048ae35553b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a96de6f0641228ee6c7f3c333986c9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4695ee1561b2ea464ecc5f4747f69b9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871edfcd438252ae8212a5468cbd98c0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ba64a5f28a3023f8c50b8dff0f9c0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925c280e6bddd52e4fd2a98402c6b90384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381063f01f53ee0d3f7bbe942bac3a49385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74df94c45199233952a2c94f73f815d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2b9be360ac30c32da5657db1330c5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bca2cf9e3680fc42d957d15cfd1f80388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5f0950a4b92d839e49985d229889a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6fcef7e22c4a357e46dae30de1cc0c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1793ab59af865c4cbaaf6f39d613c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e869bf6552b2666f322a3dce84ac7b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3accda91306513ac6774ee73726d1f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85f38944bba1d7ec7ebb1be5db9e5a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf8f80d4edba6b2c7344051519d54a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52073078d14ed929da91cbf9adeb49d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f163e10105ea205bc7deb9d7d9c42397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb802f91bc0d96c589701f3d35bda07f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccdb102e54b601d9bf733b74c4be78b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df8271d1cb60ca88ead7fb7d2c4d9f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87c997d1cd7b3ae88ecd9029ac1203401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842218dd3e531ba0d4a380c372bb9d3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8285b267eb9775c9d13bf58a31a004403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee9a722d83f07eea6fa25a2045d6bf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de65b28ae18cf3c0b65f326a5bd8320405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4ecdc2472d7f1d9fca13db84a2d5c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b606f4824d4ec768bc8d6faf3d31c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f3e82ab98d7706850c8d59a810690408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72714d0ecf898cbabb527916ead2fe46409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcdd824a1ab967460366dd88207944a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e514b5791e0b5e58afcca2d3eacee411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e67984ed393ca57778b4f2d8ce3870412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d92c68ca3907e2e2184609eff7fb5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c651268f60912d5e21d8185c91343414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84043660fcc92599f06e5f46d148e037415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebddd3c459a44f096cce37efd36effbe416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5052912553bb893dae2ca1604702bc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c67de080ab6ee76f8e350b8028d5a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13100d81e095a0100133d2eef34212d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c54892c49c5f4e74c4df010c28488d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ab65f4006220f4f5c373f3219872a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f796249682a6349b5624881d7341354422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6ff86470d6a9b46bc86b77389bc36423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706537d3c4c6b9e92d512156ff3c86c5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe2b1b3e906fbe39df21edf4c96fb8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644e996a6c93c4a6fd1db48e5ec03a6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054db865e33354d71bce47d8e17c6cf9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c092b864c345354381d8c812a298adb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e397e4a68974fdc957e5367b8e4b6f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689896b37560436f5016a7c8e211461430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa163c42c911f46fdd38d1dfb5c1830f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb21375b0dd942a1c2ffb0b5d3e65b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade86675eb7996d05749299a0703f66433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c21e17b7abd56ec2051ab8f3e123039434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993c455c00bee39e5cb41dcdcb6cd6e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434226fac6be8b0fd31afeee8dd654a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc1571312755adf6aeff6525bfe2fa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48a42e4ed0ad5d56fc4728d0d047ed438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184251acbe5db4f5d64c9383db55360439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d38d011e890e3be47844e915de73d5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d154b8b561411cd1dc2664bc32eaff8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b17f0211858df43cf501a1a22967df442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ac1cbdff749280821742fd1ab655d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4991456f91ba983df02ec4f6d266906444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46955d534688c3a8bf11add208045074445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3a230a7ab4bec6c22695f9836a289446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3463a99e8a6ccdf8669b67179a4e3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298818659f85f291495e1692035eaa7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465844770164f11bbc42da6a39a2475b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105c96806d7986e7d2e787fd189a519450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076257f81ee3683c66a286b31912ae9e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a29302b488412603626d14f66dd5c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14c46db8cbec36eeb32d44e53e70a2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433442b0354cd014cef84e9268108fe454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7c9a780214114925917986ce00ba4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290c7da3883f42fbda8277511ee2636456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84ec5dbf6d400a0d928dac06589726457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea510891cd158e82cfa995594befe12c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb224336ae5cd9c6d53ec27b963fe29459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48513e299f3cfd4ca8fffa8834b424a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938b8579bd4cd1c6b7fadf39d733250461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a270edc4a1a1c24be29ad13f48f0bca462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a29cffd8f16203b23f1485dbf3b15463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b854681d1e984f74aee29d9b0528d2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9f273753bf7f55e9b8a3b885f6e2f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc31295383eeac0edab766c9a2f73f9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605953d5452ee7e0b427ca67ec8c4186467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c717826dc71dff5ac9bc93dbb8cd6e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60afd1ba2b04075d3c73f2bee92b12b9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9794532164edbdc5e8512352370382470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8872705921cb0f18bfd2d3acd2bd3b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c71af1307b341f9d9b4ec0c6c8559472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659531c8e544a40b374880c518cd87f1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d8802082ea120d622b2c23766e3b0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66810bcb570f120fad0dba892c0de56475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e4080c9e100656e162f748e688478476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72acba0a0e1ab6cee4341eea41c269477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64a22d04fc0465ee5699c9fbe62694478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418f2e45e7ad9c82b311f2c03b5c2c4479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>