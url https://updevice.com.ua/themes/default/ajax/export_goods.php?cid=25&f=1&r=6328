--- v0 (2026-08-24)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="674">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,110 +730,86 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
   </si>
   <si>
-    <t>000006528</t>
+    <t>000006529</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Excellent charging data cable X50 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-excellent-charging-data-cable-x50-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000006529</t>
-[...1 lines deleted...]
-  <si>
     <t>000006530</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Angel silicone charging data cable X53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
@@ -1048,65 +1024,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,53 +1162,50 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
@@ -1252,89 +1219,71 @@
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
     <t>000009336</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000009434</t>
-[...7 lines deleted...]
-  <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1438,62 +1387,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1688,68 +1634,50 @@
     <t>000011661</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-silky-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
@@ -2089,51 +2017,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1701c44823199390a22d8fb4dc3211.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd8380bee3011cbc893d17246a66352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989afd0076b97e86133b0c8743b09f83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d43a9553010f35b76ef449c142bff34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444aebe2db621312cbf02242064598955.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d9372c00f37f639162c0fdc7556516.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835a2a9b31007a162cf76584592d01b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c57699de882325a615a38ba3901a558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a14c44bccf0890f1d79995c34c6f89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10476c3ff80a1650f76a4790c15c367e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0fe1d9659e49ba0a698c907a532fa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30cc9a90a33969d4fd515e658af2ba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd9b959796620a70692e6686f49ef113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09207122fec9dc011321d1e1d678b214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466d9bd527726c3b57f92d3710e464815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd1be40a12111815b742f46a2843f616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680248a4454ff08f79b00716db181c417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b64dd06d4d68f548fc0dddfd4141418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01520501313a34293af30d58e8e31619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38af47adc2e1827ab0546fea7d355620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a709da9c6c7336da86e54f118721f421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58f813b613368c5c9450748023c6a422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b71c2f81a3f95cc044d259b48a22323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879629b01673ecb7f2cb2092c3d4225824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c2c4a029357fc2a2db8cb88e9e41a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62d03d33e2f04b653fed6f6ee8394826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6cb3acf0c0f84dd20f9ba3415862da27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5cdb7f7c8463500333ab190b7bfc4528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aaded808196d4bfbdc63b2492c573029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6b820d4a70555286c2b15dd99ba2e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe5d6e6004108a46840e6124f2b57431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69b532c4412bd27e70a8b46887d1af32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc8ece3e0ad92d23e61e6134996fdc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372da4634b501bd789494a9239f0c32734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84e4f04889eb84fdabe612f8f999d035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993be8e6848aaf37d8e40c060dbf6cf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254e4d5dbf0c4018ac715c844e7b9e337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637666c625c7bb30cceeb0e8d13c8fa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616e1e285605d44a91c68568cb676c239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108c23737a9ddb722a02bdcce29e4ab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195bb886d87426613173feb36ad7423d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ec914c40405333ab1086c1209fe8b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f17a44e38afcbdc61ab40e3261ed6e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd094acdc033012bf3c23d14897cf53144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42087d38804e3022fb3f88d6d22312ec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02801c15f9b3895fa3f9b80a41986a1346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4604d3ef3d616e631754276c20d0147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b90971048daed1c669a7a5f9c793ce48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c43d4e095218c37e275e24e902d78c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299b303090c03e54a2255f0fd8b887150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca7cfec1caa6081c653cdf3f64326b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb347de27539e4311a4c58f5ba5eb252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa538283f775c4e2835ad28806b8446353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641b4a5756f45789415f00b45c4ae3054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9af1429081dd83e5161e1714d3c1c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab63a9e7b02b8c7f785bed6630068e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aad9a7efb2c102e855252b0390c5b457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aaa7da674b603068516bf4c4c86ba158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558448c67d1b9e2c17f11e1a332d9e359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e1dcc6c0fc017de0f03b5cef8f50160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4943f7102e0ef98348500536e2e5cf961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e44a3f2f2f77b4eddef36a8ebfd4f262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3165da678a1e048b8194ef52cedc49263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c8db6b5fe42bbc030b5ecc76e19e564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897fea2e2b7dabe29fe40ebd8074df3565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10c83d9f5a80709f0870fad59d0aa466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97691b146891230aa6288e897eb1a37b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f9f5e6e50e61a7b38d24360d425ef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff70814e727e5707b1e4ed0191a9d369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a2dded2a8b11ea93f68df7d0ead4370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea9a3b29214cb74e48387abe583c8771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db861b78ee0fc8946487fae075321b7772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f227db2efa4d9bc313e7b1651c958173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0bf3c163597e717657d016a8f878474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802bb243444908ca9e23dbe4bbb396375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247c051fa894a038383daa0abaac6eb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1062cb2e0632dd876365bcf1fa8f877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e618433387da6b186edf39ad0a43fce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938bae5af93f6f218384d666a66f50a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0a4d641f1800d8a0926eb9a67060180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de4e05c6ea2e27f0417ecfdfb3427681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da246108f2c7fc4e14c5d862b244a7cb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcefda517de89e0868d4504d8860c1c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6b80b780bd03722fbb16cd4c29aa084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8e79ef01398f14311a01beef2e15185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f83bd39c4a6864c238c4e40246c6c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9472bea2d95a4b4f25e46d2ea6bae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f253c9f800beab749b0da2cb95fd9d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283ca6d2053a8853b6c588d3b35d57c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc50b4bbefaf49da4d8d579323fc1dd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c6640300d4da613572fd48e7d5c6c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639ea35cf5f6d8954f08fbd8b7370dc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5d9f7fac36767f5257f4dea2df35093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869f574da9378cfa7f5e7438f51b31194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9542acacd926e6a53c15ebdc2404e7595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f659435f0c872272bbbbbf23c4e65e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1c2e447d8a723c86d637d5b912cde97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c2dbea02bb4a5291bd55785e79cd398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2d5265d387558191e63a2c884792899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408bb206c9587c734461941f4b4c22fa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2393e4ab5118498518065d4b183c55101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a99e598f6703e0a1901965f387a8ec102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655c68af8089c9d1b89ea14bf312a72103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0317172901390b641d424691dbf554104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253335b5938d1bb5bd5afe8a9603374105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff004dc30b4e001288b3313f18c7659106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbbf0bb497dea43451d417a08055039107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba651292ba87358f0c995c37f29af6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb874aeaade9500b4e0b85f040a6bd8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0fe785e043b412e35814fd8d1a08d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518de0e7a948e208766f68e01d0b3eb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29a7d5b5baea2d4eb9be91461cacbb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b63b539491b0d9755b5d3d527dd1e8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad49a42e54fde0bacfb6790a7a7aff114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0b0b417c06086305aade4b58c52ac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737092f0cdd79222b93dc0da8dfaf77d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c9b529e153204c77ba1253c92d8cd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947dd9d1d02c6bd1ec3449fc34a00a6f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb977f41d141fd674c56896724a76c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e71c14d931d9ae67c04cb9c68ca532120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eddd16cec47465e3bddedca3fee66b3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88666f934e3a721037b3021798018955122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f73df567c1dc8558c22351c8ef7e9d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3ec567bf7c55e4a6b455a42e4505d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd126f2d182ea9a93e5cd497abd1a7b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24865cd1bbcbc9534506c445960bce4e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e14a8451fb699ef512e386b5b8caed127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf66aa63e04e97701a706d9d4287655128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d47045239c55878de02691517da259129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd9af6b03a4812437f002c669eaef7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44175a7a9f0a260647fd10c3ba7d896a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc948e4905d395260403b2dce67dd62132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d455d2733b9eb393c3b8f9fd8197fab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c20af14bcaa380e9cc937dd560da24134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f8b0df9ed98bd2d55bafc5df510b5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be396644ddfd72034be105bbe1c2de1a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7dcb4996176e805a1bf8f19e1e8032137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88b6763e4a3f175cd25d0ea69f5cf9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd026b29362f467c51238ebcd0711a44139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42333cde412bf27d3ddeb8e85558611d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3067b4bc7e97a7e0a22b12691e8776141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903f372852937fae78e5beda5a46492142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63310d43b7ff5b0b786319348622599b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2f005b877167ebe03e4a8fb0dcf45144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab9f67ca6b1d0bd643d975b6412034145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e3ca9f93843ceb4989aead5780a27146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7948bc014a40e7252585e10402038147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5b551bbb9bed52014d9f5589d3358148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc4466ef0931787de4e95571a4763c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3099b90e7155f95dbb42da8df251f05150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db58aeb90c444a7338262b544cb1d2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c4a461462eb3a8234051a3cba88e6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb6976227f0028edea9d553aab096a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8220f3841971aeb79b85abafa84cd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c6dbca7d646726206bd637488f9ba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939e22d179bfbc679ee0f8672424bdd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd037550aa1983092585e9626b892fe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de64cd74797a373d83eae72534dcf75158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368dbe28bf35a73d28616dc2afc4868159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0252cd93b8862d9a827ec414c91c4bb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea826ef10c2f5c1f87f9bd8c01d97c2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7258614873b187ce15c48d8ff07f3f1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce8ac1dd72a975112b923bcbad77e2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c411769d7495aaa7e7713f5fb6bfc8f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616a0f4cc327adc4450cdcf8dceeee3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e8965c8e497a67981fad93e5804a5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4023147950a7feb246e6cca6f4e1b3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0dee1a45d004a5e6a099bf455369f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2923055106b6800c32e85c439042c8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce2cb2e126c52fc0ba2e5d7aab4034170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8dcf58fb97d47e9430acdfe09d713171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8f71f37ff38f011982ee8dced969f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b5d7a4a20685658fe3aeac8427710173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4e0fed85ab39f998e465930c6ea11174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d01d04abdf48bd9ccf41f322a36a1a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca07cb42cfd452a498b389917b8ecf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6056ec63e1105f6437fbec68c780599177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130fb3b4cc89db689a7642e4db39ca30178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e93f9592bd0f586fefdf6a9c22e20179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755b3bbf1d80992ab00b58fab0907c7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49dd7cbd90deab76ffe581ec3eea45c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663cd35eb6c905633257f8531bf3d4c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f06d05dd627ed31931a476eb22339d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81337a743d3419e0c0c6b7d51517d4fb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33281fb3471f832bc727c81346eaf3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe0b67865b99fb71b3bca9ccba575e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc67e5c7592535ded00e162a7111fd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13ecdf8cfde141a4ece671224e01bc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f74d91fd53b75538581d7654b3e5c8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac01ccb74926bc0d64cfc6a2b41fad190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae214bf015b5c2685fa7d73987ac4b1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3875ce970904faf57fac99d192ee99192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606da80d6baa3296e3f8024f262545b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016fef11357363a5d4fd5e4ddecd4ee0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557437cab75de1ec120033617f40fc4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66853f96331ec70ded58583d0f545f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09ade234f729577f9fe3b96844d6d9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53671bdd9489dafc2c21887b283c3c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae58f4575418b9dc2356f90ba27b88199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab466c91a624544446b85a60f06cfb3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589ef9f4d8f5bf57118e93c9b58012e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be131a10b66ed920c9c0b09c5b11eb52202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b746b8fb65cc11e7f7a9bef9578dde8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd0cbae9d2079a4ad0c7df602a88af204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7a360256890769bbcef1716bdd866205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa98d1f8164d98aae98339b2c182b6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d876dfddbd018fe6c7d1fb48c92d3f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a802aa485c96c3aa2df84b86e55a64208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048b587d8710cc910e0183da42e93e7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91b7b30a0b602a87a22c3becbacfc6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d0e7dbb136e23ccf8481fa0c1c5e0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195e1d89f6b6eaa0e003e1127e2731b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5ef2d1f608b11d236f1374ec98aa0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddafcf35ac49c9183f2526c01393a03214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782fa68f3bd1ccbd717de3a2319474a3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38cc2806f46ecdda13bf366ac6a713216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877425f03d955927034adc0eb0748eb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a85b80f99c51d202881da954a4d81218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5e424daf1204adeddc149ebbee286219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1068eae5b627e73d3e723f383dcf8d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0a3ef276a20c80386a1f030938d04221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9952705a34aeec1a5cddb934821b8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5dede2b6576b02653605d6857f313a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464186f06dce1d0bb8495da51ed314a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035a473d10a5d794fe832cc15d3aec1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19823e2b4aa54f23ebae7a42bea69f2b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9b8ed9c1328969e7741a0d9c00ded227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1690978b3acc1f471b3d1d5b15deabd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781105a77c32f022e30c7836e0ec713229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6797926bf1e3ea285e12d1172dc07230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726012147166baee329273c1ec5ed520231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7163a62e53c82d89a0266b4e769dcec232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1eb3a63a4844549aaa0959e28d68f8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7068e3a0cc4862a0686658e8ca55a8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347251ae3a14b03f58f4537ad4118187235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b360c2931a09962893dc93b5392bbf2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d6f421d893a547b45f7a62386a6ff237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20857a9de64f2e48dcc948d035c1d5d4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd652bd0b3f74cbac3d839a9e7ccb43239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50e677747ccf5d9f3a29544eb956ae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf12a92fb37c531ad004f1cd2ef84a0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89642aed5c884ebe6cd38895a7f4ef67242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad232660c762ab0b4bffe3929f5dee243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848eda70c110f1acbbd6de6691a6714244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122735c3648f23aa1f9ec04403975a1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880bbc8fb1ad228f86b48c45bcb6dd4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fda786f69ac75047fb804fd6890001247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e86ecbffe581469195f71203d5b0da248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b6a60220131a347695070d9078ae7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471d100e978ef0e3a888860cfd17024250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef54e074cb76991f7b4eee8986ec07251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b118908d4d27b06e8f20135d57da6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b7ff969231bf63b9e286fadfffa1e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac281feeef1346b7405825ffd051b4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951dd94f4ac25c70896ed1503c683ea255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff14bd7fe5d4a323bd3771b81d7e870256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76897b19d1a6f405b78cad8475c43c97257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4dc4e61ae4d637d1256777a34b254258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308fd9f0276d99c18dc353dfb812178259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42fec4f49730f689eeb19d868155a18260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184531b59e8f08a01512db9f3fbaad9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb5b91cf098e7306b8044cb17f9acf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6de37d81d3d69ff6b0b90416c67fce263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e1899431216ab3a1f0547f0d3738e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f256dc3ab57e3f7c4442e231ec736265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1343cf5bf61634c00c5a7cd35dc33e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9847f9e63365d572248f346ef73f8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14d3fe96327df147b1f65e3a22581d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1cc4e80d0f7eaa248e21efb856d045269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b43c21e56ee58ae32886d03818d2d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770142f9d5897e385e0141c020c62108271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79898a060dd49fc3ccc47edf946b21272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d21d874e5441537f9ce377432a36df273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e56b13ff8b16e3c7209cbf88ca6a6f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884d7a66569b8a065f3b21beb60d3d6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038ae95fe50c4bc03bc4408b0fc44c4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af98827f34d6cbbe0153765b0f782e0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6fafe03ea341036ecfe8e5ed9587fc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b06180ac3edc671389e0ad09e6e40c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a766cdd651f8821874df978cf8db8c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89488da9571c0a0d6283ae6ed2787794281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dbcf46033aacbcf255a3e22b263d8a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60247a5302fecb436bbd8fd455215242283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da75fd5874a080489404c7862292663284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e90ffa59123b024d485114deffc6d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a9f00712271a24ce234b7c64beaba286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017491112837a02ab9d74b1c643f201287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6e1d15745f418ae749e470e96cc8f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1996a12399e58025d8772a9df7e76f5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745b933f3ab6d56e3cdd56daaa5b060290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15938317b73c49022b77694fd837c4a6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b97441c9f6be9a4de07cb68d9f20e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d91aac6f16980d6b42ffb199e93570293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94f53021fddc03896b04200c0fe3ab294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c464eb1c8f78892f02c5ca221de785295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412e2b4e69ebe558f81dc89aba5cf26296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0febb95d4e226e1ef2071e77099cc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743e2ed96b8ab47d49bcdfc01599473298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5c2f85cdecf49b90bcacf9fb0ee21299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015235cdf60628831ba6e811eb609dbf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26eaa90608ea0b45c0ef9bf511736f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26c75afb8dce7ef4195a8790c5414c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477814cfbd18f7a2b57e86f715d30b73303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c14f14dabd889e4876deeb5a2baee304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd9238658c21656cc4fc8d1574e878305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2bf03c73504d36d1c64e7426729660306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf70d91e0b196a52e6f7358f6f101a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893ba7705481a17bb0c18aa25d7c28c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66974f4b8de5101c7ba93ccdcc9f80309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2c8129c0a49b93b0084a3bcc58525310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a37866924f4881311f62d1e821220fa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfdb4c1fc9bfc90964f027a0614ef95312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b81692d142f60cbf10e71ee155f32313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cf62809d464ae3e99e6d6c832a474314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b63cf254c9cd6d2b0501da033b3d76315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01e5c2e54e899577a2590fb61fcd8e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225811158c1e0fba73c4c6040487dc4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623da8bd345075092a207728e316702318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bacea731d95f6bf6bf4207d9a9abc6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572aa5952e31e1882c4790bc1a2d5ef320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9bccfa6c00f904fd5c3712d47ab8c4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730061884a2bf8b60c53d59755f1a109322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667d67b0c41050bd1ba0ea4483a6f7a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deab287cfb2ef85bd0cbb8b3f609f71324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d8189f54df15e16671b3d0b944a92325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c2fcc449e5596dad5dc594022713b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6626a106ebdd57755024623885a646327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2532ced293fbd3cf372d0d0eb0127f9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eee413a7c1f8e84d9650cd54874d40329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f867d867bfe79923e85c02f5d9304d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875b7e56d8176c032e3a10efc6fb13c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913455292a4381134c453fff629d8c34332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa55bd1564710a739e1b0551fac65d7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd9bfe2a483302dd13f612202cd941e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588cc3e937f86713292f0adfaca5fc3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b23d4763c654ac417e243e6386056c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591703f72a04b5d07feb46c0f7ae37e5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7977a74ed2ba9d8f4b8e3bf7710012338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e9ec513dc0192a535406dbc9ae9b9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a75132aa146fb8481acbc3a68bb737340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace2fd91df92588b6ef9f9002a764f8e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe95c36f8075c75732bb6bd98f75d4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd18a764536eef976ac60b98e1f32d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f7bce081d45d5b1e9fecdd8dacb47344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4302b1ab6392be53b5ab5783deaeac345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960cc44351d74df1e73d6034f09f0e1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107721e5d6db689b268a36f95af547da347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3f445f9fde428b769d9ec66d86f58348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0936c483fa168f77fe0fadb407ab2e2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38309403c69c996192185accc87ba98350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53124b49e707343b65eebadddd12ba2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339c99b248a8241d40f23d6ad7b89b2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c554e91b49b34d72808d984b16a3f8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef770296eb898d694849ab7504b52b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b0b58a8d455bacf89748215327191355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a77a049ca5ef02bbec1175deb257a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca76d9bb993da48e8ace315a0a4170357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af11d5ea0054f1b2e397085962edfc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ecd16a0dfbf8de76dda979f01696c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3772472a8e43180fd4a5e8a287d295360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653e8d0b4a70e43b6ec09f97d992f33361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba229e8c76d6a11bdb3d873efe00dec362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d9c8da6a819a3c913e40b17aa77b3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47aa1635e5f5df1bc2bf54fa2df258364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030448d27560d30367f5b448620a724365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc8ead18ab4e0809c5bab8a8d52204366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4926163ec1839fe331c6744d03c2147367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0da9d045fa55887396d8fef50b9ebf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39d8e6f33a7c796a8690edd958f738369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a55c940ecd54b718c8837ee5dc82c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de5929610b4077569825d17303aca4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84033ffaa3c64aa71e7d5f5dde96e1e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871cea334bdfdafbb2abb15c68d53e4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117a722dcf64d9953f3fbfdbed5d6d0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db919dc57da6f7275380fe262fec32b9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634cc6cfef1f29261efb5dcea75f9c5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a127bba0fa00784324df211fc2f5314377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e11d5222ceb4bfc06921d2c1c6bf2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1ee00215a89b07efe9c3982c7fe3f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06019249cc70a79d662bb67d564cc48380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b7846bc84847cf310b10fd4f8c187381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacef30b5d6c15eafc4004c6fda7eaf9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2210ed951d8558cf253e60bde7b4d84383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db0890c788d26550192b6b87316753384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca83e65520db1ff6109cd442946d209385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c918f24e0bc56aea9c39120374a4a30386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263d19e06ccfd53036e8398c59f387b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cebe8d08f0075f0946b0a514b0b887388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4313b18b6fdca5057cbe38d58a08232389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543afa6c652d2575795089be6edaea2a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819598b5503470b11cac0f6e6c1169d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84738517a9b6da2aca82a3ce7c3cb56c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9052d3c91528c9fa54a6c1f717be429393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16fb40539779ab14c6565adee82b90394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0b042df5bca503912629c9f9a1b3c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16f64f167b903597e79ab536a38489396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8129b75e070577dad47f2c7e29afdac397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6757f356eb0c272d8f87a502f9457398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49526aff0d532fd126342209b12ced0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1cc4baf1992f8ad66b6c2a990072f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c5c2e5ef4f46c7ebe51c7bc2e4319401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b471b4659f210b24f7fcb50b5393b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf1389b119a780a0f82a813f8102c4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e8cdea863d4df1dd8aa0a3eeb6ae9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7b6207327b3266673492483f3b6ac405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03757b6a22b1e56fd4c7207912504d24406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed01f9c1c3713e55c34808faaeb077407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f430ee7f5837a5993fd7075f1bdf7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232764248ba456a13d0d366d3d04771d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42893f04b745fc0947fc2ed4a34b2a7d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7bcccd06a9359221b77746da87516c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84ea1e2b5724a3309b8a3268876ed7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddaa5f697a34308e25b700b895722ac413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b888043e6a7a22de1597ef4fa345552414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0e6f7772a0f0d370ccc76adc2daac415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fedd834ee7813de91cbde683af149c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3bb3c06d1bd3ad55e62376eb98058417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8fdb3b8465ee33c0698cead656d9b5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2c848617d24a98fe0cd8f9d99c44b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21417edbb019ec2af958ae49e3a599bb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a5b17e00d3ced48221d9ee0cfe971421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81ed227d0e786dfaf04196bf9b61f3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e2c9d709c518e249a6615e8fcfdbf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35d9973abd7432926262bb493c92a7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a08d79feafa2730ffbbe784f66985a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd9f7c866e9ee4a1794b5593ea203f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d4c46b3bf5b54d0a7c3b767425d8a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b899c486e08393f3d1a4ab6e9907e8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a05aaf3d0bbe8c947d8ffe0790938429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d55399c9c0325ad80da8d4617df22d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6ff6fe97e94c21f488576bb2163cb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b7f666a5431d4aac52e716931b146432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aba7ecdd1694827210dece216e1879433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdfd03096ab1aea1a79951957a64d78434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0ccb9214fd06822b130208789d2ef435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4e57dfde898a07dd0f875dc12d1cc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f67b869b4529c2d0b0c798011599f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c0a6c173f473c42f0e2c2546e0b9f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead4c62632885946c65486d3416fc47439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00ee38270c6045220d3922df5a1745440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125a964ea78b76fa4a60a52c05851e2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e9c9dd0b125ee540f514024ff3b0a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10e5380d7fdc24c54dd86e5cf01754443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827bc9b7f4341ee856266c3268e6f8f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1a7217ea928379dbbea9209a8b8bb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34493c6eae40636b022ff5212e8193d9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf71e6d82520576d39bf8537890fd87447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2dd14a24496ca4e544a0f1993b4f11448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d990abe32166fb6ed08cab305860da6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8287d656520d2eb12d536fe25f3d0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb78229707da82f95684c87fe4ebd7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de07d1691735718355a44298bc941ca452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618d84ccb63235b5b0336885133dcb9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7a68cea2cb9c2fef9d77fbda211a9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff69c29cd25795e2ec07ef5df1042f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4320a5c0f6c1909a116ee177c41ea456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94617a466806e1a2a5d779533ec0f84457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b772ded060eca7914fbbb4721f0e0b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7b7c58488ae1c97706f9d9195714c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76877a7de84e0e5c39fce6d83b8e6edb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9bc6fd9f497cc1b0dc5478ff32ee92461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5ef1d4bc79b3e3cb028850214f853462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d6a7d5c8dda749919477ac173d963463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59508159772229c5700f4cace058a84e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae91481ad82ef29b96c6c471b1f9d7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a67d08bedc20994beb5ac579cde2d6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede00f091eede146f001bad214a2ba39467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16263a91aa0955b69386115ecdbd96f0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ea79e947a8295dfb6444ec293bf6d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5ab52b6c1d3f2887a1ec9d86216e4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8306387f39a5903425e3490f765577471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d57d2766b1b6d5971096c90579c4b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935cd1061d993f441549ac61f713be94473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c95f819a1386ea4555619b090201a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72cde3f157bd68bd9e6e706799115cd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e0acb78ac7aace835ca826b67fd25476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4950f9296d718141b8836fb1a10ad93477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f3c3d3dfdeb9bb0b535f4d4ef8e6c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9906ad926909846c1bb26948807fcb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c983c0a199c27c5dee62d54e3cadb07480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84a1105d715362fa02f0b66fbd1eac481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8055a2192afd5be1d44a6e36b7326482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8667ae98d6d1c950ed687df12c83a73483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18de2759396edc003002d50febe16b8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee6e6c2c694496a2144e934971fe6e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a53a03bf068dffabb0846c57e27a51486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c40a683aacda7c3e83a89ed00ffaa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1530b4e44dc88ea6cf661647f1d2d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941077d5510db9461c5f9f92da2f379489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ddaf1ad34c529cb5fc03985b30d4f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f7ad6b6e7d3909b92330e4a2fee45491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a2c4b002bd7529daf3dec71e1c195492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b2b2a209ff5002a08a670b5a5280c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe9eef2feea9c707cc0b68c7540ed5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32158e6cf34c83e9344dafb367fa5eb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f35ad35a69a7ccbbf8c114b59694c0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9af7461414083d6137b37ddd2eb4f497.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4948649061041948152c71cf7fe9d91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc90a30640f0ad32a30d6a8056eb932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e81cd2607ba9f8465afd595a0c8e8d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e206c3a4b0916ea4a4b28d96b9177ff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28722667aff856128d8d7fa116b9e0fa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b378f6c8ad2dc00ae8b795ebc083a3d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a06a72a682c1c7958ebc5c6b2bd6e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eecb4972bce9c1b750164f50e6776798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d55e1316eb11b86f9a03f98e80c7a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594ff88165d5ddd62e7fa562a6c0c4b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889f89b0424f7a823714cee10e09ad611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae76a5be6d3858d6c0a0d017610e0512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1bf1a5316b767c02577a13851f5bf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768d8afb3ab821162449331e2d34c7914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b83929fc3879d88b7de70c8720ed015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8aca8f1b20c2a010f847cad5e95ebc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfce9567c451d388638f0cd9e6e134417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673afb465efb177a0d9683807adf18318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaffd89c30afc605283302f2d9518a919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea1a90a24e8306ed3d7c136b88528120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7113dc912e54c1f0e5b5fb25b23e421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e1fedf5763d65f56cf05a6177f90e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364d01830b7ab0e1104c30b7ee078d923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84371d2ef0055aab581709a999d185c824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08443e4ecb1ca67d402e019a288622dc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9ef650a404d0bc8b17ff6dcda006326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6aa4af467ed29292ec3c6f4abae5f527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9551aaa5594f3f5c8f606a8fa1237d828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd79e76ee1cd40526c333e16f6953d7529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f2ba9474c0ac91cf7e1da2d43de4b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f620fb6ff162469d889a81a9e92719531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687a9c7ccb68ec0b2c12f39433fc5a832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02fbcd5e78b205e0bead449d3fe226433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad827e50d643c0cea8cd848859019b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757c5e4ae2cd07cf54a377dcac76fda35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d704cb1c3856264ecfd7b8a63a094f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8cdcc87b7e2b9421beb8875098fa8b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707181e64508901d115131de70eeed3e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407bb2bdd1ce8ea7e0548e4cd5a02c3839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda5ca544f5c8ae672454223552c7f740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b489c2c683c964afc1539b1217597d441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbafb0efce2891d8a984665e8ae9d0e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f3f2c2a364d140dff729e0ca238d243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c964e60f304c36364c4adb7baa9fb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c2c9b1fdb8c729bcf40ffe5f3cf3545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8d0830e8ddcaac7173e858748f8b646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06899b0565b9e0c36292d261ed95f647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40874edbc0a771cbcf03c4495e41d2a848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b74d76f66985431cd3cfe6de6003a149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46fde8d7bba8a8b07d74fb90caf15950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404cd1d83ca5c1fd2d5798aa2af2f5c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a8a35f83238b4149971b1a207877e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3f17c61f68bead5bdde10107b34a753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770df74432ca73f1594b1db95ccd7ac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585314982182b92b25ffa7bd3b79e25255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfeab0bec56bf8b25009dfd62eacfc456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86fcd5b01d76b30a2dd4515aac377157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf203076f1bfe1fb88ab2b2d1c447d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632d8bbb6d20f41cded921a29abc78659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4442290d9037c14038340f1f9193560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0426818b9033ae435c29990c8d012ae61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd5c5d6846eae5d989d20af096fc1962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf4e667115670c0131375edba088b163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed346056d65f8448fb528779e9a52ce464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083ec7319f1c551cfc7ab29c79d568e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edddc61db85d090dc599dc151b5d800966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaaa5bf6d47fefe5ff9836ae983a6e067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7a852499799a1dcd6c25a5a80591b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01730479255cda25d9e4266e45a5b169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc17d3b435cc0a4af0e7266aee4550670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60ed636afe2aad3a5c676f2cf3c55371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bff4bd62d5a455ad66c31c2bfe7e1572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871f28c6969ff02a6b90d8970340b7c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131147618d937af5ec591590d75025474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7b85ce0b7d8906ef99c9598e82f4375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f837dafa81bbed796e75c1667c50376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34a5c3c44c7395b2fe79519c21c04a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa1ba2a1b78799b65384a54d5bb5bc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012167274f4f6581aa0364ed1242ae8979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90f7efcd1c66eadc6290d40345e40a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150eb960a075d7d0fd8e11d94077690881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa8b52013696f57a9802f01fc0fada82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536192b880d4d7ee8ec455c2ad40ebd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f53428505365935a1b1d62567270084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eef9ce247d4434aec4dbba75f77fe185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec74714325c04db1c90299a421fbd3286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810feb00fab72bf872d488bcc35c596a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a386d8cb97bd4984fc3125a3691f0d8d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a423402de6b981e38886aac43d80e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713b2cd92d18fa1c673c5ce82be9ec390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac6d7d3eacadbf2e69361c32a4bb5091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51ff44d6092efd3cc68c2030aa5c3c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76823ebf3aa0685c601d049a892bbf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b72de4d6dc02fda77f7320ef11d2c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e914b13fb23317c7d4f1eabf6cbaa095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876e44659a78bd5c5e341f54021d27896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba78c60aae4314b1f8806f025bef4097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90d93ef1af87a0fcad0b7e2a447a2d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da732c2143f7d417e8dec5500b692b799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81dc4bb8bfa9fce291e49af79b802e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212631f365171ba2244bae92c952c403101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db65a8138aa3a07b9e0bc0a4de76b7a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a6921a41ef2384a1a10389acf1f4b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d257ea7f22b7c8cd539bea21d4f2c7a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700ce4092d695a7e5e144ee6aff8212105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf704a6e0ba1f274132e456efbb664106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311da562677a6615c022d3ef0b067b23107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5033004722f575fd32179ef9cbf2592108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff5656b334f4888f6dd68fd2acf08e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be221c9e67fb3ff93e7ecef88b662c6d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34c956639d2f660e4287295be1b7e0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225a85ff421c579faa6b70df9f0a288112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357516872d415d03403c89d1d1d27a13113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd9f0e8aa1ad52c3224429e4014e8d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24744a5e045cadbcf5f6b465cfcb0bf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1060b8cfbe33fb3111cc66edbd4a841116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc1ca2081f65ba77af3999374d3e94117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497d26c98b80a169a31b8eb49690605118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51c20749a4c3eb6a68fcbaacc5d333119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce1bf9131266be04040e55734169ed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139a84168e25baade01e6082488e255121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da0158e325072a13da65e14cc0d7ad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6f7857f3dfc1bf21c2d29a5bc7ae5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984066e43e0934c69b3543c23f894d4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de42cdc026eedfefafaf02cb3963496125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356fdee9347b19c4dd071278d1ea69d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9fd9bbb3cbadfee00f8452156efe71127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08ffdfe05722c7ed1b39f07aba15db128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2dd52c235f18aa920226c02b629ee8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962aff0817ea2217800311d83b999bd3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc84fd76754554c971d99ba19f1ba5c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3f1a19966e0fb3e8fc61e6782b3f1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe29b7daae34ea2209b7acbf196d3bf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18503242a1eb07a3ff66e85521db75b8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34add725dc45ad1f3d789588eb610e33135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6ac21d15339a421b52fdc33f950eb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b005eec88f49bf5561d081806316e9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a105462e1b473b6cf7b0297b1df49138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120f1dc6ddf524e6a7dfd89cdddc77f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5847985f4033a13fa00f586e39f8f73140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893cfb1c5093b809927f1929320aa248141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a3457a8a25a6d7f54e9c3b79f1a9f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85d5f377b4815c2852cb5e640e89bf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf953c427bb3358f52a957ab9d06a0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea231d513e798a2c1f00a52558917df2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beaee532291ffb6d6ff0fafb33bb88b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113c50ecaa307eadc268391b059643a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6fa178eeb638baf5854b9631cd65a1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1a8a4f39f675512f9eaf71a5f7e44149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979e68782197ca43f5f8edfe8f1ee5e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae5bda1cb335f8c344ec3d8002443b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807fb8231ed43a1463b98bafd8a143c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a3eca1cee9f4cfcd1e53aff162c56153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675d665d1d37c75404af8dce419149d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190d18eaa355e0004fb78112ae4cb99155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc977141d459f097a1f17bdd5d1700b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024765d315a4b03af81542bb9781a9e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f5eb8802ab7172139a3ca6da97d20158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d4e02b2f59655bd5990b31f5d7fda159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3a51e85a4c2806e720399e7382bef160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821fc7b6f67e1574bee809b1e05e3a21161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184d4b18c859b9d0295d5839a1e0706162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd197ad596c321d4dbbb5b4dfb566a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c5349fc6ed08ab84b444d0e18331b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae28714cc8523f16982149552221fb5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb030dd64160ae9ca8d7588b56352b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c5ae03d73fcefbb823649d0e5624e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca54d3a6d5a58f054fd2133fc2d254168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66da555237c7e3b73ad03aadd90052169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14abb1dd35f746fb814b3fe4098f51170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e48f31752b5b3ed9648bc9903cf7b9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5912c3e0dab860f77e94271108f28172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40759f620c64a6247149c63ca1ee1e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1626a54e2974926217090af1d573aa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b8b085b8c8fa9d12486d07cf7ab68175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac2899d33f30d6744fc45dc98056af176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353612d41ac4a9736f1b8ba50837db20177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712e3715279c76093a1c5adf40105a3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10897fa92a587081d145bc60ce2376179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c04eb72fa6c290b43c38f8bd74a41180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8e04bcbe28c569c44c602d3544ddb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321ba9ed14963da068dfb69e78caece182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd6f61013dc550df3d98f6f6b3f480183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7eaa7ee7674a5b9299ef071d1c8eed184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996602c3270ac543fd343b13e934a437185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec93561af94d4225914d3cf35b246ec186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec274bbe36f0815fbc546304c4371a6a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0037f042b2de1b79d6107af3e8900188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68718b18e0537153ba65b5f15f99339c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd09d485f9ad73b3c1debf1822bbb3a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885cb100c3a84121026b93ea6c4f2e59191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37113f2928de5a0fdf31b3b22a681e3e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c66b6f6f5f4144e62b696a3f1e55d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927e80bba75729adc9c30883a6fa79c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27031a8a36a6cf67d44a212ceab0d24195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d196419159b50bb75b9ecac28e2382196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13678c9055dd76b5a0f991f7dfc359b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9cd4975d65cde1cc6ba9b4fbc9c2d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca8163c82e2c3f124622d0a39392a9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31595d3bd94bb47c0e2c6fc79e9349200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93d8ce24d28cab8c0672bfa5f4ecf9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ec44ff57c9f2d081211f3ab84f96d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06e6b565ab30a260f04da58c99c7b8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2feecdd9373378522a5e2f3d62e4a7f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2631295b03a4a4d4cc14f21a57435205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0a45dd319100c6afd5bf067a159b9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca94f065d222ddcd058401966030597207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3955da97c3af75419212ae5275e13a2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ba830b2056cf822a33f34b2429b7e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f1b72f9db2543627f09384a5956e0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da46f553844910b3ad6129104ba780d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d1a6d2749a8683cce4999589f61b4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28abf1725d81ed5b5822f7b99b95e2e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666e5d79a48fd84cbb30171523621ea214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a278efa056046f784112bfe3400c8e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f2ee59419e46c5889ca6f7f491097216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5a88ca4b02bf14b3cedb76720fff7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020e2aff71e6cd314e7f1bbb20aafec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6764f56f519f525ec5b66679a0111219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c83790b2d9669cbaa5cf12ab1c7b45220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1f0a2deb1713bee3561b16903bde4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137310e850f294840f1c93770a490ef1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3a749256d5503430bb49536eb5e62223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30f9a0084bbf7ac452271772c6ba75224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21050a96b47e1e9397b52e5c6b743c8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d924d9bf86bac7b87268f761b379c3e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12335e77160caa00b27a6a46cf689229227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18eac71855f7b74a046a20992cce88228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d65e73bc36a9858bb74f81341f8956229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15adfc6f7af5e3a8bb5441fb4913e30230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4da9ccd0a58d6c043fddd60a0d9097231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066c64582ccabb8f802b58166587265232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81bc99ea98b72e086dfc00bd9acf7c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257846a3818f574463b2189d6d33bbe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f84b92bf681147fd55f1e3d7269468235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353772c5c6537cd1c92933653cf1254c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713c8b74c1b36ff7b066953d0261d55237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd06ceb9892f6950e78e9c7dd23b9c4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83308f828af928f35b09dd12f1f65183239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c00366a84834923f8f8a611f439976240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191ba21063c554f6a5f28c18e3dc8ee241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aeaaf3b2b6e7e500751b8133959071242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03eb14ef0dc70d0ccd1343896afe56243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267e5c8ea8f7ea1a15dc68dd2eec09a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da82758b8df19dcbc1bbff2d0973413245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81469830247cc2e09aa55ececbcc06b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21012ecba24fe6f50b1c2713b1b49d25247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e315181056e5f7b3c4556fdb9f759e6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b38aa48dfc95411d6e381f95d9792d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e9ef8fa76e7f462c96584895fafd3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90183060ea5ec091c4891840a40d9bc2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897da097766f0db96ae4391a769eb6c4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d866defad9b9a5c8a0a03e86631872253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bceac61833322ee21ef1069dff5a5c4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c331bcdcaf132611f7f01f191b634f6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6bd24c8afd8a1838672c339dd5f9e0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c426cdf44309d59275a7dfc24dc5e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359d07a9cce62580d5f4e3d13d6a180258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9309735f24d1d44e36f2d4be99497259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0db19976d8efab501192283b8e949260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e94e35b23f0910bff6eac62a894f41261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6ede06cd4a198eb528e8534371608262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa87cc7fb36a528bcd2e2ea81a749a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4ce67d09bf5355646d0af003e3089264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f6b183ce4f7e06307ab4a1b5cfb0e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119070b34df375ca050b70e4d0a3ac5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a3bb2a0b1af75f3683d7435a38c13267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f0bf95f532622f63ff3432fca25bc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27124766e288abea4ae74b4cf2894c4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2749d7a4bebb75ff4c539af70d5fb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd56e604376a686b80f4dceeb7e9c4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b6ae42794ef99434bad7dd8a097ee272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1e0ac4ec7442d9f200966f8521ca8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d8bedfcea53bd81083758a95e4728274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b3a86323089ed417f9400bd78baab275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1500781fa0f0281263199daebbfa5ba1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c645c2f1a4394e5748ad296166851277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889053122087cd2e6141b8fa230f331b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74fb976b7d51a6a7160029864cff20279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45867fdb67d4304dfd26b7167add9d0f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa795aa6c39ee5edf5752f3f479ab095281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2fd072a1bbd50a0f0ebd0a043aefcd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23e1b59f7fb9ad2a132b221dc12f25283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e8f590689b7ac33b1fb7fdb4e8a33284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de74083901c2970c3b2a7b7f09a155285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e2eec669891d9ca15170af8518df3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bed1857a551ef5e98ae77df4e88354287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c341671b5bf4423836f9c6902b95a32288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62976bd8e30c5d86fecfca147564ea89289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebcfb5d66013b0bccbdec94a5ae969290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7fdf6cea758c528f5059a43d95569291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21075b71b18417f0d65a47682c2a57292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee8620ae4336a1e41faeb70b37aa0f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b947a1c8ef675c9d5e8711d6b5f5f1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30573ae4426f278ea55da776f71732295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22e4a6e595a43d092aaca1c8327780296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49f27097e4654e4690b380bdc37613297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad70564b10fbacd70bf803abd770b4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a31cfbb9585e3d3b0f4633d80efa03299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b57edc660179ac295c22e083809e4d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487aef2e8ad09c13b4cf596eff198450301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb03e1d18c1df856721d8e50aa716b6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d7a773d4abd917e8546e9de66320f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db56b384a95679422cfb10e7195b6b6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f7faef835a5a38a997307ce210ea6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853d7211617e19a2c86acccd71e5a45306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d2f927bf97b205163d5e879f3e6ec307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5fe747489f686dfba8d7da6af20f5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218a89b8fa9a7e6efc9096dc80f95ff309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea56f98f18ac5a6d491721bc40ec28310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a78bef44f3760eadbc7cebf24db10e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdbeba63d0c10749c3052b937182443312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569ad5963a63acd08a80693bed897ac313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e496a1f1ec3b3ba65c8eb7344eed6e5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669713d516265311219eef7b1c32b80315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f007d47809531452e622b03f310bcc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362f74ca6b891a338796b95e26c777c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7c8999f61636f61994d939ee3d5b0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb6c94a153ccc44c0594613a90b1a4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edccfd926ede60ba89b3c71598b0986320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ee775e3215988ea2a8a8c1ad20177321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41734b130b1282ace5d8128598c8a474322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf769f110299a94ad99b203dc75519323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167465f4c2b0b950976a8b841661c09b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b85b0644fa153727757460aa3f047c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebeb4167d0dce4c3e3c0da10fa44183326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641b8bc2542cf2e4a53e3dd29899bee327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36c4bac3f95f6b8977506525749b16328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8535b78923a0a6c4d524526ee017614329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980836417cf9ce6c7c58f0f2ef6bcfd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd214e30c097e931bc2a8840f3e4986331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea81f7c1e9a7becce36e5dff22feae332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc01489b374ab5bab471007024b527333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79764323f54e005caf3163c29a26b09b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e4be6048f8d8fe0c56f9a3f855764335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e9a9a52695544bcb8db1e36f00a4e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf37e819cd9828907eb13fc62bcf3b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c21403e2e88319743ea6f739f6db3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770db83a3a1187f4731746c45f29f345339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a40d64d347474836d9904abda3d801340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166b09e232f88c800ad5ff07e85507f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2dc6250dcc9c2425ba7e3ce681ac8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b00d4d1fdb6b3a9e71fa2a65a9b50f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097ab77a781095649add8eb538c8fd3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc92868dcab080bb31ce0b2519cc591345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260438fbbecd2122a82fbfb90ea181f5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b712173638421e223367e6752ca12347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158aaedb55c8c5818609c7e5f2e7c8f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061dcd3bcaff4c79711ba7c861b3f5c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2ea36659a7ee6d0fd29d83d7f2a3f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf5cad5e15fbc34f2a801919128aaa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e34e59d545b29a38ada81a0b3d426f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8a54c2df84262fcc1c3274820906e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f2c1946f39b96feef55de8e870d46354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2b54f07dec4731cac5333fed00d19355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42b3efdef36058c86f0d72e0febd53356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e48d4ea3dd202f3bec1d9700b9a16357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8788e35a1bc3beeba624526cc790da358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477657781efdd2b59205861dd7f1085359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030f64b2cd2affa87b91ed0d7647aaa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84aaf609f1c26816988bf47a0cade71361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1497b04c067889b085527c5317edb0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33124441cb127d2a75a26d2166d31c63363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ef619fe759d1a1278c3f377dc4cc7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8897fb78bb3c494052f941508e219365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632668ffd50fbb8201f76b3a3852a303366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd581b59f046170123745cb384659ba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb942981db17a753a7c62608b26a9f08368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb8b848fdc28bb9fd4f4f63271bb9b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e54fd664dd35a8694b1cf3f5e8b51370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1c496c5a25cbc520eb34b36c459eb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472d0e386dd607c014d39d6ebf1510f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961234fc48fccbd40cb4eb374e09d36373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ff6963aeb881752d165ed45d8d05f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0dca8c898c1726ce9386974c4d8a40375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f33fe3b9d1b16e8a07d1b711ae255376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa829925ba9ea36062876c9e0f8f21df377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a244034f8efb0eb4583738d19f0771378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55717bac74291b4c941d96506182742f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421bd6fd4227a8852e70fcaf58bcf4e6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02084fbbda476bf61aec7f6f0efee5d7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533bc25959830db21aa5e745f9928e8b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7f6b9060ce27c8fa668c8b4c4068f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16feddb194f6a1757b4f17c416ccd86384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa60737cb79a2e9f2e000d3add3c56385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e0285888a94f2dea3afeaaa62b1ec386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150faee208815c9254c849161b642ee387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb374146f2eb3f026fefac72770da4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10766e3a9c79b2e125a6ec763abdfa0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ea26977f408b4ebed1f5c00de65c4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eddcd7bec2f6177148abd510e27e6f1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ab57c0125fd2f676b15ff24889f5b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab736b079063699f7f5a6340d925a8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a543211d36e50a9f888b914f8f760394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e6be2ea703186bec1efe0d1789dfe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5516544dae3a1280e1b41c8991038e19396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433286ecfaa3ecae7c86e3947bae5ba397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e0fed96b36298da9992b4ec0e76f7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841784f81078ebdcc8f10c5ae2ee13f5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0894788fbb69fdcc6c4729fd2a7daa5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb755fca58b9c4d4432b75989b00dc1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8220342658ee99147276109cef1fe402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803bb204cca29b4c32bf97c1fa21e825403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c217bf9015d1058fe1ba24995d87e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8956dc46b365e3e5f9d1e1cdf9dbb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff57fd92488e7456f968a38dd406673406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e2832a7f2e477b8ee3ed9ace32e27407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca2b5807c451d5a39e09ea474f3368408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68749d9be097c83e65c9777ed2bee622409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bef7d24a17fad0aaa9a930f74b0be9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ee34faeca59bc41a62d59c43b269d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9697303ef345ef647eb1cca8065e0b3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818e8c133d03d8bc9b48dbe19bee384413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d1336ecbd260c6c7c37ea8041e170414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218feea0b2264b73af534e89020d3dd0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10789ada53698bf067cbedf67b73a93416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47977ce478251f0fd75b5a52067fab417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b7b179cb6d3d3529239687d7119f7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbdd61ba72e1c016bedaa81ff916e4c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3f19eef3ad0e5cd5bfd7366e33efc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5f9ec60de99503c093a3dde571f51421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b726a240f849d2ea77735b24475d9d2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171840e1bdd89740572dcf55e4a3c21423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca2ea9552f7819a4d4b773926c15c9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2556bc81e076b5cad9a0605dfe30e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064be66cac33f5e5ea19d4ed1f2254d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeebb60a692253354f41c4c55824958e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35277290bf40a72262a42181212f8dae428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315dfe33548b9436f8aac37c31a2372429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5538b477f9d69c3000e4af90aab1c9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e65e12332153046978c20f81ee103431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf3ca292dcf27c19b41c479dc29a2e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68a2914731542dbb77bcc1c77f00bf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db626b7f5f7a2704d423bb6f97b53d8c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8b01d41140e4f83aed3d1028d4c81435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bfc6ff9e113815695fd8a49873b0ae436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a1b5e72cc92074fd88d2ea04e961a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79b41b9613c24ceee3e13c77d5f5a5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10fc16d18b26d884d57d1246c9e7bb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791f084a13825ceedfa5a5f5c571423440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5525a5f0a9280c44fb98877dd849a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db0c5860e7c58783c179aef6af0713442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7260167a4fee7fc33a08d0cc01a4646443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b790eac9ad1dd3465e34650c776ed444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99143d2c7a1e378c60fbee537ed0a39a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34a0bf89a585b09c5d9a444a09348c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686435a49aeb41a9199142fe85a36016447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621c2e4f92b9cc831e66e1d7f3423fd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3ad568d33311130e7855801f92b35449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10735bdd5ba9bb115d28c1bf0dd78f2f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62535eafba48ff5a114d5274f34e0e1c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5c2fe7cdccc01f33c6a9d913d507b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51171719356dcec7ea0589e32a7c9bc6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50613aa1a7f7e1ad1058601ef47ab7a3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73faa28891bad349a46d69a39e04acc3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a2edc80cadaa8a1d4501408b81508456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dec9b310595af51bf5fae182fbe450457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4c2064c70b84a714cb9e69542e825458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74a3ccb746159646c1dcc764b335e1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22fd8ad92fce8e57401af9a086cf87460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f30d2ceba6106446a79d9e98d854e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0c554519f6c1663ae48897440b409462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91240dd83d4aaacd60cd54b439a777463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac7eda1daca3363a8e81a6d3d2b302464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1a4e948a57bdb2ee51232cbad73ef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202cf382e5dc84dca4f6039ab15f953b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6c5fce1dda9e167324232d2dc271b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec409df390d1e64806ef81e3a1971b1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867fd839e6c14fab7b75039b810d7388469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba883617e4e39908ca70a6210863769470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ad2725dd509699314d4207e2a47ff471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cffae7bf4a25bb5cb47017fca2da13472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22adb8b348d7581bc0d5aa0509f335ec473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f993754427e2b9447525b4b0c08f9d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429db0bb1ec457d775062fdaee8252b0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a8fe5f4bfd6779cd0356714669e60476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b208f894be1e02a482cd1f8dceba70477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5401,51 +5329,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16391,650 +16319,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
-        <a:stretch>
-[...598 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17301,51 +16629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J250"/>
+  <dimension ref="A1:J240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -18036,51 +17364,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19301,4319 +18629,4069 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D85" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I85" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="J85" s="0" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>0.37</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>267</v>
-      </c>
-[...13 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>4.43</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>3.41</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F101" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="E107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>12</v>
+        <v>317</v>
       </c>
       <c r="I110" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G113" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="E114" s="0" t="s">
+      <c r="F114" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I114" s="0">
+        <v>4.09</v>
+      </c>
+      <c r="J114" s="0" t="s">
         <v>329</v>
-      </c>
-[...10 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I117" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>1.34</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>348</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>349</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>350</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>3.66</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="E129" s="0" t="s">
+      <c r="F129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I129" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J129" s="0" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>385</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>401</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.39</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>16978</v>
+        <v>19051</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>0.7</v>
+        <v>3.61</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19011</v>
+        <v>19056</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.89</v>
+        <v>3.08</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19007</v>
+        <v>19119</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.82</v>
+        <v>3.88</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19021</v>
+        <v>19127</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>1.31</v>
+        <v>4.43</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19046</v>
+        <v>19142</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>4.16</v>
+        <v>3.62</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19050</v>
+        <v>19147</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.39</v>
+        <v>3.57</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19051</v>
+        <v>19148</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.61</v>
+        <v>3.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19119</v>
+        <v>19151</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.88</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="E157" s="0" t="s">
+      <c r="F157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19127</v>
+        <v>19152</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.43</v>
+        <v>0.57</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19147</v>
+        <v>19153</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.57</v>
+        <v>1.02</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19148</v>
+        <v>19154</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.74</v>
+        <v>2.03</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19151</v>
+        <v>19146</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.6899999999999999</v>
+        <v>6.7</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>458</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19152</v>
+        <v>19179</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>460</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>0.57</v>
+        <v>1.54</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>466</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>464</v>
-      </c>
-[...1 lines deleted...]
-        <v>462</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>18</v>
+        <v>73</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>482</v>
+        <v>471</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>483</v>
+        <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>482</v>
+        <v>471</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>483</v>
+        <v>472</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>486</v>
+        <v>480</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19180</v>
+        <v>19225</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>482</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.49</v>
+        <v>1.66</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>490</v>
+        <v>486</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>491</v>
+        <v>487</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19181</v>
+        <v>19229</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>494</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>489</v>
+        <v>495</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.89</v>
+        <v>1.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>490</v>
+        <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19224</v>
+        <v>19243</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>496</v>
+        <v>501</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19225</v>
+        <v>19248</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>1.66</v>
+        <v>0.83</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19227</v>
+        <v>19269</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>506</v>
+        <v>511</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>0.83</v>
+        <v>0.68</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>507</v>
+        <v>512</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19228</v>
+        <v>19275</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.24</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19229</v>
+        <v>19276</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.83</v>
+        <v>0.61</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19239</v>
+        <v>19289</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19243</v>
+        <v>19290</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>2.99</v>
+        <v>1.66</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19248</v>
+        <v>19313</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>522</v>
+        <v>529</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>0.83</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>523</v>
+        <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19268</v>
+        <v>19317</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>1</v>
+        <v>5.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19269</v>
+        <v>19318</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.68</v>
+        <v>4.69</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19275</v>
+        <v>19324</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.6</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19276</v>
+        <v>19343</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>542</v>
       </c>
       <c r="I200" s="0">
-        <v>0.61</v>
+        <v>26.17</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19289</v>
+        <v>19352</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.04</v>
+        <v>0.86</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19312</v>
+        <v>19353</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>3.64</v>
+        <v>1.09</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19317</v>
+        <v>19356</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.31</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19318</v>
+        <v>19357</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>4.69</v>
+        <v>1.25</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19324</v>
+        <v>19360</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.6</v>
+        <v>1.63</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19322</v>
+        <v>19361</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.32</v>
+        <v>2.03</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19332</v>
+        <v>19365</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.19</v>
+        <v>0.57</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19343</v>
+        <v>19366</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>566</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>26.17</v>
+        <v>0.97</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19352</v>
+        <v>19373</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>569</v>
+        <v>574</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>0.86</v>
+        <v>2.25</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19353</v>
+        <v>19376</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>573</v>
+        <v>580</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>1.09</v>
+        <v>1.8</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>574</v>
+        <v>581</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19356</v>
+        <v>19378</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>0.9399999999999999</v>
+        <v>2</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19357</v>
+        <v>19387</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.25</v>
+        <v>1.65</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19360</v>
+        <v>19388</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.63</v>
+        <v>1.9</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19361</v>
+        <v>19406</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>2.03</v>
+        <v>1.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19366</v>
+        <v>19407</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.97</v>
+        <v>0.66</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19373</v>
+        <v>19410</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.25</v>
+        <v>1.46</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19374</v>
+        <v>19411</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.68</v>
+        <v>1.54</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19378</v>
+        <v>19414</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2</v>
+        <v>1.76</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19387</v>
+        <v>19415</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>609</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>610</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19388</v>
+        <v>19417</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>612</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.9</v>
+        <v>3.86</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>615</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>616</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>1.76</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19406</v>
+        <v>19422</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>1.2</v>
+        <v>1.63</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19407</v>
+        <v>19478</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>620</v>
+        <v>625</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>0.66</v>
+        <v>0.84</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19410</v>
+        <v>19480</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.46</v>
+        <v>1.26</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19411</v>
+        <v>19481</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>627</v>
+        <v>632</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>1.54</v>
+        <v>0.64</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>628</v>
+        <v>633</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19414</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19415</v>
+        <v>19482</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.51</v>
+        <v>0.91</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19417</v>
+        <v>19483</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.86</v>
+        <v>1.05</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19420</v>
+        <v>19485</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.76</v>
+        <v>1.1</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19422</v>
+        <v>19505</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.63</v>
+        <v>1.14</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19475</v>
+        <v>19507</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.52</v>
+        <v>1.35</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>647</v>
-[...11 lines deleted...]
-      <c r="E241" s="0" t="s">
         <v>649</v>
-      </c>
-[...235 lines deleted...]
-        <v>673</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>