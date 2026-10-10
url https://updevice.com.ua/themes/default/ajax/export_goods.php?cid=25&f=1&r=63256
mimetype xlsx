--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,110 +730,86 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
   </si>
   <si>
-    <t>000006528</t>
+    <t>000006529</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Excellent charging data cable X50 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-excellent-charging-data-cable-x50-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000006529</t>
-[...1 lines deleted...]
-  <si>
     <t>000006530</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Angel silicone charging data cable X53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
@@ -1048,65 +1024,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1162,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1387,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1636,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1813,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2017,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12049aa754838f4cb020012f7006f61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726efe3331c2ff3bce5fdd1e61e1ba02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898fc2559347d8fb536c6cb2891380c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ca3e257cdd723a31cb6fd60b88be54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b6cfbfc265308230f1f961eb821995.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0faabc10809a184b238106f0df4d496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ced4b4b497c9edc9330c0f0f15a4c57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc824c8d67a349765cf1a285dac595f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a51fd4bd686b93824037a2847fa6479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc61fe7d7f6f5252c83c3c8b9b7976f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17e53a36696364510f5966c412e9fe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c79e4ed1e6167abefb143021dc2c4312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413586e4d004f48bef7b04f60b7101613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56576ab6bf0ea19ceba375b5d876d50e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752c4aa1063761a0d8299659b36f82715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a26360c4d758311c87056e5dd8ee8c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e64ff54a9c58de80f2ea18399ca4317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a622d0aa873b5494c5e6362efe738e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1522a06bb6fc4e38fe875c2b01fc9219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0916e741b5baaea0f596d2ee410bcc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd698751467b422374c23a81ba921a521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c1386f263a311ebef8681655a478b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520838a92eebaa86ddaa71a7324c76f423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678dfc0663fbd08fdc5b40ddc0bf0e424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641e4470c00b942f8e0dccb06702e0825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a7cfa5d0f56ce48d4bcf2c733f17426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951d90e13e2c59310e648f45ce9851227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0eee1bf8413410455d6facd395d14028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed26d829315b0dca1360cef085fb8c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03966f9ae0a1885067244882126d2e9530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117ca3fb1e13e4047081bebd9a76b1631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e990fe0d3216578313a68b326026432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0331994d2a9e418c476e959d19db933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00ac45ad1dbcb7e48781547eace42434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8b0b3a52bd563ba4b48763312645d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5d78b69d6d2e8bd7f5b1f9de56c4436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb10a73094f2a806cbc3f4431dcf80a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd91c6a1e9dbc7b61eed1ca4235fda38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0df22907f53e410707b2650bb6bde039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61339c176cfdbecad2401ed515bf8a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92158ed9d5558bcb2eb3665a18c0ab9941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe45a0e9f216f9b3106126176547a542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc729b107fc69e9f5dd417d7a7d885e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28b8ac0108df5cd8d56580454bb2ac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f9fe37328c237205bba9a35924eaf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef2aa463d700f15213367c9bd6ee2146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd657a4aab62ba5a1da1deb5a4e48cae47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f313f620259b4b18715a0eddfd6c5b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd0692e272cf043f96ffe1c7420d6849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb95e11b4b5ff035a0adddcf13ad7950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd4ee48e0ac3dd0b098bc3313fc26251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c9f3f34ecf863811e7fd451d74aa752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da94b50a71a65a84da4c0d6f4e8432c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04aaad6b56d643bbce7f03ef32136fb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a091ce2a056fba34006c19019806655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ec861d40f130fd297869de16ea34e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf34a86441de6182553eee923a249ab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd796aa358c9e00720738e34c41608ec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44363b42032c32ed67756fe46c7bc86459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8e04af132337a5a44d7933662bb8360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa53f6925af1a4a95f9514ca6670e361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb1cb0b5dcd19f17ed1862254a2bda62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8192f94c3a5e0d170c84848d821e663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8956f2b7df238d336c1436ffd27c7e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124de365cb36120443c14b226433c97965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9df2ef6c596f504e1615118ef39fc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2565e6809653ce78513c54816458e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88485e7fa338477ef56504f8071928e168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096763f1b989cae1797f1b72caeba78d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb01278c28495c727bb031ac92f2d270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4bfadd664b592823ae9a1ddbd616871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dae7a1a19f6347ac2f14516e68c58b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982afb7f3a5474a63f77eaaa0937073173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e31975a1b025b1a6cd347eaf90a91574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c1d3dc1d68cf4d6bd41713b0cfa6175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0d4806d1b8a2ad2af8c35f54476f276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3430c5c80375346b545ef4fad10748c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754e904d9f84bf60102e2a7584a94f178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d8af271f18133530b50c3b8a949af79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1a1435107440434395b01345fc18480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0d234330f4b220fe2272f2924187981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b90e59381da4c1e3fdae869a3c746182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f3cd660abc8fe9871d57dda08715f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512be5c956356c9ccd0c87b5d27bb99684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658901ff20626acc250a07b0f0356dba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a4f91c91bc0ffa02912f1777be57386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef846c76184ba759dd38ccb246b3d5e587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019f2c97c2e4c18c25919e64d88e33d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f66e57079f34cd0f53de4426fc85089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498627a07b8d2ce9c4b76950813bfbc890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c68745f4d165dd164ac5e1b8edfa5591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6363f19dbd55557a298a9453de2735592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffaf1caa35bec5232598229b37842c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf0c6d068fa30768793b2db8af120394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f1f7baffa10796b42a0f3cbe0a76095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e0c870a1b7ea543363e0481f94c0a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e76aecc6434e568bbe325e2c13970497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815f9a1fae0df4eec2f724c5d9c898098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5499d843150ee341503fd1f2bffa7499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333bfe1e17b1ef6fceaad9da9a0c65b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c973eff38c83c85e153cb708a588d77101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2e72bdd55fd439eb9029dcae4e3af102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e260706b40c0b479e87669387473cb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeaaa0412bd9806d64e4347dd0c40d4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d20fd9a95addd479a2dad561615042105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af816e52afbdea945469e75f7f9ef9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d55ba68dd3426d60f2a24e914ab53d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73bb4833d0b1d737d52024983ca8969108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb37ed76b22fb119921c480d6fd7e56109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6d281aefe2b1768b67373a79828de110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8faf0ca7f89ce8454300f2d0e53c23111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf50fe9577dd59bc71f4329e43dd31112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4af8018d6be0c051f86e3641ff9d26113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540a96d5961a4d9786c827eca1fc4b3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e20c0d471ea1bfb3461d94c6e9e16e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef36e1a4e4c7cf896ad5d89b367c01116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43f881d14c6fe587f2a26ffb47f2ea117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d0ffb34b4f57f3a6360b307376026118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ce6ae40bdca1fa528fc3ab4e4a022119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0686858113af9a283a5b0232b5bd021120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f77a2e72ff35d6d6feb9b04444844121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169d4d089b7fdc06e589bdb18185404122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659501b1c5373ade77017cd8496edb2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1738a1b7df6f5b69997c8bae34f46124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655995ce72ccbcff79007cd4d659e72125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b806ff5db8d622adbf31559c56fee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edac339a7b60f5b059ade77de6ccf26127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d11fb44705c94c01920642ab8158ad128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59edc82bfe862f5b2be43727be6f3ed9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ae6cdaae5b2d46f45030b9a5a4fc4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af927bb261d8db8cac9cee6f032329c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe9f967e877e9192f46a96164e84bf6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e541495f9afa359cdd70c4dbd81a348133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080691c6a12d3538accbe36120585c12134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d84189e896337960eb1c40d3a9b42135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d7c052f8de035545a6a92ffe22fbb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20c0cb33b1c1ad2c5ddc0a3f5d77e5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f82f205380839822949c0ca8d4f5fc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea6a8a57fe93363dcf2c7bda562fbd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31500629de6a2abcc1a8cb4cfd1db6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf24a7763002003fb86ab6474c9486141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b43efb82010b6a1a81bd9ffa64e8ef142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b63feb0e41bd7b55be70bb93011df143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647a619edecba253a5a0472b7151368144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9533a7c8f741794c0282987f2367e7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d7e634830fc15b790a2d758dd0fdf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165832fd37324e969eb62683c2501cb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22fc86762265fe6db19a1a7513fa0f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49ab66becc438f70e5f1b253f0a573149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae5a536f8ffa7b187b162b13a673b6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8dac5b894331d0a0038bde3bceb609151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d49834088467a31607ece130320f5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce0699e6628af464eddde56d2893c9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb968be1f40f62f88c5249f84368b3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1939cc1c5dfe6ce4ae98e5c74c31d80155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea701ea7e299544293324ee98c65484156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf26a6d4cde31ab804a9f98aab43145157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ed6ecfb83d0ec51fafd5338fed9fc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cceff1c34a0f9144552bdbb40ec0e89159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1fdadd21c25fe6fa74d155db230a2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336737eb8cae7c8e2b68c0fe94cd9728161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b63b0026d3cecf845260b71cb98770162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f54b3943a8a9874537f3d28266929163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23af09e6dc69459c6fa3a63d67313b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954e7e21a0401cea88b825bf9665053165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41771928cf4b819d15c1fd243b47a462166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537cba658be9e99fe8ed2dab21ea281167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342b7e878875b1c5aa774bbc96396ae168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ba4c938631a055a55fda2a0ecccab169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb8e9a7a96c31ef34f9eacfa60c230170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf56d885607a3c7c76c12bcdc461e25171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98facb9f0073fafca57c25f68aa9d763172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f618c923d700033d632496756cd2c33173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f32dac76ec35dccd56f5c8bdcfd52174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e788deca447fa221ae314eca793fd11175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51859d7eddedeb07b0f37a3a3b2e9b9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb975b3422beb33d6fb60e4f0549f95a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea39b1cb13f0bebce2227afb5db51b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5d2ab2a6f5f58cf44717bfc86542c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99b0b39e7c639a7fb962b97b8e63c2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e90d0f89f2fa347fd16fa635c4d3fd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e8bb2e21953bbd0a45611c3138604182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0f579f857f007256d44d89ce11206183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b5c19658e5e425236abea14bd4173184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7225f7d3ee6b2e698e4cd29e9c143185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48be1e3013e655dc8710dfb3d6901b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf0c15bf2dbb49c95661dfa75d2196187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad98bd7412f9e9fcf76f4ef09f78ffb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9f8cfdbf1a96e44c54d351aa958eb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24318a176a79ce8b238e642447459502190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae66141d8ef82a79bd103cad9ecfa03191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07517e93f55c4dc3ed2e90ed86aad927192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a323345d658ab4b281a0d649ad8930193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ae875e7be58eaec65611ad99bf5ec194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4584d6bef47fb274e431dee4b48d3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6e26d1dd03e0607ec9ec07bf59eff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b927a1afb48f1f272ed9a7095740d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd648c76f3e9eabb5c5239764cd5885198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05195e5a5abfa4f67f4d1f67abede4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25d256046759f46992daeaaf002092200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93489a98b84e791665aaf29252d73c43201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6b3dec653c29a5ebc897faf025af3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373328fdc12ced02e583040caba6e29203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6ab8dd6c99cb33089cc3e6de93dd5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380967a26a109bd2eb1f392af3bede8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b3b32ac1540f1f5000144d15b3c6b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9288649cd5a64f98e7714002542c2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3e3377d33d9d2e3d747ba9c791409208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f373314cf461caa5633b2c697b58109209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89330eae5fed286a8b8838a57cea4c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89509992f0d00c001af197c784acf8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbbcad13fb26d9ecf5bbbf592034a08212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17938949ea17faed32d8c52f395c7f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a164760cab21e35592b4268c5d10661214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720db772f9884f616cf5318763db32b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0276dc49e4eaf95174d127cd3e08c37216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21017d37c6d64d0acf8f962aad82ba7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234c997c33c7a132855ca507fcb10ac218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855764100c0004ebd5fa8aa162ebf885219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaed1bb99f5916db7a1f35a6f5a4f1f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab763c26871c3927f060160f74a317221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef247ca3944bb95f337b7139dc90d8d2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a0ac432c272223ef83ea4b5393c2c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8b3a01f4123b73466a42c0503aff4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f8fb77247fe9b1c4499f27f72d3b3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd7c0d34c36c4d7e6fd0f329b745a0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798489fe128f9c7bb694afb26f0aec48227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d736af8c6d0ffc85ac0ba8b7a5a6e6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e362d64a7bd68bc7ceead86e88cc6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375aac479edd7b3fac63d26615b6728230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11d42efce4062ae2bd52270b4fcfc6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1587d804f1fcaabd281eb832f330b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911521f4e0f4dfca5c127fb51dabc1b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834332915b497bf05071b56d32d7dcd3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71f66c0ad3a3c2f427b57e607cab01235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826c32edfd1d7e226d1d4931755392e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958e61612a6d4e9171378d7827b2f0c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953a4539f9cfdeaccb7aee543f9a4a1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b56c54b8af979984f49e33b02932e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f97967fa92fa3c3b635c88d93a8b2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6d0a01cc1a06d387150bd08732c2e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaee76fecb82202d035a1bcdbe54556242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8b357ee5056c9f990d0b4c2bcdbac243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6531bf7e63f0c5fa99a6ab4814efc15244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794674f1b016eb8b66b59698eb79027245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04318196029903c83d103a99b365dc5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa85f293127420ba4f6c3aa65659d9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d5ccbe7e8fc7aae4f0cff053d73e7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf862fae06e81d7b6bfab4f33c56d355249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914576a2160491f216a9a30a9ad1e163250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504de3c70e9128f4a272f5c6960046ac251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb45f83ccd5cbee818d3df57723665252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381e6c26035f78a8250f79fffb94bf4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a301003cd86b661f84451b97fce8567254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5c263a31b58a4d73eb3c8ff4733d4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48b49bb2e5a33e88d393c3281375c0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e3538d5936d6ca3a54e760e8ffee0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4037ecd6aee2f14aa7a644c7a0ab67258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6869f40af496f4b066d058b5faf2a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26868a183cbc64023711f7a56683d9d3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426fddca18bfdea8a168704fb16e61b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9ed7af5c3a2a66165ac1bab785d86262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f39445275533fe502ace9aeda5fb2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5cd799afccc622aba4fb15050171d9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a4e39f8650acd3743ffb1e28fc5f0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8008cab6d3ed8e9912cc494221f50266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5eafc33ec57220443255c0662283b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913e2d19f701ff07cb33d3007ce25d7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081be9f5bd1db73db87af2b098c6380269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ebda9a74509fd7fe70698989dd7063270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7cc97b538f1a56d028c4dab3cc9aae271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b49252d67b6132bf6e2851b2a41a2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090428329179b9e6cc423cbe56cb4e3a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3218c58068002e86c642b7c50a58e50274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc007d0b883cff6a682aac609129a36275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d24e72a2ca405b638eb3d3ba27af9b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd109ae10e4243a7e1f6a440d6d035d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089498e4c2f7dd745231a860ac4a6bf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a966dd56455e37f4719e5e5cd89fbe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85682eb997f97aac4bb29ca2d8fbe859280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cac60ff6f5b430537edd0409903bbc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f74d56268b1c1517a17d92a6d249ae282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372c98784227b08c83b746ee79ba96e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5e833f36107d98102bbf5ee3ee324284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2223fd2a17c433f2d148953f62cd24285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf067b37bcd64634d97acb63091b9ca9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5224adc84309cdf1c956987bed2f332287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68223c4a818434dc4577a328d590b2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a3ce8dbe071a86e13be930efae250289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2439b8baf77538c50fdd2edcdf9b2fa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ce072ccb966b11773df996bcaef33291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b262168e734c6640ea1e99a13a6f9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2af869685e2e4b3e0ac067ccc92de293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f04246063ac99bb83bef9d3f45cc0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f374f5fe3243bffba0bfd7b34554cb2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496355b44b3c5be7b86a9305b40b73c6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d9777fe0fe2ec5bc74da41fb801a4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b88d81fe5976732db88cdcd5a7a11298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef0310813050879b25f56b78b4f32a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36583c2d97b6dbb26f91821caf5a8a93300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9d98aaf9e3036079ad85d9b3c5924301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398a965fb3bd3f60340aca0f98a5862302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99669fbc7c8e491eeffaf4cf798eeeb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60891fa9932214bc7ddd42e8c66ecf9d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779ff69976bde9190d991622a8ce30c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6878f4ad58897fcdb9c1a1564c9a3db306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901cefe352c7f52200e31e48b2dad95307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc4195a867da0938ee904aafdc35cf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07342aa577da4be0eaa7d4ee18dab636309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e5868030c3ec59ccf9344c63f27df310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8d7a1fed6bd1d0c216f3632857cbf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f03cadce6c2596878cd0246611c1ce312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737b7f0979afd1c36290e44b4abdbd1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17824e42d65b1839a8ffc7180a1ed3e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e374a9cf3c77358af09fc723326327315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02337b84d6f849a62179c63143f9cc68316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe0c615fdd2865edbb7dcecccb83c9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c6089241c10e7464d335ca6bf4b18318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b33a82d17904850501e8b14fe6b301319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5dbebe0912f050f982ae4dca47c5e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005888b00fbbec330a63a89304aca88d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f3fb3c15cd4b138b531898fe91949322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e60f7fe11e741a67497666506106f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0e621c577e7722604e422d74fd1e8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e656d9919c0022fc4fa1287d2c6496325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c328a288bc75d610fce24561d23c72e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a4e3b199b61185203b422390687ab327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece76b22493f2edcc02cf12492777c10328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2693fa2c6e00029fd2bce7e73c6dbd9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e1b0da11cf933fa7e4cd0442cdf7e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8455f756a70e68a94646a6b96abe8d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb1e94cf924bc5d170e8d20587738d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54944bad2dd7cff02ac5f6366d6febc7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5b7c66744e8eaa73d6052215bb578334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e0a101106c6d0503a75fe14a3909a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11bd11d58d34c9da574e7ca3025d70d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a56dd62604dcff1a5382d89a4f63ae337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc247f92318162f45710bfcc4d6f38338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358add5481ff75d61fd50b6aab5fa37339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340959764c921a77f562cc27f805b25b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5473091f36773136e0203e3d937ada341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ee1c4690023f8167040de4abac020342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07fc6dbd41df0e6ae65dbe83ac322b1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d28b1a8365c0a33e3e52304ebde665344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052491a571d2812ed4be2c0a4139457345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dab29806607817b10742f4188dbc94346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde036857caca6b9ccc613ee9e7d5f0a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e3c0cd73b3c8be52a6118fbe3e301348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f083f6dffb14e7034fe0d2bb4c98e94349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e345d09c87d38240dbe97f5c6d3388350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29b7fc542b48eccd96d01e64669867351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127fb91335e22c5178c7f5190d52c7d2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00d09c94cb4446541a747e0aacf071353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1369c00eb408b0ebf4ba43e7682215354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0525de35b23fc0ca7b9a9a819598c5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238fba9449b79f46ecfa2edb25bfb6f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d695356b8107387a42135ebe6f4d3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b875991119b244ae1fc872021c8ac7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89105e24e588237f2096ac2ffd444a3c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667cf73dc1e946677bb6dd64cd01de06360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50cb9fc7f56e7fd08ab65a2ec66f28361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6249f01a498798f58fdb2c10a2a606362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7178ee3afe43eac9edf55a18d41ab2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7393e752c954a53164397bea83049a5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f077074fda7531c5c85595f3bd1f7ea365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821d737df0efaeef2c950f06e42e273366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17fb0e8808875eb72e97774ad328ed3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da873a624ced115468f4fb7c0ed5a9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf838cd169f112362aa87ee286cce3ea369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee3cdb730050e206c3a7867a083fdc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a420c0d87ea05362dc5c949a633d2a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e103640c5b6f851d988cce01a316e86372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c9d8171cfc693d9a587338f5c9093373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e880848b4fd1c696e3b518c5587ce374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb990a10218b106837aa1895f57719375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a935cbff584d82faa6b081fd5ad4ba376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04399d588942045cb87e39c82fc36b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d60541e8352bbed0a537c57efd6d9c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1569655646c98ef502d2c0bc46c94379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74411f3b6a67026f659218779debfb1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545003cacf8ed9b71c3e57ff4404499381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3f403be17a18024eb094a25ed36b0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfde8da6e4517f7f9ab2b639fde6233383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51166e5dd2272c80c194bde25b76c0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e54a546f5f67b78c0ba6b6f1a1b0cb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b3b5a8d4e70f1f30c055f4330573b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313505c052b4049700b2f442fc787743387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371551a0d50c6a1e824c6d5e242da90388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10999598eb483597fc6bdb553840e678389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277355c7dc05e2deb337195c326a3b2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6ee933fe10b571ec93eb8e1b20f9a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a1ef0ad3a8cab4badb581b8887aef392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8814fa2a69246ae67bc0eac067448e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84726510738d5671847ff9df8486aa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa10920b011017a9a5f7a9befadf364395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae995ed7eedf0b53d5a72d4b9a5075a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520db91ec523485c1b8dc3e219cc4c71397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643d192f45ae32b6aff5d0f6b0e1ddd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a64cea0be4d5a075de965e0ffac17399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84430b63b5e78bd2642d0e704fcf25400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4ebad9b0e3414b5f92afa7c14240d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c0f0c59a89d67110a389225abf44b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55725017c687817f3e12d23c7fc3b01403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4477167df19800730beb96a99f3ed6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeadf7df883492463a923b739129f25405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6df0726ad4df8a774154e174df7f61406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e61c205886d2923e277ce9e4f50eea407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be289d38001cb1984a631b286158f4a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced389cc529e95e0d96643846d9d5e3c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57631779a6fba751eb92e94aaea555d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1ee8440314652911df4eef06892f6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31f0dcc2f6d30880d24ccc3e49bf09412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4a33e1c0ba5540dc65071b4890031413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777ab440905b2fd31b7a7a70d669021414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dda0e5b32cbc76fe552926b4599cb8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae86641881b92112b5b9803b6fe6108416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0a70988541d081f880abd8acadc82417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7faf6f91b74a0741a8263939baca2a1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90953f8e3d6a1a1b04557132a746e71d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737fda187a75c4395dc1fa9eeb63e2a0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9af6f6ea4dcfa90278b888bf63973421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ec1f2c91eae5d2675c310727d31bf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af713d7846c7a05ac3191dd95fe53d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2535a2ebc279383a68cbc03fa31a9b3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d200d6ee10776dc2d12347b783ed542425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706decb8c332310ef8d9eb723f619ca8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6e393e59265d44eb94e7f9e323f99427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd0205fe7752df70823abbe8b8e750428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab786fcfeab81cb7b18eed7f0b266e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf11e2120bfb64539bd45bd84c2f980430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42916f45ba8be4c6b364e9f5eb5a19c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88cf5eb9007c6ee812509e7bb44d7c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aede4f22a7d68d0a26409a89cf99adb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f47e35576f8b61f79e5201a8a270ad434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004a4cfcac280a20eec09f530cfaa91435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c516f99c5ac525f76b568007f5a5e9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16820b2fb89a539f404efd176046ba74437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6f83087d56157fd3dfc72224b9582438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990711c7f2f61ea00dd7cb15f5713e3c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37ed0cd71b146948316acde6b974fb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b7c88587da589984c185b2199cff5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738385dd0beee0099fedb8d159dbb36442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc94219132ba0269b13202c9c4564d0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a345b1f02150c3434c0672f68bc3446444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f6fc21da0874386d544922d56669d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d158779aec0a03f9fa88ca765967d5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd53d803e3bae1e3bbc771eb40f639447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d820afabf9dacfb4c20a20dc4d398448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b129b383e187c82bb0cbd7d453720449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698eae9405760c455b567f4d361209f5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0933c5ebad4fafc514ef417ffcd6c7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0e562933dee847b73e384f7b611da452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b5f4d1f2cbed2bcde4d8cb8cc0bc1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c4ee1453c4bda9c3ed14ac4156d19454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41847da5ee9a45fbbf3db47765ff1144455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ffb4c545cf91426c40df3978a99014456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124eeb90118fc43b692ce6e0ecf2b79f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737ea5465206e0641248fe16871cff9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05596a303eff4c8a324381f08a09c277459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580642ed161a7dea3069dc5a739d118e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca048c23012104acb0e53be6961c15461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd19579185892748e51449dbb5e2d8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760d1680f46bae374dcee220291c445463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65ec96d563edca64f4068d6a161e1e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3fe22115f9cccca12e4257f1b6cb28465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5ff06089efbde61dbb583d4b88f1c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2b1ee7060fd36bfc8a804657c0e2f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef964ac0a20c01febe79d7b58e3a4d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0fb1552d9ffcfab2703054df25280c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec5fd6131e70d9b0f5c1a68d65de68470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b699e7fd0c82d9270024a5fff31d76471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74df926ecad9c18ecdf3fe616eec5c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0724d73575cbcd5275c5cc9c865ff7d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e7c9064633f6e1fbcaafea71979e0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26602f2d29de73d0c48231a6be463722475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b8ac1d567cc5b00cecbc49cc4b65e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2808cdf7a3570145ce15b9ad580fcf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a592a6d97609a52e8067c9e747ec8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8bd05bc14a2c7fa55505d1fb052ea7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c62223c05ae05372f879f984511e7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49701d13022e9845f394fde59e7c2da7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42907d6faea37dd9bce784c1fbfa7f7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc116a0b0cf861f2e2df5dfaf77d3782483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cceaf3bd346b11b2471deb609781bf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86903273ef5450ab05bd3fe32d9dccfb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac0725ae52876aa9cc6ea6c93d61845486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad5c4adbb575d60242a73314f6ff2e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad99308f7f4a827b692e5be09b8feb0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79f8029963d4de5a3601bb31b0acfe489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc933d78e25dac0ac804db2f6e9bb461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230a9a521e8bad181cffca2e4b681882.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49485a2e8d963d4f6ca779221cf1cc4d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d785d0567c35e6ef84a9a2d20cead924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4324ead3b78d04a5e890f8b2eca86f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f0340b038a064e7810c76cf5e2e056.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b13385c5164047fedf62b7fc52a4137.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c04103968ee3a632f035252e1a5af98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd37d8cc3cd1ec131dd3bdb3319aae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb89650c619aee2ebd68a78c492fe8610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c31dd62827004d8def7a7a3d727ce111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76ba51ccb5c897bc59c1be3a9d54f412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c9fcd5a7b08621a0bfa1f0f70fbb813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457355b0ad7295071b4d6d02fe87efc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3acbadc10257e74b72d1839bd0390c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c50f72d92b13f96d2e16ce15393d4616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969902bc994694aad204afe5e498138a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d62d27ad7d46176178503081922c118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da0bd96d61cdc1c042bd29934a7ce719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15987dcad0b68219fe91af90ab96591920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1024938ca1f75e7b894afc985e726221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35cb01ce1c4315cea3eea212bbc15622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af387dbde6dc5f8f654994e103cea3023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920df4f1bc4d448e12cc065b627cb1424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4bfc667ab1a72d63a483fa126eb11b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4698f12d7ebb212f3021bc8628f3d526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9afd89c0bca666798addcd2151947227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba90e803f78c53b3f06836128e247e628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ccb27fe3416ce6df5aca6d008fbcc829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d461545e47806e046909cf152b14b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ff78ee07f868bf060c48329e15ffb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef228e8faeef04257bd111226ae3d732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35d99d43fe7a315ddd49ca8bd7df3133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd025bfc8950fc3fdd26a04df3584d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f524fe6d1692d0867e2249d6f07dc835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f2107325aa600f6a3b18f6b3f3c7736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbe439a4323b3072a99119513cede237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d1368b24831f367f2ebf907d0f4c938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ee33af176cc907199d2a2ec9906ea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c392da99bcd992213fae664cc97b540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e08bdbb2e3c5be3befecd939b6716a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba8c0dc7fd4cd89b8d09f26d4bd7bf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a195aaa7a87d83c8bb4f8fc35c5d0343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191e92fbd8878a943edf577f49105d144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64603dfd9da907aa7edb263cd4d0eade45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f0cc374ca3cc392bd73c9c935b82646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002df0fb0b59bd6f0be53edfdeb9578847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adbeeb9fe420fb2322eb3169659e2bb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818c64268340949453b18dad7be7b2449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c16dea38cf597d4648e7c02bb216b850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff109b2a06d7364a3a4b0c9f3fe9b8bb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be72e4b8152beb282c9bb8c6db9031752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9f6835a7e6becca120e9c6b87dd0153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121d0d66a86fe21080db926f407310154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7359a50ae9a64603d6af11d218807355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d6ab175780a4e10850c8a37326bb656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcfd2e327c55e21f7dc667d873d3a4e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890937002cd577b0f0b69fcf05ca1e158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961c689cf0e9adc78a2ee7c5763ff9059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af90a1149c754aa6bf4e44e6e00d5f060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90f7f9dac70b862dbda27f4fbc515d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96522e0904c9c0f5bb770897bf6b4e1862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a144bc07547af2ecca1ec73ba8f612463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ab36cd7cea48826b23d4192f2113764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63594625246d49836a1268b44d1c7a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c1fe1bee20012c4a30633ce4c118666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6979d1e98fa4df9e7430eae20a4a367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f572b87b604b834c7088d05b81db168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00338d30e0f425eabcf787862d1d32c569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913fade318d7ae7206cd57fa73cc650070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77115786e37f02a0d2b77c39601c9971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2399dc68ef33616fb346aa73b1a5172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8868d5bd7dd2464979251a03b665473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c26c798fab2c444f553474efa1bca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60acb9ff92b422235917cf31bb5933fa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599eb7ac1b44e0b84d827c658471ecb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3fd0998949538b0b770922de8441b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d86e57306ea13052749bf4e9c073f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179703e0e62d456f933553fd220657eb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9285d13268e293078e7dcbdd3d760e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376104b069a7b29cc99c76887903f9181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87958d96d822ed00c151d5770827af82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3087d05d98b3218da26c9dc0731d5a383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9401aa314f59b8a1454bd135329dd3884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a5050968880dbc3ee0adbccfc217f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea8ab7f6f1fed0ead23d5b5cb9805586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe738e85f75beee0946fc05a1ed08c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44607cf2364aa2394b7249dbb1936888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82ad4c66889b5c17de403ffa62a05589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1556186bcffcc11009d990565decd9590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d13e5bc8cef756e54d96405a5a98191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac074ae925fd34bce0ae9f06f342374692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700b17e40208db8b3dac56fd5516e6593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f86c652cf70a855696281adbebcd5694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679618920d241483835c1828434f977b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa644f665574ad2265bc5227247a49c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62918c572984e60af792f0e8ddf4153497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a90dc6b506d4347003abb02b4186af98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b765c97a3785976659a5847e9f1ce999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cdb7ed13b82c6e45b3b41575fc59de100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be266d964e7f0d5b563d4177fd4178101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40774ef91316ed420f088bc130e7cf10102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca6cc430f9cf5f62a42fc4664dc584103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8998b3efa654c9a239bc8bf7124eeef104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71685aa46dfd668f0018994d687fdc92105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f167570b285382bd9045895e7df661a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01223d702145c234595d164b5ccf67c8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd03ac9ab47cd4d5765fdb10bcc479108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34c972434c139b6df0aa658f4ae5e3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e109cad8728a6b5d717760d711d48b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1dfbd83d4e5d6c44d9bf81aac728d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67fbf341f7706bd58b9c2cfdb9319a2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86e6003bb5de7b7721427ce8f87a84113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201629924cd14eadca2ff94e5e805fa0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf29ddd715a7d153cb158d9daefaaf8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec384de6076eb6c760dd462d70945bfa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b46f4a1d70ed026bc4cf8ae44e4517117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4065ca7121a1fe907c52636941e9a5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c46b20c3299f97b5845d46c73c8d5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80245fd5ea14caf7bef6921c971cc7e9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb88f4a5c40879954f7673fc4b4d921121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4bf03faeea33f916cd80a7f9a7070122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b5d1e6c66420cee78139a879e58f3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a306df8d5154e0ffedbce938cb4e1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5671942adf5be7d72da762730faff4f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2d10c8d5c252054a1733f501ba453126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e09a9f989b2f4bfc0580a87eb94c48127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf509fc13d2ba9dd5baa8aaed3d70c51128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e099a01ec4634a123069d531a4a6db129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155c6ba2c700fc90fecb14d83d0211e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5d0301817b287aed3ee627de66e2a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdaf3f7fe95fa819a7b9db3518048a1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90729147fade28dd6d04ad01887230133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8acf564b82046c33e03b34a433897c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c643d03ad59f94b13e9914a9b62ff135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4eacb063565c15914a5cba7222d93136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b7278ffc1c2f2b1de0493b04a5b53137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb03450d07d32a026fa20c9c1fa231138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d3549c234ba092ed58c56c148ebf2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bfa5002b769508dd54f2eb28fac66a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340ed15a64a2d7a788a331df3b6744c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b723584f7a76a6517eb8972d27d483f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde35afaed72e318821ee4460e4dc726143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda97f1aa9fe891cdf1400493feedbe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726adf7fb0d232b141636fd72085fa91145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f20ce1784291a187ba67db313f751b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed89cff004c157248bb163a58b7836d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ae29cfc9163e3af6672de0f815dde148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c6a742c4f59cac1de4d10dd93e5e0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172d7d41ae89e54ae6d0a6848a5fce5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed99109799e2f51b9dd0e0a373faa88151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403f22b3e6c4f7f504d10e6cf347c06152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0f15a20be947b6f267b26faa23347153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1b193fac0432d3ea5169dad78a868154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62995427c299488d2c58cca0393bce155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1535bc02d84ebe059e364c3290787a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77360c1bdbd71fd24e7b9af02088a388157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1136d54df661bcf202c7ec9cfef95158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764790f6e06ddfb82aaae4481aeff24159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451554fc5b43bd7fc66e5c37674327ba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf68d3d033d8fffe1e493e1f75b7d39161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9008079d45cd294a7fcc12b826fd1a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024a17e92fcc032f787be34431d3666163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03dba1c4a364972e2913c6ceedb00f0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744cb22e34402fd9b2de2cfffdba985165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4f43c728718685afc307ed2e0277d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3edb62822a3d17d00646bf7dd72e087167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283fac9f026267e45bac2aff4caa13b4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4f35402785d691546bdcf8f4db79f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1229d864dad01346524fa62a48267170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d63143d4e2640c5d8805ad5542ecc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc1155977a280e3898248e7e39ced0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e9741cf8451cbeabaa75d196b25c9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070db2fa4c40b56b3915a0b9572d9ec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e2fbe1984c17182f62b91099872b1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e7e453e8a4d04dd05417a92128ad8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ccbfe4035fdb93b956b64a2b75605e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ea971ad4f1ba3b222302dbc992db9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26c3986a9637509ba07f6cf2d7e1d0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8faa733f348907d3f8d321bd3ea9ba2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8339977a95f1b0bfce1e10281047e8a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711e6af29927e31efa742b608326e85182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474942425faed5bcbccf048313cb756f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4840b871d547cb55baf12eee302f863184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878ab994a33676609ed316c4223b4f6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363adbe18dd990dfd6333f4db887463186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb7d2666ff558db99d92e784aac22b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e90d7f61153014a68d2e86b51b6778188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9c661382e6cbd12a36fbc93ac1109189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64d27e20ec7dfda3d3df9adca8a8cb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd8be92de5d47a7dd6e4c073c41f3b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a200029fb037ac75f5c670b998350192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d47c68fe40a891ddfc9f4b50f7cfd0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea88c0c0f26eeab56a740f936965d97194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6488ce9b93a10b9f188c7e749130ed1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de9de57bf7d94f858d27ae182ab6ab196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7216878076a8c675bcf3faec86379197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313805eb0bf3416bfda1c3c829d7a18a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5804af4d651a6db9597b292999bc2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb6d90bc37b9fc8ddb6cbd02674501200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194eca0714d611e3f3cebf72f1b8d40201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823331543c28ef1b45da6b8625152b8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6216db87cd013c02d3c506178527db3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eecd388adf8f61526bde3138f30ebd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305e36fd62b93a173236b4acc71c60f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a19e47d605a08c225cddc9bb997b6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab084452b1c8b645781202cf701e74a0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9b607f3d4190a4a243789d96a3929208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3b741431053f63e1ba30cb4e5ba43209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c683d014df4ea6d2a1aea360caa80a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5635912f8f3dbb3d625201f259c84a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6d050f6e3b0d23b71c2af9e981a9c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263d0ae6c5b0dc3ea9e23cf9c458fe7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f8674c4b82daf78caca8471618a33214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9020b8ecea7be5e8817081d45e0dec0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa023c2e96a12155fae611ac392683c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834167381018951f47fcc63cd34f0f12217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309f1bb264dddbeab30938b7dd288fd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26a15f176f1f603678f516a9bbb56e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167197e3f68b47cdc8d637ebabfbf67220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664ad569abf3c7643f1e0ebf4b73993221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f486eefcf6060c476377f3ac64f3324222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f915705cc58ae1ba5d5f6740e46e481223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2963129286a278ada40ee391474e5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95e362a205b0d7383b21fdf9f3f11a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99758f7ac2ffb5960ae1dc75d1df3d0a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd6199276f1c34be23ec853e4f30ee227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb8d0400e60000f1a0cb5d4a45ae11228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879b2f695431d0f17512b2c76f03302229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d2efb6c8beeac056e9c8e51851feb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d56b258f0b03e13ff485d02eff211231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c873829952bb435835b34fca7774fa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4c3adcd627ba92d97337dbd5e77bf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2798cc2096fec7b5321be3eb13672234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5300be273f601c181f92b974e6361b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f05a641e85818b9900add3d7316ca0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145f5408b6a41777e00eeda196b1737237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b2956714f1dc4357ca66902101f69238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f731b63f492c5052d2b2ca47508879239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f5e24a08cb3643d60cde030c00175240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af48c271ed6717da851c1373fa06ee7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e280f398a57da81d3fbb766371a6be5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d8c42ecba69073210d30d0a5b33f0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41a39d1fb724d77de3ed09177b091c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbbb06a93aedc909536b71180a3d57f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9626bcb295fe6028014944e84c49c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71efd3a9f1567a210afdbb721aebc2ba247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ade7276d34f348076e889988f8b24248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ba321bfb4ec3bc18e8faf915e7ab8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea6d250b6d9d539ec5b663da2004c8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847d775cad6dc0ac001e1b1cea02134251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08fb57e589bd1b685191b0d81fd92c1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67fb6c238a5e4483043ff83b1cd512253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25bb282a6e060fd8e94abe4e691c26a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166622933672f741665f5199fb9ac20a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d344a620367015993e209749098758256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eaa6361bcab41eb31eb1e0cc02094a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b601c6cbb5d2c4d475b4dcdca58eb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e972589cae3317f56e150d2a6f0bfef259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85fd011a30e249e2ee6e6a60388dd80260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d515ba0fb6657d75605f7baaaa7df261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df851a82cf38f9219665eab2ee646e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e2e6990f6b50ce14c7402d3b95f23263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d5df2d7c661868f5009ab59f2a23f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc773909e6b0cf5d8321e808d4ee13265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9d113c54825b039fe6e1d32bd8cff266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d187cc0715d2bb51304fc3796281e3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9220bde438d308c23f60e79fde887268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356b75264ba02933395705c18f312d2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761d688fcdc4dcc4a1ba82432559270270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa6a02e152194f57e578ccdc1fac5f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135af1ee01bfafd51ef4e9e246ebe2f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d6446f9a8fc9c0ea227935a949f5a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f05c1ffb5ed0c8f2bd97081c7e5160274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed12750c0b6454ae006b0fa8d4396f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ad18f5bc2f4985ff8d0bb9c34e748276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738154df82a8bbaace04f2f310d0e36277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ace23a9336dd8a73711525be8bd0db278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1f88158c6eba6b6070fd39242361d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922d3c562550da6d7d3c04ff49df3dd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ede488bf6ca0cf1c9cf269befcbd18281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbdb4616cf5c1fed729689b72b7cf02282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1ae306813cc74a90e71800dde32b4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527bb935c9668a8b66d3b24ddd3f1ce0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac70375f2530f34134298c726f3cec1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7ac1b33b8094c6d339e07e046f2ae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faceb7bebe16edb42216c8cf55290ec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e83942ee6415e0120905a216c16856288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a169b980df4c2409ea068324dee69289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f402ee4f354fa20655b9545f0ac1d16290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc22439c5603419480d2cdf20566d3b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a6b45ebb421d13f6919b08c7846dc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfea13781cf2687eb559513a92bacf5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa60be96edfc1d58c8ea49c121033c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345eaca08364170421d4ef0fa997f9ce295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2c27355623e3b91909dcf739a22d2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cecc2618863bf48c320b8a702700872297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575f120abe6cdb4c7b853c29c52f858298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c5fe514d5559ba03d95da88cc7ca0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe926d1e5737f3fd419dcfa3dab885300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01bace30460feb858c37ff93c1faf8b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9a20b8935f01077901c6da6c5e5bc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846851eff792c7834cdd676197e2f624303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805a837cb20bb1e036d9840088816b5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926a1ec77da886f0c47b9ef0724a419305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061c595ffde6c06e356240f94e96b68306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d6ab9a5cc5cacc7d6c08df781809e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176d9ab203b1bacb02f6705f2235e1c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96dba2ff185a0b32cf0c524b9f4c4a0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261fa0dd9be5c45a0fe58faacc28c3d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca045147716f000e6bbbc5d70dac000311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0014712f74563993ff194f7a5ae68312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09335d829094aa3fa8048539d3af2be7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf753439551baad5a01b779f0740d8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4559396cad6fb8446a91f9911f7e80315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81334da51670ab421eeef1b692b192b9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1ab91488a6a1792aac1e5ba08fff4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c13466157cd2318174e705325f37a5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627fdf856c83d32fece800a6a010cea319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ceccb6aa80cad9124a40c3b1d74e76320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561cddaadbbf3a5ac21368295612fe4e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1f8efcad6a60ec7dd10325fb76419322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ce105ba322d87cdc092bd120fd04b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc90d5857cb00b6a94e6fe76ff29e6c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4971763031805ba95c2b991228b6f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474ba174c2edfb94224414d233b47bf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368d9b8eee69e72d8c2a87bf22e439b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1499ad6dceaae3c01b143889921175328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4693f8205b4799b05a9b8875b867f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d0f2b812f160c4fc31648523a0046330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660cb0bba4c130ef34be9efb4d5133e8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f613352b88c751c42558699c66de20332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0834808a21aa15f0e769520a7cb4dd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb705aec9c00f1bb78426afaf33b4e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac5f8d33f70a6cff56cb21fb39a3b6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612818631f759805ad49658f9fde0624336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87919c43c4f5fb5f6df2527e29059017337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889483cf2a5f287ead88c110341edf1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b949285b4318e973ca527a9144a5a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856a4f214277720bbbbba6ab3f3cdbd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eeb899edc7789e01de2c62cb630f1d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e44edf0de273b3d8b1b2f7cf5c9e4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c13d2b9abe787a420a4379f8d1f866343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782bbc24f361d73012840488b523adaf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d8c73468b39aceebc8c6bc1e15db1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126b14f106d1352774ca8a3b540db07346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e1e78333444ffcb9f05e88ca867fb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9351b73e608b7a24f2e7f5d54b7857d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaebc7d129cc2f4d01077a01756248c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a751a6feab01ece8fa7a47e9a8ccb4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007bf216a96a45453684d6fec9c78489351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172524221727771a4d4ae068d5f5d79352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ebc5aa69e9fdf30842b6472cda55f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4c01896305af4327a4a9eb97c99b8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc3a3ee8c129fe343c351a15b133aa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3ae97999310b81895d24f1ab54751356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828a849531ca21f35fde60a21f505ee357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2627a59dbdbf3f4b145610d6440bfe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e023e8ae138a7c86b301bfc20faf3e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9fbf03d18be6b68d348eaf50b71d81360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c20521df2fe7b75aa370ca489a14c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec04db826b0ed53cb3439cdb8de563362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c86f71f1ec4d6f0fd1b348be6b63d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9949749df4741bb6d0657d4dee036bc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58018b2462f2a50ba06612d93ddea4c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c959d55ad5dcbd0748a30453fde896366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5dbec51ecf59e1ebdbaff77306d482367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f455e85986f75b809152aa4b6fb993368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb4c84bbacf205454bc6e1b5039ef5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922af94ef1eb47a541667e508c5ec698370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365613d2e1345f8b89d3c0b5e39370d1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d326a2205c8ac0c0050baaaf448d81372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5342d1f89d29cd14c1a9138e486ae34373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc41b5c7c61f0db422535fb4604c73374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386f9f1b3dcfa0f8a25d080c9f06a68375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc41d9e3caafcb8d8304ee9017c51aa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ca2bea883ec093019dadb002c5a3a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30329642f011778b4ad8d2d7f4035f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4d7a45d3578d74bd72a2db5ab7dad379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d85ce563e003e9567a1a0ad1d2465f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314dcda9bda5e0379638febe41df98c7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496b871db5f0187be46407060824c09382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0da54f622b69c18faad0c9b4847d31383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a696c3d2069fdce3a0c3793f9749ad384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24943cc9737b8a6107a00194b13bf2e5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988bbbc996995c567f833e9378e4d69f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46681e9a1d79548281e4c916f4f27f44387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068297bfa73935058695e16eee3dec5f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48241d78e48ac615cfc72484943bc384389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d573835f18a9003fba33a4ced33780390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8fe1af85913227286ed67024f9238391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef59a4431103d05577f19595049462392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d188affec1e97cf8ea95d4eb40da7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a964dd66931d217fa76e122ae81eff3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86ec1f9fee604b7522fe9fa068af70395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ac2bfe678b5d1586ebebcc88683b0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbcf4e019488243df916c361833caa9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a24bf8a7bae3a6d4a7f7e79e605f5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d847ff983486fdc50cc5e45d26a18d1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7bed54321f13d3361c7ed755f2b96400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee90d23bbbca187a6a3c0ee57b1e19401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564e3c401e9bdc4911d37cf66956ee2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a007dea5938af12b81360b41d964dc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4888a1811911ead715e7b346ec77b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694ee4c229f5511d205e1e6645eb8e7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fdac1d077143812bd0173aefcf97dd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a6320fa9bab89d8ea8d57b958e717407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37e936ac6c084d54bb7ec3d8607494408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58790f46d3539e7f203bed95745e4889409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601202294e300b8c327799e917db035410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3749fdbc235feff871d20e4cb80fa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3bdf217079d96e5e26fed35e1ac1b9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d605cb1cf469524ab41113b2d60cc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6316b436f731ae6c0cde3e86e1aa6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0c929fdd55e01ef2de5310a17ac78415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098b5a6e415a8999c7abd4edea28aa7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193be4484e80c1ff62bd301571c829e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce49555c875ca0b679b121789715ec8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61e4f9a3fad83f4ba85fb04dbf8825419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487067de4b9e5b7d810143d4009fe96c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e35aa44d9fa38c82664e818b64dae421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb764b0f44dabd0d861174cdbc24146b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06354cacd419be6782a7aec3864c1107423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62660fa257ed6886751882cd6807b1c7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceaa8cb7b6ed89dd773aa311dc3d309425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e163ee3156c73b878a23b37ba901a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a8d863ff1b3fe76e0197edb97c411427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2fe17876b7d9562bd9a02ae4b0d0ed428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43c19768fea89410f5aa33c49a4d21429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b1ed05eb998523a678eb24c86c3d1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7053d2fdd03069181a3390299deff4a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172068f29c647913adfed85bd9fad47432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef75666a203920967fc9318f8cfb42433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456694bfbf141daab60355c7e8fffbdb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b182bc7ffbf4fd97bfcf84d344c91ea435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ea0b735189e6bf5992e21e1bf3ddb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f972565f467c8a2ae79d6dc1fa296437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb49427970d6ca0bba6be02c8b23088438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5f6099158e8d18c4d11d3335a7727439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e93573e21fe4b9ccf025e2b4ca916440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85297ecc51e6b2a73dbe27de91b6ef0b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f793ab6d6aec1dc520862e5de9829442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758358a9d358a5dadb0ceefc5d812df443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061b659fce9562df572200976a2c295444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70389519e975aca3866c2261f5157977445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5e2ab22d770ade61ed822b28ccc00446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29241d15c314ece7609244c05c13d0f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e77795eb5b3892c4c3905c5a947b6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749339ba217fc596baa105ed594aa02449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b229bb1ca784d4b9b1ce043cd2cf6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ec0e5b2bea10883879b02d44f5566451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66350901eff5b9abc7a0e6554984af452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23246cac79af095593edfbfac7c9a7b0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85131c260656ea039ee4713454c761454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83107ad1889866b18be73267fb6a34b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a974074a7a37ff190c5a9f4de6745ca456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d6a5240a2b290b1a5eab81feebb98457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5603ff02deaabf9c569af149394eef458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1d3b8d5ce9960cd1557ff4331bc15459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196fa576e232136d5f07df17be9d9d5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99265350a20cde590689136b24c3e5e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da7889eb8732ca9ca465d2ea206ce6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee154b878553b6db9dcb805c94855c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21f3e0142be19e424dd2de9710d93e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f404ddafd3d51f6372323d8c1d6ded465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585be0cff70841954f40a2b62943942e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991dff530e714785280593ec281b4cef467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72092f7b6aae3bfa23f7e02a25aaf066468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8eaf38076acc51b5d95b2178fe149469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad45d3d157c6085a28edf27d0cc9c9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330bf583f6fcce6a2f706e7869b4c52471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1cf7292f28ffb72de6c7054cb92405472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d60013268cf37d765525b59fc8f8e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba79c8fcf5984ca18925827027b2145474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d41c0a3de030063e1db0d89b5c6b7a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ee3c838991277d0760b631bb33315476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444afe16f27149ce0b5da413e333b8ed477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5329,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16355,410 +16319,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17364,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18629,4069 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D85" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I85" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="J85" s="0" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>0.37</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>267</v>
-      </c>
-[...13 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>4.43</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>3.41</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F101" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="E107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>12</v>
+        <v>317</v>
       </c>
       <c r="I110" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G113" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="E114" s="0" t="s">
+      <c r="F114" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I114" s="0">
+        <v>4.09</v>
+      </c>
+      <c r="J114" s="0" t="s">
         <v>329</v>
-      </c>
-[...10 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I117" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>1.34</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>348</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>349</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>350</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>3.66</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="E129" s="0" t="s">
+      <c r="F129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I129" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J129" s="0" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>385</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>401</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.39</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="E157" s="0" t="s">
+      <c r="F157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>454</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>455</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>490</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>526</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>527</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>542</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>578</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>609</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>610</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>612</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>615</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>1.76</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>630</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19482</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19483</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>646</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
-[...48 lines deleted...]
-      <c r="J242" s="0" t="s">
         <v>649</v>
-      </c>
-[...98 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>