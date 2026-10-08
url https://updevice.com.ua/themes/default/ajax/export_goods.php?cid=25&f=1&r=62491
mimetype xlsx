--- v0 (2026-08-17)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="665">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,80 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...28 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1057,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1201,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1438,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1690,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1885,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2062,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c5ee0c3b474a0fa4ebf20d0b1a9e71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb98a6bac6f0535e32260ee0a7fa12f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433082c0677772a930fc6d0ad95456593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4800a474dc66ff8982948090dccd2ce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f3828c2d7062fcd454bc650020f8a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4863be8e56045191db50cc0c656f4486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56817c5bc78f1d3e176042735845fc17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6ad9aa6a15dc11149f3526dd982738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b15aadff2fcde13fda2ed334d455d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567962dd44f9c1f10e5478a8eb9badb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926982522d853032394fdb95ff70742a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b678c0af1e65dbbc3cec4d4ed932fe412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b467c40cec34c516c004706b7b4ec4f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771b3e1fba0dc6793427c32d42da0ce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f18324c4687630afe6bae6cfe20a715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e5315eb68d06349c00a1c6b19908516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469190fee8f99707063dba299eb916a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa934e4b2af72454c5c05f8a4d2988518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52e563d0aa0bffcac7b9dce0ff33f419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e099b68541795ccb99c38d1e99c57720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a39411e423b1153b3a09a6b93f42521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ce2bfcf0f60686d5049955cc92c5422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fcacdc69e2265347092f6729f229d323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd2e4f1bce7f48a76eb9f5dbd9686d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22132170b74db6636134b2c0f5a9329b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755a0e46e23058016c2ae8e8b2835bf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b34beaa732713603a2225ed936fa527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da04b25b4319997a0981f023d6a9b8928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423fd940bd6a356348cf925e871017e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c22d1fc8889f8f5232052f15afe2e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583eb6adf0dd0281a82ba5000a59cc631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1c12c9847c3adbf457966ba23a15432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a62896ebb276d3eb28174d4ad156633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f4c76f0c599cc4b7355fceae7044f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281cf441159bd0976079059b8434c0d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9de3279d2c04533bcc9b99786bb9936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2df11cd5283abd38b8735420f9159837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048fa5027d165fdeabb698ec63e12a638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34afa4812eac7dc037b7e3e7508190d739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ed6d4712853853d6aa6c98d48f07d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ef073e4364cb6602bd72367b55dca41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4e4cc19ce2414ee623ef22cc8522242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27286acb3e8fed3fa18b3448aaf674a743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896633d4e19944a099ca16830c2d47f544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce783d3e9fc131a892dba52a2c4d7a545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673890cfb57260aeeffbf2d41297d2146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb132191ccc81d4b00c96e260ba3ba4047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96588cef335eb48c5dd4c38e37755748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e518f6220a40529fbcc0d47b40c095b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba5ffde2486fd6c23f9851954b34dc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099dae555ca4129bd6ccff55db3cea1c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4412952cc9b754e98da2b4f6b4bab252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3721bf64cf5d547998f8442af223c1453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea22fbb6eaaed88fcfb5b0f315afd454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c24576ef28913dcf7a8a8fe6502d3e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1297124593ebdd29efb4f7e81f532756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0e15003231ffd87ae3dfa34678ec857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2adff6d46cde1f5f9055107a5b60c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec0886d40de32c1312dfcc9f165fe959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093fbf4ed4950ec949b2f437962037d360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8122317c4d8a71226d909b0d840fa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccefd7de65c08adbee2811681dca8d4062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ad5a7f8f7de0b07268a319e5c431663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95d8513e8e25400d09e73adb71d3d564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5c61434a44764502ceaaac07d1ec165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea08892a78f2fef6a8673adcee028066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737390cf1505f1a614936ee70286438167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770bb9e34955b7e675c26501b8a91df68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b684bb496820c2a3c165c3efe0956269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2f9a2b348828d124e81b2c3f5fcd770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93beefbe4b92f3f2dd1392002ef49f171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d937e8149f1bece548c06808395ebbb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd2e1e953784fa85d3f94514bf5a7173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b000c7d96ab320501a1a5d835da4dc574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf60dc7ab02ebdd26379091fc496be775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899e6e183de124355c2bfaa1003e24d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47029aeb6610828c0ada6a93647d1ac777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488266ccff68a2e75bb9c30a17a3eaf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886de221646d2812f4876e20728485c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f4d20d4b11bb0dddcfcf2c4af0b1380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc750f6aadc47252bcfdaead119631c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632feb0b632eda5cd6ce97954f3658a582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37f422ec4becb9037681bf269affe583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be81b0aca4e22091f9b71c86609826a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a2da2afb4490312245393b70aa70d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779fbbf2f1dd8d2f6561a166548a82bd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4489ad1ca1e4745bec3986eda40f4087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc79c56acad6dd347e6a98695be8a088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb45973ea9c6e3e0c7246ed1da260889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb0bb5390c358ca6d9819714c1542590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878dd368a2b10b33fbce3770f5a9222f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63523b0257a5a01608667d21dcea934292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32192ef7d3ec177bb23902604b714f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa867d6ea919c70b664c936123b8ecc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db232e0579ccc1f5e85cc58f076489ea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66dc0e1924ab6504f03f99e12822fda96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a657330a30d0922be01f2ae6be8dae197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c2ade56ff3c503f47a88898361f4898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43cfd003142b5cdf534d88a36d41f9a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41fc89f4813d1353a23196ba8a2f6f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02330411907c0318414f6abcd773c014101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd7352bc3fc23717de0d3c7e7e6f62102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a717fa11e4c4696d842167969597821103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a320f649ebdb81898f47cebe9c917104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7fb94e50f264b21ab3b0c78572522105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65343055302efba5c248520fc1bcf107106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75205246c9e3e2fe9c02782cc1bfcb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a78f049d46f1bd919d9a2ae21df85108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d0060d52f3bcc4f9987cb183a40a2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825e96f84e5a986ee9bd5dd611e075e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4557c2bdd58952fd2cea7297eaba14111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3d719a176db1193e69e69eb9100ea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8430a107ab17c5506a73e1b3c8f7b18113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912763f929c1badf11615f640c8054f0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01470b88fbefb4c85498499366302d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5b9b60abfba437f154a5e599f8ece116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc469116bac26ec6f820a11be43ee7d3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3deba69f6e9e7754e38cca826c8b4c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a06f212dc18079526d46ff81dc3d2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cdf4f6a7df91631606599a441d18d9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8861a7e1c41852163b42f6094e619121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ea88d5eca0242196d07a7690b4534122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800470ac64733896b0ab2bbc637beb42123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cadad01fab561ab94a9e954bd8e18a4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db13ebba0fb1fbf1862c0fe476dfe9d2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de96eb08515a40bd8cab9d2d08d9bd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c6c1610dc66cb7cc7f2db8e72f076127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178c1370dd3a6fb25c716081989080e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbcbf8cb9f904ac8f0c6c9450f33d65129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d66c5d585846e0afafc8e29638fb84130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032fb2bc24ef517bfda048ecd99d920131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d957814ba537c4b6476e26d97f988132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4121531644d454c96582f16aa0109d0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba495d1c01f04709f03df8c6c53033134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39a585d8be9f0c06f13397843272ec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0831bfda8dd2ba7576170f4e683b984136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243c7e418c4703165438987be8f75ef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99d41e3a1499e82d77e500503e6848138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12a726fb0137b31ed570c88bfa37ba139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8495e02f57ab529770ade07d782654e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b9f17189703ad76ca48a91fd57e5d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87defba21de92ce321ccc3b8fece6d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dfd29055e4fbceb49fac524353c3e5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b7b262c4943805040fb562aed1a3a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9bffd29709e7b4850acf5dc107d4a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b999995b30d79af5bfccb5005408d3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce2398882b0ee9e481dbd86316ae32147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fcc02aa0d1b504d599c797c540b778148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567f4c115f232b03cd4fb202c0996ce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843470af4a50f0a1b53156f7b010811c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88291812e3666888f63bb4d73242b733151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5b495e9c8b1a0918cf3ed03c3d6c9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115dd31a8cce05146dda5d4228423eb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a82bf3d96ea1e73fc23b9bdff879f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293b32776aab13555a71d5c0dd1c79c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb7fec0a7837f3c340ad38417a66ed156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126be7f1c1aa4d1a03dfac973f289f74157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa6414ef461378bc4581037ffda8c2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d4fb6961d90377423a8267a484d5f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058a6695d8f87c5b60b789ca6b7c13d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196409202d2d673dbe30e00dd6bcae02161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ce07bea498cb515a409a681a9eca6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd9786199f038d346f23746cb6b91c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d27a44b4cbf7a424b69d8587f9151164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abbf1427a331300f9e654be73fe7f1d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d933fd8acb88d4a8619154cbceb3730166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc63d0e3c6f86b0c283ac9afad50c2e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51291cf842184f1a5180c833dbc30b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7febd874afdf38d17f5fb599cffa0c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d96a9103087263f7eab638a40d53ba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f01d428f882426d0225b627c9586e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9216236e6a4cdedf49a2cef69abdb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86cb46ed0a510a0a2defdaf3bfb6eb9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016aa00bf43093ea90df9e3a4c5635a2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5611523b0dce9c008d9473f36713f7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875e8ba1be1c214acd21a4757334651176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3dcdf4d62dbafd1084b9b26cad032177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39735021487fce8ee166ba8bedf794178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a536b279bb6c315f65106803a3bba87179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee69f310c7f42a608994aae4fbeddf2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f8f68467ab5d0289947a63d12392c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90dbd7c22dc21e3f31201e9462335ca182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9d6dfeb8e09216ebdfb4df723b8e4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7951cf4264350bc66727fb7890278a5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936536f24926cb3b51b35941a9d2c60c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d45540aee70d3f244beb76c503a65c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54e4179d04fe291c6e33df70f43679187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121ae74a882759688c3e0aae1a36c00188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a09e86f1cb227190385e3ae7f943d3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fee516caa5dff15f045d973418f9d3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee38102528a0ccde4588c458e979846191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6292b6e5f01c9f025a42a32769947192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d8fa73d9aa30699240d6ac6edd19b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c275adb3ee3250c8dc4769f7c2b4558194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a805acdeec2b9a2e941fbeeb240ff59195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf89e7d89a6ae0497ab7fb37a455dc5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1835d23c2730d271fccd74e7cb5fe5b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff7c68d57c742d5a40999dbd9de08f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f566ee3fe82733ab2f9063a80f6002199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316fe96642bb3c93056c5c2be4d1c304200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf530e1b9b170c01133104515c59f1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ba6b2555f2d0bb6a037932a2a049c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1b82e5ad4d906c40831cec0e51bdf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d41619c34166aafe2c741bec4c383a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee192de1d1bde2e54251fc6385ee3e5a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0121e0bd840aa92f09dae971000c51206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aae946fa97bbf8b49a8f2f8aabdc81207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8d23133e319d5fd7db864c686eab9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46644a86f381e5849df08ffe29feff8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09f1402642e865fe30fb7dcc9a21a8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf8b2f9970ae38f71641e07192e09a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c42efb9f06a047c0d2a20b3090a637212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6153f1e2d64bfc355749e11781e368213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ebd1e43eecd3ea41f590e748c4a3fc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9442bd52217627d1ca9477dd386be215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f36a715bc61e85eb707fb0787b62d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe275fdceb0d0cade2975db7fa3967217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba12cf9503d883eca22c3451757911218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3a52b9503daece028f8cf44d54f77219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac88847dd6f23a32579501e820155bf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894e43a5f2c7d1f554d5a0013333881221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd360e394679ff4a329a29891140e77e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08299caa958d198eee3e7ff9102afc1c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e45fc1d255c71879ef940574874273224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ff787e30612e20f493c04c2a38641225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eca32c6dbe2fd8422fe7e5bc4293a9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e894a3a8e1f5d5b3d58a716a2abab7c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cec54a806e12d310c5cca0620fbeda228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c30808d81c5cf6c57c3f4f29f46db229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42763e71877b758c5af8c54aac5892f3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386cb649be91a7e39b37ebc4aecff96f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786819c19ee79aa154260dbae695949a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7220d9059145d9fbd33c8be6725f95233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d5e04e1f15995a04f8f07233c72ae234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4cee6dc182618cd7d71381d09780ac235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c176edbb5d02fe919b7b063d5effc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3bb890596eace1e7ebb651651355d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394635428f334096afe659ee802de581238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc815fb65a0d75dd105aef6029b3ff239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30de2338b2b22ab71164502368e97e5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f294e5d25a2b8ddd6a0158f75b8b70a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ba16879082611aa943feabd5d52b0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab05bbf9e81885055504b0ff9cd4a31243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10bb20ddfee862f87d29991b630a1c1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942a3b6164503839cb8d8de81f805ec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2e38fd1dbcaba367d41ee5ebb5171246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4e1067b946bc00e416ac813f9ee68247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df8975c154bbccd695dfa7b38d6418248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1566b5cb299ad44bff95196db33687249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9e883ff83a65e374db3c2039dfb4e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03ceb13ecfe779f972ba1f4e3128a2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb196f0f0251fee1180d8e039e19d88252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d151b8d04a5ec08dfc6fe7c946f923253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c262e6d15bc751078bad6f21255bff254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa264c2cfba36fbbc80f0d5d815960f3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d00fcaffec4ea34183de57f36ffb4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf36b914329636c1dcb28d5c895a9bc1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add68e18ccf9bfaa5cbdea6ecb9e21e5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0834fb6a7dd59e30c818fdcfe8ad8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69990ee16258c35fac4e40998ef30835260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b6ba98d42adae345cd3ecd124b5fa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc8b6ed918e50e0d770f641658f239262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f79e48cd5817ee31530079fbc6217263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbf01b070ff0a436dad35fca1f6ef0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a27c4d880aecb6fb8df077e697213a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b660393ef70192cf5fc871ca283eb2d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8585e604efdd241077e710998b67faf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41fdacefacd7984555735cbc66e28d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83caeedb13254544d861e902a736692269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711935e0e19a380bc722d5090099dc01270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e02b1e69a4e39ae6f910a6781e054e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95922d1370b37c6f373ed4e44de2a2e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3202d1458ed9e5b82a8a70b758b137a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa348d4e4d6b1c468a4b7b0cf49ee9c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b58ec19219ca59f0e605b8c45d135275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f70f87e4bb7b7369304f7e9a17c2d0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069a3ca066b64a6b9ae7affa8162ade277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfddf47f226e4a10a813bb1d325a4873278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49703147c045913daf387fa1843d2448279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f00b49fa4babb6a343b61e253653f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b447e3d2475e2cfe8cc8813e0c2a6b6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3eb0b907825d5661992058cb0e311282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a046f22a29d7f2be506e58da7b0468b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411074354d2f2cb1b02657df8b4c93b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5b73784b3657e1b92d928b5169295285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d6b8f97350f10993fe4af39c246af286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f80ecda2dd04516177c19d472fdb94287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2ad72229a4f09b17e324a1b4f098b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ab11c0591419648a0f03fa6ae2c48289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e941c838c4396c2e0033153a006c25290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f8e8472d8e58c84d2028d375c8fb2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f17f046898a6fc43f687b69573b0e8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9098b54aa5acb0dcb4131051caf597293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80cd87db16c959a6f1660b23308516294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6337d7fc66c99e2013e2d48830f51295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158e2d4b3ddad54101705d1b3553f85296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f944cb7754e47ba40b09899b41d6ef0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685bcf7169c969cd6533861319d9c6c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ade178e8b51c145c1fcdca09c3904a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d78ea3efcc2d851e14524a175567bc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ff282ae657b9aa70a4963ed7a2e33301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49076ded5997b3417401c1a37b15b02f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004325745fd9c9c2a07de11976d6c77303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36babdc0b4187d882a8060805f2139a0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cdbf966900f5a4737a3c8d3acafc45305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9ff8a59f24cb997e2428428ff695e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53a631ac036aaed1325d2318d8ecd7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45021d294a1cb17ab36e0972d6f5330308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378046d7005e697225ccad2c89496e0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b172a527e35037cbe0ce4773d95002d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5ede80c5b24e8bd1f4db57145144c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f43ce011190a31f381ab38fd05002312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe6baaec47f32bebe41b0153383903313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea0d2ba18755084e0422643e998ddf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0e1d890fee39db53d81801bd2f524315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1c0e234c100bcc45f5bb6be5ff672316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e98c40371f841835f0f49713d3cdc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431ca5614563d73f5630778943f9c79318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d276989c9555aa359bb0023725c000b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19579914527b2af4d4d0d58e5187683320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c4ef1643e8cd92079e151341c6199321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfdbd42e04b53f23f2843354fe0058a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa9067e83353d6720235781fd607e3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67229a1820144d697a2a5ec16efab6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b34a66e5153a5b38aa7ed4ca3d233325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c5fd2b52be38a10f44ab16afe734d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2306730db0dd8b72662eba115a836f8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803cb5eb718cf31526833c29ec968c4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721991d23f104a2634cf1e1b8424e796329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7c90f1e197a29da24b63894d0fa45330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55cc8fe4c5dbe80d67a6d0fe19c237331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b31483f9227d0728472e8d52561ff332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b9396be3f11845d58a00e3a4f470c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa473369be7c601883b501017833a8bf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6cdadfaf24274fbbf6ccdf3817432335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0774eb5b634a2c8ea8c1f9f55c7a51336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f539a7b564dc5c1d915e291ac1bfa51337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238a35c08a9e38c88123eb48b5ee73b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6100cb584c1ca6f9169cce1b6a886e5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721c4e08de3ed3cd4583b58c61982ad340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc354e47b894e782b2fa97ea481f6672341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0f230ebfc36e734b330a4194e86af342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb75f9f4aa9d612171153c23562427343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4a61181ac0acf7b21b49aa3b68ed4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bdd96c0cc9e82c4f7034cf356a1fa8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d36a03b6b3089c608cd2e60566db1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a714b66b3da45a3158c5f1c00409582347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81edddbb3070d3854bd7d07038410a15348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5407cf5077729f2239e09f9c03645349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5adb1f52ced3c3e5e0a3fa8fc895082350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06df01f4880a1ef891c9d8ad554c60351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4160ded87bf66166ef015afff8352352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4a653a3e2859c4cbd22f5986f3b21353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd136a10ffa0e24860252c55bf5a981354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c183dc9dc58fdc53b0d13a055d2d9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26252e7090c8dec2b11b7f5a5999b46b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ba3521318be6a4b9131aae471f80b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b34b93a88c53c76a9d276e02344b1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203dccf6936b75eb4117269bcd92bbab359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018f28d8b5edc4c067392ed3803598f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e3416b29380275f116792b4a77c44361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b5f4862aaac72768c2d31aec51b84362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17bf255f613c81b79779d091a923c8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf4dbd00c1965b99de91f897cfb9ab364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56dcd04c17adff0c8433aa0bbc41658365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668505dca2a4a5d10b5434d80d75119366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e183ed00c67b3c053654cbd97c9edb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8260f326738356c13d43b0a672fb4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a101572df140574704c552f854b59d2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bfcff11a4ffb0df07b469a1902e9d0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6df62729bc7f2df1e0472a4f4054e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b0654bbd6f6aafc65726ca21a8f68372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffdc2a626fd2abbdc7dfece5c886a2d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753ae650db203c473b8a65c55fbcf17374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939b00b90e2722f79601f384178a660375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc60a4311ba0bc0d02a913597b90096376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b6b78d612d8989182a30204c48b45377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98384692b2e9bd25af763489e6559aae378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b062ddff16f7d440f17b7ce5517a3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daedbaf95ffec761bcab8b700cd4055380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633866eba00b1fc4e6f851feb3b7de75381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505c34f607eb1b002985b3b133b596f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17cc966974efd9fbb70c891796b831383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a1d0b0beffef1f2ad5b83227d7de5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b31b36998c2fc28c28c8d49773415385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb37b2251cbb29cdcd46c7bb7011583386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a23179e63c9865f2bdd03f5900d7e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631f8f45d6ebbfd92fc7e15a3e10215388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae015c4c7ce92a6b6ad3f4006aa0d7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9830cfe41a8382999cf28b744b54b2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83948263023814245bdb5470a2845cc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503089482f9f7647094b44f5bff88c2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d27d97af3f3764da2a35b6422cc323393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8dca38b140376aadd7ad0f95c35e1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ebf2c557b543e0a44c2f652a50c13395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894fbe6d098da0c63c2eb189d26bec74396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdecdb771fae2e87b227ae1b0da7c9ac397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d63f4b92e3387294856f8c27e2dcbb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceaa27edfbabd0786ae85c1f0a0a018399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d56d24674aa68e5ca81ee1e20bbe1d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a9cc3b4cb2318fad380995d6c19d7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a569fce39fea0e9f51a9a6a465648402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f848f12b4098695cb5c71bc2ed015403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b1869e6311f260d86dbc6f3f73d2e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67197d9c472e8f15bba86133ea473ae405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37620f49102343522dc0cab0431fcb3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5afb4c3d821d22e9030978bce068016407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b71259641db13dc8dbd075ff7a83b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2311b0ee598b5ea4a8aebde266aca409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0989a076231294f814521f8fa8e4fd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b164fa5e65ea30f97542a252ebd57411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86b765fc767c6ff0991ab5da762c6a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a27a2f6b218ce580dfb505445219ab413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992559e00695aa669934e6cb7533163414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58a0691c31ca01affae66cf7a1e815415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c7f515406e4d8e402738cdc921bb4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67f672c3c106ead098574b824ed45a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261c98760ff2a411f05f2df07cb69bb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e76217ddbad5e6eff28f99933f6db419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e5f645bd18ae9ac6e00893b9943cb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d028a4142edc84ad593d0e574fb87e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7ef86e5d99d1dedf707fb08dc198b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307df1a453dc6472206790467221f272423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9da542d4acd8e77864b98f63f80bc0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0846ae7b3c1d48e3f8213896b1b225c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e308fcb4be642f3a9fc5d2b9a0c231e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa483e61bb40271082429238518660d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a4dfc79a309121206d49d24f83111428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197643137e738d3fbdb3b6d93e8f169429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39598e5a4cde8ac6103d0c3024aec29a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31fc875a6ec8b4735b52b918d888f72431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5517c97448aa3a4eb643662caaed2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4367e8c26ca6c63475988daec14294433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea62dc568357fe9554b435090c3f371434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1fac24e9203feadc5669daf095a46435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b780571f0980d3b96cf80f6e6285e4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598f0076e821ec7ae62421da9661f1b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c53946a7162fd01b551158ed8a7e2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9e90f718d8f9f20153d36d30b77d8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed3e2206251c2a514e9dbffd0bcfae440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b7649d9b933dd7f5e4e63b23ca1f0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58589e132507080a75aeda4d0c43ccf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618371ad3dce470d7de9d8541299ea2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9748a857fa5bcc9076977b9e4e3272444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1bfbae31533009c5e4683551eca727445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5529e99b03241b6d30a080dc9cb60c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b97e140394980a605f3663d4a29afc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80192a803beb7e3cee0eb5461fc7e1ac448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cafdbda628312f0e962049f7653f4f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f0c4623b115932c09444147449794450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce789b2bc8678e59217cbf2ec43d6622451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d9de45e0dc06fcf6359a823979482452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b536b79e32b73fadb7e436231404fe5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ae6914aa6f0c9d4a7329faee2f9f8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa508b2df2c277b655a06cd6158fe49455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd83f7d88d2dbca88b37d9d351bb4b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056bdd7aa9e637291a624d73325c1e4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9bec8ff48dcc9dffad1352db0c884458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb368b8b746c6cd9f34104115411deb4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574625c43b67b7b76bc79d37820bfd7a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb271ced802c608c87cc2995c815647461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479389303e835783e7009f8dff236de462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e029eec84d3a93051b41a92ab3fb4a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba62e739c93917f1f737d60493af4a5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650680b1b3165bf80e43543191fc349d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da9468cc7c94b25fde5eb8fc45bcf8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b23a08f59d2fdc9b57bac29d8029d8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677bcba0e7efd64cdba9f4893ca773e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac10a39cee89a3895d9f5c519d9ecc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f867dc7ff8d5f00a502a669c5af4980470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74996b468ea76108d8c3e9c9bf408b9d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01008e8b4f01ce7f46e67ec21f1a9464472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6631e8abaf5769c34cad185c568dd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a54f6957fb7e552278d57d80f56ece474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a13432a46bae71b89052231eab886475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d77df4155c7ecdbeaca3a3924c0e3a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052db5119ea707c278783a4efc19455477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc717b8e13c9a98a443b2bbafa7ba97478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e69368dd8ca89c75d30406d1c7ce8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ecdc34615a7db56a252415c25a4d1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9c57c7db43c499b6b7f4dac914a31481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54a425bcebb39f9b28d9842eff0ba8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81282419f4fd8e929bd4c995d0f16d7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2bcba56ebef680c70b2b28f0bba205484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b91abc08e7dc1072ac14f1a54b14a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14785eb8c67b481832708d938c990a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210d481dae941944ca64a0e843ac8df487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570613544be2bb076f6d0a5ae88b9a48488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6b1b84368a964a1f804fdc0549297489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70fb123f972e42ecdd4b1d043b1db75490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a704d4a29b49e4febf244e4d0638e491.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e920eca9ea0e50ab67c05c7e91e86cc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b495ac0b125d29773552ddc5c56b52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbeae94a47935eb12e85dc57ec917e83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae8763fd086ac04af7b089b1e013e274.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed684b5f242cdc35576894f0a1d7104c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87da6e3493c6698ab84c7947b403606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff05d255570723d9a2aeda13948d2a67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfcb4406fa869c81bd3139c9e5bdba88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cdd16c9391b80f4aeb195330fd3f9d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4846fb716167883166f6af47e4a1210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b46143e2881d27656daee5e048217a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e96bc123a7ce8660d51b6332c49e112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1d0bf85c0a4be5f53adf1442e0d7d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac5aa0e7ff5d3477ca52d979c6bb8414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628a8fd25956ce9e588c762f9c4e0d215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475bf6d33439f574d84c55b8863b0cc116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264dd61a9cae6c10a89a0cde3fcc901f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2bdb9c3985d22d39dd5d1e64553aa018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcdfd910065e80a655e4b880f571edf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d87e015174a3aed56456bfe8c1f45320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135762756c25c7c7ab3346d1f1ac0b8a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16271a23eaded5c7001200fed70183bb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c988dacbd13684f0355e07e34b01a323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d056d74cb0faedfa42517569d2d7824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f424438665891cfc1dedfe0a55e0425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286de828d8f484655740383ec77fc8926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0f9678722d4377577027e5295c1ed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5426065529b9b85e547c1b7469669f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804705326da99f315f47f1c33d7e4a0a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5bc3bec97f3b6d31b486016684226430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5335ec059c211229130c1834a81a2e831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ba6efb5c34fdd49da90ee17ae86e932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800bac72d2d4c7d285c28375392024e133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7025785a9da1b2f8899c4890e97ef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d281989eddd2d13e8e85fd2495385835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559ec83f25ea4aa9ce999223be8b3cc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec335353bb236bac0e41888efe0b9be137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03acbab3225690931a88325cecffa0a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6083da7f0382ac30176b5520cfa46339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8bd54b3b42c7c6089cf36ed5c6bd540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf41755a6ccdbc06b9cb9611f9a9bd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ec8b4a929c68f979561572a03c0c742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323eff8bf4ad037a37bd2941d0df18f543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0bf8cf3aa38c4e19367dc7410db6844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7974fe9cd0a14d69419ab279a488f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e2d0a96abfc4fefbec5f55d1ec86146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9cdd28788502dfa1af268e210525c147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192ef9183df0cd50110c6f1272b70aa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912e36ff59aa57b5762fbe6a045a89d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a2800eb9cb232c9b0c54b0582f7d950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8c4ba404072288edc5cdc4085321b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f06b7c63209ec6efa17e893ec5e13352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f95d8a23fbcff89544ce115672c53d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105f967735b0c7e1932f751babce11054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb72454f678dbf49745a0b003ae63ed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad321a75927c74a686ca9fc67c00787c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a5f71594430e5d0e34a64a3a903fe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3e21b58fa635fc62de10c75459b0d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83e4aa57eea7799cf693b955eec12459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46433e2ca179dae2fe77ff5989a496860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d74a1ad3c98000a3734f92b64d740a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30448c9bcdfd633bb44106eec314e22c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a67cb41d290e11f3807725b5cde1b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ebed515e601486cb18070db5813d164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552b424139c33be54a3917adfb6c19e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92905df70e7447b85893fb3a181c2eff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1136b7ca61ea1ebc3208a1aa157a244d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35003abd143f13deffa37c354e41bb1668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100c4fe9099a5ed5ff4c2044214ceb869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fec994eecfec4581a2714e3de2142a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814a258f13f0577ca546e6ef401d1ae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392849d0701919a4b3c9451a76b0c8272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c01f419cdecd9533bc1242a120169f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618c4792f1fd125ca3fc677feafbf7174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1120acc2f7db873cb1c1e61db451d175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6f8e77bf1ca0995ef4c27d54463ae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1968909aa776f029c297626d1eae99077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308d5c57822dea6db261ea10e60cc8378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02297c1d632832c363451b7eca08b479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52593e28120c34086888602a4c1a64f980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b66dc8330a74e8332641ebf91c75bf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2678d1c07877120d1c51d82624cffe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c968064f21ab5b9f572a85b5ce5085e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdadd52a1a259895adef7f573ab29c2284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e73842352fd50228a5a6a3fb50aff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908304f82f4d2924406b99b5fb16baf786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52003c5d07d192979bb2e8cc693f261d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e4142ef20a262a20c4cfcf4a09be988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c1a780b080f554508f3ccde90ce26b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4adc444bfced56d862d726f254de7bc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24e037bf8a44eaa90b5f2e3218803291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5d053766263ad76892ca850eb139f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98155438aa11361d2ced0b0b864f7ee293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4710ad111d123f7aef3370dbc52add94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea3608529fb60149bfb3cdd4f6812695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468cef7cab314123d591cfb3b776515796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7eec550137495f681891b74d6551c297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c14179ed67242624f00f0f0029152698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9beb608543ad9a39e0f477da5c6e4b199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ceec77ac96d581ca2043e3e9ea9d1a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b4ed95c6a0dd053a7dd26252a2847101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d61a6aeabcc76a99a7d4d6e1869823102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d9782a57b52f5c26c7bcef13c1de2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2a884dc0a74df96143c65a73d5e80104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6db47eb5f36cbd2fceb691f38fd93c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd218516a2dd4df4a95c72357d30aa91106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034b4d9c6cd50c40f83cbcc04905092107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b0185c0f00f83d103f70a73393f93108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b69e42f6dd660e657c24c148f71d9c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab4e938cbc0cf1705078f2804e55a4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e779d3011146c5f76845e8f8ab495d9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c497b61473343bcefc3653c2aa980112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2e5e86a116d5e2b3593b4476103b7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34883a895d87a4ab2a011e69856a17b7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a60843d44ec6ccafba5e8addfe96e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea68a8af8810b38c612c93e3726e844116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43884156d016c0b74582c9713e955e2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04904cbfb363c42cf771f02881a7b3f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421df995da684108927f559180b9ff5b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2243a4f9d6edeaa4521fbe5466087120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49fe590e89435fa25e21148cf0e8f7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39963e73860baac0e095d24f727dcfdd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0adb7dad643320ac8b4b7185390fd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5e753fda853486da505dde9e4499e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45b164f88e48b1c0e781ed6c7f3778125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18faf86fb282f09122ebc38547279707126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67262ca1e9125657cdecced07adb8b32127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451383afda1ea739fa25ec3e8f11476f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63731935b6d321b163ff5439d215d6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c01b8506c734d11172ee7efe4cad52130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65eaca8ca45d00169d3b28bd1511d8a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547bcb14497cf5bd5af9f5d319de2e90132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff885ec23907926fc569a2c92c7611133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e469027f74a8e56b2b5e09ec544cc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54a24c5a6aed3b0fb99b788aed4b68135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2f55511117d717c268a42b7b4d481136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81deb02c5e15f0bb4f812820b8057678137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667f6ddc892e496bdcb4a5532a268e1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7acf221c070710f46eddbea56e2d4f1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59687a4c15fd3a085c518460c29705140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1fb3d862e0f5f01f4638ba45beead141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815f7c031ed38e8681df6bfdb8e8509142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29281591fdffa241401578d934eff7a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c135f963e825b5434937f7b1924721144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd122def9dedb83afada385b2935dc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23e92af8bd3ad511e9b39db09e74dc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204c52f589b5142e9cc55a2f7a7512f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a68e421d6cf18cdf4c588c07ee8385148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7393798129ef928f8f0bb2f751d0047149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856416eb82f7b651f0f361785e1ba93150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd92a8f807c9dc4138d93a476c57b3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e70d6dc4dc04af502f7f976d5e648152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452866afdd972d809c22b38693d8f65153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ba6d1c0b49023fcf6896f0c9fae58154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091eb1dbc4071bae695c2933ca383ad7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70daa4b75f4ef8a44496f8a3d070038a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542f8a8356638e99a91e5994b85299a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a720ec0a2cdb4e39fbde2577cf88a1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb66b8532fd5ccc1ce18584ceac6f60159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791e78e04ca44bf8559eeafd2ddaccc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0a9471732f56e6c76a39d656b8421161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf87da9332840a01fe9f71baa9dcae162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf27071792adc5260bfd0f3cd2aa0b9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3388fd97973ea693ffa7d43df24b98164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451a8cd32f0b2183e9866e76a6a4011165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197fd535806f53de0c6dcbe0aa8f5e0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e691213ede19883975411e932182dce167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46fd6285fef590abe67edd262ddbab168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924f8c66886c006bc3386eb6dddbf46169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2508150db5995d5de4bb70c511c51170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3431d3984a27024f05bd72f5680884171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036cbe1336f9211fcf2ba15b47c6fb0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfff90bba80e5a24727b65809d845d9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca22cd5029ce2439703ef1d19a015f7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced70ddbcb5c4254e24573f504e0fc3f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5765386a436270e62884d8df14665176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbb4f7c4ffcea9999723cfdb59bf57177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b3150889f94f3a84ed422ef897af6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa85bfbb2cc574a0775184489e7446a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3c82caf50f3300a6845945246d080180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84fc64d0e697a3089c9dc777d4cea34181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3414a41198a69ca477405e8b621c531182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486ebf5a8bdabcfb21b1188a94ff194183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4bd59eb2146928fca3a5133939547a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99047eb0a2b1cb0887fb3466719e6e70185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a97035f1adb97da0dd6aad7b18cf5a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033486c61e1e9722b9cc93cb615684bd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a543560a2e4045bcaf81444bb8d3daf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e75d1c4875f0cf6839a7d55176ed01189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b508f6f8155542db32bac822a2021d0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8950fa4e4e828b7155830294d7f7f7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a707cc5c6f255e08aa0757e86141a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a05928bb44ae0550602d23a327a438193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedad018926d9320c8c2a5218d986bce194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bfb7403c6130acd63fef824afc37f0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1004177f4c13e84852ba6d563161c59196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a1d2dbcd22da4c3b54beeefb5607d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219804c04be047a96817d5aa2a98ea4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1ffe0238b7abe72408f934acf272d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3226b54bf28a83708ba3a16f468b1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752a8c14ae606a52ffb24238e008624201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b8fd996d1d39073f4bbc965d755fb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39889ca008ce7f04805983680b9a6057203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032159bcbed3ffe00c209311a4ed04d8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e77f35362b74bb4a430f776456a677205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840607dfe0ebda3bc5391a6d4089aa0f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2bd01348ab8ffa212e56d3147b937207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7ac2f3dd6f6eefa5ef9e59ee11100208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338397cb0b4403bf285adcf0cc9d2a65209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3939a290370f0883d740602b79a89210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a4970ac10397a898f7319a1c96a54211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc6c7b3770a87fd320861b0ed04f40212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d95583cc287e48894f4b4411ea836213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad151febae502dd81428e2a2955ddf6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c5ab041adbee12fdf58f16ed19f71215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f22c437beb504fa1a5b77bcd4a621216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3a01a21ea302a41cf0ea75ee5150e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46e81acccc81f284c3046829842ecb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d20da206595cd8b3196bd459b90cd5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659e5f4a5a1d4df7aabf664c3770702220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931131f807439a991cba36d87e29466221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f344924ebeb62697e87a1a4b656bb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efde0b43d4b866c3cacf998825571ba223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29cc22a776e728eb9d392ee736a3d2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c75bdcf9969457ea0fb1f17766f9b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1d70b9aaee0179a788df684291de7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0231d7b92b484a117c189543fd40bf40227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55241f9e8d16143bee72d67b00aef8b5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565cc209d21422e325ddb46f3f32469e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c69a4e9f921a2350394112604615eb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e05057a5086e4cc1a32c724c6cb0a5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80227849098f1177bdf7f0a90bcc1c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abec7c5f8978c645730da8366bf3b03233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb67ba1473010d9b052f4b9b469792234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e07ca538a7af1c71aa05015fa7e6e8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b55e23488e49a1449157c88fe2fe7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abc86d5f74e72ba8401383efd22836237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4e721480a29dec7093de8fb2e9024238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601c14c7c8eb8d0d2faefd4195b9ba0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f3bd9aec4235116bf3bde85a21286240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ace677b1d713d6a0ea3fafe5e57fe7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda4cf399a4f72e021a9a194a7ca7e6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038412ac04202243b090979b61be1709243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1b67a8019866afd8b9e8716bd7942244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ef1f968d971bcf6cd2faa3e169d45245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec6a93d0dead49cf0bf096bba14cd0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c62e31921d8e3fac662c6bf8f332ab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54391882ac80d165c5cd3122ec9acb7e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc985f5c1127051a2c868f3647824a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a5fc1ac91de567a8ec615d928b7ca250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa513b64228c0c3f074d4c77dda64f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92c1ab8d57fc968f48ede10e455ece252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2696a07305704e546a27e854f7431a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98948c8ab6ce884d1cd50103c96297254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5527d2f8518782bce2c6bff2021ace255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9c9979d493c055931fd98d21bf91c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132ff61499f36b4a28b8f39bc2e2a9a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f5ca2d9952409cddc56cd8c39f356258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b10d287b09bb2ea726b8d52d6f39ed259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9094e172d1484b0b9c15f5057342f6f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c5eecb776790b26ad2ff12367cd11261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e63244c04b6e52ac36dceba5eab3d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b7ed37d09ce79109015cbe2e91aea263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e80f7dbcc093082c9a6e5dcbf1a85e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85423b4e4eef82acd97637a71d2633265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516cb26164ddbc2c030829162870c789266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78e3124b36f6950dd487c50ec0f31a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09c6faf5ffc6c44f8c306e282e73e6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63be0ac671a856e1d40b418b20f81ff269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82e81b43c1df3dfeb7cb0383a0fe2b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74de83aef19f280500fec1eb92cb65a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1080fab495ecc345489ee123ccc5ff3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716833c837de66f6bfe6e4fcf4cd824b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a8b0bc1ee7f9c8b25c96209d62fb6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022fa768bce46297af702958642eaad1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a59e5036a47dc72c6a84bd25fbd8e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970fd6ce7fd20d97feaae490ecef3feb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20b1d95b0bf690486804289a68a96e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae762fc6a1172c8b34ee6efc476570d7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bfda28855f339e432adca3a4d49bfc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceeb2d07c2d88738c7202de80feb6e3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df719d39e535f7f75d32b9163efce086282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f2ce0e40ff90ea71d5d8419880b81283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148849126b239cea65750e4551b725ff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e097c7360398cf03fed27e5252303d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2ed31b92f3aebe054566834e4e465286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9deb3ce38cda55fcf250eed7826b8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9139173010179609e7c3b074ed4dbb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18557c32705d139e21478e1f45af8952289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303bfce18fc669bc4d54480ac48bc2e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700447d1ba7f14f23df5974dbce8eb12291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8fb59a61442a8152d6b151965319b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae60a2af928184ad9de8cafc17117c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ab74e3fa65524e2889efd8c3571ac294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c255851017702a2bfa472d5ab4b25295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654536675dd8dfbf979fecf7cfcb9660296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889f9616d5e169410ee5a4f8b3893af297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf558f56447810165d02cf19a51d679298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e7235b12f86a1d954da7827234131299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069be7c6fc21d5d0b8802f32cae1100300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec4da00a5e94f6a31264063842ac0e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6e5d4aad4d8c06e750a68796e55b2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e01c1465e46d4ea0d3ceb208cea49e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bcdda37c85f565d317e118bbe4ee7b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb30c0beca2c397057e98ced2b4828c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aeaeabbfe752682489e0520c1e9839306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b6db37a802da0ed78afac6f31473f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f6b6f652e2278bfac2a419c30fbdd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81be0f65b76b865348501c37f56aeb8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d197b9c7c6980d1c27b4be002de91c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bac786b39c40708ed2584564fb268a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c51fae307f5af447c28ba46d2875f3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45aa64c44f569ce2e0a30d6c63da37d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bbc8cf6d26bf74533da604c43f1ab2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75bc4bacbfddcb1c73a39e7f967d8b0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54c880f0a806df02b9718fe9eb9435316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d798114e69f5ce2231ebdebcddec0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25351c0f9cfcaf068a16a68f5a7d2132318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803584cd53627b2f2b724050c4227d99319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65120e22432e78d8243e8ae2d384be320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb4ba5ffb44e89f46885ccd2cd6680321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a13b6c5925d291a852ed4d378d402e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece5b7c42d3b8535c0310f821a06dea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b80ab8c8a9f714f494a1cd5ec6f84324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60726a544e74b20211cd8faf2101ff8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4b94a2e49d93bc291e9ae335527c4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768d5c60cd9b4b115a9b1eb30f35fe9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937dd4c1dee98e99aeb5e7b80554f2be328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5f29dd210662fc0ffa53fbaa64de7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433775897fb81cdcd4d7f6551cb9ceb2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b8eb2ebab9572849d5c97516d85ab331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfbe4a51e13619e4c7bd017a480f828332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757230564463af28a45500b72d16f7b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724a0978858805460d254001426323c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9b5b78f112480561776c8fea4189f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6a8c0539ac48b3a31ee32f6d48e23336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b24e22901c8ef3ad05e5070db1546a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0408fc033bdfaa27eb87806ee970b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46843eaf956d031dd0c04cabe4d1c17339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c4fb694e50ccd9e83c9a66b375485340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4dd76ad89c77482857555b0bf9850f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01912b02a013969275e41aff36f38dd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890233d4daa3276178082f388faead4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449ac5b6cd3ae16892745cac3d6b8cc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509092aa3151d97c77fa9278b3a812c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36252494ff28f1eee09ed99471f956346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053a28ae7df07a2c2567765bfd4377e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b353262c85d3a0e53d4433912ba96348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb8571dc11fd7b2727bdc01ca0e2b5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cca1ad9e3d2d0d7d8d72fa18d163dc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c095f92cac85cec366ba8df8c17f57d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b25598c80ed4bc0a655e82aefd146352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f802b0c91eb602ede576c525966a6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c1640fd3b0e55fedd2ad9803ffc0a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0e53d12274036a2b520049d95ddaf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ec8b2095f6db30399ef362e75db9b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf51e6986f90f6c865fc67d6c8443b2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e53292415a484bf63d94fbef1a205b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19b9008907a4a6c53dea43654cc938359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115aa507aa6b6cdfb9021f4017e81580360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0223905e4b7996540ec7ad8f2b721361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10c0833cdb35f9a4eef1732a9274e1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea195ea39d186bfe19fbb106de65eb40363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1af63659e0d3fff34463d7ee785d8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ac4befc1049fb2ba65d2fcbdd67e7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1696192c90f81ac5cbacd89bde35535366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d24d005522199016f9b2ed831e95f4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e302f111a0845f03d96c39110cca653368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3177f644d1aacb3b191541e9e6907369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a83d6f0420b61184979804da4f0df1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15aab6f6817f33c3b10a985064fa22371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39b436f459aa56f92f4a0744553701372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e738f48afb9064192ad515868bb422373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849e052b8cf2885bdb026ce38b71823374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57977652dd704f4c6a1fb697a46f72375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e22b4005ab47d783883c1b1a99d342376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2b5b402e3b15a94855f46507e05b6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2de830b1a30e55199201a9942d1db378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1075dc0bebf167afccaa202f38abfb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d1167dc483fb0c7a6e1f88dc21016380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fd32b1ba1fb27131bc34edbe479bc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9d5fca31570e61930761a6b965ee7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b02339f0c87c895c42dd9604cdadf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77584ab6ffefe4eb75d964c900283fc7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609d55f8bc63554f38cc02fafeed591385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826eef975db577a3fa3d4a859ce88994386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f67b09558423ca96d512084282dc0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636959bbe760fae881b968b54f19451388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904653a1823b7621da22f4fb844a8bd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab098a5722a3ae8f932ec85ba949b185390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c30056d923c052563eae5721212859391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0639753301cdf7e0c975220e291bfa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089e3c09a17cef9d185b94fcf5d0e42393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a20f6d813fef2e78f4f9b132234d48394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e33faa7825ab26c718f7042d7e5c5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feaafa72fc029228d03cdb45ba76128396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb56f8c911d5f1e7e70e54e3e6dc44397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177bb16c8af4f755ab759dc47e87e01d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4e0c266820c83a8f354874c13ce10399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8666966df922eccccc6851ddd8a421e4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1e6c2a845e77b0c2c31bfe86b0085401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dce30fb9ab1d7c9dbfe1ba03664bfe402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9015851df242d94aa9f50c225e1463403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10792a53a5ad1aea993aa44e644d6ba9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f86898f0e5b003e733ae0301d77166405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6545bd8e90c9e585d54461a41cd32406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d05dea9a1a3d96b91cdcb9019601ec407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ea6bca877ac09010e331d6361c901408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ba8ab4333b015aa9bd8bb4f64aad2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060da2d3b45e4f7cbdd8e7a82b34e538410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa958e0a5af33d6bcda85cbb8f4e22e1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47104522eee2fa0045c759527c7da58e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140dcbad63a8882b395ad4bf4148f474413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e530d396331b4fd579cab5909fd6de414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc471013976530f273c7db2b9068fb73415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90335738f1ab647c99468e154c55c8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aedbaaee3ff2d777ce5c8ac158b29c9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068dbbc3e6bddcebb96ca139b5a8c92418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b0856b350b3c710de567397ba3f1c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199bf658d10663ce4dbd926bf6df326b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119723af6648c02423efacfcc072f1fe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e174901c9945cf11b720a1085a77df3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79461925490c08abc6b0697df1bf04423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd967eca30d1b313c2fd82e37caa65424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd81621f5a83b08a6afadafecb96097425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558036a2faa7afed3bdf4776c906f122426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b549e8764a1d54740d2461e9c97f3d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ae80a0aee2364fb5adcd01d034146428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243987a3325c71c31b6f7fd208c7fe2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794c909f1b1d879fd7a16f583786b1c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e573f018a9019030795cf43a61cee3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f5b806a18c819b15375d34fdb02c7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd71a7ccf3e27265cb513a568e01855433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debe96fcac3d19381f95e7a1fbc1c03434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fee0bb88462cb056c518653fd497aa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136bc97ca9c920fa1c4215ff6c2ddc61436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750fa108c1d505c749e3652dc50ad155437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff973585ccc5c6d20cfb73a825452f5c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b17c5efcc9b6dd6eb33ab4ff184bf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f674bf6959c941d8006b425605165440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1350fe231bfb9038bf28ed90ebad1db441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240afb1b39d441492e4b920fc06a3da1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456595ee3e7bb21f08ca3d9a8fcdec53443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89938bb3fc596cb806968b16229ec68d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38c127fb2c472291823b3cc99d4a57445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7340bf8ccf80e073a399bbacf9dd7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42384d0c54b3367f0eb49cd6f338dcf5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31baa4950dcaff6293ca76131ed580b2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d595ea905fe75b87992c902304b79449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840e755aae44a5b474c00c8e14e2aa4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449c90e6899c43d9be579704bfca30a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78bb7968f3f746f79b308b0e9e0db06452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0fdf879472531f25b0033d9a14f5c4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aace5967338618b4360de1b6531fb79454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ecb3e0cea8ecc014c0d7a7b246547455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcec8bb2d938839f4e15655599028ec456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c098404834dc2da87ec1e7d4d270c6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850a0a143b53617e5d7a52d2affafc7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ad377f0d8d8e6817cbae6e83324a8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88653ebf6049b85fa3c78fe1f2fb639460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906978823ae104e24e7c37597975c18461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ed1c6983d423c3ac5cc17224f251a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f50ccc83e817d7be337ff893eb733463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19ecdef8cb59a2553ed397c0e6686c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbaeb69fdea4c2a09d17485544264d6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b917dd85235427abed30beda91d18466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551ac9add40ab6f9834ef87b1d89be5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f670ba4a32bd3df1a179872b50177468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff69a963b50e2fa13d693819cf3e905469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2affaee7118756552f46cd58dc672470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d529b9e9d87d5d2faa16c05e915c4f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b2b634efd6843d6c30bfc67e8378e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863f58f0718c6525865f2b1a635fa40473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13f33e24aa87e67ede8245c0c341cc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64576c8f75df1a5912c811edae223a5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c71f9db7e1fb4e46a4fbb555cf8bc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88a386b4420e1265e055adb174e388477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ea37e90fbc55b5b88f08de4bedf74478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb046f2e6e4210ea01b0181ec7aae7479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5374,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16424,410 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17094,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J247"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17829,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19094,4244 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16590</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.35</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16605</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>4.54</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
       </c>
-      <c r="E90" s="0" t="s">
+      <c r="F90" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>268</v>
-      </c>
-[...10 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E98" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F98" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
+      <c r="F99" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G99" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I99" s="0">
+        <v>3.41</v>
+      </c>
+      <c r="J99" s="0" t="s">
         <v>293</v>
-      </c>
-[...10 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
       </c>
-      <c r="E100" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F100" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>309</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>106</v>
+        <v>318</v>
       </c>
       <c r="I110" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>323</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>328</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>328</v>
+        <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.65</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
+      <c r="F119" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G119" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I119" s="0">
+        <v>1.34</v>
+      </c>
+      <c r="J119" s="0" t="s">
         <v>342</v>
-      </c>
-[...10 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F120" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>349</v>
+        <v>70</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>5.22</v>
+        <v>2.5</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>214</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.22</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E125" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F125" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G125" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I125" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J125" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>389</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
       </c>
-      <c r="E139" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>400</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>402</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E147" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="F147" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G147" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I147" s="0">
+        <v>3.39</v>
+      </c>
+      <c r="J147" s="0" t="s">
         <v>411</v>
-      </c>
-[...13 lines deleted...]
-        <v>410</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>486</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>566</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>574</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>1.12</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>624</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19422</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19478</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>648</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...113 lines deleted...]
-        <v>664</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>