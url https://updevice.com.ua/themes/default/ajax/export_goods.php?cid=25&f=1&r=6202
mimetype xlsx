--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,110 +730,86 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
   </si>
   <si>
-    <t>000006528</t>
+    <t>000006529</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Excellent charging data cable X50 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-excellent-charging-data-cable-x50-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000006529</t>
-[...1 lines deleted...]
-  <si>
     <t>000006530</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Angel silicone charging data cable X53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
@@ -1048,65 +1024,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1162,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1387,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1636,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1813,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2017,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75631e6f956e861d88536fe77c7f06d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea76357a6eaf01d4533394d7a8835f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565420b7da9b0f724e709d7dff453ab93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb7422604ca68122cbe0b379e04c964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3067e280663a6bf08edb5c225fe14705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4f207ad42d5e43585cf8f11b3db206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6af7fd843cd119739cd7fbaf5828a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f474849d0f641c85f5968442750afa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3b6e99c14b8027d7b282c8db3d5a19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70d5aaead1855031919a3cf353404b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0d0ea5f0e6613a3b9d5aac977def011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79af130f2a10936ad1d2865ef4d9c7712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39639e817c8fcaa1b919d40ce88dfe6c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240dbf2ecc6e48c2a9e290db0138365d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf075e84abc8b98057ee52e670dc0f8f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3fba5739ace0411e4946aa13ba806e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5108229c110d964f713f5cc6511bc9e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1121f7b4a03d1cd91e14bc61f500c8d118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67035512995a7cd81a34a0ddf07816a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0c60373747bf7722fca620a803f2c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb142ec92c40bf546ee72f320d8ada21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60e82bfab779dd2c480ddc38f1db7a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f655097249c017bae0341a0225dfb4023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93212e5299adcd475b0b8ca7ff16f55424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccad8fa021d126fe99f8ce71c9dad5025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45638544ca596aba54fdbea311adfd3d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e0ff6d7192c49792b1a97c93aa74827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670133594074c0de8e15956fdc6d09f528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178e2821523c0f6e4b693ff187cd43b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beaac7eb1145d1cfd28d9612fe1f38830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9e362385aa867d07fb7fb6696c19e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575448348a24b6054caaa07be7fa6bf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3ceeb1707bd2af4b05493f1e09b9333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a434ae8e8becc17f13b2b2f1a1ea1434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7048a9da4c23a82434da10ccf80a16035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581f918d988ee72cab285b19bb3ad2136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52aa7f6af9ec421affbea4a17dd27ab37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3f1ebe636207ddb574b2641a3d5f838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c805596959a5df1f21bae2f7dfa06d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601bba16889826dc67d433c8864b334d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a41844685a7612b47caca641417c3541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd79e63b4b71a15d61ebfae30ae3e24d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c6861161de8172bcc9a60d39a079043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a56b5966a3e3d0ae20070a609e5df44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed2beffbfdc8f90ace6de8d395cf7145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c84a270e58ab7f858339f8cd1b45746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719d66ee0ce7cb6b122db5062bb012947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aad16b11defeca3c3b63fb7123f86a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f77175c7d270be1b7984938c72fc7749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a123c0262b61a0f1a5aae7efba2ee50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48562bbfbc519cf22f7fddd0f2bf063651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54fb4ff4f9ad7ea0a837a94da7549752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91c2805539b1fd707e630db551e66853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8335283cfb661c2b3ebc771013e5fb254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e67a25ce26c740a96973a7ed3739e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601edd53993e39eead11b5b6a090840156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22dbea7b2a212eb6157a24eacae7c5b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b064fb08509fe10b4e9451d68477a758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec7da3be9adb96852ff80a74aa790d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a3ebe1b3aeb8ef4723c04d70fca1b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90b20a7d08166c9dc983b5fb3c62ae61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5733c110d7995e89d1ca6350481ee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a50da0b95d69c8bba7b444f89518f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b2f17fb0c09a5be04c3c1d645e8fa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c4c023cf1d9a03dd859b781d4ccfd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a030a32e253f29d018d13a83df457d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122032a9a5f154741e51261b53157c467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88c2a353684c8022f6cc370b7e4f6768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9d697bab2826bb14837befc0b9e9f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d98095aa120c6d831590889869344170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98969275c1bf90add8c81c8f9d44b271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed6fefd696aaeb66feed0334d41bfe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728fbc9e7994608bad1eea68e619d45a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70821c5c54e6ba6ca58fd44a956ad46b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2345380ae9fef6fd8476eafaeaf8a075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59b27cbe9018fecaa79029a327bf2e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5292c0ffda48ad4150d1444e6b40247077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db733335579b53231e008a72ee97b79778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f08996ce5c05355aa4310d087fb1979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c999643a4e9dccccd497b0910df729080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feddb64159d7b5f8109aca0bb1530ab881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724f5aa9ae571a9fbde260d71d2778682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9c1c91c2f716735875f53455a02fd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86bb2baad6e8d06b76f85441ded781684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599ab85f7b3b2ccfc82c639c891d82b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a1c525e6fb78c26000fa49893e5fe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79809f94afcce8d591de497de32477387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf01714d540238ec29cd1873b8b810088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ed7e2e48811dd80d9c8cd5444c8b889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075561dd91942ea006ad602329c35df90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886191b44a1f77f65c8c4f90c76af16891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7fabc04e9cadb4abe8e3f9d496a6ae92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ba6642f5cb061b8a647a9d8a4894793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d9d31858ef386f28cf4ca36c0a3ca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5988364b40c45d46e5eb1e1a49eb56d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93f050a121fb6bcabe86dd821f96d896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f79ebe1b42064a7daa4abf686944db97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1103b2a4459b9b53e4e25c90e7a8b698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b24f4d9b5c7b99b575c4d4811832b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e21bfa4bff467a47cde536a03b3f8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c06031a254fcb992963c0a5ef5a979101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ffb14c30035a551a139d75a37ce31a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfaaec33c42256eb1c692f8ee18a51b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcadfa67ad70f36a1c7a7bbed80515fa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b49663efb869944d4dcfc437a4db04105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e770cc067063cb9b139e4a5099df5803106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981d66eb20d7190ce388a29d919f133107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13f6fb5053c48f64b1c6622b5f1978108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc187cd98c4a6e5190311af97ff390b7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ced9ffee657920bf7f7bcb63789d5a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316d495a5ba7e5577cffd49ca9aa910111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ffeb89bb9b67813a321baf5071ffd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac73628ba9b167b7138279af51670b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2940a0182b722c39bacdbca6af327a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aff7e96f7b1e8e3d55c18a2330b5c6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4fcfb52323871874712d6687e4c242116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e38da578c2a63c51406dd563efd347117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3184de5354019a48d803622691a7742118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e4534f675b9971c14597c55f70660119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c46d75bf4f3e9ba3297f54cbe8468ff120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adecbde224554fdb1ffb2bd82b948eed121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ccb0c9e31e0f9dc20d00c5d86f2577122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17544b2b8a06167ed1b53a8ff960661123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8917d9395c00b2de44388f71811c8d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30841e2c8d2fccf92b7d3b16c99d23e9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec29e436b71f28028fbf49d1a043852126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb74f479acc62e1fa16fdef370a34b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d62ef56f85454836f0660b23c457e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e40546426cf75cc911151bb8297ce129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd059d1148c5e64ef42a3f6ab0e5bb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac9d313db4e0fe17d0e9ae67659cb4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4ce83fcc885be0c42e554d6802e63132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323e04cd66af19fdd9d5ccad5ebe7fc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe34e3ea11f7008715894f1e5d0e933134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17185e518989134bd6da6e36f5ea345a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044c27489698d53b693e03bb9272fe5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87197a66183ece014b2ce24157db27137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae6ec58cbe3caf46fa26b518df6493138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d83886517c1a0923dc66188e6f4eae139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab117442239ffe3608ecef3502862b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58896b16acdb49bef4d62a04973bc293141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829373191cc83b84235e70f2f70fc435142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8215c8446968ed7d66180f7858c310143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb615e0ae5f3c747c808ba44e018c24144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca137f9ec03451ca7498148104181eb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d823006a9a802e6697c427e2b3b04c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0b7c5227f5ff53f468e060941ad46147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83629fc9ff7e5f1f2d9f90112822b1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6502d07b45ac45ef7c497d2f88b3f0a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65c6c016f2e0bc6fa9bb9bc20c7d8b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dee1842e7d5479be9da45f8be47df5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3537c10a82ea072a5a042e288d62683152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a757001a4d20fe2f09a35173f2d88153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a19c1fedeb755db56ca0f29d929097154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8453020ffca1b389538e9dc1683b1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729a2a266a94a1da8e22a38b5fba2d4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145db466e300d58dbe58c2ea2019e13157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04483f88204162b764452d2acba33a87158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd5d8b8298e66a1583de6bf8c5b20d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe07902550e761f4c1a19a663a90a29160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb751055505735837a9352184c56f5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74103c514e87aecfc8a1926f174fdc50162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8719bc8ca040fd910d04b6f4550a210163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfdb93c3a27676d479384160033ea00164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981bf90335727af38b4605a4484dd70e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4ff3414324d338a6d90fecbadd32a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77abe2226c690cd689fcb97dca5aca8d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e9624faee6c03f1d22bb32aba0e50168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543a652b0c986bb6d6fc97333f74d73169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5e9e771186d7953c65ff79fad2f78170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff638c62f68b9d33330aa39f4ae9d9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e35986e14379522d5e3b0bd40a3783172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147e79f7ab177223c43da08d0c89d49173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92645fe760c0c7592aff41cec978f052174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce98971fd63125af9349247b0ae12a3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0da7afc5fa17c7d652649a3217fc73176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7581152ac4ca4a2c5289b6097f7ccc6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f98ad98ec4487f9c963c2293469825178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85336a4cd5360db8d2c916a8f13c9e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bdfff6782dc660fa78c7075bb70530180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce663c278a89d9bd05061d1791c9c07e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b1fde35664bcbeb0371ded96cfe2d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5aa8f21b88b77babed675d542d586e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53268ae806de6519c313f4cb94d96008184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d9ee31e99cf05b6ee5fcda911dc48185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f19647e0a2cf87d1b2a0407ba54f64186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76f216c0c56d6eeff78b10737877a9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e8d496137094b3577070f0805b3bf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17d3ee967e86ea5c0c423ca6440270189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94650316d531b356977f39e53a9b4cd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc606b4bb6714bdea579a2dea2e75f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6bc916371b647e0ddf9fa632d27fc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2628ba9e082f6ef2bbbc1bf0ad7a907193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f931b2f6c192067f5190d67954c04e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424fab36da466803faf3b07b1c55e6bc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ed4c0c2d39ae6bdf697fd1e968bb0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361a7efc38c393cdd40649389436b7b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99d9d56b0a12e532b362b7076edad5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987fa3b273cf461f73755db8b623a059199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c001859f71011cc1284714e52345a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee799d0fcd52ae89583476e6af2fd1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf792f094bf2236d153974344f04dfd6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb8d55cfd848a2385e645c7ec605fe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127688c9529880aa9be8e1b086b868f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10a304f2d364b98c47943b71631a26205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0b5878b4141adff154f9a11fca4fb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb60c8ae0f4d3701d82c205f387ebc6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2bc229df0f3104b6e6850425bf083208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e007038b7a9a99a3ba7ffffb07e5e1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1d4ee76a92622267dc7fdab6c7418210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37acf8c35e1b3a7b06a825c80fc22f62211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e1748d595b49c812498f7aaafcd0c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32cbb1067083bcd2d13c8d1fd0ff99b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc27293b7874ca2b55aec72fb2bcc9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce5a205140380be4e0c6aa42d4bea9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2ba8f73bfe24370cdd7527ab80c40216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27313fce15fad15428d673e5a049704c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d48c4251777704a04acd185ed70544218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063396f01676c4183d43592e7149140f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ab07bb769aacaeca5d89de1a4a63d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7fd4eaedd2b9c453ab592630ce6996221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6bf87f5d2667a4d5de809203d8145222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c980f8b7aa5dd076507233413fe5f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253bcb79f97f88ccb99aef24ca16a4d5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1cbdaca48ac2057564f2491d04475e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158bc53d72df0a39bd659c1d3da376b8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf75b95f8eb782fcd375b080a89326227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a99be13efe5a0030f21b14a2a688e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121747a87df5cbb2c393b91e4aae9c60229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fcc637821cfa5dea62d0c15f9deda3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa8887bb229e4ed65cea5a1b3b8775231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc248650f1d382ab3a18149fd0ed3ef232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15c77c0975dc36466215b298fb29e0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12778790e879981748162455bb2aaebb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2635f5f7eec2137639aaf15e0875000235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3651494ac10ecd5ccd7e521097a92236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fece520d4ec735d9baf94bd3a8f3e2e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1b37125658e05c70a006e2b556070238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9427b888c8a2554bf9f84f0472abd1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e385496f5ab44975d0e8e0752e1fec240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc5e26b8e58b8a58fbade1ca5d2f97241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfbd78791a1e0ecc2e1964e5a1c80b0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce1cfd9ecd20776dcb85a93b311fec243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8cf302b92aa1ee6bd0bac12bf61955244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d461447ed68ce69eea793952da6059245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d2a308e3b50ed02e0ace7ea43e3fd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f29dda77aab1df758e49f45de29d6f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f66d8f9eb249f2cb15c3b5c9b5548248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f17e44887c1c3e7cf4b271a7c29872249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96826ce6330c8dfc59668013b0426e6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d30a61e9d559b832541559d201a6e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c6c7f336fa6bbf2eaec45fe0d766c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ae992ea3d4cd43f29d12643cd2253253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1468954da80998b0a2d5cc72bef9b20254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea32f42a4960dcb8c3f359fef59059255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b073fad96155b33f9cc3fa403511fb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4971439609c9cf58e40973359cf38257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1bc4087fcd3ca3122922458925bb4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b966aa9b90ec5c61133951d6c530a63259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb0cdb03f332f65825001646467258260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0af26cc40b8fbd25192e131cba7d9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064951d454a7b9a321891fc817a67de3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1bbca3b3bc0dd19c44949ef7b5cc1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad754213da811890ab5b4f3ea1587d4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc5e993366dc3d9061fbcadcfa012d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4053a08859c9b4a1558c7b2703057266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93281671b16a08d49edd4042eb5122c3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf12fcb84f2e61c190c089dd7ed1023268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24f6ecb82ad6fec01d0f46beb1c9f2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357fb24025fcfceb25f508b0249dc7e8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a6220864b99a1894d436cd3575497271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d1f5681578cd3efbf9a6de7543c25272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e10e4778b07c8501fe782ad09a15c2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7716525b5798f1292c462b6697def7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cafac4a4c55d0e86cfb9659c725c7e9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa70779518e4d8974bfb48d1d90a8f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3cbb81778993017b6760348fed4d1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9cafad886380d930e5a313673f231278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f05f9e713f4584e0b6581b67e5d61279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359c3ec036a54e86ca3a941d98f772d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb84339cdae9b95a4f31877fa4cd515281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7effa5381630c8a2505a4e2fa4b5bf4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687df8d0600eae9119c5119a2c31db10283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb31e6b1474d6a58d90913680390918284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499984b4c8440ed4b911e7fda9639eac285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d58ec3e0eb8fa328ec61847488524d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898fee36250fca60314d43c91d798b0e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb01a97599d322d0ab7d28eb1b5b8d4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ef9270b5bef3ce159340ffe899dc7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47779230196318c5297be5ed421b64290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38632b50948bac3617a7a8123421af38291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250f9ebea9118904bfd419da0bb9223292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72591c1a2b3fcb7c4e914bd7ff225af0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584896f22c06ee03ec6b8290082226fe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173ddfee2eac4b353677525121d2839295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe29ef42491ae0f719a2d57ab89de27296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec68bed614f1090e8474c95770f86d9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5435f7d1e5a2516f83d2fb60ef1b68d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da2229ceed3248350e3f0026fb5390299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98a857dceff0e4e59a0d6336752b9f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075156ad178065eb81fabdd05220a06301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa96cdb8d22baf606d0c9c3484b137302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ac34ed640a41e3e1b06d2cfa7f975303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820479e45992d477726c12121a1786e0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b3cebb4caac1198160cdda69d57be305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03949f10d29ec0fe6a60fd9fdbf1a5ec306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2074fdbc9c7fdac267ff7738156db307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e107779d9efe54e73c12ffbaf863731308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28978d5078a6d549d1dedd29e442b3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d4aa49c16c5f330251da654784a4c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971ce1e87e2a4bb9cea1eab51abef74311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae43c87a377f557b52b1c9d94a1b6a9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb403bdda6d66d5a4572b89559ae360c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9529e47441b9a22cc42cb002e7c9e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b760f199a74790dcf3eb110a3e8d3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e0b7be433a23bf6d6444a2039f548316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c3fffe5859337f9bc8d44d0faf292317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a4d92b5e2437757067bdf7046d336318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf87184a976106f1711a68b12204ee319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc143ee701c642868bf4d3a6f064b489320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344cf1ec0a385096cab2ce7fc901fc7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904aa964a805ec8fa0933ae0aace0d07322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aad1f2c68e6fc9938f6f41471d3ba7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c479fe265ed2e0fa0b8f2e1761d62324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72fdeeda72f024dcdbbc456d633be0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a00ff4e747ea4bf08c87cf59a5b79c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb69b5d31bfc27c8346f9e6ab0ee483327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d620e7a9576073905cf72524040a27e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71f29dd346db009ffef56348648e68329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935341166e5cb90c286aeabffaa683f6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676695365f5bf19e5dbfefe70c6a5a33331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6cba66602e3b88e39f388924575b7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5963c50807ddf1de989eb97e887f0a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44479a8f855897c24e1fe2cb3c199a05334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef69591cf75307952e7a9f0681f27a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0cbbec198fab1673e28ab01d4b1198336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483191f80e00accecfed816e71606fc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f389fcf2ccdf9f84bac3e38f46a1d0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc195bd53545dba8c4aab4e211e4301339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4724b4dd50175b0f1d30947d6d249e6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63863b5aa51a73d96af40ccae9cc175f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac1e23941af25f77c255a1159cd060342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5370758ded28cff439dc9e590da89343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f1d1e19914b0e1b3251f1ded72da9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6529ebf0019b638cd930019d3adfdca345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38292c268593a858c48a5ceb7769d08346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9b5a8ebca8b887ae3d0aed642abae347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a75fe28201b2b77c9723876572f7c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179cb0ef2f2dd3b8bc1e2774cbb09a3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da61d8eeded319cb84912a0ebc7332350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3900abd42750e917578f5554cf362351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95866ee6bbe2a1eec1892773e8025e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79133df38b19ed7decc960b459aec452353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc47757be387c00cbd8dae78c27b74354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779c4dae5aefda24251704e7e3d884c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496ce96f26470d5e2eaa3d4f387b453356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066fd41055ba128380d88073d7d5583c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8628b7d6731f79e30fe2958facbf2f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64ee1f89dbb132a8646923a52d8fc0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c6a702e8f4b733199d598395e9721360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9372b20b81845cdbe0d360385b6cd8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73951bf15d461d91918fd5c41dff3809362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433124d713268664f71df2f0c2b54334363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c43d4591b5d843dec61aed39d0d104364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5eaabcc9f71797d7361c7d34010fe365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd461b0f5bf4109f383e7a321186a5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b7823be51acab6750bfd3d4fc442a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22cb59bc788e516a27c52e21e66b053368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3ad8af45f82ab40dada37cfffdd74369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1307809bce2d450a25e84d7b6ea51370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be098e73566f7fb3d9c33560e215a798371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f5fb29822dcab96bc0dd467e191f6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7df4ce81600909506e9b248176004e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafca3e32596e8321fbdf72437c68f04374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2027bbad88d287b9c2075c56d32f27375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3829352cca71fda03db7333ebbeb035376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70bcbab6e9743a0b76309152b96e75e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6aef70341b29a2685e1af12180ef9e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017663a5cca8cfcd58b7d8025ebe8987379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf50315fcd738f94aff67c43764e37380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0d2e6e7426ce7cb96b4075507633e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e06898703e2f984272dd871545627f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65a81e8c189db4f1915b48c8becbb9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f5e986ba5699b9bed7413277943a8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af286ca6d05f9d7796e108f7e0c6a693385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6aed169ff92350b5ff0c7b2cb1d74386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611a3470de26a1b4d6665a5141aa452387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423db05abef394f7ade2cd8a5b89390388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09bb0435a5f7e21667b8d2f903abff389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16f38e435a580292fb57cf40b4530d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230f02b8f2f4623f9447434bb244b9a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3063b167e0083b46d336b489517e5b0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd88a68b270ca84bc02df6264b39b0e0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81dd91c5681d3ea04ccc9bd5527c9a1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f3776b0396549820a3e26e1b7bbfd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02939f0f33a04a41b02650e778511e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69efa5026da5a9f396318fe10a9007b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de026d3b22d9553041bde81cec94a2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7019057473a6022f79e658bf9f0cf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad68fe504c412c641c4c61593c3f6b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a5abc682c4089109cb36f1e304b06401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a02b9c4c45a32eb163842dffa12bf6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f54a40a0c5eeb0c4e5e6618534e21403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7185704f8bdaa9a0e5f9ef5cb8cbf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fef1c6ce6856933a1861b1edc21387405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00098a62f5707128211afd9203a27c6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a56cf1d7311cec4a1fef153a7ee51e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8ba7209c0e502a1cf83b3c28e9862408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ac63142a60ba1cfb6c34771e217c2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece55193a0d47abbe77803c2d3b6178f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668ff810d3bc62e54107aab4bac97ec411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe5780ae0389de0b526cdda6750d78412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6249999a3ec50422af86c17ab566b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3954a2bec9e4b6f088ea32ebb23e2ed414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ef575180520e0c37d71f6a24dc9dd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6c8bf9851b43c390ca1a8e446bd58416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66300c6b8d82ca3dbcc4062d1e427b15417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce00752790f8aa1d9fa2ffb835cff2f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070df45ef58b524ab68db7e6c80d7cc0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ee5018694966a312718f570494481420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8125bbeac0eeb14208f1031e378377421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef66e13faa6612b9f266d39a2ae8fa0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c409cc333d36ac35c9025dfcad508e3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4901aa250bfce976f6b4d1a559f9247424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b349bd8b40e149f427a8176c7c6cce425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff6c4e9cb87b61bbd8290da292e9c5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a912d61b2cb8fd489653e51e2212e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814a7622e1dbcc28a143c6579ce47a9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8414fc804ba8c934f993af97a4d6908429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dba5126029e1e90f31ff342d545d0d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2fe79bdad4ae93b1acb9981f40745431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c46be3d1810c912174b8fa9567f3a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737345c089fabc4429284d4b046d372433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9690277e0d8f4b409945fc02dec54434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add91fcc63905070ba4de68689f77c4f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88428f0b201cec6438d43eae60591c92436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059cfec157e13c0129b3e8a6646f510437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668f89cbd7c9c388248dd49ffe7a131438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9696df29a085ed213dc244e372fce6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061089802587843fe81cf8e762af308440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26365568e57b5c2cb9da0182b08349441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662e1a7b81bfda92943c7f298025943442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef18f043dfcab17a5e465bfd834ae15443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90660f4ce78f0152f70e7262a1d7af444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad965f53621899be92c1c0c34be27663445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81178fd0e02e711f97c69d39b64680446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42bd55db7155846dcd4e989edebcae447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd7a1c7ade174684ca228cc48187ed448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f308ada4a5b833e2943412c0465ae5a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1373c22d9981f1d8d916c18e16d63450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369f76dd31934412cdd260dedb5759b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76a8302c1d9ad889af00d8575a72e3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161310e3efaa18b7a8e885afc028ae3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb1a13c9eb453027b8a7165b78ecc3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbf2003491c1280ba44e7590aaca07455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a39bec404bec209f5271dc624e98f8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94461e553eadff9db2571a5376639c59457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84ab5c6667e81f778d370b354ea96f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4121a24c6820153980f237e6154e2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b91ca1e03fccea33a50cdf719c2a9f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc534354c4a69f436d81b7244d604e6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0692c0908d85cf36109ec56bdf230f6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f5ecc12c198508b48e37fa9025a8a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4dd2ae250193474eb59b1812d520f2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b19b502b7c275bec1ab94c010d939465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f70d2ac9a42377b5d7cf7dc8766b62466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7dbd7fbbbba113bc3031e3db19555467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41310d090bf69cfd03afb1e0be57448a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df2372095eba3ff1d0c329cc1d19a1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b89733e3d1945c8f3c0718fd37b1a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e2951081c908500b740ecde1b178f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6564becb87bc29df7a58ad4cffcd2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ade4a281b0a47a5b5e979508895738473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7837fe01fa75053b0da28c59ce8da5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e73baeda06269d9ebff783be25ac6e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67414a7a9b51574b94387b9d35a92936476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626bb18494655c3e7b12751b8edd549477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8d8a2de251f60dfd3b5649ff2dcdf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b221c7a785bfa480f72fea0e0f0e5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b722bbf45d3432d7dd07a7a0ae8d09480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beabb66b22e730e664f78283d49ee13b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c654f3f41dfe1bf590c86c6564ee8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627c0ec0bba8a700dbcfbee92b0be0c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583a97697b417aedac669b598c2a5a7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb35c0cb17a441ab987f5a2f609bc0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4aff7029198314ecef4aca98f934e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07667fc29d27e67771df5beb93bf661487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303272a1d55e18ff79b9c1521b07a7d4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d2304bfd7300bc8b5f132b5acaf45489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17190fa632c6fbc2844f7372a340cade1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852553891501b81afdefd7f17cc68d42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767a59b8af35280ad35a308bec336913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aede6eed7d866f560485b7780f24c84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465a4bf37b2ad474ae9c005aa6fb5165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee7e609a0e246f6b96a47c0300759c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6902917fca3610703d80bcba1c33f617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766abea890c7740d8081339f9517accb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa501347737d12c66dd422518d04da9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdceb22d0f21705a5635ced0122173d110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f1e283f62284f7cab6d6ab95c218e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e33a9ad1facd8ce8d8344c7b38c0712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111d92cde699c4ecdaeb0419499f22413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2de592129496ecc06692e53cf6e1fa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28786a74cae06bc82e941410e181018515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b10acad702bc04742a25ddbf4ec96716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998711716d1483ff787cf905cab4510e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba07be9f9ccfed465c82a1f764368a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65519e2b02f42a1ae61cc574078bff7e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd1d58b51dc23784700f492a5d492120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b562f19128776caec9f14a7953cf2a821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee71004e0770d7937807034c400ff422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31850005463a03d9b3c56436e29c4f523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38be3193631868fa11dcf924af9943224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45b3d6b00cc5bf4131123419fd16e325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20f912e0d07eb5ec38b3e538d71afd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9dd100f32eeca81b1beb85e534aad27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76f3eba9988585f55215ed07e4c9a928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48260f25882d94e480b73ded394a598829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ba38747dd4fceeeeddc8e9c7e7a6730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856fe8a6dd44cd8c82dee25198b9706b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2e2406a622d8a9c464430d733b09c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117929d5549be334efa84db5ded1d7933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ecf35d8e520e64f1d0566eda164ff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bbd3cc4c3338801b1c261ef05ec65f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318309d10f126bc2f447d669c09828836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4d6c694f35723c810084f38362a7c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc9279b8e63ee7ad34a6c69c8f82a338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56712bdc435a61a9e19da561ab5789d039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf134f95b740962e768ee95947c86640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cbd1d3bbf02408798d09e4351a455441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef99d0f2788c704a0b5b9990331a7042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f3d6c3d8fff7b985eeda5d781c40343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907852848f4903e423163fbdf80b36444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e51495de461f536d6f1e583dd4854d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743b3b111ced46b176933ef4e9282d146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7864e93d1138303f111a31d498a94d847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b2bfd2b3ef8884c861503c866719548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e363b099347c9d3464f4551fb3bd549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b74df9de22eed76ba8268d470323b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcebfc923d4c42ea7cfe5e55a1e50b8451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15047c45f629586ad3db2a5e0c09446f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a635cfdd4e6bf25df7a6e61a11e1a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd028c721737b2f933f374f836891f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857baa54305d83d1de9042c90dc7bcf655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d042ef21a1b6fa78f743afc353ec056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9563cf5f52527dd2a031195b37d28c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debcb00f18a849a7cd943c75e02c109d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14157d18cc977f8a2b109c3cc7cfd41459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c9782cf2b0c0354610777cdc1a3f560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f737aa27c0faf949efd6d91b8cee6861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6aac2ae61bf765113ad707658244462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a1773bd288e44c82874e9b62ff27a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99438a9c360519b0f7bd12a5eb546bc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd29a4b2f842d852befd1af9b842d0f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43ad7b01a219276b15bbdc817ae69566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313dcf1e8629f9d584d3528c7e901db67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29076a137170c0c29b69605a6ed74768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb4d53399d3d2ae678e261138dd62b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141e8e3f5fcff3a52301c8a87f1bc3970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61942cde0ab45ede3c3ff996cf4ad0e171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afceaf7e4b46b4e2b692f5592d72bbf672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edafd7f371c4e2033bb130c4388c0c1273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aad1331ffd67a092cb76fca374b0c674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7eb07f18ed520a06b81d6fd9e8ee075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc745b602bbc367695aea75b93ab739276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9029cf48647bff793fcf069b9d6930477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5040335e16b41e61ad3e237d60c9b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3cbc3ae5a5e58581ce95020f63b4479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006527f650d9cf5adc6bf424e264dd6d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b00421bef4e4a5aa27b201c365d2c281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8d09ac9ce7ccb9a80d9ebdfeacb7d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd66ebfa5f39e3d8c36faa4def03cd883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721126e6abbb9ac0586722ff35638d9984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30eecc7c2ff15b75dbc2cf11168167085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06846dc85ce19cbf1845fb5fb9ec6b286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3af8136b4a9fb162f519967cf4a7d587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a2e9e243a42d8ec242955ffa93b2e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73357ab99a5ca5d6aa41125bf7b93189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647449b3a5b5bc64d4e2a4b41fcb81c390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe6a104f5bef9f5052975976c146cc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7951eddd684159a31f652c7ec7618392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862659020e7140351a134d6a3ced30f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ee88bef26556fcd159b7dbffe594194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404ce58db1acf46cb31c415850cc59195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605f156be64d10ffbd5c076a2b1a04596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa3e8615c8efa80688f40a8b8551f197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d514c8dc830c32702df7c3a8f6107f798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710b3e808a111c4940c3d4707fd080299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ab82d70bfaba74c57d60caa1e5bee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46626a059bc793db17b0c98701282ecf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa01988721b683f99ddba235e68df88102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92229605d855e72bfa513cad032314103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edbcd1fdce57b4ea7458c937280bff5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ae6ccc5bb8e62f2c8fa7f19fe9925105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3c00797640e90f2a77d6074677acd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99fcfc97244d0b197bf3f269c1a0c64107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a6b2105505c5c68978e4992a05c40108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d18b72fff37873b7b57f55080eb459109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e20ebbe08a7101b1fae69085fec1b3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f92c4def5e872750a2218fc1168689111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70214ef2b2803c56211883d4336c4332112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9023814461139b86d4502c13bc98048113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144ece63b83451def67c9b860b56357114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a7be233413658057f884e9c06b349115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1c07e766bebe4b686bdab2e0704b0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d85a0578b216924785b50deb0a902117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad1dea4a511fb7be3d5f621fa79038118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c77ce2f98708b532493c6c5fcc96d2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e14214a25df71b3740addaca689919120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe248c092c6727d395a4f7b80d29a225121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dda5247ee2988a8095a79b91a2bed3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328b9929fb2651e83d8acff4da8ef1d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62185a44c9e17f3372393f9fecbbbb9f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2744f9e9f807f6cf7b43a722e0f59125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6cecd4446e21bcfbf41e04a7cb9ee2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8fe4fc8062c0028b190886a4b2414127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9314728c0e6a185e2a252ab9f1362128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511228f1ba41d2cdbd0991dc0f25893129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34618685fbb14418e9a02876e5e34d60130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc970c3dfca4bd12a343b9d7545a034131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b48b85ab64f7a6d67b440c55a1a47b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edcb665b5448591eb8a2f186d1386ed133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2453cdcdabd2158870fd865afc38d14134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035554573dafd15ccd6b9746c9f4378d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79929afea9a5737f088206af8cad43136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22307e9ff19317350f8b9986c54668b5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc439608de19d673563e5c80c7f19619138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0f165a6ac13c23202714a8fa77126139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277c5247d833f3c3569ddc21d494fc4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8165c56e71adf6444fea75f02ab9fa7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f51aad6237a5840b45109b2ab7d5d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f1909ee522e7c6ca021f222e38334143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1048af83e8d5ea27ef641ae8e1072144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55144df9b13bc8a4b4e1efef6edc606145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d164257b1d2a2276da0c019e9f2b92146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40acbb9e444b50df02a92f3e6700aa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30747e63421565ccb53353223134340d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ecfc4b6e8fb62810437642a34af402149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae52f8a63835ae63c58d1682cae8793150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7d0f2726424f5296a9694d989b0bb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec90f67695f60887feee5ac54e22b3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476ffcc50e9441f8e5d4b9e75128bc3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f84c7661659583463df15c7daf33b0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488ae453cb5319f9097631c2a7616a1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2605cf5b159ea84d11600fb091069156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb511bdb75fb745d3a3b566e7aece0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f24d429cfac95d4d6d8735cf084ed158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05299ea3b93716255d674e0d9ab9375159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c648ab1fcd54a38fb9460b14912af160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8e2469d147d7781477c5dc684cb1d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d54790159f389407c0ce7b86834bb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178e4fbd531f01bb1aa8332afc1e563163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e2135b96106c799ff05d321063af1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0221895cd72ef7a94ef2f181c44f65165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a0efadd66d66a84416bc85d9f91a3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06271df30eb07868c96b6ae5ffa7c7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d6f959a916f33ed9742e90f21f3db168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381303c1c9319800fcf4b47bd17a19b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e0e26a37814d62887e646de034f65170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466360248ec8ee84dece3d0f0235024171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23adef1030a9e5e093e617b39a9e5f8e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a449e42dd5f37c2846d2b7de3fa04173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc2bd0562b9e9b4b7351a5c09de930174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05926db1d8a7414f2f80618c04fe16175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055fe4e71a9ea2d844a944ef6cf7329d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d0fda1b7dccb4105c61ee2e1d79da177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14e13f03b69285a6c4b3f608ef8ff6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6dc81b52dc836414bfefa28aaa3f4b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55fd635a74e25c2da48d3bff1a1ca69180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f582732bd7e0a44595cfd6eaba2cd305181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe602c0118c70aaea8f8ab29d460e1e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e49e031402ad642dda07ab2abb685183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcbcb067469e1a30e9fb7784a9c0a19184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e079720507c94a7da50fd931919dba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9b2958d5b0cb7adbfa15ef6c69601186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa88a2ed25f718215af04dbe5d3b7c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1392334de95543f1aa247a3ae89fb46188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dcaae9bd6121da8585dc434c021f87189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a04e38bddb27d7c85b3f02ea24365190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70756db7fd49caf97531580555ce36191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98e259e0c2f40955c6a88ea6d3cb96192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0fc84dded872e5353f900b02705e0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b331eb19364187913947e8506dfd5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28bd7dc9c3f571b98f7e6e833ae03bb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7bbf94ea02969bbff29ada3bfcd1fd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19579db545f9dc0dd8a7e18bec4b2b25197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd54f1cf73fd5c527d05948d57d085a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb84a2e231c8c3206195c03b8c6e77199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d0b1bbe283e7743abc9d246ff6772200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd213ed30f5c3de7a81627b9e1500d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611879f4c60799849376c5abb7f12acd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ba8e8832adf8247ba2dda6aff1622203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcfe94f7e05dbef356a89bb5af1ef1d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09a137863cc68e3b55fed9abab3c2d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a4b2931c0b828cc943b7a4472a8bf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce68559a91b5cade0e3c918e4162f3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d176bf2b761c0a3cc57c74e3c3a30a4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e2bacffe5a86478f895b2e4e0f756209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd09182cb8f92b9afa5113cccb9b5d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f9e36189aeff1280a18cde9eaa23e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75793d5376ccdc96500ec7d5cde7fcad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3185d677e34d7a02a21d36ba319e16d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51c14b828b241af0d089a3bdb16baf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda3ab9714434b059f7bcf15f23d0a7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bcad60a54457f169c1f677374c44d4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ec14fe5741ff32e99563d3e3e5d73217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111dae47c6d4dc8bbe78bb4fbf6dedf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b8b7c866313529b8f1daf1a1dae30219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922d6f24943935158cd65c25390cbfc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bee4fcf8a3c6a81fdcc4df3069f709221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5418b8ddd63c93fb716663ad8b13dd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c253ba400fe8e4ba9136c7bac32cac3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ff80e0a8b373ff026d6d8d1acbd0d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84666ba91028509d46e157013315d5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193be3bc1ff8aff954030db467ae4083226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d031fdcbb82446b1c68e62f44f1ed23227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd957b569c2cfdcdfec4b54b9886344228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298bcb9b0059ad49516767fe95b684a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b143d24499be1ab11e6d2343a522e13230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15336c44677d3eb06cf1beab59c33937231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3954f9c308bfde436424dd6ba095c0a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b63eb145445c91f5c6cef13c36b3c2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f639b4a8d81523fd538b856ce9b03e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68a6d6725eda82b8fd6442150232f4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84652bcffdec600c4ac61dbc45ee1aca236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a737c563c3d68e550bedc9ec30b5a0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796d8592ae23a2cf61e21a4943b5e1c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb287acab4083373c94cfe2fed5d2cc5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f0e015a93948cea42ba41222c72f7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a94989c5561b15f447d06868cd1d0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff95be6bec035c2df421a54ec17c5ba242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47775fc33ac8d78048a9d1d30a771f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761780365961cf5f181e2ac948b6913244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c51a522175a5d5c35f3987ff7cf25245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e808ffb9c7bd8c0058c9cc02738fb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea5a8d5a227de028747c9a6bf7f055247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42478ba4aa8f2ee899376dac1e10a10248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e30620074c6e8e9e776f061a2e0ac249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d31383e9778295a8c48c876343346a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c986737be10b3fe31a3cd44db7858251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb85eda01a6deac81d9346b8746cd9b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57b4f2726a9b66d4944ce1f0aca38f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8951a80531e11c17181773257a11c59254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9c4f25f923b472661b4e404ef04ea255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3cf07ca20c25b7d8e4ddd39d850096256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb562bfc049c40bfa06054583ced7913257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d4bda9d94451171a07a0367e191bf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48b0007e65b277a4839466a8f28582259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f29442801f72b18b1914358b0c4665260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f1ac6175114fcd50a25e9ab077835261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a4e4cb9f010b9ec03353fa0eddf49262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0102de46d328d0c5fb6f84ae2e8dae263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ab060bb9a21ee410414694dfe09aa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8c7eb40ff12504f6640998285f7a3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef51c147ac2a08afa6618b9dcba33d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585ce2f5d4ff2d9e91e38664e9d37ef267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd6a04e839c56eb2443adf1f1648b7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05a499ad9e511b106f0865ee99a834269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e15921fd0cfc1b2f0e982356cc967270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008871e90306d78b9047a8c77b55864271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1161dbd6c41093dd26f1bac778a95b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841447640a590f5263acf1fc48831bb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c201b3ae1ef0c511fd20c57671e521274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9525ca52aa939e445c188143a6c55d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce173270f646dbe834676d3f311e1e7a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd7cb20999d9ddc8b45bb73b3d2e7d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96e47c653252bddacdc304df370a5a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffedbfa781fa27deae36e25a26bc2a8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b1a87c79061099f4e1f48dca21116280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57002bfddda8c5a0c3a4dc6a551a85d5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1bc3e4d02e95ba5acffa27e50c01c8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f682c34f6d7f6a5a5fb033cd30b90a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e8427faa0ea7b4a9a5d6a6d248436284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fafec5b1f66f25ecb7d564ab6ab571285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2353656da0dc4fee7812f91f6a01f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c98bdaa9dfd4e164fe6432389aa83287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd9b7e36c878f13bb2dd48c747204f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835eca80942558fae42029992d81c2e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1313361c0770809d458a4c0def6423290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48fe64f45b01c2914bb4c39d6c1a999291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b12ae10f7d82fe4dc636b4ecc2750292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5549833e3cfbd7550fee132ef3c61293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44561d6a0b56dd207a43274f0f2160b5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25ae55a9ae2f842c46272040354df9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832aae3ca08f1c9a6ca7d912de3976b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d49ce9ff076831ccda9219fd5ce9b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03335eba53d79833740ed0d0de2cb396298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b147c9698025ca20f42fa356f8c7a1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05edd931f38023b1fcdb6ce3505962d1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a22bccb9eed50c6c8671e822cf3c7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f77289834e464233a16581975049b4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f669a4bd620887e6befb6abdbb132c2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b524cba15eaf6e6746c268aa27a33304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7321c9eb8400acdf2d75b447ac232305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4cfc9d79a228801a1b5dfbeada51a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55126d824cb333690faf4dcd25238493307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de83d8261830f3f0681538f2d58d993308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93fd8e75ea8399c95c77b09d9940bb0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f82bcdcce00e133b516c9e237d82534310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc05c90de0585bbcb373bbfb714bcc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5b12a281247a305393ad7392531eb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b8868d28ac82a0aa1033ea7aa991b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2df751d03afc54b17e89fadae25817314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2200d9a49ab1d71a581efa8113486315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc819f5ef32e0ddf9ec4017bf08417e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e222e989bcfd9a865a27cafa0ecbfa4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39edc8dc46c80f35273134418545273318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274183ca425590bb79fa6d0988069be8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8ad466ab44aac7aa74fe487f83b46320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3080140978c9cee2e44f3a622ab07eb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb6195325936018a3ac1aa99f24699322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd0001493a0a263b3045f2f03ebf7a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92689d42db7c1a2c0885869d7acb5021324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad3fe7ae62dbd847020bf2eb8e0764325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7735462693dff0247db1eafeed97c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184173e95dbd924b1410b71fb6ed72c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256106d5c4fffd7e1a6b84d99f021ada328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e960a14987df09b1673ac68127ed477329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68c7c389b6578814f95a6efa66d601330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88839bcceba445e5887bf48792546d3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af5db6649c8e6be81f828415e04025332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14831d86c0cefebecf17d85078f03977333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a02d9edef48412abc2477f34b0b95334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a317e3e85df4078f0c2794aa3ca18335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905f9556ef0ea2ae7cac4514e9fa880336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c14f63d30c812f3ba20fa0a50095f6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d4a0c5f38bb72298ab93bd686ec95338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d244e74f577ea8e46bfe6fb7dcc6e37339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e253330e5be2b823faca67d7f5368340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51def28175ae23fae3eba05a1566e89c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e364abdc9a9768566aef03cdaf8deaf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09c2a471e7a6c7faa0707fbf5e125a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ed9bafd158882310ca4797e8d8b5d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a34f67d6a1f44b73b79206d08dd892345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478941393fe50d74370aa5945df40ec3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3d5cbb0144d0637952d5e3867c7b0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87cc8c51d4fc1665554efc954a808a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8bc8f15baa62c91a009221093389a1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e506720b2b3e36fb339e779933605c3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c3f57b3b17b0d5de389f6ea2c45ee351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176bfa9110995b1015a5c55d5877a2b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb0490eed8c6ae9fbf858c542f1281353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c2ca34e91cc1fb1276674b0e786fb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ae2f8a5218a5c84bb096b9ab9aad3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c753408cb9b2403cbcdf00b1e973b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d98f58634de227abb7e72ae25531b6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb0d6777066d571ab818b708770e06358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301837bc4e50b3143b357d99350c9612359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ebdb4ff4a6eb2ec6d062ca750643c8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac310cb27f5aca9564e1d48acefcec361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c1cd1cdffe1326aa0ac3f9a0d75b8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46387e383b106ae785fbc6c90ec96df5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb03fc54b5199e746079ada0f0cc62364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654eae88179ff17c689c475e77702a97365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f1a1db0ade21fecba627ef0a28ae7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81717353b58b1dfa5eb998ea432372a9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da85bff43b0ec29470d14cfd070c5e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15257f6871363d3cdb5d6a2592e0c4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567b320c57f454d20601926818fd3cc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1aaec56b6aa077974be7b4ac3d32f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e94b60aecfc269f235caf9c18ad88372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36807f6d2f1fea336550fafc60ffc8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf8806a61af271f3cc805fd4c7e83c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4d5979cf571c3e8bd8f5e6663dc26375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c12c5dd92f4b6d0df309bf62377e39376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc2af31d00eac73bf99f08bd2fefe8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d0cb634d3ca429f864c36a22af901378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b235df3e58652b69c2ecf007bc0404379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbae2366a767bd096f4584c6ad2fea8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5276de7050bd95a60c57ef178c4aa839381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e0522237aa41026fac21369664be9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ac27cf6523525e399e555b4e93565383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391ec0ca9b5f3f462ab7113d1854f61384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301f95dba7307cd26ca926088520494385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125eb938ac0dc7395848ed19c8830c3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a4b60dd562ebfffb985e7b5f5c9cc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a7224ee7d9d4cb8007884f29cb28e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b67c30304b4707704fc6021e75f60389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59ff1787c627201992ac5b05460d6d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159a265aac013136ffa8237636e0198391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37154983d422150c9dcb11924a5f682c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8e083a1f1bd09a3be97a6c9fe2359393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122288366fc6afb32817786244dbfd0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c842b4e7f66d20b0c1114e9f35b528395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032e5eeccc48faba39a946fbfb2c348396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749b45d32ccd0bd67d98004fe9a28c1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af43c5bfba3f3a5e7298b2df25677e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d65089db3ec97e5140f1bcf4d73778399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce79c5293a80eea5919ed46dba8edd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93935f77ff2096001b687e841568b360401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ce7fbf81dd51bbefb5d50c7d36658402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190c1bcf0120476b52a9c2040536b2c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b01af2b887cc5f027fa38579f06c52404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87910a86037dd81cb97c5bf07549e9e7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494a255e10d8c32efa800c1b55725b4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9431949b4c4c23b2ebc395511c2d36407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6eee6365811785892efffd037954b7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b4e6b7a79455c2c9eea617e29414e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f4fdc100df6f889abfaf2183c215da410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa30942568ec7bf4d1f790bbd660e4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d050ca568d538152778e5392c1578412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23677871f34176d79215303a49da69a5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bbe7c1b099d2f1a9af9504a3087d30414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954773d621a910f8e541db3df361069a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ef83775a59a1be4964e16ab02c54d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1033ce64a5c3ccd570d6bfeb4df831417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab8e846d37883702a2a375234aa62f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ab6d65fda3b31d5b63ba6438f158d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f3e4727989674001e5138f4e1e551420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9d0808c317ccc27140516b174f38f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1a6a6fe910fa6bf824c1a96f2706b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410eb3e046f2b0ef78165709caa8e95e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530fed46c5c216f893d3a4bf094ebeb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75a3a11df9a3003deb762ae0bafb6a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf6eaa210dd3f7a40c0eb7e243a092426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cafce6734fa193af4d147daf419b6a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9021664b37ec394ff93d1500b5ac6a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5507ee91b374a467db99803cc0954429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408878212a94f6f8fd477124ee8debe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee52e8e6fee874b65b61c222729712431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a9f0afa1ac3853b54cb4fda25bb5c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687230b5c92f817cfffc7efbc8e1dca433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af3a0c96f0090d9b0f1b42b96986eb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6324b603b8c8dbd9b72f48b2f0db68435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98a04e7f71d2f3c24f06d00e0e70d9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33831ba511e63ffbb2027e3bfda9264a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83fad4359a5b7e8d8e132fd40b255d6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e693cdbf8f22630829233061d858d3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05844068ddb6fade85bc6c2da899aed440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300ae8e58326ef6ad0b7c5b4bc21658441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ead0eafb0895bbad3c275db70288d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f94f28b8a2ca9c04e05d1014bfc7c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0464f2726298d7af88d76a0c707b5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5b8d407e5421518126af89dd049c8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcfda09d9e492d7920cfb6d02a181c7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dba70454ae192fab503f79b6bad9c1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6e77a36b554928e995407ae378701448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854770b8b1b5e2a3632844076819ebc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e03aac528aa2af07d0e1ef8fe76cdc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d82c9e41efe6e46986503beb1925c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b4866c6d16300f131dd2095b7bde7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08fd63267561bf808d421f76bcbad6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a6d78850828623244c8524a247e2b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce6d5d779d67c2d5b1f257619a6eee455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b3e455eb0bc8e903ae6af167cdfd2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72fde743530aa147c36632485d96072457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26292eaf5a7e111be7509facf399649458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3466a35aeac1de05b744aeb05379a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4a384b7d0b84a6370d9b4442da8e6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbbed3e52bbec6b0043a9b83a41c30b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae08e96b817a453f61b8fd0ca3c7a0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6e4c235b691b2761ae65652d50ddb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50572e44f05297e365f10b8892f2820e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1354a9ebaa51613790c20d4acb1323e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dec02f5c701a220bb1ba2bd02be87e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb7f8a616d8968ab68d02fcc5f3ff8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86655fe28379d76a150868b25835e312468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442190ad9c0ed2a44fbcbd4d7b7c43fe469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0f8d22d556dc76515f435e74fbd93470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4736c9ad3229d2db99d80de0c72369471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6bf5c272fb9378f58eb3ebf6c90af4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab68031132ab3539202fd9aee128f87473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cda1926a24ad383f85e488c1a9ee07474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c87c4915e3eaffa6e3e04f5425e6e1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad6190ad82700d4ce8296c9bad4ad0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c04eae585ad8ab7c040f9053563534477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5329,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16355,410 +16319,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17364,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18629,4069 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D85" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I85" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="J85" s="0" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>0.37</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>267</v>
-      </c>
-[...13 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>4.43</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>3.41</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F101" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="E107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>12</v>
+        <v>317</v>
       </c>
       <c r="I110" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G113" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="E114" s="0" t="s">
+      <c r="F114" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I114" s="0">
+        <v>4.09</v>
+      </c>
+      <c r="J114" s="0" t="s">
         <v>329</v>
-      </c>
-[...10 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I117" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>1.34</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>348</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>349</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>350</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>3.66</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="E129" s="0" t="s">
+      <c r="F129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I129" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J129" s="0" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>385</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>401</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.39</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="E157" s="0" t="s">
+      <c r="F157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>454</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>455</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>490</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>526</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>527</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>542</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>578</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>609</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>610</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>612</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>615</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>1.76</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>630</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19482</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19483</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>646</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
-[...48 lines deleted...]
-      <c r="J242" s="0" t="s">
         <v>649</v>
-      </c>
-[...98 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>