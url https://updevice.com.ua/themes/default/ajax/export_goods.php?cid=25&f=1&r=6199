--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df7314dd23df4fda7bf8317213a8361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe576c4b0085830a78425c5fbed37b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ff2533d24a7e8ff819749c45061fe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a74a7c8859ed78116f55b951a66c84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55de85836544eedca6027cea7a9c445.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06753f9199c58cbc5b27dcebcbf9b2116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0545080235ae45418f341c2fb0ce87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc85ba059b04e01e50ff48b96ce5b908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c345317fb6d99244cc3c15dea6a7e39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e95e313f244c38a1668d9919e8e98010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac582b1629cd486f3db77dccd2b367f911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c851f0571fc3bdd2617eb4f793dab912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2f7ef08c010310c205c85031029d713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99f3c1cc2fdc0d52ee635f1e7ffe3414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd537853686b5f3d592f66043315d115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07320f691dddcff85792048d713b09516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9616d6009e6aef3cdb4c98cf1d0b7b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12d55c7a1c4433d39b6d5d85c084d218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17567b33506a186142005041b4f06c419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203543e814128ac4c6d42893d01f85520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec887cf90f0077a0f95ca51a7e9291721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2c5deeb389ff19b25226940f116dc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7bcd3dcea0b7383cb2215153deb62223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e71480194800d3807642d8ff0916ae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a91db41cbb1165c44ddf9f676cda325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6af456d304fe802967dcf6e6a1492426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242a9fdf6fa64ac45000bbaa7ecdfe827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5100a691b9296f9584c6fb04b35ff7828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c59823b64c3efbea051fc303ae518129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4563784348037b980071135e2e49fb330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa754af5a2c2bf85b91ffb64e34e593331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0580b6595ca0ea2b8251b759e5f3b3732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda4f9ec4ad7d5a2430f4cc4e18bddf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68a53651327c34eeb7c8b7c529b47b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36f5aeb8e7805df7a9cafa007dcc7435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0bb9eda079fe45f60a41ef4d8d9bcf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82af5d46e42f8185710b1ec0682b3be37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ad28e82d50ab54af62f25a7889dd138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354be84eb31806c553ad3bedc5d68ad39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17896fe10cc3190e47d62352347d7540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ba4d1f4b8159fdc17017dd9222d7341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2527410e42bfe26511dc590b4b2e2b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac34d788b8868f90f5e3d077a62a6743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac250b4f580333eb08418361e6474444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57f83b0be8f16cccad848f21979aab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930561113879a721cab1cf12f49dab4446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8c76db4d214f3a86feed5a344350047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1126501cb2675e82588f912bca0e0948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d18a959709d661f040bf3b49a16db049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad0ae693ce5a2e610c5f6481ffaa6550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ff71338936a28d793d9eb3d57dd2151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7379e9d8b36efb70f159e74fe3b79352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6e4d4aaf9aad1b376a7375c7070f553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a163062ef667b809086f2c3c0d799e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98870aa7e42b0e9013bd0a4cf35a1faf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75921e58122953e3eb2d49d118eb88156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f90b65f5a865bc59115e4306f098ab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fabf6560bc54a3e3df8a039d0383d1a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44acc32aa453e322add28bc23dd37c959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea158c4aef25210423b6015f271d7ad260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813bb58e380c686bf476b551561deb1961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4f9b8f4d1d6b135fa33c24e2795c662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706146c1ce1b01f17041e611f55396f863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083322710cda49e0731c776aa778310364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008d30625efe9e3e4ebc46be97cf57565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4f236253fadd2cb33bbdfd007594966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5d995c3ef4d341bd992ce3f3e5cb567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4f09de859d6d1caaa7097b6c8b7f368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd28dc9c81a3202d68be99d0d8c52d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971e591b082c11a045fe692e024f30170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f60e164ef0346f8e210dcb011041471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a3f551d20e284b2d3173a5624393672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e3cd79268110765073577bbdcde5173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b309812fa5425687729fdf98d20fe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7656393f1349040f65af6108b989275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64590bc4a2f8343d08226ff10e55b376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94533dfdb44688d3e8716963047b5be977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66e7c86aed5e673fee1ff63fcbcd6a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e841b99db22a952e008c11439126f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5fb87836914334143643cb89b5979580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd92be51952a2549ac42022a7278ecf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb3ed31b38c457d4fe8fff956ffe7a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b302dd82517a8a0bd673a89d4e80283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32078e9cef703702e7553a24d7b9484684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b09d752b81bc76740ed80ac2b32c9485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e0e3c159c39c2cb6de7747d8047c686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca0dbe16ebf744d535c65cd44d5f8987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c05ab2dc50b6ee70c93fbe1acb9b388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad73e7461e1a4b8b39e7d03483b5be89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880bad2d90eb6ad846b87dd743aef72a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f9b05f03037e0b0d4dcc97a32c53591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39365a02837c886aa537b065c94119292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdded9e75dcbe5daf11d693ac190a48093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3814588793e61d5ef6aecd53f979b394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d939a573e6336b5b9ff2c030d217e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45685eda81c20f52f6828de4c74d612196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff91eeea0bf2aa1c71c8d3ef4dca58f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f738e43ce4fc66409251a71434ce098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84f5718a94edc2a38de590993d415c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c4593aac08c6a9bc13caa11303e1e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b00a46ec01d3e75bb95f5073332a5a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8852fffc3a4555e224b8f7786f94ee102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56f0bdcbc5dd21fdd6dcae4cb6a2f0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3a52ae028f12d505366897c960992104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36450e9df41bf1e8f56fc9a59338fa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de27b496e204425c0d324f0dbba38aa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd34796b3318916297ee74fae8192d5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80c437d81d757cf3c0c68262c48fc8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885490d0f154d725c1cede66ba04c4f9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075300f00ab88fdceb13bc45c5374a0b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966618c1cd526af3190e6402a0c345f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15419f698a6b3a8bf8999565093d92112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc144d7972c354a913070509557b71113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219edaf6c461e07ad69cd65bb9843f65114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4987a4735f09e67adf6388d8506d9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471a4ca41f4514242928f42d8287677116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc7d363549722b82ad8311740697f8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04859ddea5790c4319df1a7041203bd2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05f4c52928928f2bf7345ed02046a8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d4da9a93c98ddb39925f2494e252c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8dc2693aa90849772dfe0601ff5f27121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccdf32791389e1f68c5a7d3fce7b122122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085b322f3be66dac6044fa92ba39f69123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af0fc94cdde535fad571e306d2aa8e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786761e1ecd95c8d1a422adeb1b69b7e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ebc57476ef918be7ee1dcaa8b7d0c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44ae9135ae2339569dfefeff897970127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597d15c8b3b2edecb4ec7bc2371cd13128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61863dc164104bdeda5a188d34af6cb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80facf3d2eb9f2cbea60206d16b65f8c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d91da2e32fa571e6fc86899b25a96a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c27142704a19eb842046399a4a2d8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f3827265961e094b8a972a351f5dc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb0fbc87901d0163cd611b34e8b8a6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfabd25e3096701c432641543829377135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c06ece22bc956f78e56c90764e1ae30136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c02bb757e0f30093f95692e2def9f8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109287192c50b24dafdaf5e950eced2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19d3117d90a078e83cbf9ac71c630b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959950ce9eb26124ac64ac3b75a4f21140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3616913917defdcda0c0e2d51032b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1c2bb94a79d3f08c5193ddbb61556142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8dffd6bfc364209a4fe826627e08da143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c06689fca3108d206561a6fdb6862a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1b199104219455c7b99c8cceefd02145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd4395e843d290863e71d55541f07d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98761f73b00d28b6720c40c81308d33147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74906421d39105de88e0f4fd2bd8dfa4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7604da6bc7f10098a7e32abf8d967149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609c3fb04ec6b81b710d1440186e891150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19ab52580db3eca62c994162f44249151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c0ae708969b5910c946f88ab2768b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e544fce0e7313c4003ec74086266da153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe5a2a384d5bff4d0f8af6d223be6a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d573ea9066f721e28ddba63886e2c5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db65d271d76314a65344879905f560156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1e9ca641a772c885ec4c37bc1ce6f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b573372928a799eea7e97a1cf0f87b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd158d9770759bb49feab7a551d4f0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f54b7945e9e30d7db729369cd6438160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7460bd61b094ce9d3c5a16123e8555d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc5f56d79dc49addc1e79a7c1450b3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdbf46b9ed91e69a4b6ea7c88f8f2dc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb8d2a2cb14e33c0b24d4b2ab5feb1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3743105b4b13217bbab6f474be3dc6bf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e210a5dd63128540d097f29fac9555166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2cc65d95ea16e183d0c93b5ef65814167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469b43d2808fe2eabcc0271307fa014168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf34c5d8cbf323ee7a8d9f0e09a399a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f604a5fee417c26268afcc82c35c2c2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f96c5ef49bce2165000ae658b7206d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5003bc0939555b0b258994b933ac6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442b6366a2b3e8dc9732d8658044a2d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0372f021a3a6cba554e4e7f3120a30174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7a14e319b90a2cdf34f7c4c78bb5c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f2c92cf44fc58e3d84505ee0946ca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d615164de6ed0146b6139ebaf46875177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2bde46d2713c4a4557e54db7bccc1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a58af9ea687c8e48fbf240aacf0be6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ecda0dfcecc1ec9438494c2ca96f4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e714527ea7bd2ce6de0a6ede0437b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0a52fc197df74318837fdc7371daf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1c706f45f8fea98a7819342496c8c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb1b6166825a002736644736caeab7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ad7db63db490078e2eabf2c2f1a7a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b615121ba4b35f2cbf84796a0f2b8b8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e17c28e82f99c17a3aa624618de60e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960d4ccbe9b80ea6fb88f3984104211188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ace58bf8cbb67c363c3e5e4df539c3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7f411c43e6a80e848c4c1a33b846c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2a362483cf5439491b388b0b690b1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ef2dbfa830a116c8e7dd2ee29d4e7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6c355125ecdffd01967dac961220d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199b9e2dc23a7d0bb62ab506c960fbd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c985e5e6900a3f26b5881940d9de3c2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2244ae77aa03aac80d51848e49c615196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78024923dc00ed154f7f31496d172da1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488d4b353be9087a79b8bc912de333d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7efc624ae76341848accd4ab430ef7a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5223ee4c43462fcf818b911396131200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5f6fae75df10aac28b5a7eb6355d2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e8969a611af72134a81a115dc678f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dfef23b6b0890db92b47c3d6ae12b1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0e151bed15db8f8ba3272977c6f31204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d00a48cfb9604f9ee53d8ade7db260205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52434257c998b5df28bd460e46b4c89206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f42bd52f9367eeb92586e8fd9fb31f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4a2c6a1336dc3f203b03d8a4e3a57208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522786b3711c0bed6b18ba0a064e007209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d258e4cadfae69a952253065a6ec0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dce9d6cf78776ab7c55c6d29c064cf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992486f6d97020aec18ef33b4cc28cf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7ccd51c9ccfe10b5400a58ae139e3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486cfa1743cd4bde011d7baadef9b6c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd65e556709c4b993648e62512574f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84cfdf6437b345729362c47da9a76b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10c797b20015179985a543530c98ca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b054adccf3f2b0be913c5a020217b6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf721225117bfebfcfbb8243c38a0b08219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aeab46fa19db8845cdcbc209f148dc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44febc4363b1fc1a0ed38f4f84e9af1f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27514bb0f8b70a113a875aa52e66a93d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04651792f18bf126b3038030a34dfe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57e392be2d323b10e0fcca10c6ebcb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b5c422c9be7cbec88531a17dd3496225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373b8f506a78f30f574cf89e2dcdeea226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8af2f08f0605afd5e4a7056fc69b6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2779ed85cae9686c0ba44b50788972228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7c54a782183b5e7f119a20367736b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0332eefd2fd6d23734ee38db95ed65230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444e3ba8882d8a30f6c97873efe9b2c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a50d3e4d10da868e0163792fb637d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec689a30e98f101845bf157bf2c44d20233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee738c4c1b9b1b98ca6530437cb806dc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e4e7189ef46e14e3dc5715fc9e011235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c4e4d88a62e240e4a4148c32f46cb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b519d0056aaf6602498dc7add37dff237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aab2d43be8d3bdfea88c131ba1f043238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ececc16f477239bfba6b1f71febf1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d89f928cfb22e67dd7cd3b308e4c48240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c677264bf2a1d6ce938abeadc24a3d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3f9ab9434d567e579ecab5be84980242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7620392aec79cc1a5fcc58da872033243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd646c94780f9180a07765f540481c0a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f628129dcd6e703153643b5ddd357245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982acf2387c485486040e9f774ec3b34246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4096014f273ba0d18300d46b5278e6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed4ccb70c64eefc70453a5c9e95cb3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc03b1e5fffbe14727f13f4dcc6be9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04fd345570297de1da8d7ef38d72668250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6461101b93e3a773b6902ddbaa4c2b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0102820bcd77f6c3bf72587d5bac9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3fd854458a20342df0d74210db227253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035020311d8097bc9e6c4ff3f04a17e0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3f7525749b6debea1cd2589fdb6c4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515dd96e2207cfa66bb0e8d6cac225a7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce81dc130991f33e6ac34bd07c41a0c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62624c42465229d98e98b71e31d96b85258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38e09c9b39a3cfd9e2172cc64092cc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e800251f57e8ab01d037089a0d3c15d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124b95c545371efb157966cc9859408261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f23af7afd4de4e9ecf5406f0a6b9bb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a7344856184b7f9d6b65151a7ec5d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ba58935d0bdf3c3bc1b12c8fec5ab264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476f44659a746b7ac07b6a4e652fef1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe050d52ac026c226ccbd01130aba3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01adb045ecff3ee310a1b20cc9762dd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de58211747b3576155574dc38c3398268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8cc1ee8cab1f41a67c406c7899d886269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767fbf315db5ae8f886255762dd57d32270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30759bb7768529ad151dfc41431e78271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899be8cec818733a314a3422976f5984272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8fdb49955305e1f2cbb3ecb28db59273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dec66df557db6316d87ac05b727563274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38dc32e9feca4ba0549ff22604047a1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e0b9a6c5dddf69d0c88282eec6b94276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050213cf43b8713c2aa92602b84f621277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290287424d29d1fdf3dee5a3f400a8a1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1179a76a94bfc38bab1555078ce87f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649be635279750e3963447a39e429dc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74219af6c0fac1fb528b160f1178825f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e15ecd8db3e0bf0eff3f49dd726d23282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dabf661d073c3bf2c06f9b27fd5d1f1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3377c450d15aac1a442616b3ea7d607284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c24e4afa612b1e99697f44984b6bd4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70acc05bebcfe21737d8ae02e36da1f4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e997e617d5969c15a4e34965df672b9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a166378338fca1e6dad7ca5a5c72e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5afb20d3e1a79ad0de8a80d57c461289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1cc36d69741fb91d0f5f45cbab771f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22388a08e784be1086545feb8a1aff6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072e3534360d08597ed1075cb911cd6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73148f43e229c31342d7cb9b1cb725b9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e7486e5afe6e703f039b7a7b9fcb3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fdddf45dde163adfaf5a59e7a4285d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2741967d3bfc7f45dc205395ae676f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b9050e70dcec2aa582f685faa713e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f93251efdff36793f96bb904c71f70298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a318f9db7168da53cb704504ad74c2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92241aa06947b647a0dbb03741a9bf70300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea029aa6726b24a00cfbd0e7277fda301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604067adbdc14b7f596ae4a2ccec6e11302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9dfeb9abcbd0b22f0622de1c57390c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eadd7aebb8bb338d7f6bc32f628aafa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8364d500d7a9f57e4b156eb3022bd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587fe43a0a5797c7e706b2694157c622306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99d094814427bd697f1306bac6a961307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6492e4d51adedfb3b28810905363525308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e8db00793aead36dc78dd0721aad2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849f4fad32041daa1195ee83e453adf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a496b9019a32a9a2e0d0746d095cf6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b816a0b9df13500e7ec0927f91b740e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f60cf20405926ca94547bc374a7b9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0774292dd14995f41a5631993b27e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c81c52fec053ce9b10ee21e51753e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aafb9db6e775ec77f2a851c25f8406316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc85a73abf059f0d5942db3ba5eeb0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868274d03dedb08614e27d1d706ae9aa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a76d6b9acdf70f7aef363f8c88c4e8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb74a7321841b244fca8d24ba31b753320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74efb7f98e9720af01b7b7e92c1fef5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92cbe7a1271485dfc0d598d5e8d104322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8dcc3f9af8a559dc7a42a3a4a289f9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e67d382d22b1fbbcaab7444b66b3a8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18d03bc26bc9c448ddc0c722b01db5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47041fb4f64c6f64cf4dc82c33039f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db67e4e43d8b6d8da2674fa06d89ad3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b01cb2ade623c2f21bac0461b6240328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc101ba7ae292c57f28f07d41c6b9a2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798656daae184f6fe065707536a10d2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bddc0879c4d18c5fb66f9be39ea3890331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e52c42a762797947727ee253c5f4dc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34227890615024cf1613e8677f2f3ec0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c56ffe9db92260092d70b4cce92b55334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681788919e214c52326e9b26965f13a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a7c38348261ea1490bb3cf0025b40336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2d33eafb60468007d9d19b46d8ece337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ace80fcabfa8cd3bb2e677c74308cc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ebf4f64b408dfa44a2d0eed705b39339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e1650c7e5808ddfa53dd7a461b3bf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dfe8e1c18542565b9dcf4fc7379948341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469af10c85d5a831d212df578dda1f43342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42ce407070ae9a3e78523c86cfc911343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c27898c85a7ea5662ac88179a03935344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40a28475976a7c1609c0561d15a096345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603733420d1dabe6d73c08b7bb2c56f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037bc4eba882de44cdb299003558d49347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd339e9b78b48828b38c979471f3adf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d6caf5bc2d12ac5c46d87ce197b24349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62b1226d3ad649ee12526d2b223511350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a5e5bf8f2fa065d1782d9033a5eaa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36923bf6e2d34ab51e0fade34f7213352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162dc8616a7c88cd4d7f09d9237ebfd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066a7a229861fe281cc557eb5646139354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79f7cd52852742f0edcb3c6ac82e00355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d175cf7b4739b383dbb8d3fb771af356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810830c828275b4bd251c59f7cd8554b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8fcf291ebbffb2d9d4223d94555053358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cbf81de662e9b500c9e756ef390d72359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a6210d23f66a9f7a52cac0d0f0165360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c706be6f3831acec5dbaae1196c456361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9968ca17637e43f21f4c7d35908a7e9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de59685bc9c87b819a445532db83a1d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc99b7a1d671994ab6dc5cd31bd465364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81de7dd20e527c9a1b63392155164fd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752abbb97412d486317402715c11b6c1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1d31c0bd5227e70fd6af285967896367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5c51466a7f9c98a0ee6c1aeb4bf68368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8494655790f9b288cfbc4b3cae8e5b1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24833475fe8e78e2499c720eb7c8bb9e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4f8fcaa99982a8b1baeb6e09136a1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971704f0e24443f3f31105731b85eec372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503f6fa6aa43ee71ec3b768b6ace25b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2454f17d8fd675f9dbab84108aa1b61374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc59b514b5aef76d3593a20071d0ff2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34955a3554156a2bef9e4c08eb974e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65144a74b56512bf801e98950d097ad1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610947c9bac99c85795118a005b076f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b216ff028326290c4dd8e81a5aa79379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909be048c36aa3d0ef20fa968b4c507380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91a4a611f4a3385307b040d47f9f50381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a32ea44ce89dec11fa30b88be1c68382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d32107feaed5c9dd55250f4475e83383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa66fe9ab23ffbda48cba0dcf8cde24384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a281b27173100092bfb473db157069385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552097dd7c1d69e91158ee9429396e7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c755b340ccfad675e3fd5976773bcf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1042edb4afd10c9a3a6f4c2583e48f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d84cd1877c6dfe89c1c94f67711e7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92bb4bfa729f288ac756000d3fab30390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404403181e82b4b17f6c0779e18a29c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd7b7adafb8427a7a95a9b2a9fca10392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7646dbde203ed5bcb846783d30297b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08af6389fd60f390905cbc4abc0937e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36ef61d337191f01f2ee10a1c1a001395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8afc2265d2190a17256547b436088396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7dfcf02884069632dc7a4cb3002c51397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c2cad6d4e0c16678dcf83d9654ed7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90deedd6720b0a96adbe90f51dd599a3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807c5532560e9e8eb9ff70ad92ab892400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bcbbe10e69854628cc44c63112a12f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f2e877f787753d18c19a37e7017b3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7926607398c6553313a8617aa6559d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c391b39e43f0d541cfb0a58fee1e05404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5df6d07d9b03b1f816af1baa872db9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4c44ce7dda279d0d1bd3deea04ec6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5427f01b351eea13357db8415bc73407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90644b9347bbd864f3a2f0588fe335ae408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d50d878c0b2e940d59d7377867809c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4fb4f7e7b1592a959a4e0d14ee977410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f61986392d7dcc114848463d39e712411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8b109c7e9b79c6fb4aea2f5557631412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf6009d144e8eee8b2746ffe11b223413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037afb36e5f19ea908f309cf0889131414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531252261ba27a9996b0a5277366585415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfaa42ca4910f8d57daa57aba8b73fb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c04ee6df3c5cdaf2ff69863404730417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0552a2d871fe84960e5a7950ca36d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f645b1f133b3314dbc0e1fb4449c3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad8ec1d71542c96859b0ec3b8ac5b5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83977ef773b6aecc07944b643e122d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67fbbcf6baeb99ba90b41b072256d73422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43bbd46a47bb439e87094fd41576e2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02049d862dcdb6f2fd6555bf1f426dee424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e4c4eed5559fec7ee23a30e35ab4c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ca09b19013be913cae5447961228b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f850cddff05d0fee237cbeedf995b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9070d5c3732ed512a4bb97a7972b55428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dbb1d834f3717c56d799fb642e8ce0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee07531cbd710ad7ebd39b33e6773e2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943431827b71c0baa76e9950f54beeb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c17b679dbb60543b84c01a6abdeabe432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48884b70bc5425e56db19672012f4d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9d1ad4bdcb395820038dc5d8fffee434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9ca8269029ea9d72d9a4572c194fc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43a5cd129c8152ea4292edb0bf5ff2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d22e4ce31067ff93d4b36511b0b24a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41406d2c1eee87ac2d8c4719e2377d2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f45ef68f7ced2fed5c0b668c648891439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e903a550f760cb1d98c15006d757dd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5faa0c42d378e37fe8e56e901f0ef35441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7f0270a839e7d9c17d525f785ef83442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3baaeda393511bacc45555de850f2c1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71205126c6fe9fbe5accd5f84aab45444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954987488eb57da5f93aff5c5c6a1e9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785ce9af59d93168cd3d46f6fbac9ca446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6987a8d991a470d3cddec25283abe447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d91fe62f2e83e39dc5e59f4800bf35448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f98d82be3dd9a912f5b2d83974f3b8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e4b172305fc510e0c51f985efae20450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d024bf64b40d8e06089f97c2415b15e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9cc2b18ad117b31f1a919c48879944452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa56d20ef2efb9c4f1dfbbea6f670f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8085e9efe0a36f559c27ae0b4d2e9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44235234ff38844dce95aaa40ad0d0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b211a938a3848ecd1464133b5ce5af456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf470a6ecfd761f4e0454921d67b8714457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae66ffb071b76e7f7e9e2c9d136d2e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b15c681762288435803c50e6ef232459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f959e9db31347de3a956572225b3415460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2592e7c34fbd88086505ae5087acb6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8d2300c541e16d09f3d773f9e21cd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e59c8941754625caaf99153f21949463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4338ab2b20c0c6611c711b9b48798464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a455a05fa8c3268bcf5dbefc2f448ea465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad0eef3d186f5ae223c912449970c0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe97f415aeab3975ad116c975ccd94467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fdedc28733436145d3f0616b5648eb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de806a5ebd2c8b12051bbeb9ff915823469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ce9597cf824be249b0ff2829751e0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d444a5298faa2a0108a79e52b143049471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327097736d66997bb63b852d0cfd42b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51b1de0e483eec282791041543312f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea14b4105abf31ca66c2ed28ccf642474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32fbd3b7baabea8bce64a07b51c285b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249491477b5683a94918face6c7cbaaa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6d2cdb9d628787c0360f0910fc232477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2f9b216250abd7fd008287bc5a0d8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3adc8610a906f1b743aff077833674479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8e4560ca629bf7da72c12ea123918480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71258cc28a26c674477343d8cc1308d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1084b9c63141c5b3e4ccb083b8e55482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20e855006e3dcae0c47d2e59b0e536483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b77710dc5abbe0bc90a6ea3bdf1ef8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a496f585b7d1c42bd9369521b7d5f6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e45b9c2193fa06e9323b9ae700e4d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0b549469725ca47002eddd0a5534a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722cffa3689c11764073fa51d5cb9d7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de496060d274d0464c15028415ccff9489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af063d2a8d0dd0074232d653b1d99261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad659e6accf5a4dea36423fedfc9e82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846b2dd3991cca5eed47879e7fac9133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd6a728eeb133eb996b22a848fc6a94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b0a1cd07ff6de7548ea06d4ff987b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782aac28c6c519234c4c7652368e36286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a5dc277993ab4e8ee382a5e62cf967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16100ea90dd4e9621c341c7bab31697c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638de16b5d029e2885391b582cd6ed49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5299cfc3adc958922fc3b5a79da1a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2c8d901d29297d8ac31a878f3712211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a245c8f67a308c975c63dfa9e79f6212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf3515d776a698f7a2870d59a84eca113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235cb0adea68546611329b3f03de3f3714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9930c66dd724c4221393cc4d4c58315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813bee1a79704b88d4ccb48054fdd1cf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a48198af76d08a09371cd1c1a407217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5617cb6abd4de29148af679252f64818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b409bc6dbb321bed5651d14d14f488219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f517da74c20047397b1fed7a2eb4c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5200f9cbb297b6d6b0a85e0d5cdd921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086530241dbaa3f8288d79bcbfcfcc022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987339e88886cba36fde404e29155fd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb285200f72923a69c36a23887998224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86dcc96c69a611e6474bdb990180f525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30844040f992d345219577cf4bf584b526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9b0791e9d9183ef9b1e0711c2c57527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f455f04a8a62b7ca97388b8f57b2d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c377ce824e15e7ce01cdf9ff1288b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f01f9332ffdc59975bf630c7751f8030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca17eb26e6188dbfaab56f962f2795031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf11168bf2085df0108febe8a519a1532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20c7ca1f284b93a2f90ad04b4dcf6033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659e6b5d460992105fd2704d011d58b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d9f70cf88c3dfa1e2f2e4c7604f7d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0c8d47a8f067cca3fbb9b3aadf43f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81387c9f81ecb33cdf8590a5fe9d78937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931655040b086588500664db2a67af038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ce99cfd303e63a540cf029081d13139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb563a8ee52de544d7a276b0cc2724340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c6649072a27d15530feab4e80272141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f7af344fa9700cd5a95ec2cd06c7942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d321418b747a94162e13b7eeab080e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2f6abb724b2efe90f2cb7da23054d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c40c3b74aea9a9070f0790456c97dd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790462830669da1562f14648ca33f0c646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e99b3565042c66b6521865b9b65f1047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db1f42e4e0ebad4bb9ab37f2c425df48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b879ce44f3f89ef2138d1d9bdc25249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa8180090e047f773335e6174972d650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e4bfc3914c34d7f3700f2c667854c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a5abe5c5d1bfce797d6d463a054d052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068692d0d2b022005f459acdb67dbfb453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd14f8984b7d5f033e3c5f5eae459b654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4690d2e131ccf749b38743d1aef3b02555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34da499e75cb8c3806d2469bb57ae8c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cbcdba97666b317a8505d624caa22157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585e1e4b38170aeb5b48c3117b1e0e658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27549b4a355721860fc54779883244b759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66862641f4b3cd1a67d1f25240fcab460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565a87fed65c4175aafcf58470b947061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f455067c9d9ad4e5df5ebf748711462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed31ce10c5d6d22d1e1a6c9e979c8e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830c3f418f31db26b91574857e14f1e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cde252eea434113869503a6907a09e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9afc91533fdb00a7809754d927272766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac25edfe5ecb7fbee31afd05ff69bb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b07de2e15b59356edef04502643aab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f1e4c006d7a663a1b95710815237769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001b7f41f94578791c8c788a06a90b670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e4254a686c74dbdc87b64e6f0ef3071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80221aaf8f3b60bf2280beb27a694ba72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a76976fee3480f7bad6702d5d9b94973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cba8a8143dbde9da4d70ed903565be74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef11716177f85a052acf77ead7c2fa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd789176c8cf05b94c243d9def6b3ce376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed676c47b82486e49350d1a2fc7b1b377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705fb3d3047760d098325ed6e577df878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd966aec4f32477b05d5afaa8619116779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cfc8e2757bda3739511e3a219b9e6080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cfd895929453b488f4cd384b979f8381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d0a5c9b93b42beba69413ff5d8e4f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f3e542540efacd83668312525083a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a294e138e679d398ddba10cac8d27884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9976533971a30f3cb32f45718542e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a423b0645683b3e357ba0c52b16d1186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f38c0d79812b70baac937bfd180b587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35471cf94001f4427a36357ab30498de88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf007bcc3452fe89a3ebbd70c474fc489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a4e7d6693110f90061a2c4f70193890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e291f72a374748befc6d497ef48c6091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d5493eb1e7a435cad38472621ef2492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40561c915278f9ee01a83c398b71564693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499bb6a078798a5aa0b548db7dc3b33894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b93b87f8e6e68a1c3947dc632eab795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed33888a565fa9cfc689dc14d0fc5596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51269332027d9b4e68dbb57b5b10bd8797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b74dd13ed4c20f65cc1dbfe3137c6698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989011e9a3521813f68789a9b8e042699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21cc3a775172a633441c7a3477099e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46542f11a7861f4013a702de86a135db101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c65be407c5206a41de9960ba2074a7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6ee5ea494d495c754efc7b35d9e79103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1de8c8c4cb2844077d3d2827d6562104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7492ce4939cf623030349a41f8d3af105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c04ea7ddf9a24cdefbb4c9e366f7aa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd24b2cd9c2bc62b9a1036f78568ed107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088f4f46008cb25747365e7f21118c9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c5649514e4a0f7743bf22b2bf1129109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e45c5033e70318f139bcb09271e20110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc783f0794649cd5843cc001e0cf8e47111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76198f9af1d2914caceb17a5bd1072112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec107e5b3c816523f0c06458c03127ea113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729cfc731997b84165c0f5430a9d450e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f17a0a75f346bba8140d79dc2569b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f0c98df5ad760250f6fc2533aea08116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768c28a82162312bea880d9026d0a7a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd967bd342977f827d1801d9e412ae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c2b8e19b6d2b72d378cd9c0269d6a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cec811f09ddc0ab137709293dd570e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eaf0f8041890695e65c3d373c9d43b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004c4f5aedff41bb71fb0b5d0e58bab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967918017b5569d8342adff3b69b9d34123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3307466478da55bb6c84ab532bb9d3d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804d036b70ae49bd49d788609465473125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8e558323d879ef848a30f32848032126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a2d56524ab27f0de52d75da2c9db8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4a2481c72406c25081ef97795f029128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad333c8d3b654716d6b71e0b87bd99129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3be8178d7de36f24e781eba9494c1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b25f8a4d3c647d09346c50de992a23131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d80719b3c611c7073aae7543c329f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc2bb75416249cd6ddd465e7d7d263133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea137d96856d3a50178bfb4b386ac67134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d348964db5b2c761cac8858de61f57a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a95b2ea20858f1ef44f66d052be79e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075e0daa4ea26d475b12584ae87f2c5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69148e9e145bdec0c5849ff8a6064e62138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e251c9ba70f493dc6da51a66de457139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130338f5b942ee7264770e375eb85765140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2771ecb0f90976dab0bdaa4add8a581141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bcf92100a02a77afbcddc798e110db142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143b7e40ff1f4ae8933d0d9bad9dd2d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49487a5ac16f97c59fb1af9fded208c4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6fc51c09a90bb215540fff896833dc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d09bf63114412bab782e9e5d924579146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e188b573a98b9df57f4e4eefb1305c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f0a397ce3d8dad0e7f8502cb78eca148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f651f7bee4b5473fb0280fa5e1573149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e422e186e1bfd7542db0d223ef7dce150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660c09eba43fb1abcec875a2cf26b29151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8759ba21744df32b17cffdbc155d1aa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdcab2a46bbd7af2b76ed9fddf6c628153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3670a2bcc1049ccb9d6ab3fc4b2ca2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa55fed22148756aa4ca5759440e403155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c3d8823aee3a20647cc5143c3b343156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a23fa2f45414a62f415d86061a69e8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5b843db0e1a4119cc71c01092ba4b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51393065ae51658ed20e5d091d2ec4c1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bfc96c17f51b4df875f6b316488370160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58365b2c31b705da6ac26a0fc00721ad161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5831404741c1f7aa6dd5127c679150e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf384a6ae2b70c511be9966de76dde67163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d6910befe3ecee7b7a00f68021a3c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35097fb570f5b6de54d277b89bc6f6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2846bf999b7fed153f5140073f10ce8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ecc32c7998653d845d931dd8c3188167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe9fd2df979e4457ffaccc83ecf4a6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbac8672d7ca204763d92236279b387169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2658b56af5161ff0a7fa5a8b00ee7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01976349b016cfa1c1d396d99675b8a2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afdf8188932e514ffb9c3c24d6bac3a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6acdc8045df25b7f86e5a3fdf3f193173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c762e8287b58280d58087afe1535b2c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b30239782eb30df9afeb535f93b30175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28954cf7b62891cabb45a6cc4f3500176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04596563d42dd4c77eb57771b32af79177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214c7752d6fea6055cb6ca524d2ba17178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011be6a3299f5d116115c5fb6ba13368179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8991297e74a1290ed115c522b123cec180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcfc7ce4395ec9e6f32e077bcaf5544181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a138b4aa3e3d0f104cf125e0dbcf57182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5cb5e36ed6d0bb158867ba0b0c8276183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76342f881e7c36327f115971f2087ced184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9281ccc813fdc14b9ae92253cba74a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752ff675c7028870788139c1af2f8d6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f5f26af2ba36df19157b5ae2df930187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0feb18eb71c4e64d48be485a5ab86188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5cb462f31387e9151653a92e6ba80189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153ba74cf35a8cd406471d9332715aa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955f6429726e04588a5072f1e39863d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adcf01f84b3393ea71d7b11ae0dda60192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8fc945f07006aee25311681d2de0d8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9da5b9ff6353e0969d11bbe624b95194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb3cba9aa010326963e959a8822b14195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d6fc3e9d0a42bb9b49fd42ee17697196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8cbc23fa7b7369beb413d5a99adc1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3bf7a71d8c15f7747a68dd69f17e66198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577cead9cdf32f8089d849e5482a59d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d703c573c99c84f832fde98ab9a686200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df43f4a3bee7aee65da4fbfd787f7c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520f0010207bd22879a8e5480e64feb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86b6dea7554deb98c6bbb2b7f02b0e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2cbe20b423a835c9a6c005d39eb1c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61461b369a4e0f55b117b74a0b87fc3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f222b3665be1282e2f97acd087ae5c5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c2fbb635ad11b26613d9cdf095451207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4c1298632b37cd58c818316a155cc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd425d633e311d50843bdb39ab61b293209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9ed6ce01326f17d08a543b8947ad2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16b436103c6d18beb32be1242056f2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976fa00cc8153d11e9b4aae8da2fc947212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733fcf4bdaab7b23c69f02ffffa1e473213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6056caa8f688d8097ae6ca97dcf30214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ca3bc86d4928fc424c714eb14fee0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb59dbf1b2c92f2163f9bce51041f69216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbcab953d48660d22077189c3307a40217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693072faf4f3cf236020f2c95aab7378218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779187228d458eecdc72c02e015fb1c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50dcd1d9b953c2e9d25ec56dc5126e3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57511781a5e7a704adc342c6a535b4a1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c38444167e796a3127ef9c3f4afd70222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504e1abd941f01c230952efa201a742223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b9446ac796c7ec52b2f505f6bf404224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402a2868e864f53ed398154a2ce068f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd86736dbf7cc77806928824c14e98226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c02b5b444334a79ca233f0b292ab95227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af6404dce252248e62aee5a5f23ef8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7934f07039c07db89a6edf1d6b83ec9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5bdde3b0024afed3a502733cee40dd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0e0643bb35057a7b864b4dbfa4e20231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c00f1a838cda629a5680f25ccf2fd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91f4fa62434dc41e59ecb1d9ef1f9f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26147b50d89615c531f7aef7db60221234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719508746d285a35118f6787890101a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3abcd63312a0426ee2db82d6f78bcc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05371c4a876712621bc45c168fbb780237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b874d13f1f20aa3cf726d835d078b53238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2a17f256c023edad0d94284dacf4e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b3b0419f3ed5c3f6f7bf93c3a9571240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc0cfba89726e021bda239b4ae6195241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd936f4de5192b1056268ec7258c41242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb2942e2250f4a84701402f6ea7bd6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a83b2dc06050425ec980fb3314f6b9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee671a9c07eab499b993ca2e165f60ca245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5892159fb268554f51dde69a0c154d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7844baf38f30e4b41d568fc1b1b66a4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619c4b75217a913b1287b3aaaeedcd7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcac59e472ddde861b584086fa2797e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227aaf86f53fc2382830395ceb8622ef250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd401d3a4ecdb394f557541c738af9b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e0be77635dd77d773f9ec97d15b5f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2cea560e32653dcd53d76d69add796253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827e2b4940a3eba5059fb49d44969d7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8654203a45c7dfe3cfdc0a36510b0c0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00c828574b8a8b690df40848e123d8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea740fbf2064d55681ccaaa567406b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f32e5f9d1357c8832c6af24ee7034258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8e5ab3808946c79e401e144be12a9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f485987730b4c7fb89a9863695b80260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432af5936cd84d917bf93f19c691649261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab711c8d698bfdeca700dff4f049a6d6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584a48cc62eeccc592e129e64429b56263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2afab441ed059702090e4488b3fa03264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d6a58738dadc0c6459bbc6fb0521e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b496180cf902f03abe5e4483dbc3c8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b6f2a71098dd0ea6cdb9ce8fc6cfd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5338cb626f341156666fee60bb301fe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321a2aa28730e5aabaed5513650f34e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6c648ff5c01c4dad942096a621bfb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845c86a2eab1f6135c13647f7c2ae93271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c902aa450f584286aac0b554e45dd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00607fccdfe5aee641069fbef9971d22273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277bf09d3f1cc8dc476562aefeb3758274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4d7f2ad18fb32e692fd9ca5d5adc6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f0a2d2706839b3b1d4ab66eaddf61276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e202eeb1b91b93431f911b0daed7b06277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a8544bc36f74ac96b08ccc6d9dbed278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e46617d762d14dde81e4c9275d348279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9620b7876bfdc84a2095856cc7635a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937f4ccc5239ebd774aee4b9631791c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa93a6ccdfe589c77a56591f74e5b98282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21adcdb4f2edb41458170f8863189576283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071211a3952dcfc282de93e3570311d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89283e333ebf2ad9d8eae0bd2d0223e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc7cce313888a68c79c19669f307c3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655ba751b265382ae8b43ef8dab7793287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2b0842608bc4e9b524a4a3da87fce288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba74b0b05201216c714a0d7a01e31fa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a92e7da51681f8dcbd790cd09d005290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d223ce96895017a7147697a5d4f08a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0e21855c05ea6d1484d9698be7fe9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1e9e487daaf585eff965d6bbb453b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da2a0729f822863e5750fbb19bdd69294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c5a1144d6d60274172d0853a6605a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46393e0ab889599a4b75a1a7e586f5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532c01b8903e3dfc02e22b373c29b92297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade962e843df016116d639489c7f435298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561cd0fb6f2f84acaad3424872651c9f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf6315a722a4aaa181b2754382f3e8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bbe84b8cd8841c513135b8a09b2be7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69bf5fca12ea31c62cf032ee43051b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be7222ba76e7f752aaf83f4010f017303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e921975cc47be671912b73daf11ee3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca1a5d59a3a9150222a3b3e9d274a6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977348759cf02e1629be9c09a180e41f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93c4a9d5d328cafa4bd745c2b01e1d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596bade532be3462df3af4c64d523869308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea630103e3faad0c477963e6e5043b6d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555637501307c589fe3f945646681624310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55447523e11dc7721483b4e6cc2787311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329618a3fc9d4ccbe8aeb47aa157b89312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714028ab4e917794454d17bf2642b28c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeab72f6a656efcad5fcedd996132dd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecad6ffb4b0f7394e0b69e4431d6120315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b6bdf2e609bc66f976d020f0ca324316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500bf7f4165f56cd7bfda8341b7c02d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767cc477b6f9d2458160ac6f36bc5d5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120ca5bfdc5480694d7cfc61b103109319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb566e4cfccc303e2d7bcf05b8292b5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7052d1522a8c4bab248649524e4e6e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc23502466366218dd4230911c7f0c0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a4f7f9f8f7ce1e16b797d6e76c24a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a88262edc97776ea751fba3cf93eb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b51607c78acb2cb61727905141940d3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1d47863463d7f492e64fa463ff156326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6e420c9265facab8550e14c7c7404327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dbc30b621c43f757bc1a70162ad7ab328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3ec7e0d3b09f00ab0d293dccd817e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e94275c3b5f41c9d058c5ab6cd557330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5848f8be7f4c0a28b9861c9699cae9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5bb35aff230e294f93f757b8c43364332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7cfc2bccee662d32c9753e6efdafc3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb64c9271348c9f3cc6fc1ab0d1f572334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4c24254b351eebc0fb1051c3d0ea8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922999a44b3abb0aef24b9e0a7592c74336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28f98864e7840a41d4188d109a1252337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84270c17e681e0cb583e9dee640cef29338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3bc64d79de4984695ba0a3ae1f0c7a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7ccdde9482873988460a0317c7b7b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cffe700c9a8d2b1fdc439d3a87242c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fff4ed81b044a89ba57fe63487a29a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56043b4db71daf75361d2d9c2c9303343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3544bafd6658a32d7a104d260993894344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a8b7af96f3401c1c5d8f693d90e4e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839257706faa9af894b1a4ab7e3aa2a3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6aae1e03e88a26c48b72fb3d39eac3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2f2564b1995a8b416640a2ac89410348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43286c12459da94027ababc1d13bbad5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47239ac623f16eaab89671e90310b351350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbaa5f6539fe8e9bb7db1abbd765d30351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e31d0187414f80d1ac67a0992eaa8c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0493cec8fb75b3838ceab4209be95a2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ef548916e6ae400f673025d0f9b7a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e74d9749acb9e79634bbdb5e0933f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69166fe7c6d750bbdc4b1a322f33ec3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f21880fd68976e4a1e963cdc4fa0e2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c931fab9f7dbe2e466d9251ceda77358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f9caf474e77e4047726c3eeae88fb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adddcbe7ef348481ef7b7f4162542098360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c6522f6400f647eb89edd44517919361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89d028c3fb0217d91431102ebd78fb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37651e21bc88c7d98a711b5fb760f9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3115e6ce3ae79da244e82197fd0e3f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b28384130fdf600f7f1996ab31d75b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201b9d7ac37c88d03d1bbaaaa146636366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3f1ed7c47483d3372f8f28bb4a315367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87044cd5e42c8678f9cdb3b9c9edafc5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fecf3a3b9796d075cca9dcba07c8040369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f6b8faa5880badc3d0f096c7f9b14370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0135bd08d1014e92768c8fac6f622b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368a7a00535e2a23dcd7f9982afa06f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd74259caff0463bda2e276dd36815373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc07de769dd17c43cd808ebab151dd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ceaaf56df9b0d2de74e99e34250013375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c042d36b10f213247f4ba47f4ced54e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd46dd65459baa40e30b62703e2ba2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5fd43317c25aea8e6fee49302d97b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841d617d6e3cd3fdde69f848c1b1563379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724908ce2d9c19180701d2e8fccc829380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382acea0e91de65c394c50e0b159f6b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c0524e0d0bcac14ae7ec108d59e81382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906bcddc90fee6b1d8501b17b96d3d26383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1db176c587d3f87f08f43931527458384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267a0bbc409708baa6dd49d943fe3ca385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349666952822cf5eb6fb67f3565d4f63386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc35688de8d781006899c3c2bfc808387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34f2fa7e1169519cf028f4e7f0cb57388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19afe826828f4fc5fa47ae6339ca3db389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3dbabfa09d806e4108b2dff9380ea0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432403fa4bba4b935fe8f4476799d1e4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96b25be2882d81d8fb938e35b072f2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857a26e6a862857b2bc01041550950c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5780a6a3edc1f1602294d5b07016a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8afc8488f8e0176c768a2b5bfae6ca395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a010afc48f26962d20d1920af54f31396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183588048b11d7a729b4902ec8e0a415397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f8afbcc59177e395149368537739a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee8e5f3dd30fb5388065de98884482399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37810e81d9f9f3fc9997b18624d2202b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea399c0f4a24a91ecccfe55b133bf42401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650c908d3c5021bd0083de182f3b806402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94125a5fcc2d309dbb763388db6aa97d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95770966883920e9a6a66b21ffc00ae4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4e4c2fb054151c3cc1e4be15224c2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5320b5a8c9590961a5720f83b1ab02a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e95811eb50d520f1bed8f208a4f806407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95c06f9dbb44eaa268cec9f8b058b4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f4dca8e544a7f6eaa368ad64122f2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313e5b91d90eed75f51eb657ba25534410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c50b382f2e2eeab87ec0ad0bffbaa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808afb8d8d3c23ccd89985f65659d19e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176e2dfa82c6127a3e3d2fc92d0b4ab413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61740030dd39e07f55609767399d73e6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6107de7a27e5c8cb9d154ec4d9ed3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3bf54bdcd150d4d6609e99e159f01416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ba5ca395fb8eb0a510547ea58f88f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf172e5ff0482717f034bd5e915f6446418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd629ce4dc171fb37365280c105b31419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70dedc13f00947d1808e040a42bce3e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de17cd9d24eb069153a32ecb1fbfdf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedafbb494b29d2883690bba290ad7cf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c56ed836d6c91be88e6269bd430d9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f88a99dac6b7052d45b52bfc934915424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b62c0707ca85c2a3083cbd3044d613425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66874df231cc0a264dc0c5f1701d76b5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411fbee9dfca1fa334de3c3196d24f0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940fec93e5e9a7136fd68cee74714f4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc99651a11542f7bbf350afbd79d6ff429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa545e162dcf753c81db8a414781dbd3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221482d3b760371eb11ca341c862688431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc4868f13c6e17d78f6ed4452b75e4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2220fe2f458a81b6269b90ed506df9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d06914bc5c94779cd19d91193872c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d293fab4585c80669eaddfa5b394366435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ebbe7c7df9a916cd0cd06ba8037f3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14200dcffe9937de60aa3b9221aa7cda437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58601a062dd71bb89a3a6f01e2f287438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88c59dc02fc0fe73fe127ea8b59931439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c8b3af865884411b2b1621472b5ce440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8224e1e578fda08eed8abc3d3d343441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e22c0223ab1a956d97c67739d5229b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900d3fb3905b09a8fe90b49cd203660443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec3c038796331d6858780001303381444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e4265c7e3878796cbfa38a0101328445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20dfc5e915701dc787b55ac059484c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6bea6a8445fea02e42068eee4a0a2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbdfa9627550321af3599f5a286f40b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9c49442f7870792e6ca48c692d1ff449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca98c5b14d6bdbf77d516502badec78450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446a8aeb189fbae3a95081533921451451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de22ffe945280f8468f8d43d2f34c29452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965b6e4786245aaa84e67f965d47d95453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c40159b20e0e7acab724018a27be19454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f376c29b3e7e02deb29b7cf7c3fa9a9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92604044dc376402327eca7744718a87456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3639f996d50b637b4481e922c8e46457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50079a2b483aad7db4462fded618de458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d41ff745cfeafcc2e9b04ec0776f10459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a8a5c7162c4a14ee569015ff60842460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f8be51e21d25b0c90c53c0d311930461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c412bb7d4aa16af946996f6ea4abf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f2b36f089d961c5965d3f65f9b9e9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ad47b133eaf1a88b10a4fa7d23937464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9ce7ce6345ddd1a5d2a1887d8ba03465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e569d765afc8acc6e8afe6bb6e41de2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ac52c1a2c7e5755b1c51f0e37cacd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e29693cba940d6a4c8c1163b418477468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda9f5eae4186383f771ccf6ee9b078469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50db4768b5a42c9c7b9bc9371a62145470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ced703edbf9547cd43d1fbc09614f5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346fdc889e0a738a3d7b334759a54d4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b92dfa3c09eb2febdd8b06dba1cb7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd3fa8ce99cd005a08fdd54b8b69e2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184a658d548ed3989ca34eff31867e3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4a1fbd515abde25808f77b624afe1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17428929c964359ce37ade88c457b9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c500e8223ecdd5d09488f54f149eb4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812503ebe6a6417e59077d033e5e411479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.12</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>