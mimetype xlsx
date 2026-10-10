--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="674">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,53 +1165,50 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
@@ -1252,89 +1222,71 @@
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
     <t>000009336</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000009434</t>
-[...7 lines deleted...]
-  <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1438,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1688,68 +1637,50 @@
     <t>000011661</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-silky-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
@@ -2089,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef6daae4421f54483345bff693c5071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e20257e1914329316a6b2a5323ad642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb253111ccb2bb7582a67f022c4477303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b2b3b886c7e40fed158e425c9d1f54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812114293d73f0d9f1894abf7a52aba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997e2a8cb2f0d1d1f8ac5fce15a61396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1c263dadd7a2222fb9a7b15bdf2cf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515658908c7cc65035efe047ccab8858.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401dc7931953a0bb29b8dfbf10a69009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4a27ad91c06ea70ba8301a454252e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1537d967bb59b4d48be789cbb1a67111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4703be4b576d0ced5c3c7ad78025be12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f4f6e3022379c8e16ccb73a96e84013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6fd4419ad5ac5a3fea427d66b3107514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3232041b833e0f228d3f4fc15fc7ea915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74f2532f4bc3b22e061b727876a7d316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061dfa780469b84f50374f2a174a71917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0eadfee867695525f5acb7537eec8618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b3d8ddc5feabd041527d138ee8e9719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43846ddfa03535e3b335afa1f7bb1ded20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0d993597f77a3bb4a46604a4d081021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743f3cb77f0f1b213aaf622c2dfae9622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142bc16c57919478f4416fd8212371a423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3555496c5f8b9b77709456ab00cb824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9dc6e6c6ea646c2414367b2d409e325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d672f0f82b7be23471d54ca670ccc026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae8ce45d9f21c0276618f2b471ff2927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468a8f72b10b29b3c44bbfb5e11b3a728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cc425e1720d974df6df7935f8b25629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0179373ba2e7748f97014bfcbf97930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ae94295622d2ebff905b5be2d915431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df0bf0748317268040bd1970a8082732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dcd65a91d0717d91a680cbb467597b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28093b6f85705029acbed7c3d18f487034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b62082b6ac57cda3e94e8ba2fb37c835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ade013688c6f56a66299864e4506c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3675631cdef0ba416d5a56fb29f18537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aba5eb2004a07e7c8a0022e06cc2f138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398dc8abf8808408c75c623a6f2f929e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcaaf0657ea31630d560f6943fd378f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889c77217ad0936bf5405caf8cb77fb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66df6adaab6e210ef45f9081410eff142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62a19c4367e5e6b5e28711eb4bc60243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f40bfefea26f434ebc4f4e3ca568b444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947e3cb8baa5049c9850bd80fa4a9b045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240aebdfea00f1a3df9ac3451d7bc3f046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de8ddd850432b3542131a9dea596bd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046ecdfa474c7060b40dd9531d1ae6048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627801cc75f5fb78e6034ad8fc8ce34c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e64730f07cde64d19244935e2bd08050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563e228a9155c6e3dd3403c8be63cde51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1aabb40ca78102304f593949e4bf2d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854d91e5ff7909b9ddae48043dc1eca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ead67c0e27ff8800d60ad44e9be14754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f62f58ec65f8938652615fce56acdc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea9152780c78d8f82dc3224e48f8c956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca18aa4f67254b0c3a6f275763f0d357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9724657bc6a1c0c4aeb95776ea5b5258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4f2598ce4e9d237ebacd9d1689b0659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae1ca40fccbef49208b5cda61c4e5e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da880cf1fbc53af2687aa8c63019fe961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5e5afa7db7644b381c6effd2950df62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96353017024efb46b8b11a0b29cbd5e763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b580425e50bdb39385a61318aa61464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab15d8d3c7e053fb5019135ba271de65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e2ff314d1b6489f7af6a89209bbb866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4bbf5dd559091c6c5720ebbad6c2967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054be2af4a021b60e5ea3dd45400f7968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930b396a48252661af732124b0d99af69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346babf7d2bb3c326d643952d46dd72270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029f487a62fcb39137076373622ea4e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91bd0fa405dbf650e3106436f2241a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a9f8bb517acb21fd7ab32c148248073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfad283373438e44b63b85b4a0bc08f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2a3bf8385d2722a28b8e5dfbf1b8475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0a890cbf7b90a9ba397fb8eb22eb576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a341bee532924dc5914a4a7cdba7377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a437b7e826ce3d6e435ec62b1c7988e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c11810323db888276d483fa6fb92979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84c3076a044609933105740dd51b8c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9cec92eb87563ea9c352ade53faa081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcff7a7629c27e2814e0fc2cb99d3cb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88780c5dcb81f76585bb279dbb85fded83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418bc5b503ad3a0267a12718b5c81dd984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e4bd57612449ffba9a67f5a27b95a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b30d726391840a9f578f1614e904586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390dcad99c4b1f6aa16a4a3a570fa70387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed63f94657d2dd55d7e54bf99d6b9188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1fa80f87f87db088971c36c90195fd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5f9dfd39f0c46b1ddeadaaa426cde90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26463870751b89ae665e0bd42b2f1f791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4175d4db2675603929e1043deff14292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9318623bca6bf007642579250b1a4c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd0cc688375d56dbdd69f2806d833894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec42201588e19e3e02cc71b8293baa095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d4567495bd1810c7b1e52141de57996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22c65dd3995aae2b3b5649b5ec6c8f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70bdd8b2382471eab9989f25bd1ef1b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c304103c2f667a0f79459eabfba74e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63944ed245bdc02e2bec88c2fb9210100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0860d96b9a71aa96e1e338419442d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5778156494724a1d613e853b342a200102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb874c15681332745e58d668160eebff103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4776dd6b0146bfad7b81a3b0761673e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6440cc447a8fc06e09adbc2a5a6a45a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd7205db874c67a81ba137a29a95c1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8786271ab8e7c33e82e7065dda31c63107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7540c754b7280f2fda60e553a7daea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e17a4ec9df26d98df9f69a72311244109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af7f9abe7043bf2352274aed8113e6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32415e0d85e717814e3029e6d3bed016111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a162ee6b53307179aa0c61a09586fa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd012d653ef3ca95b5109d2ac81d54113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2123de899c269a0f30b4701e72e0a1a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e331e9882d612c27e06f10017ce1a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3874729003ba1f644691ad9155ead56116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166880f4a3a06345ab368008718ad0c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c27fea4263002520da2383b19cdd6f6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d612b88778740a4b997fd23c1d21c8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5813613203ab85554eaddcab98c203120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2eec527300be3d3c55b62cac3780ef121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae49a429b93c4ba12ae1e4d465e168122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6298eec26fc3dee5a979b718aa7f7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6221b08dc4fc87a70699df7ce695f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d0c28cb0a27959a9e38e0d5096276125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef0dcec7b8d0f5a523f336975b3a80126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c2263e54b0121304faf300c8d01511127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6799c0648d8cf4472dde3eb718394df128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28915012bebbdcf98e9ac67d8946f66e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5a86fc1a17930bd2dbdbd0003e233130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166cf46e4331607f8fa9c3ec3b6ae546131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685830df3b036784a2742313c8da0b22132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81fb5acaa8eefc16de112cd306f37b8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f94e31310f5d96884b11d100796198134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa2b2d1e51f876bbc814555477b793135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202af9cfdfaa99a8f9c0361c826991f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705b5733a424fc0abc4186a60b1e49a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea357f163186d0d219fcaa494ae85ff4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cfa3d544a07b155b2398a31e8abc08139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4b4b06e29145b56273b28531187e3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13056ac99fd86933ec03233ad26ac0ab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ace55ff352f16e2fc7b676ed90c83142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e624c020d5a393fc96b30b8f265ee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957a1c6dd4cfce7845e66ff93af0779144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4214d5f7a55de791400be502482940145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d24f63bdb67e282d932ef13268315146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9576b67e3cc5b46d445e3d546b9278147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d76b9cb0d73ba768ea33d0ab24dd04148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db60ca9cf9b263ba7594426596d41d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beff8efeffb0339243faec1733fba89150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23cf7442f911266bae960616002d46151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a305e6191970c68b7b94e1df5f5da6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43ffb90dbd3caec1411449531392a2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744e234363846d6bb4499594b2b4bf5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1522edaed42ce9312e2a4966b1f7876155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0d3ca4aa4c2275eae8324f095accd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ceb100833f903f2aaeddfe807abc4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0c546cb9a3b2fe521d1a354e76b27158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611c71fc944cf2b88157d09f7fb43f7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7df67539335e593e4610ea53679a1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a70f893044f29a5f4531a7f966515d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73daa2b5495f182b40686c31fa92a9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15440cea299d3c00057c747c189e5227163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5113cdf5da343e789ba8bf92de5e9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5147970008fb6317db9f13d3373c0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2457f62c793430b52dfae772c69c08166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574f31a404530b69f6ed7a994767c21167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51685dad32c4877a42a8a495eefe1499168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7243bebb24b53ad525aaf464d8807be6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43c9fd95804cafcebca63955fab961170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7f943ed2df4d7cd2d9d44e0b31936171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a640277bfd08ac28796129d5b564ee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f21a33cbc5717233f20d1e84743655173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210676a821ed4e6531ff0f559bacb315174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587fc0e97f5dee7f2fbf2839ea2da18175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6213cf0f7dade750d7f6d0ed47ca9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43181b7c3c90540acf6dadd885908e01177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c05219ba061347ace9b756a23cb9c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd853f5a277b7f52e87bf98ac66f56c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ebf39cc1dcd40338e6ac283c724659180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96530175d933798daed41ce811eef93d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b82cb516376807291e4bce849a3070182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042bb0cedb6f930683c95b6d47e1ceba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422541794840e3da081b55bb4e15342184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d455d8f446b69ae74c7f1124f61c6f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966dec0661700196ce1065d0c39eb4d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206646371ce5607f58d7ab966486c2b3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888100e2cf397fc8df15d64b03d4eb4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8d7d303b6f65c45a756dd92805c63189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb162b4e16503c75508a5a6af16f4e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff341c250121e85da1432544e25f69191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19c0046cb1cc71b5a02790c1fc82c6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64c5e51d7afb85864d22af5ab5fd50193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0b09b7d68da0886f5cfd5ef0d0df7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac5ed6665afdf54da6f63051b15627195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66c75bf093e9c2b02e27123b05aaf4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1854e6ec2e715fb25fa7efbc9211e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee77d5521564c6a4ffd3d5cfee5ee2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358cb8b27fe560a27b3e8cef80c4917d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e141dc3ce1ce45eb842c28095575ab200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163629d3f9f5de9abd331781d4bd4e77201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e093f517a25c40fa9fda147d761ea15202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b68950cb37acb42cc0e96a6dc5c4e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d11d8b7a78bbd0adf8a4e8cedcec3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b8216b13d584ce5c6ea0490f24282205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78d7488082e1b4c3dcd4fe9a7bd0cc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe33373e86abd0dcec101849fb1cb82207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f210c1f3fb8f74dfe921f5b37909ad208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68024b32e968d45968077e82becb7556209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20927e089f69107029c97038febd4040210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155ddeea42165bdf647c317cd8a06b2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f62bdea4a94c2b5c3b601743ea29f9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74166f5ceb30570aa9421f837666b051213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba393ef241086876331e50e373c34b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b6fb3a664a434b820ea4a885746ab215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46a0d7a1242a74377dc78f2ffc67fb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f657a89241cc705e7ac85e817240b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5983af1385bb05fba02f56d581a3b23218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08d4dffceb5ea00d8ca4fbd3de46e8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed125d2e7d852bff27198df4fc46a292220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496f0c8cc19073932b3e3ac749398b3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a661738e70cd7db9e377d01f4aac69222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041255a6ea564847286ca76fbe8a5f5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def30c8d100ba7f8a6107404e0f33bc9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e2921e585cc6acd26cee531fc340f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb80c73ff2b5277d2c9cad6de6ccac226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a289dadf34bbd8b5efb56ab89e6f79b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e101b0bf149fc322ff91343dd22df8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6f647a00539ced125930b928f86f5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdbcb92ee6344d7457356078f77462b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e2b568269a1146fe7de9dab503f2a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7afa955df6829a45729185ddf634d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763a3a2003d2851350516577400bfd8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397c963c4396c70b661570252590f83234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27984655f449add8b534b1f57f9f3b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71194c7413d2695875fe4666b6cdf4ef236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598c1fba74f00ba98637c0e53c5b561237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5105e1b7bc0bee9c2505bf8f2c3a6a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e5694259416dc838f39f6cdc5f05d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832c26cfbb79ac63edbe217a4fb34d3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592222a15c3626ce8c98df07148e354c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a4eedba62dc555a2b3ed180eff47b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868b04ee6092e314f38838bb245fc63243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32eb19c57a17fa08c2ea4be2dc9e865244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0bce612c2519a6340893993d1a3d2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d45083675a6b3b4f776c3a987f73c5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca17dbdd6db6684dacce1444016ede247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288c4c6498882762e210c1ee56b20eb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979af5433d6cfeefd63bc33f663681a5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12456accce3724d2282e9a59ec5744ed250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec6f5bfb1ccbe8f9959d87880eda2d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f18da4a5939c618798d41e3da618b6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15126e579fc75ed31f2bb32a0057061253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6d060163a6f02baf8233cb05f3899254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5033b78c2cca3324693bfa9ee19e038255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990e184e37b6a68af043a5b4755029e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55404f849c4beac6ea84c3b6b030810a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31084c5d53285f595ef7e2f17829e3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6fa59e76396e01d261ce80e0e053f6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4f4616a617eada93320ce754f98bf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf72b9c2e03cb692c5734023a6f3f2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088cfee68af1c9044e833a5b020e45d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e3159ed2aa560ae0f36ba53df5c86263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230180cab1c102975d0687539c125ee264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab99ad2d6a225198aad7302cfc50f2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf856021188d079f257ab425ee839786266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae85154e50de1fe511f6a283441354267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e752e42c7eeeb074ac7b5a72ae724c0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f577b5f288d45652bce8679c08c4c9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7463d85567e57e1395cbf9a72b3229270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f60dae6563d1ad516b052e95f1b15271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b49d4a437bd6a65076ed126261863272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf5ff019f7e9429754286ba9f6d157273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05d8e1ddd37fc320b025aae9c758ad274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac6ba4cff7887bb6ec97b218e2b8e1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ef8dc40618f2f3ac0f935156f781a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31e3be05055a77895e20fb5cffb5a3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41542d0b15d7d8346868e17ea57a96f0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afca1c85ad766fc4358d0ba8e35af6c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076baac12e85d3c28ac92764fec5297280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758009628144ad828716137d7bbb52e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b7779ecdc538d51ddd56ca780c577282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352fb20785f515454be7fdf3302e40d7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8b553cfd5565950b9630f5f030a3f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d89908f4e281621747c2b581ef948285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5e512bb9f2261f6a5a18fe901a1fb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16f7521d28256d792dfdf15db996aa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233cc06b47fcde3900893220a2f1025288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6869d8f075fe794669cd8dd6795bd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eca7bd15a652b3a0e65b6b364d5cc0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba123ee81ac2f4f4ad0f031004af083291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32c2f6576b6b137f19866e613713f3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0002149f4949866c89d2d77e5ecc1a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba1045699dd2547ff95e6015f2fba6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13501b0768343b68a0434dc094f254295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c1dfa09e88eaa374d042c3bc4ce44296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750ab9d18f2545a71c15abc2bd13d35297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6b6586d2837616192fe8fc2522bae298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337dff5743e3e16c9ed2543df859b92299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21057158bc4e2080cd905af94a7bc5a6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17255f6bbdb78af7dd1599d414f7401e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934bea210f37b69ea846d3d82de4b74b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e072395b526c952d616748338d533303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706eadab4a6da4d72091bded449d83fe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47fe62b72f4f8a0d03161e82611ef7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10467c835ac7b9419ced88681b69e21306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c5a6aefc68a9915c7b35191910c99307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa230e38ce367410bed6a58f260e90d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79212bf66ae1c9aa5f01a1ee8e10a3d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700cd87197fd3adc396f79e7f654eb5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95092a49bef4220cc2ee2c357ca66e9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1b3db756a2d5897dda40a5bae4cdf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684539198b49cf98f2531456cb85f03c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752a6bb8cc3119ba6d39fc85b2f0178314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3cbe4c606cb5f18644778d56fd5ea3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58960f76bb9284507e0fff67a8f0d0ab316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e51b8ae775808df9bde3dc8949a6a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1dc7264967c3c6cd7732f4abe0909318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d931e28b8c9e3b0d4a39e593a2cb93319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8718ea7113f3b7c0343599419e2ca320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4c4d7493fd077e81dd3b0192249a5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61030de6ea2a70cb895b684c13e2b81322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81068dbaba45be4b35957aa9431fa86e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881423ab870d6e4bab6afad3b9a8517324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c293bec42b1db05cc352eb6eb9c1434325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ccffc2cc3391f191ffc49ea8352329326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36bada70a00526583742d128dd34f0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8cc6bb750b02ffc019598ba713668328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdbb76595b0958bf00d0326b256f11329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b937ed631e7409604432d35d5b359a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f1555f45bce2040b5b26cfb9116f3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1796a190a0102f25ded9e872c491b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b501e69447d304ffbc0c040bd9e891333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b75178553c7ed62ee41f6cb5d327e0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857e5efbb72d19672c3b5c8d4810c73335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70b7fa2a08bcd5a0ddb893adc1a690336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128f353b3640169a01be11837ffb794337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6701d98c31658757b7548fc54f0e0b4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c1599f1391ad47ac5549b10cfe5f4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1f071577b3e5190351275a2c6233a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98897e288c63db8da8b344721028e6c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e5aa43d9e31ac24db3a6a493c9d89342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815aaa496585fca6099c5c12ffcbdba3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554ae998f37175c304696f9c9a8ffef344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee741ad366fd66975553a983cf074bdc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30384708a3848926b70fc0b84fc5074a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c18aad7f5f06016ec3bae80d25242347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca21818c34af9ae27735cedc4a6ad92348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9400c50e604f11d0e21dc7735c86b4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf745f867642971ead9072c3de808d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eda045916429c1b91ad27a301caf4c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb211dfc40ad65a6fc6a77a831db6184352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91957c6a94ae108f4fee5426048e121353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a26c43a2d4cabd6a4bac0089d62fd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9a35d5814d2814f0f147d88a3cfcd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5e2f831435a0c256b3f53dc304c5d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b086c1ba932d5779164ac02c4df8003357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47551950e230925b6f7aa21565b6a1a8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba9ac73db7c6b7ebe9596c56f8743b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8d775ff05a4d8ad54cc3e7b673c66360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e509850b2ff0d7d1fce073d5fb3127d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03a17d4cd636b2129234d3b3477e05362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16414d0c309c53710351cc7af5b158c9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2932c465638bc6e297269b9b60626a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc810f197b755e5599af3ec2ecc1ac7d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce51ab6ef2342a5498ad7eac30048b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca792ee7242c1c3c92dd7dea3689d83367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2cad871dbf834458983a821a75ac8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8830fbe3fc729362f04b6cfc3b6d3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0348148820ff6cc34ff9b372c7449370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792c16460d27eb9ac642bb7694724d2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7e56b656194fa23b3722c8ed416e9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3708ad4b757c2143b900bb720abb12373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd914e8595ae470cf398a5280d5e7f02374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23fc19a0553d3bef133727315c38f5f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2e0ebac79abc0fc44d1f76bfe0404376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418df39cb2a5bef45c22f2703c2c6e08377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff2ab0e2dafe73e0cd18b894c7cc67378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901819c73a36727c1043fc58740e0a3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089e623e5d75777d511b440f37d11f4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e5438fd21a13c5195f3f0035ab1a2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05fae61ec3637d5af13c800b667b5f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea18085b4e59900de65edae71f9d50e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905e5515b005aeeb0ef56e11b88366f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac5031e9926b9074688e16d98f5aea385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895645c8b9f38ab0829a2e435ffed6f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0161025ade3973816341bcb71f544387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1966044009dae413aa385e2cba1153388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91b15f67ae402ad1d283e3216f2f72389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3fdf5ae0853326a63dab988bbb49f0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2bfe072c246ee6b61f8d5821df8f1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429fb921f0ab9658c42f80fac84dee2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd3b4a257298fafe24eda0dc094403393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caad550886582371b26fc226f352c71394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e205e223befc77fce6493d8ab405789395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83250606cb933393fc95505d080fe164396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2ee2f322e3a9729f80bdbd4cb9576397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a710f68e116a860b6fb1cd48d1d6f0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062fdbce194d10eb8787d6846d212079399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51f88b510adf2c37b300ed889c3591400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ecf60a40f2ba5bd84273125fed0138401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66b2831d6ed8737aea1862f6668f0e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315a9a201ea738643e99085606dde9c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6789582ed6b8c6c12dba85103791dc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20600bc41d4d863365617abd2a556a12405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e9761b793011fd5af2bda49725734406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ce6b120e3b2c8766aa07d5f4da01f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66653091ff6d5ba943145fb362173769408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd52681581b089a068e372cecbd79d9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1417e6dcdfcaf0a3b0e833f4f4727410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35f3bd738495aa72531a47e2a3aa83411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b01690905934ac5ee75cae9c15ebd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753bc99b6e8928f0f7852cac30f20cc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0eab604721dc29f6c0dd2f967908ce414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28549f0f11e06b94e9f7c81191da1c5a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8b0ad14396c5f63591c6ae79d35fd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c81fec1ed2e98380642654c0230e1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dfc99db6edc0236118ea0e5aa543a4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aed7b69c31de64ccce628969f08a35419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22d79f6c4448dbf987d594f05acca7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c44d165e88aadeb1f8ee7f65d34fff421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63abd2434d95135e43300d8676ead126422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432167e807d265e91bd89c5aadd3a77b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4e7aa1c6d10ee5a904169177ebb27424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df968a9a294dd8f5dfa3fee0d1c0c83425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c0230604647ecdf503c0aed9ad24e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23e45fc96665464cf620e984066e8b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44123324e9f0c9042d0eb453d416426428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc5a11b5eb526a9d1089cbb0003301429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7cdc0d249cdd40f60813f62ca21289430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239ad5d402a6428422b2dc176e3be39431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e97aa814ebc6089d7bb2324fff0dd4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e41db9b7f1a19cc2dcd02cd1434f2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa8809503ba90479e50c415b798e5a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51b28239ef7922c39285c82126e334435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77824898a23089dd9ff3b40d6345c50436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9448c8c7a75a0051f94df4317ad38437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3e20339dd62500792fa9d3c6e8147438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6ed4b73239c7e8da8b2623704b569439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c82c891ff10ef74fc9b8a945a53766440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c0171d3efd5edc762d03189d6d224441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41c844d0b2a6a810d7942c30c02241442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6740a8b457ab3764ce092d119189a72443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e688526e45cf04b680375772dac4d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eebe4efc89ea24116f93c6bc7d6f0b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4cb5c6ab6057a0d79da55a671130d3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9652a8cdc845628dc37a960bf636eb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9688b8d6bce2716ec538a23d596c8e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b547b0b984ac2c0d2b9c8137381b4e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508475c35e9dad8f849c6d0ee06a8dc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448828ff4e6a72cf56d8710c758af055451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091755af5e4d8f0cf3f6877b9e138df3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141676bd0fe64fee1d1357b38d2e6d2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77db522021a5c10c9bd70bb3345ef1c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7709cd8565593981dd2ebb4dbd898455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e8eabe25e81e59598921ca65b8578456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ce53ff1f228923c0a8b341ffc1641457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33cac203751955be19e4fec8a5cf4f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020fa9ba884594d54bef2a21a61aac4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854cfba1eacae38bd48c44de03e968e3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dbb2a9311f23d67ecfadb289e0a71c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d9f90cb1a41550e5756f0fa1f898c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa5ac71f6b7e1d115d90315e950f4a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ded1da4e2e7c4fc93bc28ee8b9328464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0caef011aa1c754f762676d2f5eeb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929dcd44907d53ea6e62435a0d9a41d0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d9491c794932e89c5efff6a2fca25467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319e13d21db68173a903d3f0c93a2fd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136c311c6dfcf0998fa4968200a8369469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c6dce5a1c73749f7e6476fd061375470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b7516912b9291d3fdb276294513e6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d2c0571a2ca90d645ad8cc25a26cc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e1d0df3b6564601a9cb35debe2052473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719eb6ceed981ec845b705d62cb90a19474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1375b6bfc2b34c89c5effa2c5c07c24475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5145c389b3d9cf39744a038061b0be476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4c9f9970ec4a919601e40370d0e4f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d031f0ddac8373a7228fc35d5f3f2bd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aafeadd8c358e35ec59240e1af87c08479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ae9627faf8752c5a0abb2a5b2f035480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889d0d4003d92f10cabac016e63f520481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ffcc64d626bdf4199d5c41bfeb1b59482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4b5432b05a787db3bf3b8fcd83c6b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1283bf167673aba78de29bb4d50c0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505c96cd73a7f5c374899f1acbc71cb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f628bb2e7b36b1dca887b2539149c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f76367bfab8e5531c8a8e0917e6904487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad44ea068c85c21ebabe0c76a059bd4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720808113e47d15297d9c7f54eef380489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d6b3ee6796bbdfd670a305df93f24490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490d1eef2a1b458bb5caeded6275aa6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28951f1d2a7aba245cf11e12dfeace7c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2074e5d72e1181d2d86cc9d5ef106c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4159b95929601f5c5a3bdf98ff1d770494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa3b62af495a76762ce99c747f774f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78a3f22f7f6581149b379e5d546865496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9de86c26f10e16c7a57c1ca783fbc4497.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf90657093334620f39547f497828be1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d86cfa978ebbe5968c6d3d32ea44fa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7eedcb7a417cfec950151c5d6812e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e40e11a1f354d5b88b6100746f5dd64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34f75badfc7d21f71b16cab60545875.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2705875dd036fd597292646e1866cf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8c9817580c98d471e17cd653f5a4d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c82a6585390687f3a078701b25c2ca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f198ceaacd603206702f2fd9f780279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48770b3faf2e4a22fa356fbfad7c61df10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1ef6ece9a2ecb22dfbabe5a3a19ce11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529979da74f820384e954ef1fda420e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e699bb549b6ae184475f9291c78c5413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31abe2d33640c3bbf896af4a6ef7a514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5604de40c171e9a4d43a53a7bc102b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1122bb292fa1bdb822781baae4f305d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3d176bc43d8fd9b4a6a302f90728217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232a900ca21c4c0882eb709d1c616cf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd910e821504230b1ab41508f758cc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83760f9140bf797f201930ddcd15d220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6929fca17ac2378f34a64072f74ca921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a3b96ad22ae0cfa3f8022b7b5b49422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666f8b9ff2558f807d8ed3836bf18d223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7c1bf0ac43f8addebcce10fe39aed24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf3153231e53dfe2b583df8363a01225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276b43ce30165ae0ad867f5a2031c8226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7654c37e1f96acda2dc0d74f11b55227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1a728fee44c158b455f1994697adc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252deb4129e10d8669c1fb4ee3b8488229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a4fe22283ad70f41a7fb22d65258830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837bd9f7d73b5fddd7124f8affd269de31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef9eb999f80888967e30ac8836581c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ee8f251515a31466e35672e627a6133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d622905e781b358a8bc665c4a7026234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6c2f15c7a91b2e374dc1fcab6c3af35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ce9800a5bc153f5666ddd1dfdbb0636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90ee4720c7e0155297e147013470ec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976731ce6100936aba719786bf4f61c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0b631cc1be5f23ed11d94b512d2ee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda51fe3ef82cb5f3a75dae3d68971240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d50c4137cc8b5cb0c27310ae06b4c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f50be0cc5f612a9900797e00b135bb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192334131aacbd7f0f808771bd0f8bf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a73d2b13193677440859c3a3bb097944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc6d49ef287d4e5ccd3da7d5db540745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30c4884355f26a43c4e6150c28712f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ce8b42f12626fa4680072b969837347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27c3e43398af4895efb2edd7b0ed8a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79508460a596f801a49a909933c6366d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9702b089318ded268266a87e74297b850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9808b52fe1b7d0703c5e9818ffd44051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52192d1bebe1247216d5fc4cacfdae6152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ad6886e01a5c8a1cc57f6e984e27f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68007ace105c41c17df63d627aaa2354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56da8ef83b67aa168d74ba4ab35d3055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57bcc860a99cfb8115cfd55a8e74a356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa557fb1631a53cf7f030b3a551f4857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f41a7037cccf62ca650421dcedabba58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55957805a534d153be520533bce5974d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f86d6ee139c2498b4e4edf9114c99960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1b74f3c7146e1efeb1ec1d2ace05261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2000a58eed5bfb6592a06cf217752c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1818c95b94695080e3aafc21b4685ed63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b14104f52946aa73a79ab1032120564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cdb117027b15caa5de98c29d92a39d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474ed4dfa6cabf70ecf0640931c527966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674cd3a104ea5d7d825aba478f920b5167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe797453f916f327ae6819e233aac2e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221dc9498bcd2b557cc31f3a2d292bd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867999d111823838099c2633caf77fdd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745941fb6d8b1c66272992dd58f13e3a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06489022df2c649c4a343a5ab88fe80f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a2a5001d3297cb25537420d1f743473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d0670a566c95ef9c92b5c37aefe4274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e876aea15963b259b5e7eb37ec69bc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9ed3426f05fc56db639c70ccb295d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237bdd9afb1442260af5407a53cd232477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6486676641f0c60dd75eed4d74842878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc299dd40e877973f6de0efe23c0d9d679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b6753c3cb1b22d5d99b57ddc7fadb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6865f6daae1b5d7cd8a73569f058981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb8c5610d0347eb76a7918c72d8e0482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a71c39a3a48d0d54e327fd42cfb29183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d1346eadc6361ed78a59258b2386984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d5203998069e4e8335b393a65a80c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459463cb367fd7a2791df1a41cbd96886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f520817779474f7df8ea944d65527b387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941c8282d37102d89330a5f038ef11c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd7e1b97fb58f977eed37db0e3b99089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddcaa6f8a2bbe39ea1178647066a4c690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77446dcd9a567201de77e5e00677a691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa05737ec67c831ea097a59da1a82d092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01588116400aa554078cf6e6246d9f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17233f4fc08bca97687d068e5d69dccc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009925305a2c85344d4822be88eb87995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a0654f13e344a62d8892459f3b11e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c99fa9dc4678da2ae45d6782cdda4b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d348e2a085c545cf577f0d030bf71df98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6ef8b392b914c273d556ccbcf4d7499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f938b896426439824d28bdc0ea4f58100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f415752589bb5f30b69d9c7f2a10c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574159ed35fdb8d3a8461ac02257430f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd57778c05153c87b04e0cf191396b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7fb34a5584f5f17157294d0d470528104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b95b646342d306e2973710a6c25134105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7927a5d862a674407a469dee0d7f2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c441742b053e2ed323e5650c978297107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2b621ad2d9d2d24a8e2637daaab67108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc87cd0bd5ad170b05ec064e18eee03109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653ef04d99ae5e2ec19ac7cff773535110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24d00fbedbf229fcef6adbb82b21c3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ce361703ad2301b74ac97cb002b06112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a8fe3ecd8768affc06b566f2d9a24113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0422eb8619ba4966ce69e3c520d729c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0243b79dc2cae7818bbad2027775de9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14de6779bcfd702fd7e8e9b2c86433116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39756ffd8ed8e7fadecf75cb6d1752f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472cf5b07264009dced410fae8246fa7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3441f80bcec5277f8c31c8fccd382119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388294387fdbb5b8bad3446929fed15120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5e14f7f41e17c7dcfbede1a4dcf56121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc0818004b420a508405fe938c7755122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b77407373426f0fb29bb6f1a2c57a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d78c3d2d54b582fc7b92023e7013b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402a7fbcff3ba6700c245b43621ec3e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ddcd413a6733786d523bbca14693e6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d17fb38f0c7bda3db58eed6463197c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24122c5418cd1752faf72920b6dd9ab128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19edecddf3f42171db0fb8f9a924f7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b757cf1b8d9aa1f35a584f97244210130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aba1f8db59ab61b14e59f4266de0dc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39eb6ffd32b6d8b1f4e2ec1116af1f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08c50213b61e21497d02e4b3e19fc7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6e6cb71c6744733c1e60f9621c7ab134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee601119f54d64d62f329d8ce5985fd0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038b94610a714c73b9a5c159f3d12ea136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6be6def4dcf9af08013e8e5c6c593137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e445d4ab5d93a21e66c499ef7a54d8b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf4cb0f2242acdcb35db4f57d7a253139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c1f4e930d7c0d1e93d21813aaa129140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638999821d0518a683f42fe5c06b848141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e44a7d45b61135e7a159c9fd7f541a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ae4168e3feb36d701684627f83f12143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28af624f6a229febc19f456e30af02e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4af166f036a77a2a461ad98d06bd8d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a0176f66a5c417745201df93711d6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0123b1973d407a2ec6284a8360024147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d2c9ead2f5284ad581278e7dc8631148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633d155b53508258528484ca8c86b5d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef6beda49330d393c4b38b44fe609c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb914e4c0c7a28d49c89d6a9c2ae02151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9440dc42ceb3736e5af10c12632645152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3308badd94ae88fa79b4770a84deb8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3fbf4c7bb0200ada75bae1f508ab93154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3db4f0382fbc6f3f9d8d0364ef5c43155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a783c65df217f6dcf7b033b9040472a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ccc6244a16b0bef4136541cba834eb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a583021d8c541d51556a4b47c4671158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064bc43b970f3cf9565e4fe2c82ccfd7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f52dcddb3ae8ddd871843d92007b8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb491ec5f0a8b665323ec826c5af74161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b277197b97ddc1e1ab376755e2060c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37277e02a7dcbd2d8e764bc56208aaf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c07b0312141812d235e04aab2a7ebd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9803e73d813befc98b8cae216c983165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af48f6b0dead99e8ee2bcda0f9e5838166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a70eb5bc58c12d6ed8b0d52f6592ad167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59b1d0a36d7f530ee68b2a26ed382c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b945c1bb3cc15554df5c282f2ef260169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9316f02a3a3ad29618974fb0e2f9c8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ffdf49e10b72e6e835fde0b103287171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269528cefc21fdc58a277ff85cc21664172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfead4733efe8f54bee4e0ef3e2adb2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ceb98ec32bb0b8f89d3133c1889996174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866595ccd00b4f48ef04bc41b7e8367175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81fc983eb3a463fec0d2f621a735280176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2aeab68a624f996fa2bf2acc82886177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9869e5a46077d90fd4cbf0b4d480fdc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f10af62bdd529a6627a7bc1deee8d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839525d4fded0214fea273a11247873d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13f180f3ebaf0e76b09e06ce759f9d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429e391daeb458a2f7ed28f4fa4541f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77d98833f2f0d55be5e3af186d152a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95d1311544ff16266cfea4873fcf7d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a1e6667ad3b11b2e1c0d2e606a327185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52683938723b199317220c1358769ab186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50fe13efddcbc03a40428c73229fbc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd91118cdf564a70ebc0f91d4b09d2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad369a4e839ec8a646e4967f2e367a18189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1998cb2ebe802d3de1fd4b27d8bf320190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489b10964063842b86288dfdb28dee1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f8c7a02573a9813b85ebab838588b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c227c341911b18ca04c9a98640e88aa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cdb973cbec1ec032d8c68cc494a7d5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a7b259746069a3d785b690f916215195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a29aa158af294314e19e578fe01d6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2cb537e94f3f09be8737a0842605c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691b9bea5c3eb6327a5816b79af7782198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9df3789e0172f5e262737f7efad5e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0765be5a2323cf8dfcd2dd3ff799c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980b156c34d017cf023f9e7157961c7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808e589c3c764a172a898ccf456b33d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba914b9a9e6443d2f1153cf87b9a89e9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4115673735f6982eb698600ce96ca53204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3d3572f63c641d23448e6d4e7d586205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c0481b61fd06d53e2f9950f5959c7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42fa08444a55edadd1bc1b4a5622faf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78607c22cfea2287e6523b48a656d707208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84d3fb7708c8a9e5e82df3d4d9220d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae38b15d1a2c90f2de8b3ed052fb64c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a6fc397f2026dfa03b992e8c74c37211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac55ff751f5744bc69ccbbdd50b39ce212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5354da5dc9b315a9d37850fb7d5b0f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07df22db102e9422764b671ae665b01214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69bacfcf7fc02577291a746189cc91215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806202da522f889064795b12dcd982a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41882bdc688b7add1adf7e47aa0f59217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a15edd18e90d8172d5cbd3b8920c8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c898190fbc02ffe48113ee27333e9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c28d02f34fed461eb9d3774b5bf973220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743bec43c6804f23f409a1b88a0d24f6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64bc9055a18d50560676d5c2536270222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c409029acf1efe02e7aa7b8573f69223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0fd684acb2f46d89661e92cf2a83c7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7193dae039ef45c08a6a24c52b089225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7831fef323b2f2150bec307ff8257226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313bcf0ded3c99c6acab974914a9c37c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3887fc861cf9201e334fc2240c422228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33bce6888ce89f9471a27bff25cd5f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e54974b0e72dbc4dc4672ee67ebb2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6eb287b55bae3b7ff639637d7c455231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96c4bd7508d844563504591d3b65a3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e24f90bac195fabbaadf173b7e3b2a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46a1c5d0f43cf18bbddefa39a2feec234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7a08fbad4e4b00bb117954eba8475235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ae02c6d03c699c0cb197d2ad39d8a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b3a5ae2caa6b5820db21d3c108156237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4765a148d3b96baea543d403bec81238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ff8c0c3433809d76905cd4dd6157e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f2da0c802884873675cb8a7df4886240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780a4f7d16dd3bebd7eba4a33a52ce1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340c0ab5286596fda8fa2a0c7244320242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb49d0748f09624c7708cfc14a0048243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a52114fd87f10e9d036980a493d73b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c2dd5e04e8bb56d36e69b220e9f1f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397edcb92c2c3e193478b75a3c5919f0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ad348f3367bac6026e1b906c7e0db247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ed776e8a7d6fc18e8ae21293298f6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ce735b53604958dac5d5dea4d5363249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc289af4b5dc0df698b5751884045fd8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8180bb23d2e94c8da479b6a59c693251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b86a1ee963a248bb5924170eca2bd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0b069db10461db1ab91513041f4dd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a909f3e6b3d57568c9f675f700b5ce254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee9262daf4df36fda0b37d7866d930255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867ce95055b8fa54321c0706003beca256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded061f639d1e8150fbf7952e52467b5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aaca3a5d3dc3f4c15bb1ba1b0f2ed9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342833cf1e9d0b20eb7804938888ac9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de381534d6116517ec89ae5572c165260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3da26ffdee9132461e93690c39c1b5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412d882cdda9a510b11e6d4e24cb7c2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd06bf2bb6a5c85f65f8f3a42c5b539263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75684495ebea67df5678fe8da5b31de9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6cdc272d508a5ab4d780fdcc73b86265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d5373a65246f0d013122fdf93cd14266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253bbc167339cc2d8680c6069924b1c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27dc43dbc3c360e0ebb8f807cb7e376268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349793e45702d24a69db53481b24dca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725e39946881386774d40c617c572f8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa05b663e53757f0da85c872b5f951271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6491005223e2c0d94d24bdf4c8df6b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1aa43d6af5f2992c7b929c8027c97273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840fccf18f75f7747333e9d0323068a6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160bd2be5ae982bcee4b130d75b2bfb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9dc14149eb9793af8a67263af710d9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f029f6fb7712427c21a68123e9462277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a1bcb2b8ca546edfc7fd9a050185d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b23a6940027e9a51b801800a67050279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695640d0ea7c10418ed380a01a47e603280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3465e70c5c0d336d007581af99e0a6c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703343ed9af815753e9ef3d7dc95695282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac264e2e994f053b5c2dcd5c7a57a9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a945f4b897d05a843753ce2bd95d3c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02bda6e386047b2f5bcf33fc4c0cc4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfef4ff6259304e117f1bb802506c0b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31591d8a73a3c6828308d489eb87e89c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9be302e3d08d339dc8856da09d470288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819063ed1eae439c76e79f6fe4d9124289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bbd9b7bf41cc5a55dc1ae97de28f64290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf80515ccc50d96f4031a41b1132e4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ab89cb9a3d65a50e690df012d75bd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26874961bc25071109c15a04b91596b6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c5f28a3d008deb64caa16b0560f0b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b01bc3101a52d13456c81085cdc2b8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d468c9dff4213833a987919d56a330296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c89ca0a6bc32c0a6d3c136c1a4079297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987d5a4fa6a459e5c347a8181bf015c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b46fbf2ef195faf100ae882305342299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e6b0ddd0a8c10c0a53f06227502ab300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791971fb9d5462e3818df7df8fac5704301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6668a7c67ca0b61fd1a0afa680c0f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5dec51005f27906fd75743edf4f106303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be378047faa76f3600d0d2975be5bb39304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1a723f757badcbdd50461ab0a0309305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115cdee943357b1082a4fbb90de10f0d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ddf3b96ef1790b6706efa04ddd419307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10f6245486a9f114b4ef811d7dbc64308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b04c8e58d2728e09eac96557ee843309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c298065c95b1d8871650e30211589310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09d134d0eaa6df99e95127f5e47f5a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8dbad25b19874eb476790c122cb06c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a855f192cf69ad4d245ecb8fd34a7fd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b734be6fe58027eb8258606fbdb721314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62c607f02f17b2749705018b38f954315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb08a27e049169160045807e181caca316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a39fc8663d01bc73ede5cf6c5d265317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ca32c3800b2adb38d9923dc4e5e04318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c83a4a9eded15368f2147231e146f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c718e8cd7e3a1ae813c389960b01587320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df7a4e64b6e8068bba411c87f833e5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee734b845d958ac104910c3d573697322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec936fea722fcdb576fa05cece7f85323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c6ba821146cc219124c1a5bc470a2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ea06696fffcd0864bae32a5d59e17325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e4c91943aeca289b88a6cf278df06326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fbd0f19292b431b806a0bd3ac37035327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e9266f9d69e05126a7c5758e48ced328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0988bd50929541dfb829db3154cec68329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7fba1aa47f8932c4ba9d30ef6c7a7c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e26ec28fb9d24de8743a46530667c4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75edbcf821da706de88ff4c91a661040332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4c7d86606ffb58ab6fe8a79193c94333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2737ea0a2781afbaf720e88be688e8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa73e80b98f3e2b3ad9a5faa88cf5c4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0e40d633a9f3c903e53943b697dbe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bfa7394e78852f41c742c51fb46086337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ca8a3b7868ead8000b53b4858a4ae338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3688f94cac00d4602fe96573fa7e4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc161798967a6fb6d35a7289998436340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc44ca0e2d5093fe3855ef07e5837f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775407856b58401ed75764dcb89ffac342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b03b82766f59e1d5ae49e25cc4022343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4b0d4028ed52a814195229dea4c72344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182080f50fece172f2b9d1a243352ab2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807eb810319a15479f6131fb808bd7c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f9516ffa496e24a826fe4873f607f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54903ff48a488c39e70d5416fe1e124e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00128b5abb8c0bc4f101461a27631c5f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3fd2ba717e104a5d7ae8d9e44b0c0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8bffc68cc0499b7872c78eaa78887351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1cb94805e64d6eeb01888828c3918352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f01d266130ba13924313f1d33c920353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc64a1627238254daffc39680c0a8f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4940ed79b83737da1b8b9311d3baf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b34bc140d0769ae101f992d975b98356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04e233429a675e433bb40460008bdb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640fb43bdb4fb846cbffdfc5f5185fa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45213dd01f42fb72954a9afbc625b3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45cee138948494325b2d6d4484ce33360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7448630c75a82e0d40df0e4b42280361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139600e36b578d622a04bcf540f93dc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dceb852dcd77dd4250ed167440f175363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5499d428a21626178c4b9e4102543364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0b5e587250c4625a97d016a1adef0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c59ccdd69d0cc4a7896faaa207c3b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3fbbab076e408e6ff1f6611eaa9e30367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03944bff07b991421bdf19c92e3749ed368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fbd41af38416ae756f907767014e0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6f1efc962e0fa2c416806999f73e1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac8976c4b9a58f47373c4ae1362f14371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5f4f601368b5ce4580a909ffbba0e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7de025262c6a40a5dde28a4c41c69373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f7954f6aa1d2b825ab6716804e0c0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553508ccf8878060c437a3b13f56356375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240a2522f7c125efddc5bd57a8f9ef9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9f6c418a2d58ee7c4368a56485374377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13bfbec25b8aa8038ddbc50a36872f9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873f8d4846e0faaa6f1b8aeb1ba32aa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de61f9646d476ea54c4f9e69486bcf9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e858558c1b5d2b8fb762f0e5e533d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622619f62b7be1e6b8991f45613b97b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996a91e3007edb6bb3fce021cbbcf0a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c5d99f8734ccf6e9b68781aefc77a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ee5351510eaf842759477776a9ef9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a023c6eaaaad96c2e05d0c7891910a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf706d93e895c39fc9ba7b5dc6840b5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f252db242344398016a26e7dfa303388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d2a4b73c3cb6486e512ca134ec5a4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956d73c7f2c07d60866a9d22653baf3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5880cb2ada00060c52419f93654e28391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519d7c3cc98b7b1b59d6ecac3c4bc31392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723c14f0cd3111a6f2b2144288dd1be393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac51263bbfa02acbc071719b91cc39a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54d4645e881d88dd2f8a2a3d9f44d8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851fe312c19b03ae3619896241054d3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4d92b6c4708d849a6e30d5b7a6a89397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728dfe0b908756fed42fca1ca85c9da398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427906d25c17fba8c00a262ba370263399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fdbe33efbbae7da44db3f99e6e30a7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c122d4ef972e0ee31655a199f3cc3a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987039172d4ce3162658e4d287cf06fe402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e7d75076f734b0516ca1820a7ad0b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0efd9f04e0c4f9de6ef8cf09c15db404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856160d337d954dd815b385e7627f56405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3fdc1b9780ed724248b0781a378f72406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989017f91dca8ea72967fe9eaaa477f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f6bf0690f8de2450b48649bbf7d52408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b3594cabc4b9637fd8311eb8e2643409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f381c54cbca56a39b1f6ba75eddef50410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec442baef9b4477f9f7fe6fa7eefdf70411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5abb8fc40b7cd4be165ccb66f1f832e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130b88916ed2b3abb40064031ece3b1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca61c1e054006e8d3f39202146c30f3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7faa08cf447a4d5d563bf093baa01b0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d2b45b21e04d749c1c093975a166d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c015541f064e1173592c77dca5e3f8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c5da6ce297a2cb7a4d814bcb21458418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71cf5ed5d3bfa6a096b688c9af1d11419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15a276b38fd1ddd28d4924480963b9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc82ad4932ed21c1e7c3df382e5c771421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780375a4b7b59b46e6774321d0d986cc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c9db1db288d049fc90d1fba45969c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b239b29a880b472b8d4d003511c0c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580a712f7cc6c8d0024f050517821a4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a8c8418a2d2f29483bb0c8b04da36426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e985553d9857be48468701f6a9a930427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1c2a9af1522a2dd9f6a243c0343dd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438941b8383b9b7440ac6356a49a2611429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeebf90835cbed457bec3e69a4dc0d5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32582189523a66ecf47c68c0329b2c0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ccbbb74632ffd934d16e17d60ec621432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603908efdc679c3238c7d6b4b809581433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc199ab97a799d91cb11e7eb8497a6f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2eba8c2e89a64a9fcaf8d81b405acf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7bb0df4afb82162df4ecd78106e938436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf4e44e22eaa8cf0fee8826b71997e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b337accd11cf51b92cdb6489bc5f7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab0fda240c098780a0e00611506a6a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38285a2d3235a0c97ef7ba57b202ba9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63ff6afc5ec8ecffd0d8655f3f91bf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89552dcd8c64ba8e76085e3633b422442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0121c35443159f6b066a18fb4dc79443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5251f84617da9d6c37843bd0ae461444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c824eff7a6f46424f930593aac3364445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef36060309fa2404dfe23eba378e905446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7acd5331cdd083596450bdf60e57d4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc927e64a4064d6e88d5ec690721aa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583d4243edcc9258aebc82be719e0cc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dae0b7778091104d8707437fc5f255450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643b28c4e67693174a91811da165875451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52485738dfc4d03f7d380f0cb5c4c5e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41597d07dae88eba2bac0f7fdb5413d6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93192a1753772d83a2666be46b2f4c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564f09e768f3c5504be6efb4fbfc00a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd1e440ef0a596d1b93e3020bb2952456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920131e3815d4f8ef62849ae6f81612457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdaff2e596c924d7c94e5462f0ffa6e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c2d4534a6fff46034519b5c4ba25d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf2b423c8ddfd53a45c1b756aace61460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4715cc7608995a145ae35e732468ca461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614257cf0fb3dad89e0b636534c5985462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154c4413d05e4a64e866ed13d09e85d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faceab2c5fbadb68333dbbba66280698464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e8f360a8106e4f11305f6bcb6f7bd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8cc821847786905b80e503198fbdc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c3edf344cf0acaa6bded166b4c38f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a809942d57a37cba6590900ca889c20468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b244c22cd484909f19232e06cac360469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2797b2562df1b4111a00a7f76091661470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bacdd68fb5a79c131eefbd8575373a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f24a5466fea4ef8fc219639035ac17472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba044a88222eab0bb75d1c62b39dd2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a05ee6ee036a8e491f4fb8b8e160e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ba38f1533ccb4aa9f5ac2b8f98e61475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeef7e6f537d395222207b5cca3fb37476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75135b56b541ac258a58a86e11264d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56de5a79d496a0ddaa9e3a89fb9412b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc1a8dd356dcccba24dc5986d67e97479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5401,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16451,590 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...538 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17301,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J250"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -18036,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19301,4319 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>16978</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>0.7</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>486</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>566</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>574</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>1.2</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19410</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.46</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>631</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>629</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19414</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19415</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19417</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.86</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19420</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.76</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19422</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.63</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19475</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.52</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19478</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.84</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>650</v>
-      </c>
-[...223 lines deleted...]
-        <v>673</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>