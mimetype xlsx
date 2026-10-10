--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,110 +730,86 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
   </si>
   <si>
-    <t>000006528</t>
+    <t>000006529</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Excellent charging data cable X50 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-excellent-charging-data-cable-x50-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000006529</t>
-[...1 lines deleted...]
-  <si>
     <t>000006530</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Angel silicone charging data cable X53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
@@ -1048,65 +1024,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1162,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1387,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1636,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1813,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2017,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b8d7fec5898f60dad187486d93b351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46aed4ace8572aee898f76a05247662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f0a5975e2172e3c6fcd5df3039c933.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a267235ed4a7e2701446cb9a0d1464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e081455fffc079e2cd5be3fb1c29f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500c2a1f971f829ab694f3af9fd226d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b227c455d5af9c8142bb2b3041eca7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a90e099bc327b2f93ed951ee3c819a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9bb4465757581a5d159138f175ca49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a0a591ea047b3dd120e7cf6034c7510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc927284143338567f0e4abfc1739f2011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c961abc05f03fc453eaccdc273c5f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944cc5ee8a1654515f8f34724a68bde013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c313924209cdac145b434fbb26cd414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febfa729785d8796fbf056e27aa50a6f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7091f8a335b91f37d270a6cc29f9c916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046116e52ce2b5a4fc22773aa3417a517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9af64fb69a1dddb52b70a3011de8418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39149b1747b645cb66227b35db29ab9419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad963ffa4c3df9475e11627a0d66d820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182918f8442a7858ae07577359069d7421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2b16111c67679610fc669e373548522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf695bd91b3a55e04ce6eaa810afd323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59385501857c949fb1bdaeff583af66724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd424126550046c03d4d38c4bd8fc2b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27566ef46a5cece86ccdceebececc58b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8679245b12aa9a1cf6a1061234b6db427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56889ae946bc2d4d4a56438cd550672028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20fd2ca4cdeea6726af4b5ef7f58af29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa897573dbf6fcc5c949bde99f2b2eeb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f114ab31c7766b3976463e270835b331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f3e595583c0f4200f185a99294ba532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ced59511c531b6b457cd6c8b9791d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34feb68705dae8ebad15bd2f7c6d5ca434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597e5001e7427c462a36ad31ecf6d1d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240d8aa394657a7e5dcf635e04be98736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e59cb50ca7a81cbd083340f929d95837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440b7e8cd2d8762a215db2073f0aac038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db65fdd9b1a17c183863aa6513ac59839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea779cbd6af4df8bf75b8205e4369740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38d56812cca0233ff1c52c0c2a47c641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b631994dc00bb6f752a62f66ecc34f142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82d1da0ca38fdd59c5aa23e7a918b643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2d4e129c0314ebfc8ad4f17ca1b5744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c60d8935232a26b8ff902cf28679945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20b3667751232e48a03b8c806efce246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5464a6885e82a305e32b5615c4b8647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f08052d599ca0274736bdf2fc2a9b548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc668e1cbaf7099f4284bb533647f549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f805e3104ef1d725352555cbd8ee83e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6ba0f0ab007945c83d2619438a4e251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82167efc5f043f1e12965e9a5c0dd0952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c79e59b320a214ff88adc59ba8f99253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b34e5a72c97c024980124a686a7c254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485adbf625cf91bfde6303ca538cfa5455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433be9afd87c7995c7a754442481d1556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844bd6c143d1b821c781ccbb3811d90c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42271c7e13d020da83fbffdd74703158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c4de55d3d094d8c73c6fd44bb1d4d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3029bab0abdd5c3566faff3a2b3844860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eaa0ba90df1cdd15bec59df9bc0b1461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045903fb4460f0e1fc21a7e23bde980b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf0537b3f88b6c2a2a66e900d6062863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20deaed2a6487c7cca46d5f100d892f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f99d39c3dc142dc0289da0b75e538065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd9febcbd39a6a3772756da10119a166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce52c9a3541890a9758535faef91cc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9776418bbbc706114a55962bfe4b3068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba485f84144ce22aa01dae96bf2d80569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8077560ed2589d8d935ea2f34cabae70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2c9af11ccb8e7b797f686fa470dd871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa3d69305f478931e57c1ba26084fe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c18e72ce2b53d1e2878e656fa664a673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44abf1feb63b6d403580b6c8b5c5693374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f3fa659b052cabf4bf040defb22b775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941369a70d7a701b09c0a5ebb17c3ef376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ec04ce4467b4e7bd1761fe831e21177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da19e9aef2ea122afdf84629ea096078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f4886e17eb6c3d2b6f3e9801b0f5079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88e0edc3e88f66912a221c020ce08a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e1ee7032f732cfd83d944d2d7fd4281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58169e1673b85baa31c2be90dad7250982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ebc8cabc5e60fc7c99ac8364321fb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae9ff80f1f6bab0ecfbd0105ef789984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401cde0006849544120ef1b29d8c0a485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df5b8043e298bf07a6ed8e85664c1c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043ae0e52f9fe27ee15c1a609f91b1d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b2755c2effda48499b114a3787a68588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0983b4565f3c8b2ecf2832e9c5761b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd2ae8d2f5e0935f5de3ec0f55ee1890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31950642755b35a7cb55118a9d53287791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14133b25c6b2b1d40f2220c04d9004c392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2594d8fa74ea1d88f92b37634a69093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb6fd2d50bd6cbad9a157a7cebb84994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a8706bc8b5732fac81291998c7d6495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85eab3aaae164542645dc4a5f39dab96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851493997d2a5fd59f73ee660c35f5e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768c082779b9f96848d1c9c876d73fa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc37fce87fefd6ecf2a554905da1d899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9769372f2c9a6e83194def5ddfaf7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63e233137f6f51004ac5307a3c9c89101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47763b29a2df552a9d5ae3b72cfee376102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa837cb323ed52138176dfa2ac34c8d5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0357ff74be20e85b7c2ac73d60da2f6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20436a1df47e24ac0d8946d3c0d55113105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71cc1e339b547cae57d30387b5f907b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bea3c5cc0ae0718ea092c5b625357c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ae8d6b0c320b9dbd5ac001fd33e59108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180b99f7c3989389f99f72080e37e53109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be4f70235d78bccdcfa3be3f93b0ea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae15526ed2cc8b71017d5acd861dc0e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d371f04d2c0b5ea0e17d5ce35546e8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b9ed7224f16ca251c3f27659e46b3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff49f723552eb1cd330b4ee10185376114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5bc9f38622e4cde6f392eb2dcb75df115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55212a4074af6390b66cd1b4849d616c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72247b7f85791519ec4242ffefc4a0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb4faf202ed57d9ba84db1bf18c702118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7202e6632bb6c43f6e4e826f27c9e3e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcbff7d5da6d3ab537806708ea75ac7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3547725dcab4d01ee7e40c54d62a8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5e5b9f591e4146eaf8957c78afafe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d5661337b7d4d788b5d6f456167e2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d72ca1c865b1b11c65ac4f2309068124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0b3c86516c022048f27ce1b149dab125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766a52f9f13df2c47ad92bf754ec261126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb336ae0c5956e0fa37df6e21e6686127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10714b5290b1110b94bfea72b36a3c9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d796451269a11e8df3a00b4ca170f9d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3883fa0ea2c8f43f0f4a9ae5936d3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f1e5e2d66f193dd39b2562193326e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48472a1e10f4351afd69046d9853a1e5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc69b59cabc8b3e2cf05f1532ae7748133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04799f9688e4c18f9d10ffb437ff955b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbab78989841591acb96ceb2c152465135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9365960830b6cbdc7f55f9c35a0f5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c020d5da74769b4ad8a9991eff9de43137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91605d874aee24d918446bbd0ae7a94138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d4f4382ee6a4a7e78034e95ccb769139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e241cc1387b12f75fe2e9c5cf432159140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ed4c5fda515c7ae8f9f96a4460778141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955920ad78c447ebb50da5fd0f3c12a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c55e25a8216e6c16d3887f41a26c8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0431060a6544d50bea82c38766eba5f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc3c1fab4b76cfb2c5f4ead075f65c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7e8a0cb890823feb4d74009e322b6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024db7d5f985ddf5c99a73a62d9776e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796d3c0318067a9c6ba0a61501c73ac148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9acc4163635d1a3e5fca78dd5e2d54149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893150430c1254e5cf942772e0345e0b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c4220a2ebe4dac79a3da7d22904b7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ee6afbe43a9a5dd7cd1253dfe9dd3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d5648b10862fc27a7189e218562b6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5662cac340f3532c2218d9229425d1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae4b28400ed6e91b0ae770fadc1f2c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996460da90bba1c8d0b6337a6f1539f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c27f0ed130886a726fdc6563f8852f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa63f86fa93d44dbc4015e086d3fe30158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce2cff2e9d307d167edc901fd83f0f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb05270abbbcbb27307713ad67fd137160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa54bd266cf08ff734eeb7df4ef45f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673e238fd50ac17795980e621f9593c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5204c278338f506c62a39f973e053163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e014d40f337261818876e308a17552f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767edce3524917482cb060065399889165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572dc2b0c09f0c46e656e9328e465825166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd07f95c621bdbe29f0e8386dbfb97167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40ccdb11f942dcdfa6cd0b32e25f80168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653b72b5bb035c02f22aa59caaae935169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293313b1ff52b4fab522bd788411cbdd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fac0ccf6829710bbd38371a6760a7b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a1c289d9b2b03a035ddc8561e1633172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540adcba8a233aef3027421ea8c23d5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ebb2092bb4d660b07c8e93774201c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42d0ec8af1fafbe4c521df08174179175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01df1b8f9b3ffa08f509480828b577176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b13059163874f426019368364a5578177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0e935a26f025bf479b633cef12e8d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6771fcbc32853df29944de6db0bffe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766a579d4a4b5cbb4cfe949920faee6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98590bfc9113ca72734c0f27b059c514181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5591b2f0aebd7241ae3325c5b414c417182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7161b3b0e68996a6292bb964a226c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043271cb421393a8e3153ee7fc2ac188184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf346b0256e12b9e51a4e1860fd480b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb475f6b0534158c3b9d536eff84664d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef779841af1f3c9ce4c4748ee7f98857187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77989253a054bec1b0e5da9e95c2ed188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65900ab6611fb6701f074595f66b59d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da276597d95ec55edb5a4c0c413f08b9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9228fe6f8f6e426666cd494cc1fa58c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126666b10344f9cc8735ab3e26a048d1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167044ec2bddd32f14e6ddd8be47cfef193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5e1ed87dc157444122e7b213494cb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45305a41178e07c2060391b2c8e40d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff41a1ec69b8e3d1d474ece112974e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06ff799b2b64f8490c1360c0dc0d93197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02cb26004b96a39a1d2e601c9c23859198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6e681103769eed6fc6bd71ed9eaf4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939b4d798f97760a1834825c6c57689200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce85b2e9b16a4ac318f96784bd46036201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19738c27bdfa1ecd59f7bee022dd12202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea26eefe47e5768fcae717cc220bdcf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee78a4a703553e3480b1756334aa17204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214765b6de2dd7e1a0772b1a4661f4b4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04076e444362f49b11c0c59e94993661206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df3525b793cb385de8be7b9017b8c8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31cb051bc23041a174b7d8012ce976208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62628be26117fb760b14a7a21f3fb8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f417b89602f95747f2746ba6292e3cd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3051810241a72bb968908f1f501c5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ef5bd683f76bd5d1b7cdc7ef79154212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b401f5a3582826d6daa7792efac04b7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51788c3644f53c5fa42f0cd84e0ed4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808bd36c946be9aef57875c398dcfae215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cee169a122fe6cd2b438e6676a4c45216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff582c559bfd6f0d23a9942572f3096b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc4fd1d00cd4a87ce4f608bbb2ce56218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cab881a9375fce31c217ba43f28bd0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfeca3d40ee7893e056dab645046558220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc867cd329545f6ecff6ef997b589e9d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9252ae6c02eb7fae830fb92f35370222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226e179f64f01ba9d57cf3c8a2b1186223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93cfe343f04341fa84f0c71dda716df224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95c9911b8f3db1df70f6d640cad41c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58d1c71c48b867a8afccb8973bcf6f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fccfc3d78aad66e3c49242eea1b265227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a7561cb0c3d353838620ff6009fa5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edabeb3464fce47853d6daaca425ccf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2051e11480c2339dad766d0d6693a99230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25365cdfe2a1248f99edccf84228e4a3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b2a6d169b1a119c324f95224993ec232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b8fe525592d9a4d884dcbd9ff1fa0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8169fbca9cd9e645c0af3b5b6f78aad234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1d271b6a5947f66767a9c71ef8972235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8eb021471b007731133bbf7352d01236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e7396c271c4838aa0ecef6ae630e5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6209d1f9c7cf06d147002a82549aa6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f1f36a91025fc066f407b0edd52e3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433103eff68b09ebd2e5d780e2316897240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a534156d092ab25f21b706c2bb4424241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1c57301086baffa991997f337ce8c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860a9eb5296b799c704bcc7b873ac6e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517326d82ba6ea82a09d103877ce78a2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af0deb0fb72706cbab2c04515a782c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b882df8d20904462d32cbf70e43a4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d1ee69da43255ae67362d56a9e282247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9590cd60b9fd2682ec7604992042a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42a533bd1664fb47d412001fbb6fe5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432afce50bfbe89aad91007b320324ec250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435b5560facdf0fc6035509aeaad51a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff76364be52261675f2b2ab482e29a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439703b08494be6fcdd8844dda9cfdd4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1382afb3c3ea6941582f02aa568c3cd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da85272ced6003e004a2ce7c5cefa4f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7246cf0eb1bb9adfa43f8537b16a8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70710fa55038200563ca6ff110d9ea38257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9735e80623d724c32b35c7ba436df99258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309dfc1eb19b7d06d89bf352b2481e9d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4d2d81ef324fae1c67f6e04a68fb7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06497849701889168e404f93bb69fe4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b29b72c512de35e391595e0f17241262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387289f966f309de2c13b1740c60f74e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb382687d201116c0c3893fc6bed33264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f72371c17a0b48167f12a6c3776dac265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097bf78b02721468747e5461d088d51266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67655e286e7d03bd054393764c375bd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f8caeca5c579951aefb485cb048ac268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef6f8310756366133941c87dccb984269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3a78a5e5126c43b113da330aa397a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b923ef84c9bd241e63ca087c19dc88271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3f6045bea3e9c30de634a5700e91d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee851ab5719737c21834da8f0df53be4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f57b076a97aa43f035f1ac148a6fda274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac848ba3d8ed4b824ae0ab0c95714dd6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84d30d9e990a7e08670c1995bde318276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7641862ececf706e3b972aff9c840d5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d86c5479ab3e33dc4a772a8fdc91d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35869f499ff473c5149883543a1c41279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a838a2605acfd42dc5043dac5612c6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745a8c4bde26e5d965acf60d2f054c0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c0e0397a8959366b4273df6800276282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243e4ee1a291e4c96a3cbaae207b05f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac52841dad724fb17849c42a08d10c4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c0c6831e6c5a5d7caeae0c503b59c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78863dbc3cfbd3d93b72364573f395286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc8e11f2fae784ee4e17aaa2653a40287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a888d0523cb203617fba0e12e3e32b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8515bdf6fff76f078785ef2ad6b7eb9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4864fd3fdd6743158395e3621d33e8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5f236f7b03df639f26cfa920e84bf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344bcfc35f9c9dc1a2c88d479e157f05292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83dbb854fdbac6dd5c1d261abf70a71293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ad3685fe132ccffbe1d240ff21761294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f353872a8217d4390981878b202a0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf4203c16c848d9fbe38bee2f2092f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b395f3fa6418b2f37d36c34fac4363d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4904171f6b08cddc5f30709c3d8bec298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba665aa82a3a323a525231e38ddf67f5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763154c4b22c770710cef956becd0e35300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd05e883ef2c682409d854f4f0d7f8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06443f8e683a11cb432d058ab812c591302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b8b0a61a88095133c3184cdff7c18303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2cb6ca39e712682709482a5b2a751304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005bc9e0ae373775aa80dc915fb96e6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae0f91c30fbd5f8cad7e8ffef75d1a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b50a22d8e7b480bb4393f366db0ed7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76039e2e733446056e8288af217bfa29308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a742c1603e0dc6bcb51ebf49eb4ab309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09931cae600c3bfdcc54c0e6e7701208310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f8b4e0ae9b7ac603029ac87ea4de3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f32c4f30402f48f5c72563cfb30ec1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf36460046c91dd6dd9a1ebbf5dd767313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f352cd3f2665d36a0a110ad0ee91558314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22827eaed02e866c047163948ea365d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3a1e87d16428ae7673002c8110735316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa10cc8c5378fc22a1ada359b5e7796317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd73c0fc373585ec8141738a92952ad318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956eb4f72fe932ab0d0dbd0d02dc8df319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9160edaf30520028a3ea2cf4afbb62320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ac66927271754bf0c0df3d4fdff5d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97811bdd14f02d432d3aac7b9a4aca2d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976bae549dae515b7a36221300024dd8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0a682bb065aefed74bbad003387f7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867f484bbd82b83224b1e53f66388d8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c281a3154fa3f25a46f103cfeee07326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090db016cf8b10994a6d03de15a8f88327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd05a4e820cd9ba7e4210057e6ff9f6f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3c0b4d9aac92bac7b9b91109a5312329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9338fe6900cb79b5f004c3b3bde8d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea397030ddd3236259cf1f470340e3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939bbb2de5ce736af3fbf31e1afab33332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cad7142659b587eb2b11589664abec333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b764f594b3d2af3f6b70d8fb1141f243334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7af42daddbf2b7c534acde2444ffe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1b918a403bb631e97c4fb8acfd83a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490cc47e259e856b0026ff212e316eb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c07b0f07c4e96457bccd55e1201c6e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717850fe7ae84af6be2fc87424b7c85339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90132c649d917656109d15848b3a883e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406e60b2e6c72e2791bae0fb39afde9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088c38d544271fa0289f91648f33a6f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39888b7b77eaed2f80dc2cb690532bdf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bffe2ad794dffaf1486f5ee7b3aa1b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828ffab5b03a575034242e8dc7fa6e4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250d7ed5b478be6783b927a558cd6d7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e54dfec74efca11e907eba23161769347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aadec858553ccc1b6926203d90bcb82348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8d5d5405ba37425f0f44f83d55a5b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a108a636f035682d3fe9e3ce1c93de350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced63b182684a7a2c0263ff926d4c323351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f1128974b01c24a4235a1399b3849352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479fea4c96197826b5b57801e10982eb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe8afe82f71ff1f8c1c497b4bbde6b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e37bf637cda9461e8409f7d69bb16355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43db317eb00736f1ed4e6e2f08a43d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62bd0638979203442251c0058b2e3b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78074a09696209bb06882c1296dd073358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a99bcf12fc993d3307b44fb92ed264359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6969be175140dd5284c73582131061360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28dab6934bb2775563023d94b852fc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a94d7b7fffb481e509991b5b88ce8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb45601db7a6e56866bfbfadf423c30363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d14ce8a5dbfda4017fd10c0564ba5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688771a788808a054204684ee53f0382365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89aa094bf341c086e6356a330c970f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb75e4a42fef7694edb0e0b6153cc1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6afcd3a6b894500349fd571ef0132368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36546376c5d1ade24e0266c956174c40369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c9fe08225bcec7eb48c78b8647cc0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f11363280c2f8a9dbfa3cca678afc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df55e9e0bfce8c548c668f17eb2daef372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114897301c36b856c9d043e2126478b5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d634bf0102837a2be9c00c19125180374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103f263734a43a2598aa090ce0ee978375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1681575cc9702be32fc3fb15d18908376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0a76d87406e7c7c5363bc2b0874b1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c29ff60e3b61a8403c0dca104fede378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4b647195495af825c26cb98793e74379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044eb454fc47c3de571e44f961791ee380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064844a8575dde7670f0008fec08f153381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3cd39e17ac4a0ab90e44323337786382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f8d0cc820a0f685a736626188a396383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2805282068b963a4bcde2d430b7ae384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726fd95e097e42d8ba2900ee2abba0d4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781bd30567386d02b80f6d13ae76ad72386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f231cd5c1f2b0d54c443f61c414fa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d9e2d2f6f19614ced1631b2edda40d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c647ef5b1507a4eab73d6834b8ace24389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e191087cfb8a7a866c138a5adbc2e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3fbde46d5799dce043e4b385e94413391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d5ef7abdcf8415cfb5b175050976d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce3e247be5edccba64de597ce3c5f7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148247f8420a4a809fd5f94ae5263084394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3ad10825d715801b8527efa33094d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad7a10b1f66262bb0b223b995a6dba396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2857861671c70de64fe35d9577e3b19397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85114279c2d1c38834da7c31b0cf8089398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503c165c8bb08a60ed35cdb918d1517399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79c579905ebda767354006c21f17d8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea23af8d1de26dffbfaa8b03006f28401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f32b56caffe5aad7f3eae05de1182e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb0197a0acd83cecf7a9977600cdb1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8639acbcc2ab997282d240dd8d984404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0ecc37bf98b3b20c41fdfd63742bb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea58179b3a9c476c9efe55d2aa84765406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510ce16b275ba18c1abf3f5a43a7ee0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e8bcb113984de1a8da7a6d7db6adc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ac2685620cb9cc8783bc3342791ad409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f89624898250e60614d5557c2befe4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98413c9a1fc36373799480015dcb8a35411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417a0f6aa631cab6f2fc85cf59ac0c0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a727f56e87360b9421b91390af6b0a1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7e018b558fae7605346112b6998d1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e8913cef7bc00a884f1075ba4bfa4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706b64a1d8f3bfa8dfb0e6816ac0fab416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0fb2745860345b0a49884e9e4f7704417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d7ed474582eedd190165928dc9204b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5ae7db37ea1a8d8e51446b3c29dbd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0b815d8352b2fd2b53653f9fc73a5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ae0dd7cfbd0f63ded1f6c720d3f35421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d28601cdf47d8820bcca5c3c0bdac8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830c0cd496b7b54dd2725f8f92d1a55423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b078167b682cfc561ebf4a709a8f19c7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f27149990a45df05d652f6edb1502b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b328cbb7900541ae2de115f7fcbd0c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ffba9efffa999d2e5c1a391d978a6f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8a1eb8015ca6a9c5a5895285a412b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5539468af0a1531049ea87a6d139cac429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e5dc5439f22e07aa1fbac98b66ddf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a04cab42e9bb00c2f77f79108d4c9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3fe28d0d34b1e428e51c92a05ca812432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7e69755908c85746448c4ac823c6c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4ba499aa4e1b1b4e9aa28cfd28716434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76a44ecf9330f5c276f2419e17dc70435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e69bbc7d4532779c40f7327e744461436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e695243b0c12546f196a4b4a2f88d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79379554491ef4f09a02ed8fa371d529438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f77399ac446b930c9a48aad4c7e01439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6de731bb96610d0a577d72a716d85440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158d2637ba92a045403376eb9ac76c5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074aacde7bfc19eda4560ce4302690f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2701343bb0f3686aa9ffd5b0d9bb64443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf3a8ca0112df3034df3955ecb3c2c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f51eee326e7946bb809b581a7bbe7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a28c0a8fbc6b212927f528231f7fbd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df157bbddb2b80c98ab4f746d90d5a9e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cded673236b93edfcc098fce412d89448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8438d92933d948a18c7446dc56777449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c6fb3fd4f82665ac232b26970bc86450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2a3191c455de5bde679cc6125e9c2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7fc6593f0dd8e001dd39d0a1b8a26452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f92a6d76e1bfa9b8500e444f751e4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0eb4be30a4b88f20ff7194d3af737454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010c3330d07192060125e7465c49e16455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5304ab5345f33354bf1823088963eb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa96b0ff4c287a30e1a59a6fdf29523457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f80504c8884e8d7dcc77db65db467458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4eec2cc3e2057440b17c1c254e060459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640babf057c5fc6811a013e45991b391460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a330b6033624983dd75b7a2f3839c74461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bcf0d029dc52b29ecb694a6347ee64462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975f57107a4271d26e6d107c8d23aa6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1246d6adaefa5564cd716a51e685528464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d24845e9c3637ed32bfa27ea6ed581465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819ca69eef8b68e7bda2e4bf00f7db2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1aa452fffb0ad2393c98b8dc5bbfd6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47453f7f33c28b9b7c96bbdaf2f6ac43468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba5372eacc5c13de3c2e9c78b6285f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80732661dab7e1ab326f323006752e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789ef85ee849926481d8e0221a126d8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd0a78cf88de958f9a8b0d7da2cff9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437394cd0a3ec3e2c79001114c76b0c3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3588cf5d79882877fbb6f9084b9eb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26884c4292732f98a819e6256acdfe80475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d3ab10639978f3af33c568bbe5c2f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5d39d64e3e04cbc2850c29a0c7b8a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c817ba9630c4af15e8fcebfe293e93478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adee281d1847bc1b8fa7e88dcfe0dd3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ba798aede5c97b6b202c4f3b21459480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35af3e8f6d32f9c756667e61e902527481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127f8b77d90efc86a1e59c06305cb17482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368ed392ef7bff18d6089450a755170483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0204ffe1b6e9ec6db44709a2a7586484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d956cb918fdeecf4fbb451515cca91485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a72bf44bd2990ce989f5d407c22923486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62cc4f43b13954fef43198348fa4bf1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194c18285f5eed9697be974debd598d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab421777476b9146d39d1f72922213489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb276155d6765987a72a0cf92502992b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69340c6eaa7c9448ef68d491aefdd272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e86f69b824350a04271e0b6ca06b83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b08412af13e94082e942b1054cfee74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5634a4fe84db2869bd5c26b948e5f8e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c8ed54f9bd4ac15cc354d8eacd98e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0be40f196260f6eb16db16d93dca7e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0557718468a0e575867eff406a6d38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d77e73af315f489107ae69f1377119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6ddf825c47c57a1314d1f4463758c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790fefc8e3fab8f80a3c1d4ef379c3c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63fa2eec454b92169335c231a33c0a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb4a45fb6f033a3ca4260624c0368913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e9d9a3c8625a63754481c5acf978a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc59cb7ab2b87c010bebc5d8edbbab815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed8f5a243d3bee67c79048d7b7904b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b215c2b3d12774e4eab0ecc006990017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df04a26bf70c18b68ddcb875a12c34518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131e66482280e95491e0c0a3d6d0ac119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641fb8db0d0d6bf41f6276f4cf1f2a9620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7c78e3b772a7c25096237c9f5632b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e20136c3ead70019b2a91db6aa5ef22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daca100299a8edefb47c9512806a03e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda14825462f7e5586a9df5eb71b17e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df449c7c2a96c51b286e86b4e7113f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ab7630b8ecafb889f99cd03b5130226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70214f69d81d47eee66dcac348b8cd6c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd21148366a58086e9df38150224c9a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf133e9e1b6cf40c6b04625737cba529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28e9fc065707dfb28bb6a92b2c120730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf373f61db878005f0a6f79cba0fbfb531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a583823c831dd30e703a9c8625df2d232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5323ea0ce2487a13cbf2cbd043c8d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e13deb62823305092a7bf02ef4e61234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea3472213e35ef116738053da0f70135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6eea0e1bb73f66376a7538382201336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6c3c3f68cb356a5c39314309195fa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655a17cbce2b085600d18fd8ab1889038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88edb0addca7b91ebc96e1592fd3cb4339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541768da844b15fd4ef6f19d7c47caa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b1a6ceba6f534a5411ff22d48da1841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2180f2239f9605907a54363c436035e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596e7b8e8eb0b2899dfe3de0706d69d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b63235e6d260a15b7a3df685c802544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebad3b8023a191bdc22321446dc442545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4ca0c7648e49e9d26cfdfa4dcc9ee46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58a0721846d80c2ad1994f75ab5c2547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a527a5f7c25110f1839a515f67c897248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17f2f67a6d973f6770aad55eac107049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1413eb353f615e3bb053687f273b8c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6488d59827e9533b822b358f2da5151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e37a81ca33a4e64014d49190756e352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677024094e721f6b229115d1e4ffedee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ddfe789f5ea794ac3ee20d284c5ec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607219993d153f7f661665d9a044d0cd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96d2d51ee4dcb3e7d5c89f51b8f25156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee89a0354f065edf6aa1ef30a64389157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696b93df4e2d948e067e404fbc314f658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e95667f17364991767327af59b800d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39fafaae0fba3a9b98626941554c5d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff4d270fcf716f6b5f32fd39830b4261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa15fcf02f410e539d453d1727b856562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8c111859679f9a6ee59435c4d0b0163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ffd02cc67cf968184368ca745620b464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76e74d46bb522326d008431466c98265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3357502f802f0d9cbdec66d164b37c466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09aad0ae96154e3db34773f2f2cc52f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e29c115be47e81572e7d9049a6eaf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79dc99d51d1877e23294f651edac5169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a82577a0e11dc01b2511e89263f4670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f87e645b2c29163bb23f9365ff9c171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f61ac05dc3093c868e71aa275528a872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a851608e351aea4d21e52e74e5b3973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba48985c0b323c66637903154d0ca474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0c6378f3ba7d3e542edf32750c5df75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ab3d826845e1010fdee764290068d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb33db97fdeccb53089dc40f2f4708377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1f233a5930b6d9a69f517d8252a4e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae875642882282ec5034b0c32b78f079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a4aa8186dbe256135d4f29808b17880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3dce3204bc258649433ca823b993d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab7ff72346aa0b9460367b317fd6a782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be8c41bd3f752d07ab4b2a210ce64683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3380e99039f9a361e76bc9318b25084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a571c7b428f41c595fa1d9ec14a48285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf1c80082eee09748fe7434a6517b286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776274adf32d19b808b90867784e2add87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2355b3f165eea11764c4e99dbf93288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28551ca88d559b48deed6076ebb4231a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d31934db8ab863490accf8d254745d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d547cd5ec61a890b4d9bdda851011be91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dddd157cda4b9cdadf89a5d252de0692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0ef228b24b2e2971ed57a649db6bd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291a8226118bce53da2e01b1589497494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9402112ffe81975b8e7deee9c577995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687f73b5a17fc95dacd1873df13bd3096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5553d2c3c7b6f862464e44cbacbee6e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e2990b42c1fb140d67dfda05094ee98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b09a7cdb022bfa29afeadf4e18dfd399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164c1a43971b911d01758910229c8bb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c6e5a348ec779394a553ab5d3b7ee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4959a73a9cc0d4ffbea16ed10513fb1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a81e5c08083996ec8305aec7b703a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008defb2c9704dc7f7bb566edeee22b1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e4acf5b001e5c5e3889b138ccf187105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a88933cdac37abd5c8ad9ef3103688106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313b9a63e1d23998984b3bea199885f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee174a1300780d802b499603ff8bf2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483035a8b697936449a57620808ecd4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23f09abb93801946ce99e2c44a6fd7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d83ed77b50c56288ca1447964e6036111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090c8941138ff19f0b97db10ae3e96c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070fad201ed77b65bd1a73ae630e7bf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878a608dcf36a07160a3c9dcde03d75114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf40ad4864057844f287a02e079fba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44642469196e4daa2f5bf06f5bed057e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414b59d1e625ba96e7423d9dfc4221e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8a214b73ce6cfc399f958f6eba2e0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73452f2401b9fb59661532eb9e17acc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97c0d5af86d442e722c5075911157d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623749dee8df2977946173c3a4de259e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0627ff1ed06cbbeef71b9794d3238122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8cb994fcc4406b20cbd03a52341bf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ffebd9c9a0d05f8c3509df93249c0c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44307c263a1517f0f60e972b2ae012b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e3184f81b64515431f4686e10b316126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4342b99478d10bddabe61af3dd23b7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeef4dabbc12abc1ef821286d953360128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59fbc21ac92df6c8f1e319ef2e528d9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846524b69f27ee7fcdb3eb7ef8843d54130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a067d209c208d73f255279245f17a2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e14dafa584a84bc45927e9819c916132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557f2cf348419e1de981d0644c7bbe8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e163f93e8471fe599e54eb2cb36ba5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d1a49bafe9118d2768b4bb005fdaa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b0ec473f72f6eca8db2cee49dabcf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396675c83cc6ad708915ec3a251df15d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350d42991b3e105b026d379ef463f23138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed102cd3e3a6aae31a2efb31e1dcf187139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df133814b8afee3675bcc39a162cb3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e358b00a2b98c467ec37f4a5cefb1dc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d725e164fbd56a438ef8d2cc66899142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1565a428726b76f3776e774c31725e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7155e1d53f356fd013ed22ce64e6f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2129038e1500462b50fb1147b0b35145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff8c8b2564e16876ded64d6eecacb2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa7c6e42f2b8d9ab97b55ebc09739b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32186b7514e3f22b7e1bc1530edb91e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46314a30ddcfa2e24a8eba4f9c6ebd28149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a933e6bfa227c717f91d54cad5f6b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d971f25beacb03e5b39baa337cec6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ffa3c3770fc90418e501e8e01b34d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe3834321c134c7b41e08ecd021d0f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c9cde643c88f1eebc9256a812a522154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1d24993eb02add018b4316ea31eaa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d717569aab6e16920cc454b587edca3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd89699bdd436986c2499ac69ee97e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b62a84267ba3bb69a8dfcf90f2200158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f47344d17abd90296d866d093ea8dd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6710ad66fb8b81f5db3fe731f018e3e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fbd26ef0ea4e041bfe89d3aae57c8b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1118c898a74416fffe29215ea20486162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ecb16199f66295836d80b2fcee7b0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305e458dec4b59afc0e690ec92b186b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0030f3df8c23e53d5df8b7caaaa501165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debca289a8da097ff8b4398716d34a7b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea937037cc18863f29653e5b1b5fb8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c50ce14ffe97ff5bd0cd6573e1161168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84244119640ffac586f3637794bec533169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216698bc39d4515b4c99baf66b4f13a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fff7342b89a827a24d169b86a44667171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc9ba1044d740fd6bb4b4e9916b214172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2464cc2ab93131f567ae25f681c182173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651cf6622f04ecb2bdccdbbd064010e4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5d53b1dbb853ac7b385f38f7ab78b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5bfa6535f1dc85e1fc169a122e1e29176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237634abaa27b0e65126fb476e0f9cf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579dbaba7bef2111ddf96d9b5b14226178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d03e3b628b40eeeaee3e63efc3439e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00ab948a6fe23ccf6bb1f7cd24e479180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe3b2fe723775f85a3980f2e251264181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be6812976a39975d2b3ef3c0ce383c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e72de39c651ea6c048642a7374f664183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f4fc9c2f5c5f5a476f6e808670bad184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141a845e2aae33907ce18131e708903185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b017a8f7a242ca628ca94ebea1afbe9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636713923ecc3b5aff5d2024fa987cb1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6618fa6b98d6d81fa6e97bd164b6847188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35e51e47539088e3df54f18dfad7fa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d395e066928f2538a1148a370ed42cb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667939b64d5a5a90dd6b64fb1c2787cb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df52cd92ceab866670e488e2f0dbe1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63bec131733991a8422b21f2deef16b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d501e8f79c0a969a5d05f239df5da2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7b6dc6404b5342849694e86173f07195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf663d675b20b74c13bb7fa8f89017f5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20fa03a6774ec1b9249485549787e3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36253efbb362904cbc0c41f2e4284d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28c67e1631077b4a36e58c56baa01e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad562aa94e8bc3c83ff9302e6485f952200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b71463b8bdad0c304b252796ec829201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72265c793f5215d18bf1b4ceba0ec2e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48a29b16b3b85835787a8409eaec7c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3a0cf8da3a014aee615cca3a4faaf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf941457f47bcf57c817e2ee6e021b1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c41331c8767d64effdf89c0fdd596c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64a4756351581014cadce48896a3b9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06d477bd51ca802836acbd1411e111208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6af5949795263dc624cf1c35325df3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2de19be5a622d1866c9bc29686cfd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444558fdd1f585304ff1119db2154da211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be564abb0f43f0c071e8511417a41f8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de314ad0ff573580fd689e4bf1ea48e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdadd717c6c4b3647436109c8f53e1f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cefd4178d50dfd1bb2e4d6e689a061a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12546298eca9785ed68df309951130ff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5d46651032e77791661649e6e73f2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb02f2938417578c6c24caaadb56858218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a9cfcd982e7b44a9e7b4658a34d54219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37132d2ce4652a6eca7a5985a78c71ab220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b26d42a1f80fba35acccac9d7cdf73221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83b5c9a6142f1d59c0ce4402b33fd8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ac6b715be0bdc1f2716c318f690cf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ec6b8737bbb1e550a359392157a49224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33382758d7a4539fdddf657708a741c0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800833eb43dead903360c5ee83dbe54c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e221cd9e563b905528e280386605e9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74070f0b493a6842abc14c43808613cd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857418309a61c827bb73be5d0145f153229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192d63dbe13566be66197a8d0a091e0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2fec7276bbe93d14c11025b6bb10e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f71778240d60eeb56b18342eca6329232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33492f301e193421a77dbc8037b5aed9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6425a5a7425e64108c9ccfd1456a0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d979f461ba507e2d9ee7c800b639ec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9f66c5b2567f0f7270370a9b58555236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7472abe7da03f1ec6f54627d716a68237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badcc7fa6647bbd07a277106e2ff1746238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e7b364701d8641bcaa9b436aa8fd1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1bcb0bb39bad912b84103599fd1edc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874fbd0af3c24d1dd665e3c4cc00757c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062a40cae245ce43019f6e6ec980ac9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57f088db82366acfdc830601c21b06243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01479e58642c55ab2bc8e9e22546a83e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d9079e6eae02ef73cfa4d3001c946245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed85f084a3c4d11cb8a8bbad77d686246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da303509c351979364a04e514de83273247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196a1c67b96648bf1e468ec50f54f15248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aec0de22c00d3e335532eddc7793f6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591868601f1c6e9ed38a4bf680a1c6e5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed946a769ea6b2ee145bea2cdd20a3b3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89959e26d61a8f8cf762adfd11132622252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c14f9f0149bdacb8fb5e1a0198144253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01000b30dcb60a2913adb8fe2542d76254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf69bfc7c492e5b6cc7086aa52ea64255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784004e1dca0969b2b54e70b54a6276256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f7d3b0a5eb721b0e27e0b0c87b48a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75060368957881350ec646eed8921e49258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe93270060066ae650f4638aa757a4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf109dad530d8128de2c359a4d7524260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6614def5d20846609f87c0d6b3145261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca417cb5462b00be7c2d3d9ab02391262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d36f23118c4c491cb820d732b08731263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a2ced78aa666b2fd5ae2e199774b6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552eca2c1978ca26bbef8a46eb2354b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054071f8dcc56a2aae19a7e0b41c17d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d3f49d107300bd623650a987a8995267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7a6439072b427c4154fb33bc57c9f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d685613fc7480523fe5f58d1e664a1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efa950702e1531dbabe6e41fd4fc68270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb15dfcac494e0914ff07ce536e685271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35015e7a41ca230d855fa2933fbeb02272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84403d80c6b5106aaba2497fd3e50fa0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcad72d5eb39b64eff95e9af8fb5bdd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3838111cd2c981d7c8749b7308eb3c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc7fa0860979ed51d29615d896849d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f51431d6e26e1f2259d6dae23c013e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56714cf26e255b9beb1ed259225799278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66500693b606aab351fb90787f4afca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6fdc2219fecd7b8d204e4a961a4c4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab427d2598eb2045139ab7c50156e1f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b94598d2457bef3efa1ec06d2ce63c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04aad41c29cd77f62a2a0a69d7b9e98283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf043ca90cb5142f23b72693e85b8b32284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb73b6712b1f484df37395b2af04aaa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37498949a90a69e0cbc92a9e85d44b1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1359e24b273eaae6124f4288cb105287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc271a63733848e1daf8f789a5febf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84566eedc28e21cd88b62bf3e46af0b5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab96d0baaf948616fc1e050ac7f494290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4856a9bbc9fb42449dc8d2bad501aa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8e853dc7d7a8749b8d130fa72b2c7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d85aa16116abdb7cc8511ebe9ca117293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f29aed18a95137c0aeaad51f969909294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7009c6fc2954cc953e6786a24dab36295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e59f60cd291f86748fa19771e174e8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df149e8b632224f8a3097c64a7bf34297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766614508aa63372da15ae6b5ab9795e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef6d0103f14b723ed02309de2d0ce6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695626fe420508371f6915190b5d3c1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd042c3593bb9f670c38db2ac989d33d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef4a445d9e907303fd7ae22d4ab030302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3529517c1feedb017dbcf43686faa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801c66a97dce9be9981e09277b94ec8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4ca8c20480b832c7860ac175c2c90305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec26be2e17293de2caa4780c1a60db3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301d43d3648153ccf9ec88ac9930e3a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3435eb1698edb2299aa629923d3af3a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174184d9f9618f8b2474da75e6b36ef309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b6cd35a4b87bbef8cd45c10ede2f4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab4c1cf29ad8bc1afdfc5c55b084a2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44977a3cf50fd42deae415fb7914b3ac312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac2c678fd71cdb14041226ea25da67313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc44c294e9e7d1cb7caa32a3fc9268f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fbac762fa2dcc90115986461074db315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be37f8394d3c6b703175af9ebf4564e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876ba28b35bf35049223dafa2150fd9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70b1c687918cf46b81d823dd38a3b3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87700c7c0bedb4a4855be6f2775d8e88319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aec1dcfbbb00a2a3ac798ab59d7b4a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8253d2c1dd0f5e25bf44029765859321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31eb6e245bc9f6aafbaf2daaf6fd56322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3d7e1d283bbfa3fa3e72082d70e74323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c43770e6127a7ef74dfad31dd767bb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8ec0137cd7455af4bdcb124bec0b9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902d5c7a3515c3b17b8404db5bf5d27326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06a0a35da5ba79334d5163c226ffa2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0be4a8d6fe4761832bdf2bbad3045328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf139dc091bb8ee3658e967d70482aa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97caa42a319e24011e83df1643e8c9b3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c925b76287499747dde8c6be08cb37331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e3b932f551d82a112a0128f246b9f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915376fe594bd5c02d35d524a5bf3fff333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d214fbbea7b03aaec61fb656ff8ed22334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8ef6b2df20e039a91ab9d5ff6b16d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17296c40e60a6e485df8c49729733bba336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914bfc8d553df3c6135cccfbd2b63039337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d8bca8c12b0ec579743e6a522c5e4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0a11ce37f9f8f915cbf1b39366228339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebfc0763bdaece0b17cf01e28641f44340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7f0f8d797a5e1c485401378addaa3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e1950a2215dcb9689d88271c14fd2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa712d81162f8c655111d4f5627c8fd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c4b8dd9899a48c4839ba11c3d9b08344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67b730848a15cc8b9c8908701bede7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc5fb3199d96fd66ee06e44fc7803b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4bf99758a30c686d64e7e36c42c9fd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634c5cc02fee4d70de3ea4c01a316bb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5c8d0157fca6c427c191123c816ce349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37972ff55d03ca8d8e3b334487abf64350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a6a70281e75b37b90e83c9893124f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755cbd990d12d45d4615b258e4ce65ba352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee306d4d4a03364bd05b77f60b5bdcaa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c78ecb1a50ce4006e56cd47de76267354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d270dda80004477de89059875b847355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28243c3cd6c4c2d4399bdb72df7cb53d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88540a70747dc72c43bef58b44c68ffb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa507d15180c7cf9294d53232c0f9ca358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029b7a20ec76a889e2d65a07e0387ce359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00004f6629da0082d27c34f2dc15fa44360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832686303f3275775bd145696a4022a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fdfa909022fb711a93b9b16f199d14362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e998786e9b7cca983fcbe2f2f1343363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086b5bbab6e093632184ce2394ed8f4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69969c71d0b8f5e1fbba591a26598ea2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581fdd0988834b48fd053e82f50ff78366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7458ece3b4c56272ca991f28f6ade367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b8fe8ce7535d041d73901a2bddc9a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c11e33fa3e7f511a7c64010234fe12369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1ac44ede997bb2957655c832a35f0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd273abbb21bd9886db07323ccd20950371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2963fc9723fb9cc13a870348df30243372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718fc98d0d039a5b563b04237821884a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373b36eaa4a88d37780285df02f8f33374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1e03893be5f357d9e3403c82843f6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f67a58b92f508e83bd9e8bc5713fdf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1584d40f2b69f206bad7bac53f6afe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4faa1da6a18f7bcf4b306196b5632f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34573e5f4f2792af7674996d894ecbd0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c8b2a3521ac732425a6985c333852380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004c6fe622a40b8422591e25d7626fa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcde4983f37d73337d3fd722a0808e4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3f6450170a13e1322579cf4fb2f75383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f4be4232c304ac120bde3f28d96fa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1db3fdf52dfc7f171b9c64a2f6cd86385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100713ffe72d5541102d7f33e4f54101386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731db205f7949b56f8a3d511f459edf1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2477bd1b70bef38f62ae58f7a089d1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2f55b2ef3427e9cd6815b9b945447389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c6e9ffac0a2a8950e9517aa33d6d1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea09290d285bb733477cd4a56d768a1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff1415f948609bef65a53b7a061e99392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c100f7d184a3c5451d5484ed0db4b6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa20dd9ad0a4ed7b1fb3d9c6deacba394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a377e6639117714c249f48a76380cce395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25def3ecaaa53de3db24c69406994577396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca8de52c7805b0d32e1fc7f8cc8233397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c481e475de9cade63c7b383c6cf51398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f206d524e185081045cd928aae6a26e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba876f3f8bd7a1ab6e77146260c785a9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b42cfd5c9b367cab6969fff6a5f19c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3434921e7c2b311c8677663efdd2e6f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e3b322d4e649ca23d972223b370be403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ca6ae6eab1fd579e2361ee174e634404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bcc7a81065aff085c53f0fa900a564405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f654e818dbdf44f20d1a8dd25d2c6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4a2d250ea5176cdbf36e1c6afb8a5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76084fb47e6c7a4d615f07f5f111fed408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077726b6a8cdf15b0865b1f8537a04a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cabe87dc6cb59849a37c694af34692410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4d93fb590af55605d6d4c0c4d0f06411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050000879392fdd776e5db96760b5ab5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da5897d17ad70f44bb1ca258f28e7d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890460a8280fa20292e55b55d485ca6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8adc358b1e92d5e78d4a2a7b9e6e3f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be562afabedb33f445ec48c8c077192416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4ad7c255e47a2f4ebcb934e58511f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab0de495e23f3f1ae1cb81ce183d45418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44481697283db0f36dbadef0b2ce581e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db85b9ba003615e69e60ec2b496054e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f496f90a24fe92d62a8e1c229f309421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8dd7b5f536bd30ef138f7e5ef4f811422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cdb94bac86c9630486700d8569721b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89e0022b9cccf80d27256ef0a6781a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af68ea0bc7dd929af0a21cf5b241be425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f85080565d8c2066e5aee75f33210426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0391c9c7d391c589d58336355774123427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada09f8f63a42678817f2a5641a7857a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6724e9350ae83fd9edc9dabe31ebf0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114128b04e64d742147b65386fe6dfd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a42dd71466686de374d4edafde74b5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd9fe44f578e847bdae071587f9e07432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617e1b1a6369d8fe9e300a2d71129f0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f76ea8aec477a88e60c826c6b33e41434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce0804c4e574b1af96d22322d5719c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f8fe59fcce710fc9f6f030684b950436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6418123474237cc108937cd02a1e0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514d9cfa6a756134cadf8de4450c20d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3dc18fe1e13156e6826626f8cf0b32439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f80b8d0ce770e8dcdbf2e3341d3d5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0475fc5fc6d40babe13b3058acbfe85441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e06340929b94bee2f3f235cf1b3777442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334c9080fedba3b5685821a3f6f8de1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7cc01b8b92c338ffe28de5727a0084444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4743a45532a4d3e2b6758ecf3b0f15b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25249f02b071791e3c4476e341e5b99d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304d751feef5000a05445bfd2c97292447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f91eae03e10f78a0ad54924368cff7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3fc26d64444133f1de1fcabfe100f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5237bf278c3366388c5b452b0d1806e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40560d38d965b3a3195e782ca42dc9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a70aaca4e73707a32d744b41a4237d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d91767d36b20fe9ee88c3d47a2fca453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131df21b6951ef5c3efa81e38133f418454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d999517e98612e4b42a856dc4680341455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a374357927131140b33abee9ad75bc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f70c444a6874604901339b14f2a5c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd37dd03df1d54f64d597b9282d542e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0e5cbfde05cc5c17dda744ca28307459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48283403535f096def507835d223ea460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88809d9ea2fc2c98f36153a6f0435eae461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68762e424a6202f3110cce1f703ada5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7507c3820887f5925fef9d6f106662c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941aec8357aac0620ec8318d8bebfa27464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439fc53885ee0e62df9871feda02dc7f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60aa9826821bd5ad5862efdbf95f3e1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523f7a84588b0e50a00ca34baf217ab467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0016a55600b62543879ebca6387175468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914bb9b8ba69ad807a27421e15c2a8d3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537e7c685ef3e1e0a9beacb7e3589a3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2d33b9bff8da91c7dc2c8332ffa85471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b57ede098d5c0865555018b4fa677472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ef9ea21c4eb6361bde66b5c31cb27473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b8d9235c5c9e874cb9f957821ba89474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197240c3029d63dc89c9c336056f134475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6edd2e2ad4c7977cefff554ee3ea1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55d3cacc819ffb1639a2cd5f96c5f4477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5329,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16355,410 +16319,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17364,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18629,4069 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D85" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I85" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="J85" s="0" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>0.37</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>267</v>
-      </c>
-[...13 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>4.43</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>3.41</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F101" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="E107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>12</v>
+        <v>317</v>
       </c>
       <c r="I110" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G113" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="E114" s="0" t="s">
+      <c r="F114" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I114" s="0">
+        <v>4.09</v>
+      </c>
+      <c r="J114" s="0" t="s">
         <v>329</v>
-      </c>
-[...10 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I117" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>1.34</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>348</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>349</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>350</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>3.66</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="E129" s="0" t="s">
+      <c r="F129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I129" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J129" s="0" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>385</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>401</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.39</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="E157" s="0" t="s">
+      <c r="F157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>454</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>455</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>490</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>526</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>527</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>542</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>578</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>609</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>610</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>612</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>615</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>1.76</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>630</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19482</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19483</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>646</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
-[...48 lines deleted...]
-      <c r="J242" s="0" t="s">
         <v>649</v>
-      </c>
-[...98 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>