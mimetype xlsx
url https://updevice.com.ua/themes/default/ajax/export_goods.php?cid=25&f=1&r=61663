--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a565ae1ad4d95cfb49b72b7a43a5c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466958bf49076025f4bd4c270f7109f72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d46463e708634b95b120c715d02e963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49755352c2a15de5fea9f8a9e91ba0524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6350d5c5948a88daeb2d9a137da1d25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad572da7a0fc5396128f02b60f46fd46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddbc5af5c3057fbe5d6b73ef7bfbf767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27203f3d4d1eb8a77ac9f742270c36e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549903238e3e0974d597fc5019c58bf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb900b55437a64a56e37fd867705eff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f5b42590d748a4dd35441bb31cdb111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9763d1f254d24e0527e51fe247dc27512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2999c40b4ec6f7a361ebe25ca14923413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963e8cdfe875185ccbcc1a8ffd0380914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86b93d833316b82e294a2fc383d89b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d74d38c3023949b0e808a5c688372216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644e5378926a9035e6d67f53efa0f8817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77d0a98812e197c9b83709824f3d0c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76366f98a076505b81251f1db2a35f0719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09212ae5e734c6dff0d45f6587855520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d97c9c22f5966e78191dd755668e221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d1f22534f356748120f34cf8db05322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5f621f07fd725610b8ee952eef4dd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ebdb64532221432f1e70d059d3215624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29e8cfbdedce7b72969c307b69beb525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537bcee2700677258e85ac44ce8c27126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f1c3962cee4af9bf2d99f679cb8a827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7471aa579a66bb348e807bbfcbdfd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40237e2284c0865de5d0420a51d0f9df29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff51375af3fe7cb2c29e21928cc56230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d171384a26d6e697c899dc5784207ce31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28908e49a4f6e0cd400290e1ffa851332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89d3c5885c65ba496ef243bb6fe4b733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ccb982c3989a1be59508461a7aaefc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4586e7e303ffec4e42506991cbcc335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8d7a5c620c6681a911b8fd166a82b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f25f6f818c5a6c846a1d2c4cbc07c537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32a9dd530d692ecf0927a2259e846c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7fc760da43575a45134f9d5d14413639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95888d26f109455a65b6bd627212f240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc7cfe6a047bc30423f7a098aec21b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd04f59355ed100a526511d446e68242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbbdd63a33935c36db9f0f284e27ad043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356176d76c1c75f4e459ddf95b749bb644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3f2d45162dd522a86840f2697aea045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01276833e65a9dcfc9ba7c3e72f7a15146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf92ad43cb0be3e76933cecd1da430b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e2e61de8930b607c36f4ac195a73c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1971cd4181367621936cdccba193949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6846254c8f49f9b6c4ded668c5794e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e21a08634b4db764a3cdd2eb29247e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12923790d1f09bf61755d226e54e4b7352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0b28214da59830020de297642cbe853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905ba49d8c9431150296fe751c1c7cf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b98464fb22be70a8b58b2e77e227855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc4f0e56c491e4743d866fe7c1066a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37814c2fbe297e5cd17b6fd3dcd273857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584234d90df36b6c1e40d28f2fa28c658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ac28d19d9e9cc2e217c0ab7c53a0e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6436e2d539c810bd3722019da1b6560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa739eb6961089b89fde5f7e658a7f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455747266e3da406c43aa6decdcc75be62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758fb41794580cd9e856f9327964cde63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed7ece91a6e58a39e44bbd9d6c198364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77387daa974f2e7340f21a2b92b8dad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f7b18a3e967cc6ea61b4ddc28d46566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582e24fb04297770126f5afae7c9ad167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d182d68bb03438688d3477273b5ae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4cb2fdde498077f65390ed349404d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d656037ade213966182d34b6891bfed70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45697f014642548773be363fd595edb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514d791c950caf198894309db4df20d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f92dcb395ff02348f9bd4ddfb788bc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c28f33855d8fcd1febc27139051ec974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2289b15dd0b1b86e3a322623780d7fc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20723a8376a171a947bca2fc56b524776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f783e006677371dcb4c7739f33738c4477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b789f30c679093f8487ad54a107aa778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00deacd8444a334077222fcb5ef05ae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21db479ef2f78562b2af671e487d62580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18c48507d7732aa632e79b5e77875e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24192740fffd54b8bb400b5dc2c93bd582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156a3bafc54499544eb314d24867c1f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e430415ce6994d01616fcae59c0e3384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320426c2aba0d5b950edf93f05880eab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be5e70e70eb5f67b13fd26f78d1a6586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823cb0987087fba90e18238e7eb78f787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d06ae6b1c838ae37aebcc826c81dbc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3add980fc976ac76aa4567c9254e789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620fee082e28ec7a7e374b0163073e9f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17aa6950e2ca1a786a55a6cceeebe791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431f7f1bb94f68699c10598bc40274a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb4e40a91bcfdfd5916a47ae459a6c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ce687556ef0d525a0033dd175bc8194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3efdc0a7596c5b4765c99db0118ac4f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1c0631bb2ddb09d6d8e612349137a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc34047a59824b7a5fea95c821567497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28ed7977f2cd19bde4b3bd4a40cbca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b5522f2ae6c3bc6e071456b3c095399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff78f7af04c638ddc8601651af2b10100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78eca2b87526645f01068da10ebd4b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665f53ed4e4138fee0a120409f7337d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d70dc6ae9daf9e8c165caa2af18f47103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ff1c06cd47086582fde2fb212ca8c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd37057a82981ea78d04dcdfaab78fd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132077b72347b3012a2229f0b2b0f2b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0cc4936e85bd92ba9204803006868107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d44c471aaeb7a358babc80bb41ce4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c747cd580eb85f911e35d426f3193cc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c1e46a4787598dd4c8d8954c6ae2e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377a5f20202385fe2fc8b6679e6fa62111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea88c0045a9b25b93a7253baab0b56112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4ae8e3259e03f99b581bd1cbbdc61113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914312527312a792d39e0d22fd10998114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd80078aab03f46be22214c00d9a73115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7513e2a68c15ac0b9eb52e0fef0f768116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd87739b99d18da7603d75c876ef35117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057546b4cfb42262d1445fa4f1b8096118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45735287af2dafc9c8001f8441a9dd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df79b190cba84dc402a6b6bbe47f83120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d7bacaa307655845921a191dff857121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f631e57f4095966e33f078b7333c9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc478316bb47cf851f053e75f018099123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685ead201fc657b07cafb6e4c6350d5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979ecaf06b7b2189a1777205fb57110125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553486e28051025e512220316dd702a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4949be345aeb18f36fcf5e90dcfef127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98ba5383a7942a312554f8d1761c9c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb87b4eb40120f7f4d7302c451e31f8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1d3d00541e0e9cff42ca8607f9a6e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b026aab152d70071e739e539a2684131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03453a31204d94eae5adb74bdb355d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6da0c886e5905febdd9b56dcd30b7e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba424f3194aa5117642fc19ec76724134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42c88a4021ae2419c3ba30ab3bde98135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce20f10d095046f60eefcfcff578764136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d49947ac464d30de80e9dafe533b79137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538f76b2d7a94184b8946874a6f5959138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1bbb1a61d5d1b361f798f06bc2b28139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a543848340c35487be9a40c5980298e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e019b84ede6f682550eaf733552000141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a76facf9566866a54e3ac8ab5af73c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4213535f7e2e1c994bc8a6b2a7322143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78323e68fed1ac5c99ec064d67c2df93144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6435917969f2ed6d81b58a6a70cfa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee9f405bb677d68d222fcf0a4cf4ff146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d503d92017d83b5a99def3d7e05f4c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf05a705fee8996da1430f006d86588148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1842a01e8711a220eace486e518f648149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451a496dbd48a559b4ef45c4a36863b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ab07bc8d0007524f9c4e0f32fb644151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de837e9c9c941a59b8d994268cb49785152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bcaa545dea67a16f65b3eb6b27931e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37c5da080723c66a604c51832c0a78154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991d63dabb15b3f99ef6d6a711a15e3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0904bc9070ce5a69a9f9b3f4577f1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91823ff7df63efe22689fa4608f0622157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248f19e3df17978fb6ce840c5d97a71158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299b208bde8d9a5eaf928d84921c256159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d8914ed5be265a10453bad397a237160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24949d08034e745a3898723551f81013161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98481c9be4932033b8eb29a8461e2ed162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137e66c548324c9365c036374775f89163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf0f257acb90705e871bf97c334eeb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5dd375c09e6c0475c43735c5f4771165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c6b4f3e9b1f30b7723b17707b63c3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb51bb0e88674c8e29a73767f8db2d4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4013fdbf9c68f3bb2eb5897500675f5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738903b5890132812cc1f1de42d508f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61450eefadc0201e47dc829de7014e36170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caabfe512eeaa521cce337bfd7555443171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95eff3bd51c9519f1f9dc941d98789172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693683c8067cb66432fcd0e185b978b6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29110ac87b454e66e9266b0cf3508f43174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b9ee8aba6da0eed7d3911696a6d46175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e1598ad403c40be680799b6c3fa7b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ed0441056d7fae9802d0a4b998936177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af49efea8ecd16c7aa1c842a4cd155e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1829b7083db574318e1961fd8ce5d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34600b23ef2ee1a28cd8ce35805a2f0c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99f3d9d85897b509830bd079dbd1bf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2dbc160b13a658a07b368c89bd77a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77965d624d7ff9b94c9b50ca8a85c9b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3ba7de82cfc161bf3b3e3a0de00fc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb66a5f9095acf31a120c6b3b05317185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671abb55f7231864762fea7d39c423eb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd088a9289e5ac24f449683b30739c7b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9134fa0676f1692badb3a5b2fbd1d5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45fb585a04326d2e2b1c2435c8e53c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97ddc2d10ddfc6e2845da743541a71190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18cf51c950207f57d10adca24ea204191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b8a8306cdabbe357cba2514fe96ba192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1ff736d3e0184a3a3733fa5f91494193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feced6bf4f734e26bb991fd9b900c74194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67a58082058439f6b85c7f58569e36195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215c1df341d45ea1f94f4784f068a3c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31add1b38ecb99ed10d757029d9671b0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ffee3753ff3e6624149a86ab4eaf1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd963ad91cc711e02c7ec9157d1219199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcbac92041c5df067ea673e0e89c7ca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2a67bd2bc79b9783d85e4aaad8a84201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e575456bdc6e353cc3aa58e62b46b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b429e8baab14d9f712f629331e3ac42203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53845f3e68951527467fb410113ce6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75573539bf124ba746744ec4b517be90205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6ed0476016b7969742d7f000e6f2b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60824636887da2b8d2b8be3936b3d61a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477a9ffbc800be1e7d98cfc25d54efe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3cd8cdc50dea2e932303ecf1623200209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6183c47e58cf1e5b6b403999fce79f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c9b1277fbedb83bf3e21ab3e96286211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf84875c8c4eb202c06cc787d87692212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946d53085dfa9a2a02e0068adebe119213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a27558b7dbc2bc66a5beaac860fb1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edcd39cc89d4732f3ff26b6e0abb814215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d3019cea8ea3fb0d07019dd97a8aa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a422cc23c70854c390866e500ee7f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60fc0e2f810450ffc6f46f8cc66cfd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f6bbb8107051c1f07165000bc999d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab380ca34eb1020518d45385dd3c67220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981dfbd238b9ad0317af6ac41196884221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d220c60baabe4cba886feaaa9c0d03b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e481a09db4e532f5b08b090bd4d587223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5ebcc158c8e8460d92391dfada40c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc94406441fb4fe9c33c35621868833225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d068cc70b119f0ccf626ebb0bcfb3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3f1b968a3707ae0da3d6ece854672227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25206f64e13f508c7a52768eaba191f7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494ea10bf3fcca6666429120bc96062229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784756cbcb65c6b0fd33687e72db21f6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c03a706a33d655f64207b5a473b60231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98616fa257134ca756b7ae6cd8fade232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254de6a276f25a6de11314871ebe1687233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46927069019c372a44af41e5019db64234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879d8fe575ec82f6820540a2a2c93d3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b3e68f57108a32b174fc0b1712018236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4193a4b4ba2bdc8df79b928cbb744237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014d5644122240d697c97fd56ff29fa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d38226a64f2cb35e1ef2662fd7326c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e357be47e681c7670b053572e9fc9fc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb5e0e98de103cb729f3064d3a1cab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71294400b1a3e85262af0bb022e613242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41c9d835a6f170b4dfd5e89edc816b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2fb12e8d404643afb97a3de367faf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c446fb921428b678165736b641cb357245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dad43f67877904ff64f5993f10bcfb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e5fb804ff1baab1bb49b6c14da2d0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c86da87e7090e9b8a4c0fbf204561248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d742ccdfea1ec0ee79c8a406da8f8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c656f4611e55ca668ed92c2e33c05a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7839151eba9082f5ea0922e76d6b811251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32787a1663e8c68a54c285342e6e7ce1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1af8551559094563c71226447eba0b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f65f1d45652d08291ed929c004664254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e93d74d1aa9ad7e136c3480adb3b0d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e920337873ed2ff07ccd39e1647bcc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12af194dddcdc401f378a8f98646cf0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f77333a92f6d1d7cb5383b6cb75218258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40a0162340aaa6c5c38738da0e16a3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563adf856d8871db2d5d3e552276dac2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f279a4e9dd9881ba313eb89297fe814261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e52424a98b492863ea75eb5ec7316262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc1ca9dc9af27fbe90dc1b8f4a1dad263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8070e9cdd0901c27999c61c80f9367264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd4ea0b13cd7ac82d4c56e63d04bad265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041ed14002fb3661ecba99bd8ecda63266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81b55c58991341733e4606da674981267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4b4a79d0b9248dc04eaed0550179d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9073fd0cfc66f408884b55e14ba38a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471764fae460da313493f27ab11cc92a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696980cc9441d31495106915d0a15de271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6200040ac985fe8caec45bde7d5ce59272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756042b0b0194839ad8da6769ef95091273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c760dc1a0676b0c43173712da5edee274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa07e08c8e1bed22c7e593c9932f2a9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc74e51b0aeb732ba97d6dc803b782c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245a6e31e7ce42d87f668a651b652fd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81aa471647026fa618ece3e0701ce7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e75c3507d6133953127cf457cb4bf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73c3d463bd1ba417ec855e701633fe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627bac4b72f43ac57e64baf10b9a279281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265768f3b0b36678aeef0d6eea248d69282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9770a7e3e0a61aad30b5e78dc7758283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13570320009e6c94ec46be4a4cb77862284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7647e51d67d030a06afa548ecd157285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51770f8cd9950b88650773ffc31a53ff286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d145ef84b7d8dd72d83ae811de1d8d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b1c68eec0083a0a068aec41d8e5fa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36853a41a6e73ba2a791c78e859cbe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d255412c66827aa458c9a2f980e19290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f4cee146b0073d70dc04d869f7779291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfcbb75d402977d36487a91b89fa997292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fef32a9666361ab54325a579821f70293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b424f3a00530d8791ab86cde3fbc43294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b69e8fcd5ec4588e63add94d371bf5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f67f17c7e257dd32d204e133351a9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268e53882c2443213cdc485babf8284297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca2865241b4453409338ee31ab0ff0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa3a3d9624b606950b505f5405812a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156163cad41bd0279d28e91daea540b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fdf23047a60ef46e04ddc30288ae65301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111316cc25e8c793ba19d5aca8a1d3a4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5785602adc03e308548b31b2bab9bc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429dff74eb02a1b46242e3071795312b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f19e35e78d22b66647232b1f469e99305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf72cecc78c95636ca8278ae08a7f3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db3e8fdd642b0e5d0942e64ee76169307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe543221402ab360bc9dc41ce46902c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b79b35949897cd7a6ee31f7526cab309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc47db1cd7d7dc199a54048bba8bf1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5262c6687e9da00c1d0dc5319a11e7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c4dfeb028f99ba5e8db0a850b5625312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851aa84236aa57fb06ec02de9c6cfe9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62485ed824d487fe1e483dcbd169bff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c18a5e5b0062d8270e78434ef045c5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104ea355065ea4e7013a5ea30eb1338316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7fa42479bf6bda31989071ce07c29317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9581a542305bb657d89b49282652e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2e46af99e0ad1658ba603da7d19df319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5dcb54a621dae8e0a1faf0440cf46320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe46f08f41ae40fb53ad5caa6f85c8c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44727e22657d5d7486bc5b39ba235e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350f34c5b3a0d16a7e19cbbff317e57323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b38280998b6c95b9277f70c623556b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661e54f1948af362ca5b98605e1f2ef325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe851656f96ab45b7137369b5c1ca3c5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291dd1dd27c427997f4d8f0478a1a2d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ece6b2ebf8c61fce52225b22f02887328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8871926a095f3a148d1b282ebf93a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0bd57d571f22c835886986a24b898a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132d937f8f51bd4384e968a72416115331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a32ea15cb17e65728cb2d4edee9b46332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60101b72aec46afffd542cb83eb9d57e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972fe7fe725a83015c188c5165bf415334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d776b435450615d65a195d484be3209335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02f863dd9335d86f1a396441e93bae336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef58c64e37611799d9d981f27bcc65b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7804510267d41b80c7f5af55a8e89c4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605cf49ba9664b2375b33058599771e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219fb8108cfc8b386fe1ad90384c814340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f081d57615dec0a10ecb042e321f6d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc8d84445129f93d9b1a4d8bf0f3a8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f314e31702499af98f9c23d1daa44343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf858726e3eaefde9c5291fe606bb4d9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0531de984cd0bb81e1fa90687877a1f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916b207cb272db0611796e13951af59346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58b56faccebafd4d535e5051e10c7c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08092d909105bb5bbe1274c7fd9a66b7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7dd05f82552345c2a9de0c81ee13b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e815fad8630e811af7a45a04ac0df350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484f060cea90c7bdf17a98e122a9e2d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5355767a66e6bd8c59268362f973676352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2b0b1395f0b2d2dc1e68d7eae5439353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84120bf841cc0bc3187be4495dd114354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65484b7202fbc2e32e17b7074b843f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f629b4a6a5cb05ec074740f477a1fd0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349011cdb3be21364685c910052553a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1fcd291afb24523087986efb8353f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6c0c29fd169071b53dc4f0cd214ca359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb723b99742d68d44211183cf6525bd3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac475bf835a3fac3803ff58f1c9770361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de9fd9f0bd21d1242a4f32f04ef711362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154989074fc034d11700f697204a36a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55fb3c7ad4e76e2b498ab1fef0c4c12364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281a17cca2d171ce629962e170c6275365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11df5c26b15ce41bf06a637ee1e4828366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e819db905a5fb3420c630ee9100c9a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b979a10617720d6868e0a7c2ce4c9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de77c1f0f3db259892c620e8a02e8d41369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee8297de3db361680eae8a8a1a5cdb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55593bff88bdd3142a319d6e09c598c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9c70b8fd5284671ec8e0a6b4c370a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382b84812a522c88fd81458b79ff9df373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eee3dcf95eb294a657cc1da42ef932374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9d9951125755600cd8e5ace0d6b64375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27317eff7abe750da4bfe1cb5cf3f451376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed684310a8121ec3e55e72dc7b129f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d95fb94e25b05e4853d6cc94c18d1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc47beeebaa790fc20af59b6ae560f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1231d4ba57478a9d6a936f1977331380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2a36158e3a898a69c7ca83f908e1c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2681fe48fdd7249ff1af4db35c35576382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c849aef9b9d85a68c4c7cdce3f8c00383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8ed3c9391695302b951cd46dcb363384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09dfb68355667422140237585d1dd66385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58081c7dffe4a1d5b4508c5df3b7ad7f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2992c209795af8024a0d35c96be2a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdfbcf9c09209a7f37d26a9c6f36770388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d39e5fa29ddfba3270c691ec51f4f4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1662fcba144c726de4f5fa819d473390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4d80a6b1220cc367220b4ad419145391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98825d27ccf6008e088503557a5585d0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78378b5ef976ddfd5495cbef160c961b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d470f70ccb1c666059541ae69581464394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea0c0a467daed05af844b6fb62a30c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b6289c17e165e4e39d27173519bc7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da4ad4792622d32583ec97ed1344d4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d17cf0d60b754c1ba18a5e6752e10398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8024e8704556267a2ca104a3a9b40399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c55fc70a855a545a77cb65639b904400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed26f2fa21a451a491f13f8bf82265e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35a2bd35c26a43c3dd76b47c137dcb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f5f57ced966d4fe6b4de94210ef0e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f249aab2b5a56252370a57a052fc22404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee719504867343b50a75d2241f7d98405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3751dd1f6d825f53af034e815924a00406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63248ba9efe4e3e64e727891a658150b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967cc094ef89d2443f25c75b234cb10408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0330de753ea09d48eb9e701c2c863a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b4d1ffe7714beec748b0a845cffb3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f315db42094df82198157c539d6a809411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66376abe4d4f745a5112a1247a9a1b48412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32d4f5236cca434b715e4506692e9b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff40fcc1aa939a21a2c26d45ded37b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f463cb44fc1fed71270ac61e1a6d1d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78a0228acf6baafffc627cd205b934416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb7daca44482af428e014368e6cf0f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f6f8180cffd0f644e4d9524b1fab0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399795cb70c98a570fee11ab0451324419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff7f56937eb268cc666b51e5e2bcfd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38284a105f357038d8a4558d6d97f471421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94eed8842e4adbfe574d91c534f0663422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56d7f50621b67ee2f6add24d7ab4d5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f834187d0c867b764adce33e0e027424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778b227e906e3498d6a68e31bfffd48425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d3c900adfba9574d61553b475588e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd0b55e6c4316737acef6e92b9250b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff7af65200f69e1912fd4faa234d6e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e234a5486f7e341d89c2dbdffeb358429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f4dddf951e64deb5ced0cc32e725a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d667779a419c9c8025ffee7ebfd26e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e967a34606f5484d0a0adaa23029626432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead67c875db2bf36bf26f25a23d537a0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccde41aa36e9d37daeb71004241cc0f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afdd4863e14ba7732080c6ff0074718435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8abe9d7f8dc60620ac4a3300a0850e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2fe5a6e0e8ef1e78ae738fab596693437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a837035229f26a36ac678cbace180438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10197c00b2d7f6090633e94d3b92d8c1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59cf9277544a805f588f8ba83666ef440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a27ecb8272c8b07533629262c915a0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f8dd534a56f79bbefa2537df459e8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b1e60df3d5ee4f7fe53ed7c4dbbd7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f45bc295de2b12275939754924316444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323167e87a51fecd549deddcd768f6ff445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c058cea7fbbf82681f9c188963a3c6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725ddd41725df63afff1211497bd285447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd91fcd6832754b0f201f8a9487921b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf2b329e92b734b7032d6e8be77373449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce2f5e62168d0bcff5260e419b8131450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc6847f61ef30d933ba490c32154ec451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1cbe6ef40b775c52597a1d3de012d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efed68d16a32acf698c2e1bb302e109453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341519f68c3f4738120379330e196b45454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff4ce52f5cb578cba5629af215acdf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960932117f07de29d0b6508c0c6a932456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e33acc28dc0640eb71018336a0e837457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d476a93f5b2f691ed1aa5e50d30c32d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1e52fa38e68359b5709ece79e3035459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971c5ea1e88a201a1707e7b5dcf0cc6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1956bfd8bd1fea5ff10722bc9aba0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b868432b23a15ea5615e7a750314330462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ef2a72c6cc2a7cf992523d7a8bcbb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bcf2013c81158b74061992127b4c66464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945b2415040346e93b06f10965ddc4f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc35bc13aca8c8203de7c2861733267466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76d471e7a84ab041fe45d07a69f70b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95cedbc407d134ff885cfa37504bc7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095f0738db84c805bca5fea090d7025469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e7853a9871dc875a68fcf7c78ff9a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5651b9b707242a3bfa34e11e4d699471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29d7c5d05c0385ce6a4e5f0bb4305c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ebd8c8146715e4b17a278e30366c5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed5b36e0b9ddb7fa6c3b3b0d0c898b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4eb8b0250328052322a6568901b42d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fee7e1200fc9dfa179799810b1d878476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc430fe430907b63122b95218a99394477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02235642d02ea6ce3cdfb86b3e07d76e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd899c505f53ad9d50119e792f6494479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe759bf77e46a1fdd89326b020a9ce480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a564934b0760f63af156f5927a7b86481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ae039042818457f9d39c6ef667988482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c687b9bf26188728bda63706852d42a1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ffdb48a95b102d881bdd0f2ad6e2c7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf1cbe5a0ca6861a87652fa34c3394485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d94603bfa027864ea3d742743bedd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5db90b66b18b67115b348df3c9f0b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f349fdd7936024c5ef8b973bd7b33488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0493cd914a1d2b5d863443163930f489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b6ca0737f0dc21d617b4070a3a581f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5091658f4d731c4d17e3e67c3da9c812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0cfeb8211ed62b832898006edfdd93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10c04802996a628526c1421d0b299c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b987c6a1eecbf23691a8d911e1e82cd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b2b58dedd94e727718e82de4d24c8c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494eebf8e458743ca8675d76729ade97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73751ec93825f7e4f29bf66ec936fe908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1485d6bb4b6da0235ff9c7d32e4a7149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700306b36431f985f509fd7bd36cd7e810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48167d2ab890b4dd37dbcf03c580ee5411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2681d6c22c2d7526fa3e4d1f0afff712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b7beefc8d6badc6ddc09a915ba90613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417870243b9e08b1b22e5d8fd79c244d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28283a1622837847744b8efe6e2da9f415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4384497e62167df82c8ae3d511fe08916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568ecf4add403331ff23f012e04e25717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb1a541c4eec910472faf34871a38b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891107bd5a767ebb2047d48b3a9c88119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c898fcd7f774bf78ec80aea99f5e45b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb101fcdeb043f35e43e25ddcaf3fab521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713def490a399d122248a1d8c301839a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8a0b69d42a137c5e3b38bea2bae5323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be1d32fa072d97b706008f68add91c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7410db6fb83a54535ae8f8a3217947a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17ae83c2a62f1bd273f75adb6bf5e526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3b5341b8b947e6c59ed11e0a0a7ae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a572fc38e12d99813ef24fa1bd64a8228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1daa5b9e4676a62855f7149684f0f2929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8771ae8847fde4907275f51691408730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b552ce861353058bd93219fc67c0b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619152be6c4f137c5cbb3442e8668d932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802026ea6c51b846a92e5d1388f72ee033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3797407bfb53df830a3326b322d601c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b054f73507c4946409e821b4825af35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f1df1cdc101b204af3198e9d1db4e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7431b55231334290bdaccc0427fb037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ecadeb64d7a19559a4cd087bea541638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d68bfb536027533d8ae80f853eedfc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63377a7d3a4663f6d2465023ec95fd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6366bee3ac6ec4507b399b41485f7641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356bc20100b4faa3e9198e1f10c79a7042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df4237aa9cb5caadc8a45877e902d443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420bfca0045aa6e8658440c8e6e45e8d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39f4df50c548ec8a1043afbbd5864c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b990dd052aa0f5dc8a998b960cbbc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a59d93a15eab8a91ad637f5b7053747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78265c0c533deb1ebaa854ec375032e048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01637019ef5f1b4fbbbfa0606003df4549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5c5086c1575d29863ae201cf614f750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4424d0acfb2c3f712558f729a53cab151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed15a622cfae6287912cdb642030db52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28787c0495b3145aa943fd4066f518053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa611a23b3eae59fb2d63f28cae9f454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc3fc9e92debee8a600b14eb35b7bb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe77db720bc3f37098c282eb49beab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f0bfa4be716729a1c7e12e197fc8757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ff9165a3345aa2b26609943a30b7c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef746a66817a6007fa6ffeca8c4e1959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db4ee11b27a7463b4968622090ca7a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ed1ec556e0c6779d26c0074cda32f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12310f067cd3c257ac9d17b1af337fb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae0e559382b14c5c8401823b9beb3463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6f6d16e037e8727f90a288b4daea364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2d242a3827589ee6fcd4120742bce65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c853ffb297438ce022d08a8dd832266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33641e6004021ddb6169b211e766c54367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4bd1a923dd6a27af57e4207485ad1368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94853e8c123f31bea23dbacef824ed69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f19c56e986d98e7669f8f78276533470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff16bf97c5efd278ad867c795b6d6a271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f85a6a78976bfc0413bba0671f5c672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d111db6b527c49147bd3f4baa95c573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be1dc39788d773e786075fc40ca97d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f4ba4b1593cf437ba86a32bbdfc4075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105150b3297151165030bf0634ed80576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c720eae298765215e03bfff68b25977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3739fc76ab2493d6f02933e935cf7478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476ebb9cdbcb7a55555735a989beadf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d76db929e1d6e50c22790b649e9fd680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deba533ed3def3249288d274502047281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521a9b0e4bc4b177f9a6540c55733ae82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49055d02883874a458a31d2da1fd2a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623eea26d289a5056a72a54be63e46384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d4b7b4086f528742ac9c50a38463285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c7bbafc04c58ae65288e1b49effa886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110390f5c51ab1273dc18ee0d73784b087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770089c6f36b6e70da92562995f739f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5818ef56fba3322d44ed7206cc2e989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f79c51fd8a2977248d81377850a8be90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22a3e90639b04537fb708f56fca23891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f05d4d127c012fdd65ea2d053ae5692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c39822a9b6f232e0c23149d864d7593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190648e7daf86fe7392ba5b99cacadf294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2acbe0a92b2f9af12b3f16f48d1ff95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79899c91f01e0cd3cc16f2c532c3367896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53ab26da574312cbbeeeb91ce2a7ee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001c9b0ec76502e97a71b7edde04ec998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10126e1873554ca09066dbbd5733a0399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3fd2ce801a9e609abde4c327f995c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f52be9633f48c676951dbe1cd9b8c4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544c181b6b908a2e6bbb1d30f2c73ef102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4bd02a3784b41a8409a873280668f7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141bfbb5f9504d63a9c17429c37bbd3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4204797abdc091789b41441fbf4fced105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f0bdfa22848f11289b796027158a91106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1af248012b2df5ef344b7fb3bf4f80107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046bb9bf8dc29f6da01e0f40e724f55108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5df8ce2275eeb7a7015494b76d7936109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea3d8964868ff3941f52150e392605110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6f2c468400e1bac99d3dd5e118fb6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47146c7b4cffc6df3e6c5113bb52be3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41fbf4fe9a8b1aeb249dad751935c72113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9fa2e3326f15ea881de110560ffd5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8429e7b20ee92be3c7443ac7c962451115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afadcb2a25dff578ccaf8f43be14e53116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad2f4d791f1c9d397cc75bb2e88745117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07bfd79812d7d508f70b254df35d20118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa53f59036e62bc2305b2a48c0c3f75119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e44bddfb752cc798bbd2fb4d86175120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f6ea7b6f8f0aa365550bd6a394db7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b5fa6ce9780c68a707c8e4c31c088122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ebcac7f18c3466ccd8b8957dedd3de123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703a2c972edd7480b8851e8c71a48e4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0ff5cb7575cac8cb9505ac648a54b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bdff93088ea66de58aeb9804423a2d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bea8c1c0353c8ce918bbea0898a547127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1c45c04c9650fa86ae5e3328386f7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a03f9064ed3448d5b15265b53ed45129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe2143f9a0931367ecd5d800a203f7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a6a59d07bfd014f7b9f9a513a910f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f1c347cefb393de11d42ffa1bf2a4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ddadd0b1f4c204c427ea381c79c67f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92614379a03aa1eb916368c7b9b0f4c9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81108493e848090dcc27bd6fc8f6930f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01086c463be5b4ea0529a79a726f03136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e742944e18b3f4da5ab6cd7145e4c5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032979a23d03af7ad218631a643982fc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e8ada5abc8b65a7b61009999a6977139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f54c421f490041391600cf027f278140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137dcdecbd2ff824e5234ea563a4f870141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac172244e1d2a52b3228dd67113430142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b13582e03b0d92d69e45eb642eaf44d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d89fdbb402530f39f2eb6b3d08068d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da06636ad04b3e6a444a017fa86f87145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e458f409afc270a9853515be521c8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714a7acd4d4c567a36d0a5ff24dc16e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61efae58100a4d718f7fe9c755a0af148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633205b3d76ba368ddf80ceb928ef08149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1afa9ee395f2fe48ed24a9ab47323150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a817cb2504dff38bd851613d177930151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76f2141b07cc8e8526900d211fb257152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388306d25ef6db8745470741253d1e7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2240b1fd8806d2526f8089f3cbd0fa1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6401969cc72a2b7b550824a53b705155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5c4985247e32173e8a167e44d2392156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf96a6b2cbf0e4586689556da1ebe14157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f5fddbdcb08828c5b0d5147a0e471158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb1495b455bf64ab4ff2212e290f63159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526fdbceaa48fc099320809e309a25df160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f734be00617f1ded6e75698eac4d0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7332caa8a3e17e593d22e9994d6cb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1222de64e710070fcf492991888198b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3dc35b95ea8862fdd5fe7091321ea3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29055428127dbe69386d4a848aa5d47165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d07a3eb1a97a9f3d449b59d9e2183166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413848788fd44b6a454b66d890f5d24f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e36acd4e6b8669a03dc3afb19995d7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2aa33874ab5f27d14fd897c4020d3b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b1c7629747e33c0d0189a9a91007e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d648eb5a7820d62141a8a99bfc3165171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c2a09e6b893f551d84d83c4980988172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6552876593aa7276fbc3af192861a1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323bda24ec410e86527162a24b96cb9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6f5c5ccc2e0c7a5ae85a61883ff56175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c213896536ad60e3bcd2798af0fa573176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83871b3e065fa974403f83c46628bc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b761eba89c55a8937fa80001f3187dc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3376a2c3139b177f42068bd5c963eb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef67e46cd292e08eea534083cb341a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4bba3e3a02c1d511fe5a4d66baf98181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f861de8c82420f942030fb8d3655b2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b06bbc08670cc86e9501444e3dec47183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600c096bc8bfef3f5481db7981cc17a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd7a0709c8936bcf228e519201a483185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d67733a15a91032030d0f55d3d5e2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88f80bfb746d192822cfb947c5b2ab187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8ca0e6d9bc814971db943b488a27c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5227aa99a3871a7f8b854479c358c3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614e017779d37cf7a0626e012ac1032190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd277dee73ede13ff39c2be5593e25191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769c9ad8c3a9876a0d84f196709c877192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df441682304091627570649dc9795f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce07ce2ae2262952d8ae86ccdce7a07194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77da4fa83828be522cfff0de151a335195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f72a81ef68587e92e15d0a7d2381b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368eaa79a07c9520705dc5b38651f619197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c46c79646626cc58c4cfe50821061198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce42e9673b625c0877166a566ebc60199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07858fc4c923daa8e5545003c4c50268200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a625b8ddbd3085e4816802b9b41b48201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0308bfa82984d2de996e64247b179202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54e797a071a1181d3bb839dec53d4b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7c82ec5e29145c524cde4dfac4e26204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ddb6c684fcdb6639dff664bbcbd30205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42014501d1f36a9a5aa3dc397e662d90206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c6bae4bae0a6f2ae41ef2f10922aa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8abb1176f3f85f4a64b1e357cb4617b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461133a33ddaa8cdc28a07d35a87c13209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf99f9bca643af16342c522ee872e9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d43bf1c40254d75f33eb3e6a1759e8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2dc1944d55b706f784be47e668209212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20db7d9292890fac8fd44171ae7516213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6309e125a35f7e70afc54a0a8bed7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8106d6df1943e7fc187dae23c256f8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071544113061f097bddef134516e9c34216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897df7c2162f3ed73806d9de8c7afb8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54089fee1200b25f89f6cb57564ccc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c9da07fc50d81986b7f0a58c69509219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff36d5d42be4137ecbf32279d9ffc4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0280ad2d0cb035a98278cf89ef9f78f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084851811c9ce55e27e2f70fb3bb277222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bae881024bfc2236d3966f1b384eb1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48af45be25629192269341903a0555b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294018e1835eb767d703d17f9bb8c722225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8cafeca09f6078350f23b7d9b478b1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c591ea975527343410416a5238189227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e642c88fd53c9985220c95290535e43228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b830ad421047651134d0f5ab449c6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6039abd23633d3d27f13cadddd9cb7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389d4f39121b89eff381b5b0e482c56231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65133f3337d91d9a9caecfcc3489a9b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2b27807ef054ed38d16b52ed1a6e1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f93a1e4f5b9974560dd2339e0b7e02234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f181407e96fd83679042447a1e32f96235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66474a79723b07a7d47a459361e2faa5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817d52681a73be442f87fe18703a043237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601d0f8ce6f69d3fc24657d07477406238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11aa11d14c79e01ba459bf1dfc9f2f9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51ded065d3ed08a662417b98d2226f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b43f26b1428bf460dfac9591367937241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f987d36ccbfa9a459542309f9e48d9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4709b8cb27b75791807887aa4810657243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b1e5cf3cf46c4a807e037dd218f7c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b4daf8b83e1a7eb300a88459659f4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff10066c9616d3cb5d198214f2d8a8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009961e14a41991f460750485a003ec247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80fd1dc5fc98f08123e6498879a6f09248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efcd89b342a2b1f4030e9dad43f7950249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70172243fcca1babc51a914622b09d9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c09b40d10d7bc5d9ac4d1210a6e5d1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792aea0caa03ac3345e3ac76dc795f0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22a562af832581a01695406407db56253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf0332ced6a1f13623ea736d077570254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1446c96a66360f06b3d669d28cd4c42255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd392afcd44398f0d6b66b02eaff08e3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b46809d69ae707ccbce5ae1cbf3e94257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f9ca7b631ae1b0ad7513a03d47c24258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67677fc0ee7a215060628d4e02a21c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4287f0cbc24661fa668c987174ce0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef261f8fe1fec6ced8d445cf2f2d101261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12aded82c34590ef05041514aeae3d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0827217fa54795da39a5c801231478263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308dc1e2e5068b527357bea7e3d3e0c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96cc94ce92593f6da4de4f4f82d3bd8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513ac927e727e0f553a28c8bb2f210e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf24392c5756a648abb0c2ac3714c8f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf3f150d27a0a63757d7b7809d19a4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824888308e0eccecab26300216531955269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3b68cca4693d9f5297a3866985ba8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26749d0fa82be476d6053d69031193c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c007e6b42a969c2f5d5fc3c719eac32272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5bf35206fa2863db05a005b222d8a1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b022224b67e528d808714375f19786274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3e5aa22febb2f0ebbdadd030a9543275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3398689c306d42e991387e6d050a7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423292743408e01fea771ec2d2bda0a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0651cb516d31acf9bbeb5a2c12ccfe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510f533146fc97fe51cc064abd36b15279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6776e65008ea65b3d085f079cd46b8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b3d0b54933b1b1fe0838cf1672cc8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448d90e2fb7f6948d21185676336807282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c22f6c352eab7df06a2d0a3e29de4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace679d60d85cc7c4f919812969c3fe2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dbfb3e8c7edb3e4f62a8e69c109356285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12823a4949bdb3fb706bb361c02eaeff286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf755554ca95ebb180057b61e6b5f7f1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d73973b0468557db1fbd2c5d7d840288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63980e546ad750b71e5cc39ac872df2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978da6913b4da49bb1a58ad7d76be31290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b239cd1c79a04475358ee75b6a6ffc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4caf6c1d19432f1c1550d2cc506d841292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f90f24a7f9071e5978270bba688f20293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6009de4b8f5e6c1594fe3daf6abc5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c70cd53f29442fc2cc867806cce1e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419aab41d0bb878b07eb6e5f8e7c3d3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33fe18b2973a2935abe2fdc7a575bf1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2239580421c5c7c7a3e39f2a605d1e6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc8db1532b01b45a9aed7aeb40c3df299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1f3ab5237162831a6045a35f100af300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ee503904f88958cf6b8c1ed4d6089301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb1a885a892b400b6ee14b1864a2e5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86605295f647041f40415c946c78f1e1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3196d6b2408a36c73abbfdc4ab128d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba6d56fcb39e111d455269ca668ba7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ac665bd06b998ea934e629832f974306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096c586ba55b9b7eecc8b0a8d4a4a00307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d331f099e279c8d4e77b101b97fa5b1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78172b2855da084345700e4a6eb819309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f344c73ae2bbed1cb0a46b625f021e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4f043d050d950d149508839419255311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7202adbe04e1bef3bc9ed17175fdd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01a1e58bd695b240e5caf6d81cdc48313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1080a9a6e6190e889b95fe5d92f4027314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac51b8d496e6b18076615d1dd8072a0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd785b6dec1a332b7130d74f332d5b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3282ab013ec891c0ba5fb4b1d3566e16317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5c4faf75fbb2bf0af9874acf8869a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979cf109bdb7730e6c9bd02e0da35cb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea8a6c5ee2da9d6ee1950ff047c710320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138391218bcbd0dc0cef5e4228d03f9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52e9fc545b14befe45a98b47fa8f07322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677d124af1ec8ab9a4c752e5c505d43323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d14510ab1c8a48925a8c6f017208d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d671d6a3b48d14631864b37820584bb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee73c7d7da89d0f7e257216e8a765cd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98683da48de805ab6e600cb6261958327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3a083690c38ecff4636208795ab81328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378067286cd76131ecad04269006dff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656bc2f30d4889d6a6d1d5953bdb3328330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba01b172d226011898816d66a9463b9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455fc76d16bf5d1fc1b3dd045facffa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44215ac20f6694fec6ea187d3b21d16333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168c9b3470a585c3d3a0f4a95e82d1f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a8153ab0ccb54443a8263e5c7cb64335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d5260f47525daa3950271f630c544336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b7649f549c4925b3746ce929baf9d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07387e24cd82c33c63ca6a7e682e2473338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb967854ae2f55f0b1225277e7ce257339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f60601ce2826c057ece5ccb77a0ed340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d821081bcebd37c211454068cbf003341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e29c0c339117827f12cca7f687e71342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0694dfa95ac8528a25b94fa5c8bb7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692d30921d967ab7ea8c1b69f89e473344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f09eec517ec86d716dfb5b39ed506345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194eea46a3023178ff008ece82a1577346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b7e7a8894fd7680f5a1aca7b7c210347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80999f590ba3017ffeaea68262fd6056348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06bedc1af868ef5c11c1e7ee9a16d6d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c2544980b8087e79e56bfbb96f91c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0af2b7eb9175283639f427f0acdcf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096dce09ce5e1a0338c278caa6a7055352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b881bfec40b5942d50e3db14d50c2a6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb100261470da9858f241f495a6041e8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464d4d017e1530dfde3469a7a949ecc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911553a7e3bb19c00d76fc981b320e2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65542df1b726e44acad32d4209cfe03357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4844f546cd9300665ec696819b11ecd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec46cea1ee1e257b52ef70556f16bec359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ade86424cf957df94543732f10967360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454f1f69529489d261a891088b00bf4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc6923a065241eae2ed652c82399fd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e512dcebb5874b757189e9f07053d79363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969bee24f279b1fa2140dda0773df99364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ad7d20599249e4e3b9f7b04d1e7d6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7d0933ced256fd04dc13476cd2511366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4519493b5ffa983c36e160d143abe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c31963f449190482c37c54ec13361f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659117d2aee85a74700334b3c4754d60369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259141896f057f6e9ea6b1b03e3d09d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f484af2c7d700ccb077507f2388596371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70a60a8e00a453e67eaafdfd920e50372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80acb7079c08a55ec9a93709b8e571a2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0927c29450f4132d5e8fa83da42f4f7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e4d30d201bbd617dbc4083c2a8616375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d341c880115880b424f1f1c73f8d09376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2b67614b845b3f65869d78bc2e117377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e30fcbc4886fa63394e58ca707498378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c791a6069906bc978995997864c1868379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698242e244bdf64f0084a6fbeb5d905380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfced8ed84c623fba520a61f70703e4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659dc6d2ae48f17f7916a98284abe4b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6ef926ea089fbcda13f9f5f6022ab383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8befb7ab0254412907fe8a0eb1b015f5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a86a6ab296485f64b98b5645951784385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304e1a95542776b9b1eb78d0a34e29c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196601f2dd7a56dba72f586a4019b33387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7c9af486cd69e5320b9e6bb14143b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16b7bcc89c42f4564368c66819fd80389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac70c2b4e7cce0bf24a1b9ac040db7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e086ff36b42aaddbebb81f1d91f201391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a533ee8952cd29c24bdca65f202a4f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93c07b49748f554202acddb62f4863393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13747b403cd360a2922a233d960eb9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82165fb67f7d843310732b8961b1809395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3344defd728be0a0ecccfc4ddb5b0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd3dfca73c4e1b3b0864c5ee54ffab397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591cf2c8c9724fce77bd2e1b2d8e871f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00faabac3e4cd1d8a61e6ae157c1353a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca546202cea352ae5172e7bc6ff5c847400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3082f0d21132e1fa4c80e4d7008ecb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82f0a4c4343a12aa25247d1d7ab0a0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1970098ae06032de6e48df9d57b84403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c437e1c5867809919e10366d5b11a9b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9f77288468ec8bd084fe65174f8aa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348647c629cefb5eacbd1045adb43b7e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b9815f6ef8744963b154dca8e5989407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254c440ec88b7503aba690c5c7e6d30408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92eef27dc4fea987df7443f5c65d3f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb476df1c22bad5be3440c7a5812cf5d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c62bea3f269a67930140fe0e226a2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c3cab691c384fe9a06f0fa0c5ef96412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7d1afa53e2defd56be5abd92db40f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07133cd306cab5d09dc714e5bc426da4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f05d76c60ae62bb9ec474454f613f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62304cfd4dcd6d63c19aa608daac5f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23534ffdd1ae924fe9ba7b0396e8b29d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20871f5c3bc3a12ecaafc74976772c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3a51a13e04f04443f0f4ea7637b52419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be329b767ba9624bec9e10440f900b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54389ba32004e871a535e7bcbe7cca0e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e737d0b2ccfc1c963671874e181f77422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92e7a5bbebf5ea9c950c431143a306423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038d66dc978d88f39d525fcd76e7976424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd8e8da43a48115c5eafab9277d476425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410897779e57092450d3edd45e54c98426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff4cb91f9345d58c1207b5823e2201427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec67efce62070531c2fea4940672b15428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f59072166fecbcf3e44b0ffee052bf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1d124c776636a0705330332b8d7ab430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611414c31b88f5f7b1be4a96e73f4a9c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ceec03efb3a46ff2a5a8a634eedf5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf3863de17b65569b34abe3d2afa65433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90b57d5fe5e6d47b12a0b5b021e3d3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9da13fb2df18dc0e7d1b70571ee55435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a3e947680e60de57f59054491b9c0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057448851515ff0e574d84496bbfa91d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c445a89c0a2ed1454a2fd9773603f1a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a308317022060969875c789a66496a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff587f78ef30138fa04e4f01bf1033440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42937af7b5d3ef310c876671181f98d6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75d07a4b9e452a9f8b853183faf258442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9457c4918b499918b769ec58b1f183443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed782ef1fe08847fc281eccede3a4d43444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34516d42e4bf80f0b534ec894065a32445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221c378a452a4bd2e19816de0f7469c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581199dd2f4657c2aeef47510da1475e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05c5226ec605a0b5aaf984c5adb298448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6930e1c524370cebd99fd21d93a4c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b0a33162ab9bc5db5811cae4221cc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616d2ae2ce3802526174b0ec727a09e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318df9a3fc3a355480326b73576450a2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013a9a8d85582fa5eb9d18b32a219c0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b72c96e73e8beba85fca0c341a970454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef06745fa3b838d53af31ec2cb2ab5e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa71f7a7813de9a84a0420d258a6ff456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b52ac30a1f193fdef1f443a84d5a84457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d974939410f705285ff6f86965d47458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f2886382a48cab9f5c8b58fc6e8f0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5b76f45fbe61594573ab472b0edde460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e81ff2465451a2734416dd0d16830461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b44bb2ffca6e9de92f48e7327f7ff4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6537f1ac50a8765d5d15a728ba93ab9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41fe07c23494b8c0bdd5c030707d16464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddde5148c31a4008e831f943bc6faeb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e1e18644f44196f832d212c851e5a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48999dbfbc739be6ce7d4ec02be2956c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa0e8397b975391b9e1b9ae43b9600468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904dd35f8b0c6bdf79e9ecc5d1972f9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765fbf97251440a3c03f8e33ea346c75470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39d0d3f07806a5cd604f3f9b11ea61471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418cc70071d062b9ffc8ac102d36fb1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260acbbdb410e69af2b32c96f99d3983473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931a51d89430ad8ba57d84d2a671fc6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf9063310a1bb32a6d463910466b68475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0cf8862cdd8a585278521afd7513f3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c850d0e7ed2284797cd7ee0d7b1b3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d31108d3a54557cb0ab8727bf1aaa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649ca278f74a221c63f1f3d6d46e593479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>