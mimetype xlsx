--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f772b718bb6881a91e0441530aa4491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a8a174234d7f71260c40201a6b0b92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78504952601e94a839e85902f1081b23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869dea63b85e3b7f7d7fb266072bc1754.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849226df7e7c8e6c82f7f823a9d2ee175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61caacaf154ee850bb8fb719d501cbc36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad871e876811cef4cbeb3a9393e52cb37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1af41ece07a1ef03132bfd8539ea68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f753713f78939b260a89e55c337bfae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28410a855c89018b65c57c324c881a1e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e886e0005b3b7cecdea6de3b3ea9ca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cedd7760c4c78b9ae205e2b5e682ad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2532fe8be774dd9f7b3894bd943297013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d0e94bc1f5ea5cdef0b075861dcc014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d24fdd569b9b011eec384654ca66a315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc11289f0d850f890748a84144edf6416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af146804d21effd3d5b1672fb3dddf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de108fbce8fe77b532d622b3e58d4c118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab887ca324dae78cac6faa1477f8b019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae35432f36f0fed820fc31105ece76020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56337f7b1196ce99c50a37567253e98c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a60212157201238dc679752a974bd222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127c31d7f7ffb93e10b35a4f3b8aff023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661abc9a4a2e9d0882a355203ec25a4c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31e43db233260159076e3ef25058a425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaeeedf81c15480f9ab007548a0c8a026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c0d1b397ae54f1691a5a0589d59a827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02065941398ec8e041a08b8843318bd228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212de3df1f949ec859aa236e462697e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50058230d7271ed0ffdf8f22366f00cd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aee362a397f3cdef5183cffd0a4e5331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e1ff8e8c0d2f18726e6082ed3e87232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09771211527f6ee2447693c6f15f1833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06febb94edac5a4ab419e7016f263834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae68e18800e34bb5608f889dc69dd635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23280bcabecd8aa5b8e1cba19ad8131d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec43fef52f4bd3a457274dfc85ad7c737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a343daf1bb99f8df26dcc3038d5f8738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322d2cf202a4b177f735edcdd66465339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb1bbc57bcbdf7c7985b64e8ec5fde40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edafeff4df72fd22d627cb75e1664d8b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4a7ff5d84ec89bd31163203dad6e142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c781df41eeb8fcb7720b9f4eab42043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e224c36862749c121e75635769bb01a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ebff6ad48bd3832f31e10ffebfe3345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9646d407caa0ae1fe0368b5dc4eab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d0f5ae8b0634ffb406389262fb64447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8f586e8f985ec993655097416489c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f74ffed9b9035e2158e79677608fa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05804cf06b6f77d0b5d2041c69c22f8c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d842f4047bd17c3d24bd5ccca72b451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683489965ca30e52a1be0de048b37d352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5d68a1651d4c7f993aa929c19372453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f2cf1e427e57b8e30797489c639bc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c86cadd76308cb650e3bd1d78530e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c01838f45b28741016e4c154210a956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e77cb6d44c0436be4297232b6e5e357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f162f96a6e8725f2d6d63ab11ed82358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ebb5ddf26381b34ee8f9d4c1abdff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4833e17b6614ea1ebfa6f8337be350560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a64e9cf42afaa9a7cbf25b82dccf6361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7d58b32f711c51fc06c5de0fa24ae62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb5b3b9f2d6948dc4b14fa255fbfb863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842f69461650f8df55414387019fd6d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ddd5f9935fecad2b766073bdfeed3365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8725f650f86de984640064c0e9cd166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45954403845fac9ddeec0922cb4d227367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478d2dd5a48a395803bdf1f1e9a4ab968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156cdc870708966422a433fb7a41dbd669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e111039d720c4da249a3975dab84570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7097e48c3f839669e03b6d0f094e871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0338cf3806d9bd514f5d7baa2850372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c408a361bee6589da980d1b92c81873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2fdc28cbe82e1ea1d16d3972139ddf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5be38dfb68c238e41afa8eb6d53d575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f1342422a6009849909261b1fb82476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14956517a8bce9cebd1a69b39c12073d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f221599bac720c68c4f9f696247e2378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914703440076f298851c4ef8383d5e479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba6941688352e0701aa2344416b62580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaec5ef9a527b8ed29f82befd9c74b281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65b02973aa6c4d994bf427586b7a0a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780ca09d10ab6b9285728fd16e4376183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4d9915b7df6dfe3807ad13578950584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536deec94912c75dfa5b60e59d1b8a385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10659c032fa30101d220c6e1705a570586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b37dd3b1f425d79ff05546ee7b4fe187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e012c85b1ca50956543f0fa80ebcdb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637b4bd196c2bdeffd9b91432bd899e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528bcb58df33943bfad2c05e6c19e47990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b497f8717daa8b1d4840e7be33af891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86c254a1f56d97cc001d8c1638861c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac14d0aafed13b0d1002bf67bada13893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a41026c0dded9fc6cd1d8d9f4f523994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2369ec31e2f49d845ce25fe75acbeb595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483cadf74718099632bc6763e585ba0396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89a6caad94fc4bf40c5994c3eabe1397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67494ec8a97a770e77dffaa24f9d595198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b27c4f0b3e339d51ada80a31c5bec699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e42713a303a969a0a5bef96fa48015100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d39e31c9f215b0fe951eb9dac9ea4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe74a9efadbe199468aedb3b419474c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a652f7cab70ea593dc224c3a87e261103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e06feb0217b77967d71fbb01fbafe9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310afd9a6b519e0a962fe4dc07526cf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693bf2d39369abc02524daf20444a4e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283a5804d1bf8d000d065fd4150c6ee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c81ef78dbb9aa56067f80c6f3a7f8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf4e962bf7983e647a595436fcd791109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad1f051ad0cbb4007202022da80853110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf81b92304602895dc68554035e621111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdad106a1cd1a952f8841836afb80e5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a7cc12be2192428199705a900d61d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1e4bf4aa0b714dbd3fc5dd9db4d6f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82d084731c7a954e2833fd8ddacf0d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1657fb837ff1493b2a8b651762194116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078cba84b53c764ff9faf7b6ef432736117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44724a60b02aa2ef5ca2f3faa09372b1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da3d83fbd4320d913546c78d8679bc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ff186809e2f69d68de536c01e3300120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e4d358006cda0035f404d0066079d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1adf81e95974087a8d907662cb17be122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21aab03841ae3b3bb875d7c1c7c843123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53300381684cf11eb7e6b1558b168f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9008a0c4cb30740ab4cd8394939a890125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49a106a8ec209380a96d78c947c5f8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1801aec5e5a131344dc98e20161f23127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87cd8decb032d60edd29fbbcca97846128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de717bd7961bc2b420f7d64adfcfe69a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307e9c22f4ec6317c2def11a46ee1cb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe965e968c1aefaa8064f9a3781f6e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c342ad3c8963e63fc2dc67ab3c804c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1d2cb64beed9f2a92dd9e66018600133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24e9ab5f22b42462098803f1687bfd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025d1a15408c6ab545667b1800cbac7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04544b0ca51e2e6a5a6f76f1d5c502136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a85a3f2e663f839206a12283888276137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b249640cb3e83e9b1fe358456f953138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f66e64b7127af60ed97898849f3303139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751da1137892969f83c684cc8e20b2ba140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48c005c7436de88777c1f10107581f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805aaadd37a92f017828ccdc2ef54354142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b911556718effca8ecbaf4fd77595a2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0455dd3601fce3bba9023d93e0abaa5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b74078a5df119de27aef2bf50a3df145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc5c816007301e9439cbaae3d12769146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b13783f989234f34ea50a4b71ad4c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b40b48944ff5c516251c3c9d70ede148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62101a7459a2461055bd1610937b9aa6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7baeab61ecf4c049aef86fd8c58c56150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8c16cfb78240484cd3b77d78ef33a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f70f2b751ed7070c72de6c65911c07152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21464508e86f1edb3c4a3320882e7635153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f36b7b991845e228591ca2f4f0b1aa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf90044a90197c9ca93f80515beeaf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d26dd348f558b3346d55883400271156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160c007fcea61a4aa13dce5dd2b3c05157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf995171f901e50d9af1bcae38deba158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d425b770a55a4179d1577c71d1405159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983151f3d6fd39a3d932746c861e461160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf97f64217ce92a591c2230fb4e28b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1407a81ccee75992875325d9102e71b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667741605c08675d45e00fe6a38bd4d8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55830b22dc8288c738118178b2c0c894164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351334594bef028d54fbc0d1979f7d13165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5318ec0f85567e7e540af375168fd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9693ab7b1477f83f05c63a6749201167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3c127a850e808c78f626e911ce458168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751bdf61ea631251620b9538877764a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00459d64820ca4e185c7991629866c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2acc68a7ced2cbf02cc6ae40c0f1a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e5176fb4928d909f90056f5566d1c1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1ea839b4582cf779f306a92da1e3f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba8061e3bdb1a88c9db622caf4fd97174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256bf65e1158175c855bff6249abdd2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62e49296f06e1ce3d9860208e2642b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190144d43662ea729bc89a9da60069f5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c75b0a5c369bdc8faada8ce8a0ae78178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3363bb370002e7f51d7e43f925e1501179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc094c420567c47af254afd780885f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e015d6cfe27b38984f43efc48aba53181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c113fe014f5b81f6e02e379a896af0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a2983f37a676c73ce0ce5bb68f1f5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5d0cf87d9e71a4ee14f91c57eb45b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b8ac1951fc738424d3db278fafbac185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3cb0cf4ce413e4d8ebe560fde07901186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc8851e5f26747d7c740b4b058a60b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521cff1571aae4f9256f729a3e75387188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90973478f8ace84149bf73d62258838189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1e51fd4224408741c0ea6969b6cc3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6c24dda4b82e7fd16957e941a863a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e0dc3bff22c9868d342d90d4d2ace192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca93a2f9cc2b22c6c58501bc97d992193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3e11abaf261778bdccea096679cf3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120bd6190d1d59810fbd161b50ccd208195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96c4880406c332374c2b43e93f0da4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3f2ed4e9ba6842cb2fc21aa9241b2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fcdfe7aa0ea688a01f383fd08d9cd1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554b4784a763b96e5e86ae7dc42f79f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02d4104141d358f69a4b0b5ca7c31a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78037a4c509fb8c335e048c1f4a501ab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19802436cf4234cce27d18118231d3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18b0df9caf59cc79c975ea6e945289203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb537f5c650c4f5b1846cc90fa97e1c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85b4ea092e48b478b2f0b29b6d78ac205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63988bfe107ae152d547c218c20b9271206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa0376d5d4d987de7930792f5c8d42207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7abb4ef351ad8fbc1741bcdaa3efc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86431cfc161cdb5f6df7b934008989e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44d76434b37dcaf412197897a8d36b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f42b86bf0c00d4206bfaa6115a621211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fababb254d77f0ed566ce1e8a69ea80212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8238c4b209e23c646f388ba7e5aab213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda34f66f4b84273bac006f363202c67214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a643aa8150ef4da5706c6f5350e62215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5651a511bcfc1192027766a66bd3e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dbe1ec2c9a09bc9543ab3be6cfc7ae217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc3c8b01376c3b33b9cd5239e67d27218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e828a0a6dd4ac383c9a97a524fc2abc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f71471d44d5d3b1ff02ad6c2bd2cb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da545b18c38e2e9b5baaa150cc20fde3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ac59e82593060558cbcc9429d06eb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dabbe484469b3aab4b62d32997ffb55223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7759f6b1847b44d4152fdbc92e6cd53224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495c586172ad75ebe01a6280d49c56a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221814bdb4d1e8ecebddbc2243965c28226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656afa9aa20d896b12725797c7aeafb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce95e02960270f94a50022e5f1382c9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108b6e2e414a7af8fff91aa1deb2275229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa361decb8fdd9c42bd7e1d9314436c1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253820a6385066e8213ac67b753a5cb6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a17e8be395c0dfbbeac6406bdae41232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3869f43a385e8af0c55896b5d08938d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6a3402c38c79dd2838b0d4c52d895234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ffcbf57cf3570a7d61ac31faaabe4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f908185e5df0666871c213ea7bf516e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447a50ea32f127e1f0ea070870720c6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8cd1c5b205ad89df5d9f61c251061238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9cdf68b2dc36e89f0a677b43f8c0d4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a160c499797dfff5393411e4089652240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6b24e15a83a10fb07be6e30dab063241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e4b6232104b7231d772e4dbc20286242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e52f2fcfda8fda3e56a0fbe3f316a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb342c7d31e6d21e6de0f62ac28d6fe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a969e963435af7cd1b6e1f1074b560f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2663aa9f046ee31e00982832005cde246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ce1b5d28c8b14e26fae497908d806247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a3c1bbf0c68d33609d3764a796250248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56511ac5aef5e052290a2db9250bee06249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f8fa40c54b639554b2f5fa66f2f1e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74e10fb086baf0c7c1a34efda396b6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d866aca11c9acc4a4eeb7726c93dca4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea7b408338f8710a4fbd78daa0e457253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975b65e9f9e6e49808615103f60e813254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86c9a4f5de5b999146e8583d2bebb7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f920e58d231868a7648cae53a3147d6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c781f08bd2f5a4d90e10f20c8fcd7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690629028183500a401b9fa0559f82db258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826718b0a8efe1a20dffc94b2856c17259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8484430165aac4e463780701d55b8d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178cd4a13a48dc7164648cb48c026f5e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b08ae4a4ed3bb655ca5dad1b7ef8c6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899137e65e824c9af0f0d64de8698c1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a340e3bca5eff92c0307c22e58c81264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4287e64948f1361e9000217e5324f4b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3d3100e761040f8e8a45f598f9964266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54d3178c36609bf23059f0702d3055267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19f65031f68176e3fbe3b160b64e57268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e96a561ed60ae820db42ad750d29a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb194d8703e4b890d489f77a8c7224ae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270d2d5f025708a463ea3a6121b98d8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dead15fbc40f005a99b8b2a837f892272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4383b3e6c9ed44b8828fbb44faf8810273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54925505f512df727b243b32b5b9da274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb5780a5f65a94bd440c12a3042cea275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363a5afcfac3f86693e76e20a0456bb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02bb47260346c5393a9e5bffa4e207f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4410438e7e8efc33652365ada58bc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff030b293ad39ba090f1303e8b8b8bb3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa7c12f10edd6eb01f6ecec69bdd11280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace5c4a0adc65a7b7e1ee034607a54f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d321b863f6dc914d321e4819f44d4d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b77fdb73fb584e2ebbefbfbb898161283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b3450b746354fc707abc2af44e493284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e5e6c089ef885a5bbbdcdd0e5a66a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4213c2ab07f57fc7c17cd5fe7c00d0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c199f44a47f19ccb1108257f45030d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ef3c3543264486764e28daeb3941c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e9505966c343317d448aefca130ae289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e70bfdbe7578dc2cd02400797539a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02379caaa98ebe1895806996b18872291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6894f0e19a1ca8b7ebad91bd76502e6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f7c91e38b18550d8cf7a5bb08cad4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8221773a3a1e980adfda2a219c9e87b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151e684ba6a54cde1e26f3d29497c72295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868cc3695130ff1fcf2cb29be385d529296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4782cb4349441d18d28afa6a43dace297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4460663d6c336c5a2f48bfd17230da298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc67c9d8d2e560053ed66d58a45adb2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7927f603a9973ce382f1bf99af9ffc0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e5ae2b83f9c4f1d00b7fdc5365b39301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ffd9ee275f6e530137b8b2a022b602302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a64ec53f923c73fcec6e528fe3b357303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35e7d45b1539b7d90f489542ffe6a9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0259c8be93cec9879476552c87e78305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a455b1bf034420020d372ac452ca6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65bccf6e9cb3865461a23f167273b7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aab0ecc7991008917139defbb48d93308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641e74a39398fd2247e8e1870ba9f50309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb164c37e3ed1dcd49054e2bb5858de310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21ec8483f585499c068ffea2c0fc18311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc93c2f69e15f36b36811bf0f7b9172312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc6e56d0af0dee6cace81b5ad13f32313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7726442a74a3ec68aabf8d0b78a67314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc441f8e24261409a873f5b86e2d677315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10a078ff4f92f9bb84417337668b33316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc27c8976f3ec97b377a3ea3a31677317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e9ee639d74a5a82908ccd63e4a88c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463af06977886ca00369240fcfe565dc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0124a6c3870ddc2c11347914d7232320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feabf06efe6610e66f7320f697bff554321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b14ad70e008d36df80e7eb8e9d9c5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb86520bd3bf83a025c49fdae63d10323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5b7a8bb2e0dbaaca468f9f0c9bd0a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7686f9fd99f71b4892901a30f748bc3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb8a4108a5e2be11c03da08b5186db326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493315a374912e701f9396fef35f67c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd265e2873fc77f451c2fad5b3c04761328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd53f2cc05816e77761ec388864bf3d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ae1d693359ae540115a381643dd07330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48ca17c1682f38454d0c281ef54eb3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e41f60666bc78c21e6a81bfa95a37332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d02ed1f97e10a7fad2d45b7148314d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221737dcb973c4120c0a7e95e833ee53334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eca58dd7d614874d58ee0d0b994cd0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194eec5040f9cd3aaad283a273acff59336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7e9cbb3b1b25378e915e51c680834337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1988f1ec724b284405e1ba772ff6dab338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16934b511bf44d4793fa73b93f27f295339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe321b96f6d7c3bebfa4c2f79fc8cf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a203c6d209d022531855fb77b7048b8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26dbc889951cc53c248011950485309342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10678a0da73e1622a025bf99814e090343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1cd67405a722882ee27db76ea1f8bf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062f07a4fabca395ac5dca324a46007345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670f1c3a95be4d815d07e4a06fd368a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61701698edb61aa17964baabf51d28c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10366860dbb5b282c74d4a8f49f7ed348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4398bc519b53871e92b826c017d6f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc988285b86032d5b1fba7227a5a555350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5cbb0fe10c5bff1ed4fad269ccadc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a52bb6d90ee93d057bb53b411b8db8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95efc84cb9ca44ed56bad651a3a99b8d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a11fddaad88f47b97e77892f1d211354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1613509d0d676a936ef1fc8d063fbf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c72c12bb896186aa3982e6a654a9fd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4ff55bd3e3c9c0fcfe1c6cbebbb81357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19a3eef0b1bf928e5a70ddb1c02c43358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946627df8b666e53518a4518885669d9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0d836a1eeea7ff1ff5de85f0cfb24360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c9f9d474aace0b49effb68c353671361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65056a9ebbf4401e48c93e3bcb14e628362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33faedd59a43ab4d2bc8ebb39af7e796363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec765d4793f13e883c9615e8e0e7185364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e991f8b5b724f0bbfc0c5ba6c661612365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1cf08ab37e79067c1801fe05117d42366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e197bc5c6b4b0a268a4109e675be985367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c88ad40c70a96d179921c0b9978fd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50afa40935f163b9aec475aeb58e701369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be81763403fdd81d318511eeab167d6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44558b371656aad32e7b245ee5d7f38371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767839036531e7ffcbb0eb2a3e5a43a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32844cd1e4fa8dca716cc11944add74373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80e9fcc9c362d19c7dfea523808ad4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05fb79d26e62c14ba9d4d8e55c8aba375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91254100ae81c923e5341effcad93de1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa1565074f0fd2104ce5f5290795a8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05912291d6b67897edd7de1e5af5eb2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32fcc9e24e53d58e9c1a0e70fb8377a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2062dd0f4430181231ab937591eb1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231959d009162fcfbe437682c1c5fa82381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab58d3aabfd582f560b3e448c30b888382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d934bdcb254a302c2be9fccb33ea618383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37363b69f2c4ee6cd728881d9c86f4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e86837e6251b17243291d1bd597fdd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8b1a71b4eedb6e2682a0cdab271d7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7ce203262fbbaa4eeeac61ac0d425387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d386672b8c11d90862f82ac81f9e3f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d361897e0952b2fed3281478e8760389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d7755f4fd50a2f30443d5480f4803390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189efa70187b18dfb14f181abdc0dca9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255b60a055fdcdcf3140a11e2173506392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279677116dbe60930d4f396fc3290fe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b4b899f6d52981134082f456a83df394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e3d4a3befde3731f4cc690a0381ae395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966cee6bef5b6957ec19e5f864cb19a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f08deb75ddebe839c1423d35146bb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b020084abbacd4ad9474a64ca9f408a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f23eeac8393e8aa1f42ab3c888249399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdbe4163c59134b7b464029612906db400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806571abf5820c9d7c733a2673ea8b73401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8cfd41312215df4d745a32e5460f29402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc828b51e1f675961f95dc96bcb4bfa1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a307d9c226b6ada6426e57ce1f395404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6e8ec4add0746824cd9a68bd7fb80405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d7c607142ce2d1f89bbe53ccabcf3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1121d02cc8012533e452ea947eb2c2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b86260429188109e708efcdd6e8bb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404e3bfa21b258447be8348dde6add1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77cdba69a5b7f3594bfe3c40dfded3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8488f1d020ee5169e172cfc4408cb14411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb322e783eeb0f7ba5531bdddd4a95412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b78b77d4559b3340a111c194766fc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbff211719f3c113e0b8747d9ac0aba414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2580082c9c86b54d327d37da7d2292415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8ef3a23c4bd04c34d9d06505dd759416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113795ea30e880067c5855191ab19ca0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201abb264be33623197eb12e3855c50418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473969516b0de116c90dae54d5fe625419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81998b66661d799f90f1c2b3ae798277420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cef663f05ecbe2eef2da598abe20f3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8801d1c198feb4a662c101b0b05fc0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c007e3f218eb611f02bb34f846283423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1d1a8d67868e65beb60bcd483b7fa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a3ad98c5af6545d443cb00b31a854425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349dadf6720bb266b6beab636a13081a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c4de57b030d796fc04bb49db02074427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd4d25be4a6a722667bce9b5553a79428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1eb067ab05d4b760e8050ac54d07b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9458c6ff55f4661764b8c7c9b2f75430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a780427945302408a8f910a7b6fcb0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45072b3c064ecb94285d68ce47de89432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc111b196544fd1b5b24a000669d574433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe522656114fafff228cdf93ffc0ed1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee7c9143032bfb09e3e60cbf6d73c3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861ba409e883334f881a0ff00dcb530436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48482903f4185956eb9a537e64c2525f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c861c157a47dc270e1eb6a26b51d7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5f0e05ed3949df1ee7521c32aac24439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0702f3a528e054343ce2874d55d24440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2068dc946e15bc16e59f7b1025cfe6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fabeca8bedbc84daedbd6bf8cd7e82442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675a615ef9b740175c95dfdb942d958443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f88476f357a1cc58f00163ead07ba5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90696006ac065cf3e2424fbb0c639d2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41cb200a55c75d31f18f60c40083bcc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87942a6e2e77fa8416975432fd9de17447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b471e45b57bb1a4d38a59ccbd4068448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0351f22d294dd9908ca162b570ad7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7f413f734059aecacf73bd4cafdeb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42fc8c1494e666596a2bfca98dd24eb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58212077270be4acf20f056e6c7dda52452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e01e304cc1abfc4d3a3bda03cffebf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b60736d8ac2e3da2944ee9d55454fe454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433426de1e5a48900008c80185b8928455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a50db3a5d9eb171894e1df66ff9582456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84303339452eb99c9c8119ca5958d9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4e768a00c5f8ab9261f32cd4af305458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af147418b676d96e6f36cb74ec41092459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a4d5a866ba1ab0260c0bda789af6b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0229c92db96cab8e8d93e97598b18a3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365817dc53dde9b7c33f067a393ce536462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac4d6e35ab6bf11a116235f130dcdb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f28c4c2edb3d1f716bc297342a18e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d5c2f4df5f97343c8ab2794e28c59465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75136cf9c8bb3fcf7b5099b6d4eb17bf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fea7477d2a6f76a10645e6844916ac467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91ce63bf818bd5b0004fccb0d27297468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1912ab7f75be6a2021d76653e81f028469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf649382e23340519c681df1aab28e2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee58bc38a5ab86d294da952f19863b0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254f0bf9b4271a09de816f3f4fe839a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49fd277882697b6af6f8a30456a36db473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2712df9842364905e5dad1e137fa71b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26b7945f50a35d38c2da435b0ea1f8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ef4f8aad9c18a6f1c2f7a74a12e1f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5147a1e77a61dfa764bf3b85e63eb08477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e956e264757ca812b79b7c325af9de478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93804194c65f0d5ccb32d6fb6d64fd3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268697f40f08cc81c87a8e05c17c4a43480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f212f8f146e18aa2708b2eb30f5b9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5310abc16c78533fe0f892824c8b999482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112e3812d51bed8c64dde1730fa107c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c159871ee8236274490828fbb73560e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e1d1001d492704590b85d66d40256485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf562710839f3b153379ac24e8814b4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02d90ccda7eaad851dd3abb3e6208b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b298eee5822b0615c328091e9a0f36488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e4f9167ba32b96c50aefef28b368f489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e351016de7e51feaf72719308ba53e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb43322636644cccad9a3520f63ef362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f764cdc04679630da9c43c22611513.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8437a521dfb86ec3b24bfb7c3b5ae4a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba83f943d4c6819fa6d4533bce798225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0b1211d512bb2846b3ffa4070a0406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f57b9d02e3499fa354aff3044ee697.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57606c851c843e314554dd9742fa16148.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b652f89940c87cc0eaedcb55cc1639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c84f43deb5021120f43cb1f35845b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ebfbfc01433062b9f21566a2ad98511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17224918d81fb4dbcc1d591c673f56c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b080639bd3c129bea09fb64b81eb59f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721f181daa9cd7c2f81349e06c7557614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d554d939311750fed16e893312dec615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fae80e85bf07968224d17ab014a55416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1fa53fee81c80620009d3aff210de217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4db4d346b397f1cc9d0b2e6d4a3d718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a398ff5f0f2b32a1810e96739f2a0b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2a05768725fe582c360b52b6d1bae20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2b5e4b4ec2a0fcd38cf71dcd3fab021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e16e7445036c5747630f3515e45bb522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736dccc6c1464b47531836032062152223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e44c6c70382677657dd83e2ffcccdc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf417196ea68c197e46ef8a3bef4c025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c4f6be1072ab797657f47f2ad39bd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07ff537ea8b4ddb897d83ffb83c87927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a58374350f6b8ef5b3122c5291fd928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7a5e89df51f5bae78b332aebf7af429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f545209dc4b28127d043613f7df1530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241a5fd604c371b064d6ae06d04575f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f3b7616eba8733c82e5ae7445f9af32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4b383b793b52b6836016fc2c225a833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bbfc8f2dfe442bb68df54df8d923f534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e00b4b692fbdda7d1ba274048d48a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55b5f8708ae40c0096720754c792eb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462fc44edcbd7a202df2fee619bf06737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d85e34d8b79a8c0327cca83d408a938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ca9aeb76a31593d5efc1e0266c13f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6250675285b05990ad7aacfd41c0f8040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e9910915d171d613038bbf6c6f90541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856b87d69f5037d552f56ac552d72b342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f0af3f462773f5fd38c85cb7c8fc643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752e55cfca5550c94dca2154148bd5444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15bd16c8c68891c62c5fd6003ffb8fa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a41c28430ef9a788dd50a37fb6cea146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335a3abd85406f7c0cc286bb98a0e2947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f5d0982c30418734c29d03fa4998648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8c298f0232d1b9a803913cf96078b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5879643735564581dafd66c02f4f2e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3ba695760304822c85f013391336b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f0c6e30a8d76a07a62f564cee8f0852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4965c74a7d78783e5304234f89d4ff953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a031ead1918067524832ed562e97054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d49143585dff34b6d898dd2f3020955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49454796f23fec672a225edbe583727756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956fd2b4ca48f76d079d3f85c197ef0657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2da2953bbe6981074b9ca6061443ad58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6afd88e3f0584928c996966eeb08859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d5a2fda78daa1f03b3563b4600a2860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7f53188b32205e942006522693b5861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb15429df212651da10697738ad6f662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f734163bf7628e05f6d089b6ac9e9f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b2ec091eb230eb8f3063c083050ac64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5afa91823ec3e931ae125b44d42a2e165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696fda7e2e4017b2b88c0d950ae098966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50defcc976181ae9a70ad81f32e9c19467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae254c3483127d1aa98d50f1a037f90368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224b7508a263b3e62e397403742428969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00175159fdaa75ff23d4769914437570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d415d4fb862b788d63724e8a0afca8871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12bdd7121d5b42386e7b803050afd472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d577f1531f11b2ea66a6dea939f0e973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b802394f598781bd90668a1b289647e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09353446921b266e619d5b835b4613e775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae796d5cdcb57d251e6baa397ca990076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db0b54416f1ce491a14fe85d2d180b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef672f2ee7198000f007d5ab7452c278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70953519671ddba787640bf5d0aafb5b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c76e5172f39fc825e65128ae9452d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10902f15fef70732e52f7a32f30795c381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb64c9b6f078cf516031c9e175ee51d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2392a65fdc2d5a97e8b16eebc023d1483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2f4e863c8fff5faf94f29396b3bd484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0598370279f72eab826b4125915a9785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f015afe0b389501fecae19dce3ffd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71caf3a313cc97bc782b53b135714987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d1949bd427c4880084a3db1770c5f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956a2c59a9fbbf5869816dec007feca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec773a48dda3d58afae89ee6a449247990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc789dd65da2c9b54cfc2781779ef84b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46138b43fd374d17b243ff2a16609a6392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3763a1618c981f1c0b9262bc58541193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd83146d3dec9c9a56fda4f983c96994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084971e7554d5abe6ccfef7335022bdc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6cbcee11afc7abb6ccdabf5fd2b9896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517c007fd6bce946dc854cd1f956abc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f10a681a1c7977af00f65425aeb3cd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3991521380fc8bd10953dae0358e299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc2484172be90e9d63f7a20476d06e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d8d1012bd4f9ce2a3c2dd296286ea101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdaa5f20fe587a4669e67be121828ca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d152c3b3e07b5eb2e5d4ffaa01189103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32078940ffaba154c8493546c5df49ea104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e76c6d626a177fe54a089ac9b44c3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060eaf057a3d1abb79f9d73227ddb7f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d057565fb0882d19ef5a7fae5fc4f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27ab6a59a3c66a15c045eb25d66753108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f2cde938dfaff6d9c9004a1b11940109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce144b953f7d23af7c22c910a08d7e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7314906b861227278f79357f3c2a0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a25b81b5945fe9ea680b169e77bdf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111979acd71fb805940731595ee802fc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c2a98cbbd3529fbd13db27bedf79b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8b4ae91fef8317e5271d4812c0bc6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e418bfcfb8de3b17ff97eec850284116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f701c7d86305a5a9670a010f5a90661117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bed28e7e5fe27752b734edd96887d5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa3fed28c1837f81320908f34dd35e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0f71ac5def93e3adcfe5e720c65f9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94cfa10f22dcb5a8321e05a63155922121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5179c396ccb468f11f5956dd25e4e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c43f866dddaf8dd453bc6972e50f7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1cc265f1737353347f1dc9170b067f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c229c57d11bbd503d14d0ae77fe3dc6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a37f375b9fc81965a83291b1a1065d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2d28001d337463e7a5177748c5ddb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c290d79794e8c13ffd8c6cf6843ba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b79138ca313129195e574e5d61d4e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26544e0746d92ec72b5c1c38613e91b7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085fb82000bf9eb9c67943425f3aba3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b88d8346466321b87a505432b1e17132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55a89ea542d765b4727bff5745a9a0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8bd0b4c8a554e248419f7539939514134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454ea94df121fcdc1495d182d6ee285135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13bcb2147eda65481747261a13a2a0f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04d8c197115a8ecb077e4b7e33bc4b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715fc29ebc461394fc37d6c3e8c7a59138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875c02a102cc52220e02d274fff2699139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c25e807b032dbd6d07d086d550886140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b4af633267ebdcde58218fcccb0e7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d521231919fbe43d1c9de8760b44206142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3bb3bcf54a096df8875a128d4f1ed143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268834566431a0d8b281025bfcd677d3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f5154ac86dae33070580898f6d884145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063577a35d7d66679868e874f2d2646146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a51e592086ce9657062fcd6f8fcec9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ed06b8b17c7a30431668585770ce0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06777d3ac214b49ac7154d90ac50508149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68135eb68d6b801b034e136b7cf711b8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941891b1f9a2b77e046b0fe9689c640151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595cc44d3404654c57649254110bd13152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f988a8eaf81be3da56a00c3b27bfd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27733e2359d8132d89cb95168ef30c8d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f65f55ab52c87acaed54909ec1043155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904a55f37051c1a8bfb260a460226de156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf793757656d472f41a4951d592b3611157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7802cd756e798f52b571042058150d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53fc4d4e17adfcdcffbaee23bbed9e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2293bae90010e17b3c3ce6980640e2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece7444cf441d7624de6161331523d4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd276c59f04fb6c26a942f2890d3da162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330dca96eb760a4fb561f35eec246764163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d4638f9a2fdfdb36531c334a3d36b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e55a584d4e94e212d3954f51f22376165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb494ffb54eec2ff84814b47f7469f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe678a40bbdbabafdfe32e1aa7c254167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173e97868545d7f57de849136081b27168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66285624025ee92b4acb1bd4f0aa81169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3bbbc4737868cff685141afcfbcb4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979328b2c8c5743f8cc07e9abc659131171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40113a0ddef0fbf5bd2a1548bc6bd287172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fadd0e8f9017538c43b9c3dfc8830b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49ae8a2759d03609586db0aaeafaef174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca9515a175c41cbb78de7a50974e24175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd010f192d8f021ecae16626eed16e59176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1260dd702ef28f6c4554305ab3dfa2f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e587727d7784ce008a7c7cf889e838178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26876c9455fa93fcb07ab33b518afc2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26283a2a7f0fc6b1a650513f8b1f4df180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7ab23ab9018300c2a2e5a8aa580e4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43e2d3c750fa1c47fa25e2f75599a2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caeb979910a9faac8773efb8a2ba0ca183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3855786233daab1e40cab901e2ee2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56988492bdfec1fa463dfdc27388d22d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c6ac3cf9d3b5a809c2dd312deff9d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334a70cbb03716b914ff061aa3d2c98187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778d217a3b790817281c2423ab11b1e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb9d1e351c6d0c69715281d8f082a1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db609dc6b9b7b9f02115dacd3142235190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60388456b450b2363cf647b6719cab11191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4ecbff9d4326d2666f682608547f5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180dbc5be1cb52e24d2f90b81fa22eb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da628634f7ee53690d0a68591cc4fe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95401b2edbf250f63fbe4d3a3b358692195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c533e413b8a849720d31e3828e19ce196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0c60f70a33475d500b6c3e2317a66197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525452ddf27d4590478026e943b41b1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a19fd729ca0d2ddc5418fe9e577216199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444e7f708ba9fab38ce0f829aaa50a1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa369b39c68aa7d5b54dc33fc8cea4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e90aa5f27202939ce24cb14219a602202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2b09d5e1543ac91516d29a73d3d28203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf419929522617c44fdd78483754be62204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de7892f5c48364b5451b858385c4c2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294bfa3b977e8c1ede56d52b7ef3b4a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe948804156bd42086fb7de41e16aed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850102d4420cb32a15f824ee615bf3a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b872cf245924d18d95c25ce9dc44281209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24edb567eda74b9951ef27b5feba10ea210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059bf6401109145e00cdadbb7d543ea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4be4f23e8d3bc14a51c5945eb064f4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b47e0129a285c6a7c98ea3bcd81f61213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7d54bf441da443b446c1e452efa4b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ee56ddb2d35fe5be903e7e5cee9ae215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b6e0d1678f6aaef76dd7c084015c8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf71f584dc07e6faf6b392950f9b31f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e37d294e137bddd301e1b1c5a32129218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d9dc85e7a26c3f26c5de56acb10c9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53107646ad9bb4ea542bb4aa807efc63220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25687f784ac64ef0cf3a2a7f52692d0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8cb54f52cfad5be8002b63ca6377f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453b6c1d6fddcbeba6d65c55e3de8fa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3da58224670965fe3c6a01550be26224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a809e1b23eaf8adef1fc18a9a1da9a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48e708189978ecd911168da8dc5e7a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0465b6f8f5779a4290c23d8d25d211227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b211da8c99746482636ead43e8b0d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34397aa50626d3ae6cf55fc63482abb8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d816bd45bdedc3bba052d853d5b79cb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a691bba79efd4f3d5090ec071557f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4636b681caaec02c7e07ffb45cac5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18c0f2694d161c7aa0c3acbc5d59be233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c889574a7f9628e4e6f23b6725a95ae234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3141f72e52eb33e05a51bd3e55541235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229895bfad1336c132a8ecbd09d46c60236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5bb5645b3e67396283333b4205acde237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0e28b3266386b4d95071eb507e12f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f47e5993b0ba6590c70656643ab5a1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95087fc10fa2cbfabc87eaf82086bc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d02e6a0a2de9e07fc4505da19d298241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b9484ba1cb9d7261f5dd904f0017c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30627bf1234843e6941d91f49d65b45e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3dd155feca0f65fda9976c5f913b40244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce86bc62798f529ce85571fc62efa3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb53a41ce6066426fdcd569d5361c9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5755c0a90c1cc9a70d525b49b76e93247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dab511707c92cc36ff44a02a7b2acd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73ee429dabdc4bf01c79c55ea4ccdf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703af3e3c69fef238c3e50e482a4f7d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c00c7958fd139297126795e23dc61251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa611fbf2b650aeb86ceb4e69151788f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2d4eff6932a82f8ef9e4c98577019253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c54dd7bca945b3eef7a3e0e8ed7dec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fbff4fa8bb5012f3e6c16d5bb5bb6f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840d1510c5728313188ef350f12d207256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49064ee378267e217121d0e0879da917257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1244c4fdcd7f870e2f03160cd32a50258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c141ed7e630aa520033c796aec4dd86259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a90206c54fb026fdc87e45cefd5ae260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5c0710926b3f0077bd1e883cbc0c5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04daed259545cca9399deb993f405028262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e9e9be607b7ffc51d73b7e0e33663263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423d04cbd332dbe19fd2681d2297779264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e063ba9e23c8dae3105a553aac10d6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506fddfaf736da3f57951675dd1fe6d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f65c4d34e9d23ec33e4f4d6092acb9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d02abee8d0979dc20b20f391d3095268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07f2132f80bfabb932e7cb0cdfaa2a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ccceb7a2e82fc4bbf04000114e3988270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e01389384beb981dd649f738f3c487271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182eee3ff59ea572b851992350dec88272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5afe89eca631374f6194adfec759706273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2cebae8e226ef6dd36ea902ed6ef42274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd341f2a52a5b037d638a088aa7891e7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3a88e0f0d658aaa0297162aab6030276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07561279b48c29b6996bffbf138881277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ef9b0c208c033ac47f9d195f8e414278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f415044e58c6f06c797d533769ed3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a5d95a42621f4ce08253ec102d7ea280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696325d93a637f83772f230f6feca28281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550105c4fd6072c0d62946504e3885c3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077aac0391e444ba928ee9ec71cd20c6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e79a5f0f5e3e85134763e5e5192b8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699a98a249cff4fda3c68324473f8a2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85338fb0a7a32351783ac34b9fd97b87286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d2710f251a5c7af46e18248d32626287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e16ffa5153e0440fa6799c3f72474288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c424c1c80942663721556b618d7b8c1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7995e4980547e6150d42b0f98ae825290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf298ca69259994d6766e321f1d5b2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559783bebc1e524e34618bbfb7d4435a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba73341948a5e7c2957bac7378d138e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1458f2a604ce1a95efa4ac71ed92969294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e851cae35a2a3f14f9de6607ecf06ca295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518c32be1962592466267e7eeeff420296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6ec15b4c08664b55760b08de22a03297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb509e1349e7598d381730a7bd9d78298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302a9cc55bea01f13eca56e4fc6c5c3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d53040a7dd154998de75a6b96ec051300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abeef1cea8cfc5a36635feb84f6dfec301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9190af84ca4d3b1e238f33d13aa2d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111d9e6df95c5ac62551b413843f282303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edfe2279e943dcfd464dd38b4235825304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901dd7d2a6c0dce91ee1d0bc910ff6a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11347348b167d4752f246ad192851e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7a71eedbb1f107baeb8924a2b1439307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbe5501e5aedde2654d5e6fb6342d8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc507a850c12b36abf31d97ead4ed4a7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183d388e009c18d28788654503d8a41310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9dd6c1655a76ebc7d5a6396db8a41311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c787fe7657e6e8cfb3b1b43fe1df06312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08913c84dcb8013ce190f25e300ec8b3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8fdd5cfc55048dfa8ba9edd304d67314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077f0687c94474856790fd00cc38109315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fcabfdfd65c0639ca20569627cc801316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4acc7c7251d4dd51131bed5f1d90e5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae168bbdff75656117fe5c2ac27385e6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56685ffae151305899439e4c00a7f1b5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37201cc8b67aab1df01e4d91cb8d374320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274d104caf34d694a0cca8147932675321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1186cdd69fb07f5604bd9f49c318ff322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544a3606bbbe18e8b570d83b750d288323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026af5d9070c0ef2ceb1572fc4cafbff324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd2318f4f7ab3aaf09d2034369e39f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c84b21f1e8f8eed1e748e42a30205326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4368d48f46bddb53732369ef8e0491327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878da3dc03585bcfb09e60897682cfdb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d084155059d83854d05da25b3503298329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6f78bbfd465dcc4d697edeb221be1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabcf0d5fbd107daef99ce2b6ba3f1e3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e853ed3ffd0c3645df164bddc48570332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894555f19b8f42d7f5cef82b41e42935333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d56ddcb5068159e3a346cca8b7fed334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4dd48f334303de718ce8b206d90734335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901bb12aba27f8cf20ecfeb356bae78c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf92e07ef1da09f3a3dbcb4e2d51e86337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9744c1f25fa71560eac314998b887a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3960ac24e8819ab5694f96bb47ad34339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79821a25c372f0f3b18816b90ccd75340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f42ccb36d95028b396fd454a3fbff341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccfdbd4e6e19bd2168995fe88f26ec5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53272ae9201c0ad793dd089e670544343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd4fe43b339169b5d778900e860fbd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce2d07463ce81a6a947788fde64068345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23406cec7babb700ccd34fff8e21391f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7395a44465e6048e1918f160817b2d5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72c7d1ed777b23374120cfd577bf69348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17cfb8d91477ea7eacac7b69e738c89349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23187c7e5a02f124bebdda6db093aed6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae725eb851a7a36caf16ea426df47b1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee6405fac472ad5a45c90acdf8f368352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b1a6113c42f3ca1a4c4adb09da974353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8b4e295375a75b06f597db65f96f7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8677c35bbb62ad7de3b2e6f862f57355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7650c82a7e54164926cdba837e8aa40356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1072064e26059857b888e66623f85e2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586835fa4f4b973bd2dadb676ac0f9c9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9b33f0397d709a713b8ab1c94c80c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac58d76dae4c00b42bfabf48596991b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba0b3c29e435da9789d573ef38e98b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b791dcf9f566ee7811ec8cde16b32d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2451ed7792e7fc58336ac395c6ee9ce363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25cf7646fd52b3fba6b185c5c367568364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e81bb4d7aa55d8cc2b07534d05683365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086146ce128c106bf16d76d834938a1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8a2461d825fc647dc8d9bf02e6bc9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101869c6abf08488b002045a4ac7d37c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce63f391f03701a1db45d5fbebd972369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0137ca332575ded04f27a7b11d71983370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199893c802f5cf9c03817eb7bb90e274371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10bad4737548c8cb725001a324fa23372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a901dc3a7178610d773dde15031b7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abee278c9b4e779be47669d5b18ae85374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a379b87b6700eb985b5536ed292465b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39befd26dfda1b68a740b92b7bcc30fc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001c282bda2a03b8dd827b6d79859cb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c7d5e5e468ecd0b061e1977f59574378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075322a4bdf140cca6c3644ce52add19379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca977e8c58e5b3b94a1b14e8c98950d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac749f449508525e1b8c64727b61f3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b72d4d1b5c04d08546b2b4d3d9eeb6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02987cd41e2cf3f14022bc5a54d68b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7344cffad83236a5505ed3385bd67c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9cea8053cdd5f165897f6166ade52385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5807cd0a429a6c390f9699315d0ef26386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4301038224d484e05003168c495bf0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bea82e8cd92baef24b7df136367b17388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5483d1d71db3a277d96a75df1296bdd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7765b0f1bb0d3cc9cdff161b5f89b5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394378626c6de0655bbea0c45b0daeeb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5d8c25e029a611df608de5681485c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560ac6b6442f8610db2cd0fe866165c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350bda8dfef0e4cbb7ed5ba2b082aa81394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8aefad461d60d1b5d630c7b88f310395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda57867aebad3c9966a074def3ae53396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc2c1e68cc28ad5a026fd0e009f7e9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70221624ee656d25f8e9facbec725d0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5e9defc1deb91bc147c19c6ca98d0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893e451728027568c84ed43c193e3cf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f827a6b2b9353f3850a48a343e8652401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a338ef4a68c9ff3cd95964d60484820402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7d23f85ae7d0f3c7f569281bd5b1c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649f2213dd556c02b24d7ce6b59c1e8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dced073e0102eceedf91dbb2327522405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f40114b29a4d133f8dc79eff7457c6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa31eefce86be764dc0652167ace37407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46912de371f5aabb5437984ec00a218c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceace6c4f29cce8c1534d5e68672af5b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619fec640e6cf6dec8a7fb81cd14bd7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e7dcab95b8a3ba8c7a9edaf65c559411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4adabb8187abf7c40d0b41b0b365c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8696c60510ec95a848ae37c940dfdaf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d81a819a08ce0394a7232cd4f8460414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f6fb428fa511a30f964a0f409f3d4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335d37f166cb89107709b00a08ff818416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c1e632817309f92040d559ece2659417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb73fa4c004c0d626248043260af258418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82aac10800c97e34ebd351ad96cec3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec202ac51ae778f1ba23d70e85d57d78420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c300477200fa4852275e010c736ef3d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c2509d57ecbff2ead4f0973b16b70422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7c4112e5f013430bc9dd0a91ea8c1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c407d046a2a8df842bcd5c8bd776e3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e2ca1210f9e8582867cf16710dcad425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2030c8ca4cd3b538a953cf77048c45426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7112ad73bbb56dcc68d105a70562b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49dfe2c6704b946a4be56b830d2a40428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2facda2cd1d22efc4309473bd4de627429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8223f3c933aacdda2b674c8afc5ad52430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea333be3ee1c08b4ed87dbf4bb5200fb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235bd844564168d3a0bf6f5fa614909432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb474fa4d5385a56be0d9c28c7db4eab433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42868f967b5bded8adf1c1908ee5d5d5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fdf8564d85a63efcde4c914d8e29af435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14470a4296d3ef2afbcc68ddb70beb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e55e048f5f9b6d82bdec3b761f86b0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41470f133b5639e639e2f1c0ebe5c4e8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26949d93f88f21325deeb383a9a8c86439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a731a34d05aa167d290dd6268c75d90440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c251472880082228a90398f2ebc1d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d398aff77285e50976beb05914645442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d653fa34d112aeb788df33a6c73ffd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7dc2a3dbdd7766870649bb51feb4e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc2e71a2e88d5c766b9ec3d48a1196445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f982c73b0797ed97314d61a90162dc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4959a92093abb0d05945f2a3dcb5d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344377050136a4c04313918514b36ebe448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a4bd11b67212eae68402fe87b62a2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaacdfd195295f5a74596ec570a7453450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e922d5da6898034e842b1cd8f9f1edf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc6381701c82fd577ede7fefc660ac452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190dd705a00f506c43e77e3ed20a60e9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8727c947b4342cccd2591ba704efd50454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40072f71f9a57174cb17e7086a3bf11455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71486fecf15f84c031d556275c4c121e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca6eb628f0d055966151750abae735457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a102088fd2ce30d2d0a5a21fdb7329e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116cd4edb07de642ba40a7dd23745a18459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31abe1e135b86279976f3dd04f183b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6f45fc05651e57fbc1cef65e0e8e8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715e9e59c222e4733c02f7b9eabbbae462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d40df6be553a54543e86a479811db463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc68d7a0ad289ffb7f27285605a7121464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c06a897571dd8dbd537faf1a73db8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c980ed7b260a6532a3c95fdc70074466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca26ed60df03378d952c85e0ad80fa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1d6bc8f64ef4b7a6dd6b9f41745a4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f07b589e68901d73706015f24cc078469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c681b680cc76fc059ea440378e82d8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb4af05c1b0d8c18d7615bdd9661dc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df1d9ecd37bad668edbc9bc5201e8c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b896a7a80138853fec20497bcfeed7a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41df746bfa9710e6e0b9cbb2667da1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bfb597234a8820c71ed5421d704202475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231e07b3eb045d10a04c572b9350c02476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5a4f8dbe21300a9c96654b97481e4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3bca55c30f8509768d3901daa7b2f7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b418df1ac021bcad76bdd3d39f354479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>