--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="674">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,53 +1165,50 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
@@ -1252,89 +1222,71 @@
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
     <t>000009336</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000009434</t>
-[...7 lines deleted...]
-  <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1438,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1688,68 +1637,50 @@
     <t>000011661</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-silky-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
@@ -2089,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43751bd6e4956cdaa010fdc16fe4cbf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284edb31f7a0145b297bea5e431b2a32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de86346f7c0540febca889c3ee7d4013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33807cb993fb704d6b391778bd31074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09eccdfa62f3be7a0ed4b40804f21335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2cda63856f3d0d5a5d97740fe335e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439dacfffaa0c037a6064f101229cf587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d5df7e8d6a3a9d14f00ca97fb90fd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce1ebd30644cc88695715f4e8e9a0f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c06f598e16bf0114bf5fb0e55d8ece10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde970bde2822dd8b075cb46c3b18beb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1555cae06bdbdb6f0f1ced5928afd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1b20e98d3851ab0c3154c82368d5113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c8730d2d36a1e1567516d4901da2814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0251c5bae3de557c25a259bc2c51f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c5e3afe1e7e9d85dcaa52f14ed6db16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206fd8996af3be7dbdc881c12451045517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ae8d5f366f368c90812d9f00eef2718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21621c38c1623344f80e58722f3ab1b719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c3f35e5527d8b7361f4dcdb46fa8420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3489cf82d7fb796b9269dac3810a221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba906c18d2b8e937968acbae8b0a8de22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981d4151f3c7b2c7203b546f84e13e323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664a7b9e67a394a7a616fc2c359231b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52057422c85cfb9650b87df7c9138c6e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e12e4cf8c67f3900de9ec91f8d87926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1569eebdf1e0a3f0762f0a7678253c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1940ef7bee53168755846b30271b828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8d97698b0dfae9f2deeff4b7b3f9329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0a61220128373d7a8c0331ab6e26230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138113eac729061680d0b7266c53f3631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ed9672d26082ebb63b204eae4ea5c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675ee5961bc9560937763f4e349e32133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7669b037768e3bb0d215af4006a45a534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025628dcce1f204d0cbfaeb059edee535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca8d619026afcd61ef2bb36767566a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589540ea395567846bc5878e5e7f78137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58109e029c89d68431fd2775fc46c9038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24899837202bf04d56b2007b25ee520c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dfbe8845905aed345131b88ead04a340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbba11d2c7932f3b5c5a2fc4ab9f5a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813965f43f63f0218abc90c2f253850842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba541c9f34e2f562a10e31f74754dd943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae23658a11ce0b8557c1ff5ee79ed5744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f626877790cd598b66b85b8920a7c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f130a19b6cf89a003aad64efc136b5b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8f553da02b96ac9433c279f1594d047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49657596802ded24d6f38474ae7b4048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f419996a40de7a0e2635f717b50480e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65273513d92d5f5b9739caf13efd539c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1062bb8c1e1500a6600294f5a985a851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b05135f1e61e32db71a09dfa2effc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88abc7b0fc18379600b006d3ea3c765b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1542dce20de428d6d5f76529eea92c254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6cbaec2d2076a71ea10b91f8aa0f355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c401150061f2235567d8de5a73dc756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f4e88d025c43b1c0a83cae6510e4a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3da46469580813ead0e8768d7edf258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e484866e6f22f3e1f9d08990c38375a459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c998762b62f9ba5f29d2786bb133fae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be44387f33807a349453a8eedd3447f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007bdafe288328fddd343e644e33540362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe67bad7e5e0f6ed3082126891a69d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0735b2ba0ff0ffc155a3bffb75ea48764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80501815aea9b023b3ca468db2f6bd6765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6702bf17e5a3199c793287e72523e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cbd896294f970b239f8ed653e4352067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603647906c4773dfba6c4a8bdecfc0f168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d6e4208c28527e77bd145a7902f3f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947138c992d5b74a0b7e01d86a75f1570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4915dd06c2bedf4061ee90f045fe39071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf66acfc1ecdd42693065d460b2cf172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cec8cc8a5f64ea6eefb764f5357cf573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177166db5041cf33e9292816c9aa76d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775906ea022f750fdbcc2820e9d8c8c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c5547a927e4e4e923101c3406eed876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1fb32d1fd4cf1de9b42e608cb75e8177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c949f7f2e24abc4494a6af6a2390b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a619dd3fbf62ee9a5eeecd896a742bd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357f46da7c90dfd56d78698f80d32a380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9025508b7e39f4d1f569f3ebea2abf481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72a16eea1124595724447e29912c4482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf1ed0fac343a2ec36951fe576ccd383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5e73892c94b8cb4a89e4395e54cd084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ebb6be0756b9ff609cd0c0fa09f5685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0062045efe2fe32a7d632c869fcc4e886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177a0c043f2363b0c105e9b0c16b08087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d2608a001d3533bc53432983545d888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b7f0ef157993086a7dd43e673b4c489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc905e6fb3efdb188ac5581848ccf8e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d78ee91aa48f81f6cbf03eea34cc1891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf74dd6ebfd88e5e7d8f024d3c1fcb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bab63aa5518a40acefe5dfe92eaae493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f4a853b995a2f56be3df2d650c0b594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06041b8dd9006eaa94363f4f91225795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0406f1212897f2c3664d1989f912f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce10ff1d1f042e7d6a65d09a49acb1697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25c0848da5d495ba65d67b3a0d46b098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45795d1c02a5a3c445e38fa6db6b1f2099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df91eabed40d31a79d8981af7062e3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3cf0295ff1e29855e5a75e22b76c95101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f373c40fa9bab584f85bd2cd93e5e8f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d221829744badfc5d8b2bb3304d0bec103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6efb00a85fcb39ce6d9e7f971623e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0e428ea6fb8e51db158110539638f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2629c058d0788142dd23c7899f0af7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d53ae600aebbe2145dea9fc090e64107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046444db7821e015e5ea6585272c8ef108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ddbd3ec8489559b7694b89fd8e1c5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6833e9aa5caffe768423d877db1eacc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd96052461b9839ca9720d0960c65d6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6225db568da95efc12f9623a3ae76c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c48588a12ccbca3b244ea589e34e37113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646a88336eb5be8265766b37183e3c6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df325daa77348058dc3aa2471b97ea7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9250f5a8ca58e910834cc5ef474b2aa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d3bf5bf65ac7790ad176aae4dc826117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf39d423705792a1c5c53346c9e8491118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96436a9d9f6b29787e460aa09de8c348119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cba288e1a7ea3db7710ed02ba7633f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1317a26146f8a42d9ef7ec4e8bb53a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fcbf31cc3c9a12bdac21ca300adfa6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6c90a28ddb0beea79cbc13980782e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e17ad4a2667a8dc1ab24cf7aa5fda9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb48b02265098511bbdb29438b83864125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d4a71093daf95b54a2eba94f2183e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a686bb7d33e2d6a0fa1c1c4a73c2672127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c71a30b75ad545ae323e2de57811f1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d56b729f1f74d7818671423af9306129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827ea17793599c0d72f73c64ff14241130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72449c875e3247d3f5c9e90120e98b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c42ef8fd768c63a8f7a677ff447fd3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabab293da9535db587cd61342397b39133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865499bb114bbe074bc776ab714e47a4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7d8c50824d9e6afcd9567bf43317f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65bf27dadfda17ddafae4baf5b17c7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c23db5014023c467e4a35399fdb51a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8f8dd1cd15a531c96b6d51ffcbc5a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe5718561b8bb484e1afcde4417b81139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166fd5ef550f89734648000a40260e3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab5e1d991d6a946cbb27474758f35e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce9f3ede4e2ef9f454433b60a53d53142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02949e8567341c160769e1c85856ea2a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f9ad6e0474e921be3ddace2ecdd27144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e67e4ddc2fd48794b2a186990c6c1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95393bb6f4138659f6c86ce5a9263443146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372354e4255cbb81fe63e38b54e65a9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fdfcb3a483442ac3aea467564fc6f0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b00313a1d1a9f5a2db7390a996b47149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba847d16cadee06ee4e326fd695709150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d816907628ac448a50afa214c9ec4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19a4aa4265a052d22cc432abb66387152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f3a0dce37c31daa9eb530a1ab949f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48984a18b61b3ae44c55d3de423454154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3415a3635710319382fbe55c16a708155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd937f545afcecb87315a2d2f6ff10156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54b84a9c84a527adad4d07866b5e9c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2700242131d167d208eb7a6d5e2524158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228d193ae6699ab361525875eb89c4a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b54dac5d0d403a6ac17a61bcd6594f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397a9f9a976d759e423c9d9ad8a0125161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24e0e13edb606affc505f68ba2b24a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b98c76f8309f108bee827b0fe35f65163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13ea9c5ba7af502ce2ca4f09ea8c84164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af5070f4ac9c2fae98ae2ccd5718cd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89705c230b35fa026463ec72947d5c36166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab35891b738c5dad7b0cf1f0e3d0ba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7373a9321f2b38bdadc85372d4a0d0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f416fb25b2df1f417ba70f6e50c0cc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd41cea5816737afec3947dc8919dce170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05a05aa58d8a48006addb25e989b60171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56b7710ac64309b3bc2ccd75fc46ab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e9a4c206678940da0440fd2402d6b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e5ea8a6517cd0693c392d7aded00a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dfab929d57606826fedc29c4b9abc3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7003dadd602ff10fc77c1f53ee920176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2befb47dc4a66bf59f0e8e8d0f2e3a24177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8841703c43222eedc42fe67f9e1f00b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0080ad00c8fbc0a2b14f2810738f15179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b8dca0d877f44423b8849255668da180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e5aec74642dd979b3e9d867375877181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03a07cc1c681d1b5a95e04076b5e3c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46fa0daa5dbe8d04206eb4682d0b62183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fbdcb02b99d2169765c974f7555160184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b21b86ac2b73e47704ea65f6faff5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814b69dacab53ef3129cf60f0da84a9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b4e93639667c05746e771b3248746187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34066ae48fb81ad5240a8f3cf05955f1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73451966f2c13166c51deb81971ddd54189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc265807707b99aa4665c79b69b91a4f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3cccef2ee001daa3539e25e4294f61191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df52f437206fd3d9bfb2611d6f84b0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196c15d132bc83ef040826c95c83c6e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229187d1168a2e348da1ee2ce355e5eb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96f66c67be28849c5cc22603ea1a92195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb1ee3597b5c7168dd8554fbdbb6ef196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74c9302c655f4dbaf77c96d4911e1f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaddaf6711855ece1ab4f94560e79cd1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627f136fbd94421fbabfa00c633ed98199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7c8a36feaa99bbe16e83af19e82fc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050c9aa21042d1f6d8a1e7e814f1e12201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e502ec21bb06aba6b87dfc17ae7d27202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a344201b69b80fa8616dc070e453a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41cdddd23ee8892c79e3c76efe95bc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0470bcaf53ba700cda0e9e89f1a32205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab6ebf55045be4c852ef7d0356b427206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02802230202c5d92dad8acbef37a728e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83542d950a470190055b5500034c9fb0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea259012bb61b7d40000bbbd17fabf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd243320565a77fa39ae19f188a6d0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f2cb4748f73481eb1a44bc7428e57211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392963307efe00baaa13a765455051b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945393189586182f1e2a64fab7c4b31213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17502972780dce57819ab1eef04471e8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966fb38b81734a95e3e0ee760515dc2e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b1cf6d6207eaf198afa293d91a13f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4aed5ce05d9153dfd0c23b00b5104f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa52b2df15dd7ef768a088f2db9fe0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34b4d7c4ee684eb7dfc495b64f4956219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5002b921bfe60baeb2a48539c8b650220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7043892d0cbd196855a3e0d3ccb9180221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53f7c49d87738ddac35deec7a09dec222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c72b7cdd27003b2db0201d9ee05cad223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319df72147eed8f45c3ede0ae844ce4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db290acd4936df59ded7a323258624225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302267204d5d67fb40d7434952ea63af226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049267926e2335dbbeaa0a39a7c1d1ea227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a908ced5c69f885721d3adec2213aef4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8104cbfa142a632e202c7639c398d49229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a8eaf51d5ad9da2d603757e8e500c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ab68df3d4d90ef376896f219c6990231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0630c23f34d935c619502b38917da232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0998bedc196b6645a0ee20d376bb94b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d592bd5629ff7f493870561be000ae234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f286a4897fba2e080e995def0b3eeb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a59fd08f26555427e212ffecf8b29236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607764511cae4b01b7780ad195b9e6cf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae38163e2714325250c37138f8ac14d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88031ed1f33fd315229cc44ee7bb8f6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f97bc54959bab243e4c37b8d223c71240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6594a0ff47f7917ebb51330ce26367241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699631c642c980befcb8d0a6387f00b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc684b0086166937872e146ee00401f5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28caca379a09504efcc12015ee0ff0eb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c920af929c2f8f54335fcbf9eb6021e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f534660a0a3fea58c866e567af6d0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e74a93feb88b7ce293c3379035dbb1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408904e094dbc21ba0bc9ae1420e4ca3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca58b7dec47680d0f4f1bc959aee355249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b64c323fb45b1d46c68cce1a681d75250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f793c4c45302437b640eb43e29ccc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f872c2fa953a493cabb33e359ddff6a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa93e6debf21930718fc02eb9e2355a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba5c634fe3a7e25b59730f0522c75e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb08040200de8b2af888bb4323d7a15255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41632a0c326929cc4b15367cbb3aa27d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9b1416c460023e86dedf5401c0123257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f45739496b9bfb1aef49edae44a94b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b6d13bfa795d3e722c5930ff87e44259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb6bf90b659e6d329fe82837137098260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a186de6b0fa4cfdc5010171aef4d0f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360e9ddf163c6a3fcfb5fe49c7baeb9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daae5e2f580ca7a268746b6f91c1f42263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991a8571d9fa51aa814109c1aeb1769264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d176f969d82abed6e36cef09b1519f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9ec54a4d634b0f98f368f085fd016266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8182ff6d45a89025a62d644b6f9d4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d018f1f81447a9a37c81774209e72d5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b54abef591a260057c9ea6140ec29269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8dc010bb5c1011f44373ee6938a850270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8818f0c56e422f8c3a4ad6917fddd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b734ec1fd9e8e96a6315b48888fd827272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1536f91a37ccf5a1d7f72f9c581e0d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0cfef369010c7c15d2a20926014c2d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef829bac8a80e2900aaa337b530dc48a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ceeb0c45642169df3f7c5c8c58d720276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccbf3838fd853d1918275204045c2f1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27c3c1fd396a87cdf576c65d8e8e44278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131eb47a213c5eb0157ff1db640f6fc3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05491687f7c820b0c4591feae0397007280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae449ec03d75a901811e56370e41288281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a2e1b56395faf86a2a259c9d201a0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e91f79471b25c7044cf396ff9e541283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab86981036075982766980110f1fa39284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78dc32c5e3dad7f0c79f0b196395c50285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09f904bc9b1f8d2e9e5f55983cb72a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655691f74366dbbcb40c72630e7fe62287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027db7609ec65c4a0a6baa5da4b5349c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52376c7db23cd04ed4afbd77fcce34be289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29affb2aac76183c084d6c620022581290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0d8df71a0d9ab5c6610d9a0057e83291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51567c796b2688855f7d82788e03a4f3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a94a0a6503f26b88cdb4268364126e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e19e3214443796b3abe68a92bed69a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c223bfd097e8201f0fa089c540b39295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99d49309bee6e6aa5f60b2172bc659296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0be084406161fa0aa01430d917e0e6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382c02e95931bb57c061dd2ab08e116298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ad4e76226749a3428869cb6879cee299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e72e6bba97002e8b4658b301eafcf0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18922a822a69cdac7d23dbfbd0f4d87301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b62f6a2f5165467bca30ae5e6b131302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a481c922f74264c3b754e78cb6a395d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa43ff0c6d7cb9e0a730db6d2543dec304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f10fb33815dfbfce1ad633e9a22a4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06aaa2708677a1392f52f0d1965ae1f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919025715f961e49b3285ae28cce3414307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f872d24485114613a535f293a4159308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e82d94d093f6879462cc894fc0b36309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3ce2ff5d67126b3e1bba956372183310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d144a9a6f07c51bc22e2c174edfcd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a270c3ea8abe4967fc008bb3c3e228312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3710406b4a7581a58482bef4f67db313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7aee4fd5ae1c08006c79d1f3e72fe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99433d8d40ce37c1a33455a3d2b9753315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b96ae19017d3acc45bfa333f912b1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e01d8222600a38dc959790127156a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163d3db8e7a5913021860f948096d50318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce6fc1604540f35d9db807207eaef3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c374c1fc044517891a9af8e3bdd41320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a82c804a2d3fa07f0368d72acab8f7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05efad77b6a8d93210723ac4ad575e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e7861174577881c06cd11c04fadfe323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8fb00d28e99ababad03cfb6b643c3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd539482c21b977837c2cf9512242f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4212803274fd90b6bd98802a7c6ac5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed035d8091e689d26d11e8a5bd732c7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438ca7f32a43a017ffaae83fe8343ac328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623bcd3bcf02be021822f8decfa930a9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774650ea134c58bf5a6dbae837d4690330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82bc1c1d6c0d2b76b33217c32bd047331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8056cdd8136d1f678fd2d85d01185a2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1c742a35862eedb09e2e95e517d5c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6d0e699e159520617427cd1848a1a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f523143dce2140fd600909da81cac47335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766858155a87574d12fd86c19578d3a2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6acafaa1cf88a838f83302fcf3666337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e97999f9c1232d5501851d28078850338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75df7146cdb31845207fec620c7a387339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be79d65f60f22e0915f1dc8ee2b55749340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba668f41a58ac0c1130decd3901d09341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95c053af917c53ba97c8aaa2e1a26f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e9c29d538ea491a4b4a3298decc37343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67822d586d157de6df0eee709ef4f459344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db242ac8301ec3662bd01fb2458f0cd5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2065e9a72ce5b5d2679d6a47b6cbb7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1565e51f980ccae2093d77d6612f49347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f54adbf8cb75cc0f8a52a52e602bd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c040e74f89ccff56cb143a99575feae349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948750b8e6684d71df91e6f2667677b4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f5d6238605cf5ae8f227a6eced916351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1a411d2b9da0a32e59a1c42ebe6a8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b92ede1a479556dac4eac3b3f612fc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56dd19fe25fd9e10742f4321ace027354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ebbc22d5ed13b9ae1fadc79c29935355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80c2a6c714cadb632d05409aeab968356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44342bb5b379af5b4807a4d6a4432610357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea375a7b897f06b66a46fd214366c77358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40c6d0450a634cf73e42987ea41144359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92684e9cbc315c58d80b63b4e8723c7d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d9c52e3d6a024fe9152f6dc3f1ce4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364e81abd2e167ba14453f03fe64e0c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e00f7e54802d182b43ff2c9c7965c4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297590b8f822c0fd3954019b2684091364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeaf4b80e379c99c840a160049f5098365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1fe350a54e52ef06a66f6a75ca6d1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e64597dc9440f69b6cecd50753505367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa960aa20b35efce536cdde6dd627252368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c225ed533cfd87ec3d798f401d5ed369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767fc61414fb6b1ab48ea145e460149370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb941723a739c4edbdf5cd44bfb64e0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5bcb8ecbcbab1f82726645fbf0b146372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19957767a8507df4fc75a19b9f7448e8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e372cb4061b37eac8e1748ee82e92d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da00e71faac576adf48d51a19060afa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b6d383728a3026d2622113b12205a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038811c8bffb3f246181197d3372a96377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1d01901633c145bb927f50b7371f6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df190c6bc1b2bf372632a5dab009ef6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519e46eb235866564e1f151dbcb7cd7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7e074c138f2fa0941e005f5a67257381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e2b62659db8c47b20410bb9f53b82382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548b6404530bb061f1400ef85153829383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726fdf934beee5e5febe8fece9b6815e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac51ff12556624ad997f84e1e2c5259385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10df3003d35b8c3ee86004d6634b7a4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9b2b1741bbd0c6a8bc8f145627aed387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2afb40f06c3c3b8e24bd8ceb49ae9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6eafe74beedee3b505315eb1d0895389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc44da84ecdeada93a0f48153760328390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62497b884248410ca2b5f13a5ede17d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05949e7962803f2393fc4fc13aea4b57392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ab0fa5a285b6056220597161d4e8c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ede067a4ed9d1298773ee2ab98067394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb5c7f4c234d876caca07b8b01d4be395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f222c7af809707d2547760d7ec4ce396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37f48af75e8a0eef8cc19b0d7c7fa6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80521817e17141531e899b6d8819b649398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169fd368f352fd1ede674da193fb33b1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbaaadde7ec3d2361fb3dd036f5f6f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb206664c5be8893be096818d93495401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab454b018d0378d01c20fd670c30c5cc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67ab0a4b1c68c74fa0b68e6acfca96403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc6934b9e0aa09ee99677bde8dddb9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196b5d3c5af912c6d382585c0c557b6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ebd297930decfdebc75351630812e9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9629245fe31061088cd6a81c4cc8f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab088be836a9f8a6ee04afec1c36da5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55933110fde97ef80dcae5d6f0dd5f25409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880e0025309f5dfccbb405ea356da2c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7018ceffcb2c445209c2f376724ef9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08683ece919497df2fead664be7c169b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354cae366500bc8bb6e29869ce0da317413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dce41ba3036ac1d4776ff0500e9e83414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c371124ba687e4c2ec3c02ae4ec039415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c900f31c07001fb57b7d4b98b2a20a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9567e252f28a6ab2a97a23afb37968417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829784c9ec5020e6ab25ebbb2b2cc07418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3cab94ecf42525823d40563759f37419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dae350bdef46f5d34bd4885e70243b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5cfc8dc584a49f88b545d8b0b144f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b3545abbce253bb80fa98d0b4675a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b5ebace024caf58525b220f9f2490423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b65c0d16d8f03956e6df282b6b5d52424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395ee10d7543fedfd0f6d64f7afdca7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b20f64eadb203e30a9afb220d0542a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379ae8716ad3891dfb9fe16fc8838f2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf24880d3a2aebc2ed6f377648f11e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44bf1a19b82a070ae02b7d1c58cfece429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42527f6a7020e9007712ec15f42e2b5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792110e9d889cf8d28e7c0fbcd58f209431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387072baf192176a9cb0011dbada0cdd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e928645dc3ec013bd67e8ba0f9190433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768cfd16b8380169f9c940f7cedd4d76434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4084c56ef2ecdd815738097cd8f74a9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8095e432f4315a4355c1de10803b2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e06eea3b5960c321ba90ca776e654437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a53ea40c96e961c03fc8712653693438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6266f8d1886f42a1c264769b9f592439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5caf3b9d007c524792ebc59320123440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066e819f9a2df585561c637d5de873d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f111d91004077e9ca4d9e33342300a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5eacd207bc38728bb7ea1d82aa53c2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc8e1c657d5b8ba04f2311d65b820e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a733c1d4f0f4554c5a143d4a02baa6c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb87b4cdc32901b7a5a1104d68e022f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ab95626e8a7690ccd5bd1028975f0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280e647bbab67b9f1bfe6b7a837cb33448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceeec42fcaea9a0ecd5df47f46514b3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364021257a4896f4a1cbd75cfae477a0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0788bc11e6319905249eb04b8eaa4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d12a0bcc227f002c2ec2d58872ae9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd86d3c5329ea04ccf26d1252e80220453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7f761222ef5ec1bce933902d589e0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d875a13c8dfbc9a0a71c77855f5f4da455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a6894ad853a836e4a4f437f548bf2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637fdd97c7a5ac22e2edb4e2f9a07f3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c8f1e842cb0b94f3571fa4b3ed8f1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc91ab231f5bcd65bb0c9bac8c81a3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc367c1a660cb93bd102a9987378c573460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf373c6eb8b4595a7e13fa9719af27461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755e4752752ac1d2b7f7c2f7a918b69462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330833c5c026eae30c2612cc9810f8f8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff665440d60e8473913aa6e75b7c392464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e35cf19afbd4e0fceaef9e2b28caf1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06907a8d100857c1f32127c5c94d49466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0aae8ebf5788fbe6714fead32d66a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231d0409d5a004ae7dea1cccc99e4a0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490da5564ca7ac4c39e192d47d94b9f5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347311a9123f5d710c0ff6cb5ec418ff470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5402f5cb664c1f74abd97497408e5fe5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90128c2fbb889352cf6337dc2cbf7c5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd4de3190ecde0ad03cec77bd1f4ae473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88407ee4f016d1035298e354bd61a2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929138e401995e497bcc2abf6b7160a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6736eab0b1ef57b0f248c3d96357274476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61a153fe0e41ee6e9061cfd7dbab3e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c875d15790b67a9d9a354a64c07cd13478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530a38250a19aacf70362dcf99606e0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a32fc77a96f25865b8ee8b05d72e2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafebb17b6bb1d76e1aa75b41fdaea75481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c737f00c41130636915a8634a290df482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397727283795e9f1ba40f6dcf933612483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804216f5a8ea74651fdeb2906a78b005484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6419d903c806a6c5ebb8ff6875e12485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5ed7644a1172883886151a2f710a2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f001b84f1142bd97be78a97a8386c5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a99f04edf93d0c5f25017da435898d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f9e857a152a68d106969c8005addb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebedea457b79dcacd4576c18ae20c45490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c517f6be3c2b28bbf2b1151844c12491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5955f157f6dd7b97d150f6f1fda44492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e532c17b874a90c18d52fa92d55940493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca027878fcbedbcebe07aea6f7484c2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8fbc967615fc74b6b77524630f25e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e512ef0b9b39838639f4af754b90b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909de84ba8f33284c3f4454f81eb46f4497.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5eda7b0538352bad94336f32f84dd01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d8f8296e8e8e0eb4bef7e6d4f56162.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5c65eb05118d0d47f92c31ea69a5f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c383c84712f86ce06f3a995742f76b04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d6b943d85c892dafb7ce0188b7db75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2a70dbfdfcc1bac7df99c2bd8c8b26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729a79c48d04c7f75cf63cba43b168f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6cd2b27c2def86523aaa17ec5fb7c88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157178b81e2f11dfd379029bd8dd8a79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838481236da5306759ce7c7878ec1f210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559052d4065a14e0b6c939ca976757311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7268f778c6a0e96033212ec27dba9d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171dd0a918d290039af258aa765f6c113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b944ef5c7c0a13538d439bf81f1ce914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa371cac2096f19a04c7b9ec41514415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5394f31b9f320e9467afee4687c9d516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70db3bc79c44d0615435b45a66ee4b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06576e728aad24c6f69f8a84c8971d5018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aba2699f64d5bf1499c0b2783c160c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631042f17d19603ebb9a3706bac0c5af20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f607ab894b24b287a2bd5ecc1e7ef21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b91a2f0a535afe0bd5b6d03eada39122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3223e67cac00cc025b61e51e2c89e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf40083548d5b07cc8105832506c2224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c9cfea627cd910d7e9d875928583d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6086c5365c56fc61d2ed180b63a6ad26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34cfdeccbb03b2620bf5f627ff862927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746c3e10782441732b1c0c2dad66fd328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2239efba08956971e7618cf5cf04a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2fff481ffb1e07f7eeb77f3fddf48830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb967986b3a188db6452769a1f0f4f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9676bc4ab9b601fed74bef9722b1d732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d78d99f6ac60424a38c68f7051b7433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75ff6ad9a71626b94e948327aed93a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d1195d29d91907ffe922c367669df35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0687123fb8c7a3e10a58909d0f426936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e6447c6b0d112c87e52b8683b747937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c2a8d4e7187714417f6cb669a682d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166dae5b6e01f4f14e050aa33352f7839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118e978b0dc88d9b295bada1b72843940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6befd37b891f8ddf79c1edfb5c51116e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3052b8a11b037b76f97383e0b231ffc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a251b32227825348c8adc16eed850e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a26d92401b49a21eb9c639ed1318d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc522d4b294f5c03b4abc12c544fdf6345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0808d4d52c447bf03718684be21a6646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d703f6578dd36123a45086d39c824d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1f6c4fd25966043b623a4c31525da48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b1f66b3ee99ba81e0833b3812a4fb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671caf33e8226d2ae5e6eb3e9117173b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1dbeeeff063705a774850a57ec9b6151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78270dccc52cef7b6657d010c5fb98b152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd887222d06a87580c7923b9204674b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c58a987580aec329c48f8e42fa273654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61d9870f308e09136be647a8e52f6d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab69191a2b46ec8c256ba72326a24556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98252ae84b6d55eab89bb1931ecb9757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d754cca9a70333d79972771c26ed258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bef40e938131dbca30c2a93f498e9d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a34383521962b0249b18290f2529260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a7094da304f1b90a50b705a80b85561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff1d1430a95fb1c1fb38f7945c8d2362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82aa1823bb14e15dd36dfc816656dc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6e1f5faffccb84e483614fcc173b764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056af3ae476e6e9fd7ae4d0ed6ab51f565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8a73252e7b588cb6cd98d2800c70266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24cbc643c0148ce33b4262ab15ec4af67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62f87e70bad7197380ccaacc3b279e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0f2ec56c8ce1fd6ebc5a38de0fc5f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2442a872fd7b87500dccda519bf1d1d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3379c953789e2706ce11e73230cd571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6cfacd372c1b5a066349447a64a8072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76cfb0dd0e773be79d875fbc1457b2c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c1a0da4600e95d54bcff73ebf52ed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f713ca99011e081465737b813721b875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f6574699956780cf02205e74b013e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841aa58e864fa8d0a029a3365593ceb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229a7714492d47c55ef69325e1ae43d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1fc8643276f13339e931dc00c95ba679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc78df558d96e830e5f3274b6b6d2f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5af7b65863068f91c182986e98b45181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111024bf5415835ffdeccc26667988c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0555fcdbabb86574a19cfd7fa5f0083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875799881b6c86938958e418b26e2eec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e67caa06b24758475ac24218804a485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e07bcb145b72790e4f2728929f2bc386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d56f7eea1e171afcc9c372cd26d4e287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ced2e7b3b2e032bdfc1c19bcd714cb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46244531053b2bfe3df9390d74dc79ca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99eeedb9433583dd8163bda30744c590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b898679304b7ce3ded6f8dfca6de091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5bde9f5dda92cb56c04ee6e03b6a792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee225cb70f8986dc77af7c5fe1db8d293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a28eb18cb2fe9ef154430d273020d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72bc6d54e049f980a45dab8a8eaffd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da77c7cd7ad301fe15b85ca2b026ecb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e50902a9fd6230fc61f7205b1d90497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51d8d374b549c4eb1617fda63a78c198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234ceb704f002f4c63d6c58bb53e3a899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddede92bebfb518c513599bd49ed8ec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565720db43cdc1073fa8c3e3f9de5ba101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc44d7b84f20e7d70c363bf5d18768102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c6b22c7c92cd2e32fc84e6a26ddce103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f37de7d5034acdf708b61bc6a1f4d7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857d9069d268d27aa15c590e9e0bc47105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a0ac7d8a92fb87e435e0d46a208d4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3acf92a3cfbb89ea2bc264300f76f59107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694632147e1717ff7d3763ef2243836108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044dd24c4e61a17be3509f2c896995fd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954df519ea5d72af41e8fb29e93a1ec110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310173933eca5e215a5c5977005b02d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ba539e365b2c76cf64953be87d06b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a6bbc42d26e9fb3e5b04f4ddd7b13113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a44f2acda134bff75d57c8ad3665f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b83d77990d6d464f8a895fe58f616115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560ad03309489fa3e467e7d3d077270116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d380f1f468ff29087b9ae210dad7b1a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f08d4ed2b1c679bd37459ce061f57f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5b8ce28f7577d34b333057d02492f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8543bbf909d605bfed06fb81163ac6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987e5a4b5a0bc5f731d1fae20e88d6d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594e53dd5988c72f740d2fb88fbf66b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdee947b02b297569af5f8250ba6bd4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f213034dade3ac9c1195e84af86b3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b3b5cc687ccfebf453c6a20586736125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645d05d53a58686321770f4834aa7e1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503ca58d9bc30b495b8d265200e96d8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05048dd6590c901fcd2fe9847a98939128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639b0e5963443b498b6f12a7fff9c01129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a8088ba1b9f580b0c72ad76a7dfcd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b09948df9971293738c38780d3a924131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de72afec2a9a2dc6b1ef768a02e4289132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602cdae873b2475785b425cc33f1e766133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff8e0158405c8a98c5ff651dd1483a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb818ec03a58b9d4c058547d042a88135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775be0a128bb25b659697150ddbb9f96136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0efaf366fe6a01ff4a73ad40a581a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34fe59d52eee27750bbac300db873c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a393636e097fefc30de36f0a6ed297139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd8930c9d7e121e8cdadfb7d33b092140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877038d6fcaf09ed8223c5e4189039e8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3ae2b1c545fa037a6b03e5eeebc97142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd61270d8be946d4c8fd3abc0167dc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c540586e9c2110b8e86d43a0ae477144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881ac11f5f9e2c2f7bb6e5b5ce472e4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aba5113960377f368ceab4cd63ecf6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5616754f03ddf4d279d802564b63ba3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af93c9a9ac1d20ee42d9f4277153862148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a14f3a0537ffc787f5abc2bfbff918149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14c8eebd3c69c5afde6b75b6e2860c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155bccaf218b3a61c0b5c918c8453f4c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588df60db7cbf73fa872989da342ec81152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311f0c3e7e0f0a555d6c47d9aec750d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc44b4afddacac5fbb359793f9f8b0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c2a08e11d435f5a0cef6678e8adf5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d254eeae9cff38a0c9d522f0e34b16e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a60342c91696aa526a81f53f1b1405157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55cbe6f6229704396fd9734933943c6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22b748fd61cea3c627d588925bb631159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c1dbeda01140ff89649bcc8125de7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecfff41783293e81be2358f0c746386161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71c0596b868c7bdfd3faf7cd22b158162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eeff674f70333462bd3869abf01964163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01f5f930a83b38a29ea870c7b530ec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712e18ce989dd910283d8901cb06aef165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196402ebc50624f97c812c7fc7be8c2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289e040d5c7681902f8f893dfacb328167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5809c6338d62477f1a591accc81920e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c8296044f34f160c279d9579061d7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8880e583797b1feda0dd4ca6665e7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53d832b37218d82362d1e521c634b1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c9100c2525bc7612c1538d190ef61172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090a7688d05e1e5f76418fba21c4f1c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743b3317d130ae640d11c4b6ff7d411174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29db3ff549f39197af6e93a9c2f0874175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152cbf2f48ff8e57a32b2f83e6710d1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830e9fa407136424e45cd78557ce11c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64464700b48bfd794b4432da867a2b2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28a38d0b8d21b338725fea19a65b0e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d946cb171604eaa67b5541334b5ddcf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2577e7ca7c7350a89c07f26d0e0b43f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25768bae8d3cb23d0be50b725eec35c7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba428ef153630c0a7d15e1eb08968e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b49f959f4c423296eac39ae43195c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22301e2d8b03a74e0e360f182b5aed6a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6e9d224985785e20415709d49f53e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cca581f320a28493fbc07a796b841d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506947106c9a28afc6efb03c3cc832d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9b0c3454f4b365ef6363d152db3cc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd770fddd3554224401ade5e844b667190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2665fcf7cd0fc016de924878f25624191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e391b5ad54cf4e0fb232fd140a3992b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d719d17727a7541b4ace63a53cbae7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d4d806eac8904d9f1cef64736522d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5facc58b9a49ff9111197c2ca45d5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2628dc36d9002e43e66d33f4dfc1f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e317204a9dba6ae0ac889e310e294197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b0dccc9fca58a57d33c9d9db8a234198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a0d985486aa7549ff9ed2f5193f8e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5fddb1fcef9efad79c751dcb04386d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52320708b4f8542753073c5b308b14d4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e585e3fc4fce509c1fabf868ca20f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14816dbd20999d2d9e2c9a008cd3e9b5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290fd4b8296f873d0feac24881ee943204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f09089f8bba933f756f14023bbac7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32847ec593f738190389c550ae87f714206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd9b1e41509b4e20e86350a8790f5d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0de65003c09539d75db79099ff4dc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03da867b894d797d738aeb83004c7b3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3c031c56059c42d9cf9e586fb97d8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d157dba2871084a08d0572560e18e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea239546c77b5795874bedfe513699f2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f72dbae4805b7314971dc962d47df213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d7db29cd844ecfcdaf4eaa23732b3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7d417ecbabbe02991ba46106ac57e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639f25609a5eda2584be01af4a544e0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f279d38be25a4ce6568c26e590301217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49facd2f0ece079a4669026d64cf2988218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5157dbfa34e2803cabca239bdac14219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8468b1faef4d4a450af95195164979d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16c6d1fb90fefb023b46e11fe4eeec221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bb1737fc7106400aa93a7a9f49305222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4f99139ee8fe986a6da8bddf4917d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f322fb556942ad463fbb408788892b0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee379502600b2845adcb50e6db87e635225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5dcd141037fe96c37b04d03571a9d3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1042017515a5139e42625faec4fa3da227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e578d27258e48740b8ea34ae195f6d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d84ae0e4745447e9541042281937e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb973b593c51640583233eb2805354f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35173b3123c29f13f68a712d922839f0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413b196020abb98a2a4cae9ecb24604232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8cdea18573730c61a81f7b4074054233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce1c85169516ce3872ef9d24a0ccb0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9adcc39f63ec035958d668f4d08987235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6a4381ddcb6bf98ea837beac60736236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0ee430c8e8190d5647eb79059491c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231eb8be334bf42c6323b4d4468d2543238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9bfaa792e00a2f9df600712b49fab239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbdd173411062fe67ce77b5d9f140da240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be72464c9cf3bfb087682f8b51d21cb2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9d9061ddf67ccd1068d5a5c91d001242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605841caa02ec9a7e294d9abd0261ae243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4d3b4e353fadc7260f70a30de4796244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0b014b86232463abfdbde35ef001d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd05bbd5c97b336e04edb30b0f4a1ba246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cef6f6b703d5e0669165e3000ddb31247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed591f671fe98f6256e88fd250a78e55248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a856f9fd9666e27f53c108739bf86249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac33933efcd517c86391ca5d0316440250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a41090fec8ce5852903e76a1ec24d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959fc33b4632523e698a9daef7b0790252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97069d2b5becd2878892d2164894a346253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6ca49b32d75d0440153fcd3e720dc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a86eed6474b4beb1925c8829e68f17255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd9af3ea7b73a600b4fad8efdd3fac256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d61453d6e6e14df0cbcd33d1e1987257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d7535bfe050860031339f5dd00285258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5e7401eb14f37bdfd46de3ddd5370259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d4979e69ea03d8efda8e16e4effc6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8574d0bfa048936e4ccc8350af9903261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92d92d37e48c8a062536921ffbe712262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a1411b902b7f43b66dc7426c0faae263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4413eaa22851a827a19e4ad0bd407f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d12e533d605bf0e832c44bb791ba3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1d6599593b33cc7daa5cc5faaee2b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4688c5f68140b62797c23828319db267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39182f18ade7133b07a3d3841921a2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08be49110d437b7f44f795fee7173a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f5e56b7e12a1fb89e657308e3160f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ca2c5811ca54323a989b561f44b28271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca38cede34c20a5863b3423a2fffa0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3c91708f85c12cfcecb3ce3476b07273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc849dc4dd397473227825691c61e0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6970f84409be7b937aedfc07ae1bc4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d05ac6438c5405262575d8284894c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4f6d128cb846423276b051c00b12c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cff3b53fb87c0de0e12a8e4f410eb2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6299ec6d09673497913fb96380618f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447c5f6434dc06b647877ef3ab78a97280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642647fc2efb1c5a4f993855f7316f6b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1af5e761820ce2bef969bbbfedccab282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492394318d5d7612fb984a92a3c592f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42128fde21995d9537c44df5260820284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963fa156960f5a61b84a7f20b86c5265285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf9fa7672e3b797450fb58819fc22d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23ad6b434947eae37d81825a135475287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eaec758b69298a4b3e4fe3d61aa21a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38cf5f291932b5f865fa9c7179682e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1819a1915c3d3bbb10db46037994df9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e1f513066d568e2a4613b6a458242291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5d776c95dd4258e85efd4713dc2cb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea058f432e6c36b591658b7e418eb1af293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8be5d7525c2ee5197f6175feadd14294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3026fdf599ad89d66f718f9fd76238295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0429e60fd96e1dd0796c306e51ea8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6727f17c83afe5160e214af93393deb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b1056c6c260c651c2257d9361a9bb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0fd9572d6e6798525059d9c70a3f04299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d1be317b8cc54b1cd8e9d6a05139e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38186d54e9cb5d3e16dcf0bfe10ed835301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f108656055fe1ca64348100a9f10c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b91d254830dad5c848ac03fa813593303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e66a4e598145891dbe0feb268a5bc4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16777cce98d5cae9a89c4ab27218665305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ca470ea39e61dfd659bc121936962306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41572a072a319f965eb3c23d830d748307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f3dcc6e59e53aef558ce4894fd69d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2678b20b5daac3eca7fa9b51b1a290309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f454005cc36e5ef017516acf4ae94310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b677689050fe5db5c0199e2a90bb50311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16fc03f1bee03f80c50858ed5b12067312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ade5892c7aa229fdfccb0061097c94313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d93274b91185479c401c924f9a3b56314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3629ff0a508c56c8460aa2cef30eb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ce282d5808daa86d02f3f70059f15316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe30066e3057771d28752e28986e74317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b528b72b1cca8539de74537654c973318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6acc0355d9e543baa4e54aa73cdc8e6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2a447a8a42302c0d5e6aea59317d0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c7f7883a9ac03998688991c72e7f9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc67d0a40f590b994aec60559f89d0d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be80743dd6631586fcf7f52c4376f4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2fb7ef42f759f81123f26fd69cee1b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190721d107439edfa41e2a9a2a5ea459325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6b88c6a3da0a27e6002f6868eec3f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422aa72ab4dc55d7510acd2484c608af327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993e70c8470c3d0ea1ca1ba2f877521328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b98cc652aa0adb075b15dcf5a9eead329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e59c4d15155f494696b22dea167dda330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808da1947a425676d7079d8117452d21331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cef579e3783433c67c3c9f9a18407b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe401e8e271940403213d1c931abc40333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde22f947f17994c8f07212c3e65e4e2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a812ac59a2cdb6046d7a8fd9a2ee6f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7ce093f988d2c871521ed776f5f32336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9636866339bf5976e48891bdf8df02337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff735aa3152e6ec45e1d5974d08131ef338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b12ed4e1ce6c1ff670ff783622fa44339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fccc3ba59abbb87338417e17a7a533340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230990e4c7efe484879eb377ac61212341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12756de1eb4c557e2a6cdc9086dc27e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ee5a421709ddef60e4dddb76272b9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc31c528e8a3a4f75d7b01e8ff12518344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185202dbf3ff9015e6c9c900437c559d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7af4068b75643be4a5314a58d161c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267503d1460556490bcf2741b5f92840347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783af5455ba1a32a6bf11f092a189ab0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eff76056b49fe76b0c10f4ccd4d099349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b3c414415a3bf7f67798149414ca1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886008d75ee939474280c03dfd566934351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea53fffbd275f856c0350ee879de9b9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821809e440d1e84ffbc2679b2be966ac353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b63277510ade12f68a2a2ece6e5fc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f50c6ff174dbf060b829227eed20ea355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657767b47b5a004f70e359611cc3db87356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022533e5d5ac1fc182cb7ed4bf9aea7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026750883c39c0703203b442c0bc571c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fde84761f7d8949a9103527ecf7ed6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1bae679bd70ba7c849e912336e4a1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c408f1457bb7c600501361fdc7f73361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a75bfd747da0618758f26c441f9a5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1cc8a7df5bd6c9877cac72e039cac363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c84b33ccc9c21ce90f5ca8940d35cd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a0d0358d24bc973a28ddbd09e0b3e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0438fb001fdfc3a59eb9fd8ab54f402366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba521d2ab2468162a50a3eb3c30c3848367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70e03b4be179716b9b501bb9b24b32368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b7735a6edbb473c65ac8f93d0dd21369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a20ade07cd068d7f8dcf42fbe24b2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf76a029f33a45dcff07bc8fb1d5e3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2a41d86a01eb652c503a1fc625039372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4e3eb2ba606cc9b38637d36fa15e8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da561f847d73630cf9516aacc8076b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1ad09bcd45b6c6b8dee5e37caac0f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d251a5e4bfe9d97d2607f86b3d34a35376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e6611412b4bdbdca45f9f8db6a57e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e263a1d104e49250ac5cc5f43b0ab378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f86d14f684f0a4ccce6c085948135379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5d6ce9452f62aa5d362dac269e1de380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76666a667af827773faae95418e1b144381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86b6bff0e27a96e577b2c66773207a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de51e14076faf59c43c2b5e3d3ca4a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd6d027a28aed26d321ffdd5184561384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa84025de88eaaf4e03c508abefb878385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc51b9ff1d7852903473b3a6f81434386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c761ac8e1126b7ff8264111e120cfc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fabef47eab84f3f6d62461be4b92fa1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e865e0e7973a0db423ebd9a0ba8c21389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eee90bb2bfcab9966a05f38de8f6f4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f423e541b601d1a9ca461b142da89391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1692b27d514676736494f27ffd44d8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e98e8394280ef3536306afb2148efd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781bd02969488555eb0ee9bc07964e38394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3181b6ccca1ee3779d703d0234387d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ceb2e7e7b6a18b235919ec4b43269396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52a831f937398397b0db5878b408f6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ecca788a88c2ea7318e8c76973e26398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3f97dbb0f8c9105988fa4f5a7bef4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034cc1c7afce3b7e89f166d61d418178400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a877d2a84b666fe36e38682d91f8b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e213de5b06e48576d36f77eb9bf2f1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134b827e9abbe9783347c26ab01872c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74686988f016191f69d40a01d2ff86404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804cb06a9a4274623325c1a10d386b72405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3cdf0f1db1d358c43df1891f4a1d0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb364ec9ef22312b7fada3f55e5e77407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54754ba8a19dba70838741139cd32d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e141f2426b2f24bff16ff8c4d8eadf7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7cc22899a7e4f0e893065a69d014c0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e963249b85aa2ce6f1ba917ce8dcf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e450eddd037312cbfa46dda80867025412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1002553ecc586170832e7e7e01712413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529fa0aece1d31a27e718143555c0503414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6310e7e286f78d69f0b1928287fd8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43499e296ffad9819e197c405f3eb70e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c760f166b982ccf72ee56e110bdfd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca07f8b298110248beeaca6306bdc8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651c88fe80dcd04eae010cf7f75a351419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2faf035e21b14be01688420e9484ad420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ccc00361b56d4c5069a767fdbf0b8e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3b7ae1d77f03a20c324800a44ab6f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05189d9e60c21c7e5d27a02200fcc8f8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337817cae4190cce4b197504993d491424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428627df5a151eeb287a3f92529d4153425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01646792184e57d4ad2c3d0240ad0979426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912fa5fd2bd67084bd84270bc961a29427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa467615c591bcc6f0b281c87a2038428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870b5ad3f0afd2e3a870f7764a2232a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd111d3834481723d96fff5cc1940097430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d1efada2f078de98ce89fbea52c85431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e37f5d36a6a22be18289bb4cb07dcc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96012f7dece9771e3db645f235c64a3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538879436882e9ab9278765ae0938dc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa27ff263c70d185918c6f2ee14989435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca8265c626f5e8724f51ed47d9e6b7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf5b10fc28611cc6b892e2dd06cc73437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400e9047e531ef1e5124eca53312391438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91062d9df4b224ffd5c030f7cf6e9905439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0627561db465dcf7c5d8ac188e1f62440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7081b0aa63dd683ef6729ca8574fe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c354a3413c909dd95a1610881d047442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf5baeb31e0290f12a8444fc8dbf58443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa209105585b8ebbfd7e4171fe49f3f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27002408a7cf7f1eeba48ceeb7533391445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26140a3f2c04d6b828a467d5a7ed4325446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c991bae99d3d663e403e590910972447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64d8c20ae67b164a47f9d824b0dceb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f39cfcbfcd82c28e612c9195411d1b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e74ef0727ce35d008dcbd7dcebaae3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9d1997231600dc42c6a93df4337ff451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfdb0caa9d10eb1758fc720b95db231452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2337ff14acef902c096ed7b8aba5f9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47602163689262ab81683f6b624f89d6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed17aeff93cc7a5bd97e0b39c66eea2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8658844f51d112fc2793f7571a2c832456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8bb63b2cdb2927801e5e431a02b08457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1bb60bec489cad56a4898b93a21b4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdbc85c75c52447f1e2c2ca208f33c1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4857336a8e0ba423c6f2d2da817297460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef26d0c23cbd6eef8c882001e01f878461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40686e096d08194a093c1be25139f85462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e115f581316ddc20d6b132476261c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef824a1d7643988f07638ee6a60e79464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90896752ab8ae7735b341d77b99b7e13465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498f70bf2c7093073a7920f31b4ef2f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d22b89ee33a899aa29290e06bb61d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad732effcf7290e0ffa3e7946ad62754468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d95b67750a76cdc9665e89e42f5ee469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72111e557298e2500b75189b43faee470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c32cd92987e6663592d64efb2ab768471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86d227e973a44abdcdf182a3fb92a6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67142611d1cbbc679d178d6e12bd8882473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699a09b32bc8123188358a6b883d02c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041725cb9f255bbc97829ccd191211b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a47c81f9ee1679b8227537a97b0e5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82176d709259213dd3c8dbc2b52919ba477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38d051bcd7f530983c422d476366d0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91b1a51b690c65b0185aef60a2317c479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5401,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16451,590 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...538 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17301,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J250"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -18036,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19301,4319 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>16978</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>0.7</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>486</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>566</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>574</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>1.2</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19410</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.46</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>631</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>629</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19414</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19415</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19417</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.86</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19420</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.76</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19422</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.63</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19475</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.52</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19478</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.84</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>650</v>
-      </c>
-[...223 lines deleted...]
-        <v>673</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>