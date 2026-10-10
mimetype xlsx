--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,110 +730,86 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
   </si>
   <si>
-    <t>000006528</t>
+    <t>000006529</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Excellent charging data cable X50 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-excellent-charging-data-cable-x50-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000006529</t>
-[...1 lines deleted...]
-  <si>
     <t>000006530</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Angel silicone charging data cable X53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
@@ -1048,65 +1024,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1162,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1387,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1636,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1813,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2017,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3334a13600ba30b9c566d86f8df3da11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa74563057ffcf818c31edc741b48392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bf378c1e7844de356d1622fb2adca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00357062c05508b71dcda1033368a0934.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae3062061393dd857fefb0dea4956b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab2042fc0d27447724e5d333cce92c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d766c3d167f4a5560af55724ad4887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94138a7e86da9f566341a36182c549fd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd006eddeeec9c5c511f7dd7745b4b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695e5eb74c077cd0451c85f097e693310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609e5be46827d60555002f28f44bf1411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94389c51301b164cbab4d9e5c5837d912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f81d05f45bf0a180ea5671adc644213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeaf3a93eb65caa3047afc2087a185614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c72e6d4ea3ea4c0f33a834761c17f215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d28e6809078ec437baa57853b331716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c99c54601bf8a279b0863820ca7dd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dedf922be56820110dc619c0ed66c318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194da3570e1a6b09c7eff80707b88fd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7da101a3ce96eab970fea2dfcf10b120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae16857db70f382ece10b6fcedb27721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dfc5a3987fa6eb78aa1d71d3c372f122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26aa56a8ba20e206e6a87183ca982723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61ed28f0d589108099edeb7b50810924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e555f7d4c10d688adbacea4afaf3b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693d36dcac1b10dbf10b55992c8d2d626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e02d0b1592cea429df0003d74a71127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e6a0a471eb32b100c6798ddcac10028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7212d44f2dceda4fc5d66f753a509c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed4833c404b7cc4eb0e960955195b630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9382ac1b63984d3c2df7e2d1b589931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fcde88361a7128abf5e6002fe710ea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eba1964560cef35be964585d3011e933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a15550e06dbb4f6b67d6af648267934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c2dd5ff0c82d235dc1a753271f09735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe548ebb6c657d46087e078eb24d53c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7e7735832cc31895cf67acc636a1937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e7f8d1547f90e97259c59c7036f7b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd648a0111c3bd9ce3eea03359b28e1c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f82aae7bf9f31a56fc0a8ba6b8a80340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de252e3455f43318234a131329ba20c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780440c44a76c246686f1b24615932b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076ebc2b28aa38dc9f2a1b4d10c5e5243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979f64cfa31fb6b5f90aa5261ea674a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd559a48619907d430419d2ca4d9031b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b71dbda3a9f7b7e96872d13585509746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eaeecbd69f66771e2f88240c2187bf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a7085902a8b208a460fb2546ecc3148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc319a15904213acf944d702bb4aa01649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66f76628642332a915c3b34dd4eb7550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ed4612fd78abb275adb8f596f407e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc62a03b7fdba277b5dfc78ed3215f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f91ba9b8078accfc22d2c6013a3dd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3f1b2353b053d95cfbc8d8e3eb72c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d9082f0fbeebf111de316603670ef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b342252d4f65b9e6f5ece589b71e956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0af1fc6bc5cc66855530f10384c2157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047591b3333df3f2240e56e981cded758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e86c2ed988812eaa76d22a820bb4b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e1269ccec23c7319dbe389854a2eb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639237d3220b8bda6327acda1c4dba7d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1890098f9fc28d55e557a5787df8362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78231397dbe3cd5fc15d4d0d76d4e42a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae7bbfef2620c5e5954f770eb76a3064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36487e19e82335d7bea7802946cbfc1665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f7a9ea9162ecc9974dd7a0bf9911766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8986206c4d72ca44eb3bbe80c0f35067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8612fa940b36ada97c8a1439d932eaa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8601621e2c9fcc21229ec329fbb6869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d8f63558f52db1b4f18fb8a0a5c2970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72cd143fdfa5fd54048668c68d5a02671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0dbcfc5c8aec6182de39d13071b7d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07153fc40ff13e12829fd963292b35673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d862f9050690135374073e2d304abf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeed07f6897654915e9d29dad9c741175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ce5d3465de4101126f3ad270f818a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b456b54e1604aa100840e8e6e15641877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31765f6e681bd5a8a61de00455a58d6878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d97742800219aebec84cf0c4f945079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21238d84d1a4eab7033df6e7607e0f6180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7b3030a20fa50194548bdfca4ed7581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1deae0cfb6aa307af6f5a8ea50e7682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40b9ab0f5ab981e21fc2ca5b45416783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc48bda52078244b4e563960c2e769184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a426d63e034577b87246218b77e7885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d969b6b67d002268f14efe94d926986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05335330b5f16f8ddbebbdc8fa690ba587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebee428712da6cf73f6da46d80aabe488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1a289038dac336720ead18b541a0d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4aa1b3672cc625159ead451dd226090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6a66e2ee3e267c03af2138ad3871e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3fc467b4cfbc82839065f6e0b4ab3a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb75282d464eeea06f1959c8cf9f80493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699b2195471195b243bac5ff123c53e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0f4609470e41d3ac524f6a053d1dd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b1fd822cea0466361a7c9a9e05f1c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fddce059fac0c1fe6dad97be98bb9e897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa66a2793aa01b7bd71460f60090bd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb154f1263c6a6683bfd3eaaf03b7f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08885a5327c2bbad9964e895d75957a2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aebc1919e98373e37be8275db8b825101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b475f8b10f96be447446df090fc1d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa348ad1278007b3fba5be2716206fd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00e4a995f54ff5f55e7c8f36909033104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54c3d421ef64213166bb5a419b9fa0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4d0f895e6ae418896fcf0e6870939106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0bb6df0716133ea36b91b064abbaf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c745b6dbfec9f9260e554b850d6f04108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea304a7227f87726b0276f13e2bcfa8e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30326570493c00ce22cad99c2ac2eee9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775b364bdfe3c49e342b72e2539a88b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358fb79c087a55ead7e554c5b844719112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d60e57bb006b8b4c4f2dd2287df63113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7524dec7b627e5fc35d08b20bc8fa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ada6540ec2cc3f62609a5ee97c1e8e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e854e1aae3f224a3e90b7c7a2737d3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24637651f583560504c7be1eea29da117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab020108586dd75008890d9ffd0b65118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af79f1fb6cbd81f8dc410a40a08eb1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fce173cdb003ea6d73d1bd6b906362120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df87b7e15123d31d5623e37f6c3fdde121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827a3bdc52fc69ce85952e2ed4a2b38122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627612f160b578447d26131d5539378b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30b0300ddcd375ca7419dfe920baf7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524718cecdf4ce5726d36cd5ecedc10125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661cdb00f4bb0c84f5a56f7a7a7b233126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26b44ee34a79c97cdac673a2ba29c2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f3265af3d99e889b52dea0787f869128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331561e6ce4c41b65b90c2eca74b957129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2581d89e181b6a59d32502a4f7d559130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471cb32f744d741fcf7b82b6cc3ecc5f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9f622761809b56ed6545030ec4bf5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08debd539d3a1fbe7bfb3082e0b592a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6edbd5505153d836819e5c3d301b15f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428551832033855d4895790176d9a0f0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af80e5b21378493c19b9d0467ae812136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12907fb4ac0bb32bfacce1c4d66f2f2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58185d9fd69d78836f8f3d1f8482c2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ef44483fe67e1b9c1109c6a012ecc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda8cfcac5abc0d213e0e0f3d93f2f1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322e245638a657bd9920b7c94ef5933141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ceb2abc1a448d973d761d73b2e21b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84bc3318e17a40c4eb55486d1145735143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd81eb4feb2fc984093427724664953144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e82c88a958d99cb451b490b2fcadf5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6dcfb1463540d9c01042674d3d7744146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93d103451d1ad316de3f98106e3988147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21d5c288cb15b3f5b303bc2511a6d4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700c6c29d7f842483108fd5b5803dfe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c5627b468d2a7a7520063624cfa4b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab8681ea39bd06f24dc49408420341151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21e68021551ad598afcf2c227ef128152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77ff06ed18e838517e4e44ba40521b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1a8bcb1b59d577e3be79167e2e393154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26e858b19c1e46a8bef40e54e4e3ca155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f21b435821bc3e2f784990e066a35156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90290e7db1ff650948e31d5597f2e68d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1c12c91124588605188cdd06fd584158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b9f0654536bd73a1a32131deee1b6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8ebae648386c3a668baa8bae0f32d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c645e6153086ef98da5ac1bea9f3c2a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d57a888c0193b28089884151eae5c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038430f515ab5acaffc674aa8424e07163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce7aa0165abc6b45b66395b1429071164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d00b3d1f368fe5125f3fce9f6f8939165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30871c76d7162512489ab7d06f95a6c5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa500e1108bbd11cd2be53d6d9fd03167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b36f58a3a0cfb87dabe00f7027a666168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae3c49f9c36667f5f3cb8b9c7b4b7f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f6ac6629c2541435bc1928ed7ae8b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bdf8b8abd5befe88d270e3168bf5bb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144f765ac4a83732bc776a2a291919f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc3b9ea9bc92c32984083ca50220d5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe2884388f1c2ed958760f0bb41702174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b9fcea1b1ec6fb7b2f958a3d98c97175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606bd1a26199ce31ba16c2b5fd49c7e3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d5e78ddae87bd09927a0316294437177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd55ace299b34938827158ac606324178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01af91541e31b18bffe8721278eac9b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728b49a70724a83259f5dc7d7d5319c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144ade0cc789f8985e31dddf9821596181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de5ad64c13d33755e7584872bde2c8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d24e00276e3fb24adbfe36a27a827183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c1f7d1d8cce512b4bd3d5ef9580b2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518bc055aa7bab88aeeff6a87b3fb88f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c879b77ce46844d543edf1526ba89f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55704bc6e80ff71e07901cd6111fdb77187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41a5bd06d71c3f0fd9a07297944bcd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af677559e18e1766374fc406e5e3a2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98b42c974e7e65a7d63e5c414714ed190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc484f5f99c6da08c83bc6f25edbdd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979579a06cbd83e6ca86b033c6f16655192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7c8cf58dd62a9ced354d519abc906193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b564180c95c8992cb4f8bfd153920a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ba8855c691e84b68cb6cf346c4501195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e8ddae1e3459b946ab6a4acc36545196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3389ecf979af8894970c006251afd85197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add227ee202f6deedba41a3c9cfbeec8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b9e2b9a192a5fd439806a41c1c3c6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8df89e43b53b514c929f29155e20c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13b715a164bb979d9a0238c219f3ae201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63b6da593e9d658f01d4f266915554202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d484c376aa9f73658f2aaca78539ec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38538ac208a62c31e0a791dc3b694bea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f0c9e7a6464422e693fe7d248b42a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a280999a6162415442c662ace10a6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb8c24773665278ce8088e566f1f11207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96f590bf458d46a0e370ec3409046b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb5290cd23d83088c52d160a715398209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4413ca59a09c7fae21d364d2a8d9b0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dccb27176703998e984d9847fad31c9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08dadce9897d90b534c80514fc7a89212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522028279d1c6e5458fe2879a0723929213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11aaf6ac531c4f68258f2ab095f6d03214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4bd526fd75008138ba6229dcc58fe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d2996a40891216314dda72253f0ab216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920d56057e6923d17f23eda2bb6b058217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385cd95214199185041807c2e74e4ea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ee6517714bbbada13911a09529312219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a20bd04e47d17b17dbd82c5b8ccace220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e006cad6e687d8f094c70fa84757df1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d66f13340dae2723b64cb59505859222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aab0c285307b98b923400a4dab6d9f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf20bb3d9c4c1ede0ba5ed7a60d37b2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab25e894a6007d439c9796ff7c40303225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cee06e20866166f186d71597325f40226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3646a37d64572f26f83b2698b345e38227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e43721836665530949a75d67d0a86a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ec008965ab6262c79c2b1925d69fe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb43fec02aaa6b0c6c42cc93569d7d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a92678c2789a82f5ff543c4136f51c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf07b78f33f950d98cf1c51f0d8f535232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60282a11623c3ca3e1077f2696b5f33233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5e614f03b50a4813c0916a082c497234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d74d04bd1ff92f0563174680703617235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b13d2577ff43afbb2aec0dba33901236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8bed23f9c0fc23cf0b34697eda19b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd359adeacaf98ae6ecdd957beaeb7bf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f58b716338513999a03acb9904cd50239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f80d4feb1f5d9d07c2ec1c614c805240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70ee8d48fb90e1ccc1eaafa4fe0abe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc944d612b31c41426d32138ea41c34a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526d6c4f1d49546a86707f71afee3d0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920c648f493ae76febf461ca45aa4df244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdbea64e14a2cc6b3971dbb42ec3b43245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c76754317f973d366f0d8881a06e38246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01972b2ed8b1e66b7523f259a46a232247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a71a8ef3e4cebb2bba94b0bb0e4cf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053bebf6447a4a04ce4d5d6a3c919a56249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68da517a69df03582ce1c087ef957eb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aae9b3151f9d3abe2cb03dd0871cde251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a369ad25b79b63e35924698604f4f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037a9041a3d49a68cfcdb7a0e4f34e6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672cea6be663db314eb7c1a976e9995254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84510494beaf1275134c36f0ab0aec20255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ae8a84530727baec97789d5946e9f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3824ac1eea612210223449c7ab448f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155017a8e0bc87752ff01f18ee56297258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b6574e9490b3a01e4071593d204d8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732a0bb6d6bbf7aa74a0c5059f26756260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e8c63ee9754ce57878f1a2af6c0c4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c24b1d72f54a8126a95c387036cf20262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08128262a5d2d8461560fd032ba873f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1dec51f15c330172238792c9fb43e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013cd610e0b034ee85d707c283927a5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19d3ae4ea418453ab06985fc98d350266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9817f8edb385e9b2f550b6bc4f75581f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489ee95f7585869535a55f04f50b65f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6d6f03cdca5f58b37955162ade54a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba901bf2b5ee7ab4e57b773f07491e5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b8b5ec497854f0308afe7576bf4d0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0f2b4d96a3f78f6f98dcbee4dbae9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a6ca820e0e7cd80af2da6021febf3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442569d94b28252acb2e4d9d6079a64274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d09dfbe2ea8730c0659aabcfa1d55f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e5fe62d3edd6dfc26b5ea37d98af4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a49d1f55f068c12982f87bbe916cdd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ed9a3efcc06e8b3a3d58aa6700ba3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4d4ef17af78637818e757d1f48941279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b0b1d4a4d8ec4664df2f8593a2097280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb064857964a4d1296826dfdece546281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b864684cd1141b4e25ace3b63bce9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea5d3a972fa0466abce2d2067b0ce3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5b3bfdf5f1845a256736dc2ae8d69284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4de9eb09556bf3a81732ece742e7bf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a70f6e314e65e9448cbc0b82fd83f2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6fe69c4a4e0bd73809c8f694b0294b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794452b6e54bc5d921bee8aa798f35d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725fd03a151398cc62c5a159efb953e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b620a507417faa4e2dfa9985d1e2f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a92d61f93c40ce7e340ce1d6d16bd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af90bc05b8b32c5cf97fd6f81106999292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187bf1801e089d59de90e231f94f361293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19feef20f3d37ef3da3189362072eb5a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f1a641b9a08565073ab120b45c61a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213033a67b625a8042fbaa4f54855ce296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5f19ce7a6c82422b06c5b56714f57297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b561cfee69958dffd80eafe1dea90f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540305e0dbc70cb316a26a6ebea848b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c6edbba8d9f0657b783980519bd9d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297b47c1867882407646b14777371be301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee3703920882505a009bdadf62c5b8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538d58f6550d7f85697a0fa224c515f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a4e68de612f3c23fb4e93adf83fe9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b9e5f168bf7d3ba070a19757e250c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27d00cf8641d4587c02ed41dc17a10306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564e33a32e499aa685b560cb01962bb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d90d32698b612a98d5a832820cac09308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea5e25dce70331281ab4d8e4ec43db309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd123ed4dece18df9d472bd058273a6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ae733ff02eb8944f80d1085df5134311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120090e6a950a893960ce3fe7f88014312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcae02421bbfa33e94a24c46b36baac313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e140195c9f71b522adfb352400884db314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d26d7a02cca3b19c481f28a5c46b6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec9e345790360273dd66bcbfed7e59316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71508ddf759001ff7e0204feff9501317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47542b75c617aaf2328b0ca2feee44318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaec1e853b846fb1904698563302e17319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b796661ef8127435b5617f96f1fcc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2568ed09ccacfa234e02a1d40aea1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2731eb2647a66c94a77f954a000af50322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642fef8ff81b8a4c73be3e82edf1e9b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb133bd76fdf04922d99e61226f34c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90e01344a85cf249d86937e5ffec72325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa41ffca0c68e89ce235db5dfea004326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23dacc4c5e336aa77832ee32ee1a9ba327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263154712e95c94bc9d9b02c30bea179328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddda65d15fb6f4b0b63e32417e54f48329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e720e083801c2f9c84a171f28a9fc45330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e85b94039ccd094e6387d01b9b4b1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0402754e04275ac76b9e4c56c3034332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5a2c575ead2470128f245dc00c548333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179441a446ba85674b32e13e0da1ff0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c5173221b309e0d043daa9a995c77335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53323edaf2068e623b8262c44302b1cb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99bdd76357e5402514c72262d50de6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13df13c4d37cf00cde039c853e51d5b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f582a9070ab3d02746707198a674f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d384810260f6c3b8593a073ec4650340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36c66f072b7566daa9cbd2fb3306b2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa89a1a35a1fb28258b85b16140a971342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f12109c50785e42f660c6c13128a7e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c1423d20771b46d0280073d9ea6d9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e7b7f71675d61dcc1dd1ccab41462345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2043e1a6e0768d2c65380afd53b1f33346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e567a979794851a98e92604ad82b77347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83058093e839d041a8be3aeb99226157348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ddb2b7e6e6444d1c9162761d998b3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f92d86511a3d9f968c5c88045a07f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3f564371e2713ff76d346c66e58a1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a8560461e5a9984cc6caf3373a560352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e2df20038a662a0aadf7e668ab63f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848fd9316a1a5bbd04255333fb1a7a99354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b283227b9ad4755af25c14dd38affb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a472a5c221f06a41db3de0df2012f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b29f3fab7044ad924ffae32ff3b39357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659441520ca35a0a08532f4f9d92461358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a85dfbb6841706065f4a0c2be1075359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808f5279d8359512bb08ade74ec07cf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee7854cd069b22d56d8d796919d8896361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d4c75d15bceb9a53690c3ad849656362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255db436a6ca2ec89cb02491592b61f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03f79a20ab30673cb8f0bf2141dae7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec2e9b52e5e8543722077a9fffb2a3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31d541017837f077b216cc20535f48366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd87cf2c8761736498b76c74b0a2a27367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52edcefe37d7e988e2e3fd478e96c073368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd47fa1cce6fdfcdce57c65965428df369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b027988fb881b51024854610659aeee370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88eb239a02217ef185004c78297893371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398393f6cadae893a87062dd841782b2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcdbc2ab0f7897b3d44200690478d18373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a3e50765aa8ecc071d5bd0f315d66374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abcde9721b6c82cd47fa4f92bfdd6af375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627bf85d273f88851630aee7b4683a53376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2acc043935234871ebaf806e7eecb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ece5be95dd5f8b5c9fd3a41692367e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445dc3b2cc0d8cc80886e4ab0dbd6f84379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed38bb0cf69b72e9d723ea05d7871e5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c2278f1990bd5ed9a8c511eff9cf2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2074d915720e9babacb15d7a1e9ec382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d407f00674de72d8c9326dda966b189383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f157f258fa07f28ecae644f5c9c563a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c337285e4d8d88a4fd45238bfb793e1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02855b2f662b791f21db5e5428725a1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1cdda685e9483e2c624bfb4d361a3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323dd249acc16e97700fa19e4171fd4b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e17f3ff7eae82ec94f642de90942c7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56cefc4321a9285c48a4bbb0ac696ad390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa99db69b76e0fb57a24567b112df0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb7078924248a82d3c929969e20137392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03acff92e3d2ce17fe1dfc7e86927c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8416ae5827e1659ae6ab3cf0d6e219394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b18d45f3e63f1df5c229e2a465a26395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5998b45a05871b41822c24d4b31f8ea396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332c434ed0d070278d607337483e62b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865a9b44e7abd9f14b39fb5223f3cf0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820c8d4ed0d60353c2f0180034280e5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75060abb8a9b82f2304a0621efdafe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1afee835e981d4cb1779547d66d055b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd356e66368468b0a699a28a750a68d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cbc3c9c46c0f1eac124218db9ddb7c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dffc883dfb37b5902662097446522e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03db470e3ebd9af63776e0cb3a0317405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaeb20daa08337feb3d86c733c5116e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d877486495a6cbd85f2519ec75c12407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513d4d2455fe650df7e7b45ef74c4ef408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2282ca75904e2c2c23d20d2242cb8ce409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7321783f2564b940ad18c7b52056118410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64196ea13af498b370dac06ae072b9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b94588ca174ff5feacc7b794dc715b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6385470348135739fb8aa93b684ffb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a220a2482980b3b3928e1fe19f12b1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e172729536895bde4c137e20bfc7e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114323e2a3928e7150a7429546a3e814416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c474077e56924ad1f53e133b4b3bd61417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b576b2f71501fdf569e081b42d2c1d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776920ccd97876f0884623daf37befe6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb8fcc13b5e1c22b72618c566b4ac7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e6349de5935975153a33b10736fe8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eafb057abaa52bd07d3133b9512cd1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f802aef89b1dc47f1820f3a664579de423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87075db8d550a60b593b54c937dccd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f30a4b7af442e3012386d1c87a464425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce132435dacceaa8221c0f809913e0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420d884048dcf395c64232ac4a1a75a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40a0a1f62f7fccb81fa963fcc56e6f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f74e2ac1101743100f1d49a50c3537429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1473c8f57fa1e3f0cfad4a6de1e688430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94e1799a902b1fa8315607cc54caf1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bdcde375c931adcd4e3a5ddeb8e640432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5be43356afa43cf82176d9fd3b6f5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f918c8704a0a9927a8dd82d47aba7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892906b36b8a519645b2621d193b074435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e37cb38c389c3f2bc60bd74475d6b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e65b056a97b7941b683d5c5ae3bc0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f78f1aefa16c1e171ac244ef92999438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e2325f811753ca473101006e7a04f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779454dc20c32cf96df3462e7e22ca1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b58cd9647694079e7271d0f6d56228441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f5dfba800e1b3f7049fb998baf047442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da1085057f25735229e87e71d7c882443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6837a46114bbee5a428a853a3a5c5b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b2d5f3fd336462afbd14a4e748415445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24978a33c9f382a084f53ebdbbcc00446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9aeeada788c26847c5d49fd913ba7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811817bf1e71d14e79cd9b0da30ddf5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f39f73df6a3080871918e5433d25ea449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8d08f79318a71e290ec53b0fc2a79450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ef19e79bc088308901a5a9d7c0552451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f711858f2593290f6c9f1d3e06661ea452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec151c37ce09a64b142cbdd51f966c1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e082053cc30ae238b40a4f82cb0f4d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634a977d84151ed8777e6578fa1c755455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677054531f86cbdf1a705e63d61cf362456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d701381a7fd32d7ae19c1875c3fffe5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e326a28195c32086d9563775fe0ed458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6140c5ea9b591ab4d23f3d617867b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d74e41945f375d1a8c99a780ac7ce460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511408c242160c6774af263c28e031fb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad52c991937654aaacb8c9820034b44462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819d47856c5b9b0e94bf2591b641cbf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bcdadce94e2d83943fddef6c48c3af464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465cad188b378a4fe6a08d1a2e7c145465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5c79143047913f29fc282050e8491466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77293cd50849de8f3a47861e3a18e4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4019eb11125bb1cd43214b39204568468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96138abb04f62c610185b0612f43a8d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf648e1b6f181380532970ec76abf93470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b625e0077fc9c8239139555dfa974a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d14128689bb51069d0040a44b96ab472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6971dfd7c2c513b60b37ef50cbdbd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c07d4c92ddfcdf93caff3d75f65a5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b226a05dde1b7f244b73297d78ae00475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67afd3573216018472bfe6a54b2abe6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4af64fd00f3dfd41d144f7a9aa7fa6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97c636c66a91bfa05725c678bd4e1c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b02890be56cddef367d3d977fedb3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a714b6f3ee0552a12858e42e00d18480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdabae06ed1cdf306a5c9d31562e80e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a067520b8177ffd08e100c77175e6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42dbe1cb1e9f79519cf46440b9d2c08483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7fa11636e3534dfcb872cec016da1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb14138ba46dadeae4a59ecb821212c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83bc0e064bb96af2f8c0d05bb77bc9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1184afa7778122961e925b4db8dac9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09532b184a851329c5337d801644e37d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75f77fc2b2ae589f8fe7668bfea715489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef350ce0804d83e9e771d9b791c57ec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa81750aa79ffb97bff81e8f36b54912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675fbcdba909e0f58fe2d337ee20a923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1477d35174456e7eac3e8437e667db44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461ad8de60c73eb1ee57aab6995f7145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7aa5d94531e689e99b35384a6d4396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077029961c114b4a3deeb977d21a8e77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c999876d17c00542066731e58960638.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec258c5edd32c833dbd9812b06195239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a837ca39e86b911d16889f1d2c432010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122d5f29b6c0c63ea1d61fbb9d8c28911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2701c3bc17c3337194b7a5737808f412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2a61ba1cf88a494d044ce974567f413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f537c907276c55bd38fbe07242cb914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1525ea5574645d42e4cd00f7c9b97c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426425ad9238b6ed8455c1a9d1ba1f516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aef52b587686c1aad7ae3c5020447317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561acb1f36c339c2886566e31f36df718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddfdd025a70d24fb346b6628e4934e319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c972424e3d0aa0b21e60b47d4dd1e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23266bd018d4e759d84adafb93a8dad521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa1390ffcf8d3d9e4bb017385b5cab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b20f3d247eb5486a825927075a89a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61e2fc5783b964c95a7eb8cbd2e28824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc85143bad1b1a6c9b31c2f031895a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b590c5f4ad980ed4ee9f9833778391726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1e7abf2667ca1e6c14f3c9821007a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4c68c36338a33ec46ec355fcc9a5228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66bc8d7a639782aaba05177eb706b529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e55d0e945315f3698ac24948738c330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2602d314de8ca8b33f327ef03fac631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341bd122223c4d7a0e1e87ac00f118232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9e9991bc6ed2fb0df7f1e26cb29bb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e27ba0c292dafb5bb7b18bb6da83834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee1e07af39ea72a1ee624af1e2abf835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e79e4827a3e561d3db2a5290e03b4236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b94c3becfeb1d3cfc62a5b51a7ec1f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb59588e9a7bca78863ebe4d8b5b4ea38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d6c75d0e28857d46921f0434e3a6839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f758d738a0dbef16f84063605224cbc040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f0e9374bdc1a7f6fd665dfa52e0dd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903bb0abfc4bb466befa70ccb062a0aa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f847ff3deabcf96305e87bd15ecd8a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa638d914e1bc6816f295b6b73bdc82844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf553f126ab7118ce2118ded1bb078545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99861315595f73e6682b8066bb2da6b846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08396d40e1cc44cf2e5b9720faa6f347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a19ea837eab96b4682200c616a08a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46373ba3ec09e03fc3884a6eade6330d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452e8b2c3750beca0cf413c7d168eac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e2943c7e726aa6648837dc297ae3951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674f2688d9d19380b1d05c4a31e1f1a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065adcb9ff1ec19164540368a6940e9c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb303bdefa1a016cd6ad5d45418aa9154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577a00044c1412a48627759be2a42e255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d612df7221ba89871fa2af977a3fe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5a60d36b290009b9394da0a0be72057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833d05af3d623c8d1ca5a03e5126fa358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5125442def573e53c2d5507afcd9b9b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dea650ea7d6cd18da465d5d3bace8560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d426f79079cc2008d3beefc24f6419b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83397914df7fc0a0b716338299a25a062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ab67c4c7ee3663cbe4c0533bb19fd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac0f62c3728b7c2c5dd1fc7934bf9764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697dcf257fce861fb92582cd6eb977a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a396e63bd112f8c55031bcd77e1e1e966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06215e521a95eff027291b9744d82dc067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f7fed3d5de79ed46587e95df1f91168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb76de33ad1ea5735be15b9ec2f40069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1681e0e597bd18dac44f21aac9f0fdd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44edddf657ecab2cc7a2a2792aaed66a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9529cc5fb5e588a5d7ffd9b4fe7c77e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac43deb0f2f3de42eac1a35c28cb4273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895cbd5513134d91fd36db3a573d93374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd335ddaf44afb1f007e5e110536aea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e3381d53ed1e1d15426acfc8a512e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417be1bc39db08415bc68d1ba63939db77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd22b8bbef94b3c0aafc09140c89ca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e89038e5204301277a0ddecc35c9c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068b27bc12fe525d651b9507776fbbc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c44fffb540b5677226493d207d6c8481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead18234d80ba20cde923ee5b26d23282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f119381774ba7fe936f3b8392007fe483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8dc81eccab25d4772ed63eb193a6b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a2785669ce069d016185d89c4f4ce85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7ee8db4a5074fe148b0000f690b5286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532247426c7acfa52a310c412eaf7b687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db5a14cbc53de81be99c49d0d8f7c988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6583162b3f8bc89592dfe068213f49e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290509a22ec5ca218923010bb25c95bc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28e83aabce526e4ff7555d11452ac591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfda19bb32d1bb85b03cc39adb2665992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303fc3a561f13be361d772af561ebd6e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a89cebb8f044d6ca0cbc779ff23a394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8cd1987e7aeaf6685e84688889bef95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b8952de456ec829b3193c5830d9bd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c58eb78dc25060ed87d01f56d8bb097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608e39c1fd5536fcf35e5a6b70c75db98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af38e2a5886f6b4de4649d66127f3b799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527779a49e4f3792cfd56c1bf06663c3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f13c350f86efffd78721c941f83e1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de67fe8bbe337d04cc481a76597e112102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b903a9c80db07f6ee7d47060adb3f09103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc504026efbc126ed7b6defa80477c1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a126ff3a99c486cbc4345b2846c1a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dfecc93abc80c1724d8e0e1a158059106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94866521bc4778e11853853665bdab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37882465fd6c7b2dbb14ba0d16df7e2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad44bc6328165571fd7e3f87dce5eec109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a5fa148053d40b47e2bcf8f06746f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661e092fb8c9d7231fa117fa226520c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68421eaa7397a85a321c45b79031cd53112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ae0a80b396b58d9b6f15ed4fe0651113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e5bdef66328c20b2700f11aa6b151114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15687db2a897551dea62c19a25363bce115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8abcb11ec2bcecafd87dacd0bfd53116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da7c05c434d705d0551eb981693a4aa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0fc710503dddd2af80d4b376f3d859118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c850b3d654edd4cb8b87f20b2c422d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9d94f30be18d1c6456ba5656fe5d3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb1794ac7c935c2dbe95b3b853e4ea121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98710cec36c4dea1c1abafd4e6d883f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c13850bfba8c9ab2c477f01f654fc3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f2ce0dfeda70576cf6e2a4058e027124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4c24bac68469c4b7ad16706db7491125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435677f5ad7baeb14f66327642465c8a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94084b40360bec48f27cb0056eb51312127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d96e26c41a7c38b515d8b9d62fe78128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863460a082a379360ef6dffed24ff9de129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5abcdc819ac5a2a7b87b256ce1ef08130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab7aec9fa1ba8450472942fab14a27131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42879ca125261eeacc306aee84a44f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01415b8f7076fec9490aa5886a86134133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df6ade717aa4d15768638daf7cb6ce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c6c800d6a40713ff70d4796848c5d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b5d6fed36a1c5b0bb58b5262db449136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae26fb21b40be6cc99ed95c2432d61137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091338db12026b367ee31d84e32b7327138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f4f91982197380493c7a0704e2e0d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1e059f43d3f8eb544f96a4f939dc4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe3d9f0baad5b278ce8abcd10db641141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12354c974fc038cb1cdf3d3d0bd554b8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462dbc0c62e46b80b4aced2ec8d6056143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72b480ff8ca5cdfaf48243930a2c34144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8f7f7ca7d7741e8cae0484c86856a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd950aa4daf48b093c54dbb4ece5887146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2ba622a1fb2e2434bed2dfac98c50147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6318e237eeaf5964d22909b996824b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c75ff60f2992c7bfba1ac0682394a9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb3a88c27cdf87f9cc928c877e863e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cac2a850cc466f6ddd3dbbf999c470151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed627765125dc79954d1b734543980152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069b05df7630d1f0adfd274e89e3cf5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179f21558c019485c9d7b56a4558a08154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a009ecb08a9735f36c45b0f82aea0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367894dc4fc4c75ffb28f246b50d0925156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ea6e07594f1bd4f4fb4be71774c2c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098e65ae2c9f1c1c32ccd1fdb51b117158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7f7004dc87d2431420d5d8712579e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd250a917b57da3324687965327b9146160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8bf93f6bd90997d14f298cd2f9269161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152fb4c91baa2cbd461e82f8b75791e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61005ad5729b8d0f6427a2bf019ad84f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920c99420d4e933b26368e85d067471164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74d2b9d1eadacb6a4fcc8c6381232c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb2cb571fa89c32e0127e0ad8560e6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b2fa08d696fb74a30b8fc43ad30b4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48ce2248e2df52b0c7efe4b5acf948168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5541b30d9ec20f6b3a576fa01f8558169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20828117d00216f09579f37299686156170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06dbddacb620a460103db818aa9d873171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812933f7905600c0101208cb3226a29172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173f49a31c9d5910a43bc8d20663d91173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f12c9187ee2cf6c296d9abaf85746b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f7ab381192746864de0c09d42b134175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276499c12fb09580f48f12faa363d8e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02880086325bb08385ed74a06d4ae7b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21b5d6c4f8fd3db2792e14a6c4dbb0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de340a485ed046367baeb68f239eb5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145277de6c9ce62893942c50f77483a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ab7d2d23066bd66a436dd928227e3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3563db5fea91620fb270d8ab8cf46182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2742af080e1cbc500361101a2494263183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97f1f8b7f8b022bec897e04b703d9a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c60835737f52441784362c8d19027185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629d7533305c7711ec71da4a98386f1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1679be22770389fe7755c244f44d9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6e841f0bd7ea744e9b2b412fabf85188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0b27c590005874fadbd52b3d2d7bf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a94261ffb07369e2c4ae252e76845b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a260f4f2f678c456218b2e577293fe0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d765ed37572ed6df1018489aa26616192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c22d5bef9ade0997c0d856ef05cde0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8071080ecfc88b3dbab5adec8656e0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ce07504e89bd094b1bf51ad073de3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959e4992779949d80fd6fd94df2967c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ead2af8c56869adad815df20217154197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5420bbdf592a724bea1866c2c0dabe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed459e63770cf312dd76f81c5fab8c3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092efaae6551704083451ef2eae6cadd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ed138bac626c26623472f74b333b3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f59a68bc9bf6c6d86f7d896a2fbe78202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a066db611f847dbef72368ff6fe2a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568b6fc77367ffa1e1faf5f27245373204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55545506f929e1e8b3828ca50ab478205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690aefac8da5b700e13c95fdcce25756206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83d2432fdfc3437958a81972ad6e8a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc8777f7f3775aa030a96e0d3e90be208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28fe5ccef5f9b54be013d3b5a52106b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a0a4ca830393691bfaebbde1d8029210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162c88e000865a904c0b126ab3a4b75211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1c1282f1885cdd4b48d7c11eaaa08212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07091349ea95c563fd768b0f0e98b135213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f4102490671077fc2aa930f49b3b2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b825371faabc839bacc2acee6a8102215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11696c35babd9a1b5e35e20cc021107f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094d73378b94516f903305fae4c6e94217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047621924406fb2eb47244fc330d90d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6642798a2d47a300c328a3186bc7755219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320e5eb74e38f432283f6590409a23f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3ecad03cd53d2298257e3b0422521221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48cc573c98544b41821dde10993a6d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779da450e49c124106ba80d82188fc3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14680498728f09a147d04fa8acdf50224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8d164aa7b214a7ace0ed4351a0bf1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd450aa2895871815db7212ab3e28c8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd617d90c272dd5d4583794a5dd5256227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee6b7b06b474bd41137780e6841cd4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50238b50c13dfc39ac80dd051a22797f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39145518bd0b29e1075f0bc6aeaa0b9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d72cbc7e23058699d33c94c0a631c5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2615bea9fc1252175ddd085e5a746fe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6834e6b816c665780f1b43c767ce8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d611449a5bf9b01634bfe7d5bd3055234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebdf1819c77578f5031f71e9f971cbe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e83c1bb43c8fa450ce4650ba20931d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6efa86acbccd1aa9463f6f8e27400237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55feea9ab7221890f4896b4707d8a657238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60098ae123e0be6fe2162da571c700f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820dece37806bfa21e87a1c4e2048a45240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef589f58524292394bd7b2e5510ba024241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7192e5719b5bcc6ea3d12e2a3f3eb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec22eeef3c57adee6d1dddff144625a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed1e5e9da065da12ac50ad252cde23244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6a1145fd1bcbcd2129b6debd9650a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733d5540101b89bf5899cc21b8f189a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095fcb7a016f0bae5116fd47c2866a56247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487614e16c580a83e4c2fb57666e8cf9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054d947dd3b9883ad95970853596700249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af5ac686dd48024e97d94fa8c8143d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9fa38e60b150c77d16692368e68af251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c07b58c423d05c20314da465b37c4e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e1b2461a3e0f4cdf8a01d307be485253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca86d546d18b41640aef3c5e2e6ee348254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092335860f347206221a682ca5c7a5b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6de55580c2021505bcfca8d5b80b7c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f71865c70e35f7c9d909dc38d68a6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f000e7976f55837102d97a1d66f4462258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ede35565edac4a28f607a167b2256f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f2b065f7f4df28668788f190da6b4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aefde4a42c0055aa0a2cad996becef261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8718d0dfa1f32627a7abaa4d9ea9946262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16c682ed8f751396736badd0904683263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e3608b500677c720abb50aa96f043264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14fe7230fa5e1c733c7f91230266aca265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7e8e7a28957319e966cbbef1adeae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c184c84d5de87448db2ad916ada2bc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eedbbef0a5d2713b95e61d25c0da18268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcfc2f62cec81c8ede33ffdd445f601269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb92775cb6696a42ded86b897e2368270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b3fa42f00e014a50d644d8cc3f97f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359c5d849baf34231a7d88ee6e7405c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3d79706e74b694cb4150017ee4b63273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ecde98c65c7339a08f7e149838a8f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2cd1ede2232d1178d60c2f6afb7862275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2679fdf0f5d01ba2f15ebbd877460e7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d251e38c0f70fe05d63a24fefe5fe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b371c35b50ede1fda98ce7cb9d8e85f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090f643a76d2751ee6cef852603a469279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837189001f936a284d1af7009e0a95d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d5708c069dff4a96cde3d1dc69fa0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348d27a9f4246cba4a8579c9813c3dc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e146c385eedce2543c265e838f1ac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aee30dcfc5dc9f41eeb949523699c7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a15e765f9e7cb204a01fab70e8b950285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d149508644762e302a48d26d2d7aeb3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398942f17e8feb7d3a857585d261bd28287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed557aafe281e77ed1cb3631778212f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc490568603ed9dd84beffb9da7047289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb40724bc7c215b7a606e5957de681290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57bac32c31e5cb5d3e8f99d1fed6631291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c274975c0e5ea299a3b1e3bce8d8e0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df159644ced66a03bb0732a76f1cf37293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee588589d271d2fad78c072bd922d483294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c818aa73a2850d8f02470ace1315ad295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a6c54b2ce45e230e357c7fc5d8a19296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326de06568d54b5b7196857a350cacf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7a18ad160f4779a11ec42e914fad8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38371c2abacc6a9e6e41d89db36cb30d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33a6450f616f6d96b0a89a554e1164300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72be06f77753de96e2bd37a7a0f718301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae777c2cbaa3e1483fbc77c1c1d93c43302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761dfb562680189ea49209fe6782b3fe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce81e3ca8dff5b0c5ad9098813af00304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9802b305928eb13aecc713f52310a6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47846a05db71e70128eafa5365fad132306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b54279f31f2df9e431e02843692981307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20daf4cea9d09bac2b6d5dcdcf0c95bc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a4adad12572a68c89240d879dd47b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e16273c1d2dcde30f00f4fb791c81310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3255dd7ceb15432ca980c3f3b9e46a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551c42693b22985766b38b36ce8c0d9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059bb651d9adf1eccc09a5af21edf72313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e205228b36f9fac4d627d0ce5f2dd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08fad666c0bdfb07421ae5ddeab9e1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1125a7bc7502408f8240547c03a07de316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f157acf906ec15418aa8794c58f0956317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262f18351005996a2391e6d29f9fa1b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb99e652cf342d46431a67e7aff559319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d7ee5f9a1612b5c8dfc515fb94f92320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b005be0e1f0de8080bec3260de4d7bf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c45c271c492f66f7a0508435dbd896322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79b5faa0303bdda28fe63c69e49beb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fbba42b92d7d9436365e1755677860324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2bcb170fd9bd99ccd1ea644d538ee4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e094798c4354ef5f1e88eccba69b4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0aa11bdef29fc658afe618739bd7c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af7e8218893a9e517e20353d204e74328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd024546c6139f536bbfd5e5d8651c34329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd06350c810e976bd693fe5a94a392330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade57af32e8fb95a2b2eb7de2c9002e0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c5c77c7e34a69e1455d419a159c0b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58ddfb42d0195b8a080a68ecd082f2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef114fa969d35ccd34ec882c9971b24334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4cbc975fe086d1e0a6ae12bded51ba335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3783c2bfb50b46fa7c695ec72ff92336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfed77e6e0aa826edb717d7883ed8b9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f91183dddd35c34be5545c0b0d81d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79347f6b8a2653c596c9f7ccdc5a2e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28164736f122ee2b694d4d25f4b3775340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ce3f4e05aafa172b211f7dd3af34f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cada89c8e0c4a9a949ae9f9d919b53342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c1b54bceff806bedbe74503209057343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87924924f8dee4dc43ac0b0b6aa85d27344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2cece1ce756d2de382b4426b3dac4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f50932ac03f3408843f10a6948c34f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf513712405dc8b70b73c2194bce48347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e000e301fa9cff8829d52a8b32b8b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799861062a70b43c355759ed3878d8f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a707baf0b79fe4054ca1565ee8c65cc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ace138eba089b7a85ab152ffbe9af351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc2650593cc9956b986a0889f84173352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610737e35e23a5aa88aaca3b4da06d0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf351bc71c02792575e1a6d3ee64ff0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210403644fababeeb1c2d4cd6d65742b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f063347ffd35a43690166ed8661580a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dfb7d1aadfaa8312b6b71e78e9ddca357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743704e3238f89c82ef83a8051b4cf71358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524114274f89ea2600912b5a164d34b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415850bcb5b02ee6d20c75393b2e18d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d58a6b28797c0873cbff8a93576f1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc45f395dcaa3f811059d24d1275ebf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce3460f3439f579fce1376e4ff62aab363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c517a07d263d5ec71320475e3c331a7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e6aaeed3a8754056c3e9214c61daf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9854b8e230b64b5e531d07cd46974366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270df18f3a84f03b0797e14e69c8c16367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d8a7a4709f9076dce9a63db5916d1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4864c6f88e16aabea63fc3fc99086369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8938ab2f544281cc8841a142d9cfe90370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ab6998dfe958183654597b6454bf2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07511d20687b1d43e2468fffc66ac1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30fd890b20e076f41954059ce76240373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d779883fe43b6a94afeaf3bd68efc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5b487e2f749f45f854e646b307b6c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac94f04a7581cc24becd15d1534375376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208242381423264b184573cae1e4f4b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8111b2da14189b7f87b44ee9524b473378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c20e0857d84bd91ce1c197b27a2bda379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea2c096af41a67590a9fd62146f3d5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fed5bbd71ae52e8b3ec752f3a98884381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c06e799943ed250b442fbce6ca9a25382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a362134a6ef36c9e771e4813b4138383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa0480a2efbdb2bf20a8fa653de02a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce041b9b87467cabaae3297a1b73551385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d148f345540360c60abba050438d802386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62294afa47014907397911f16781a1e3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31570a9cfcbe6edde3418adb384ede388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c272b8abee4ea2806249e6b8d30cb7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85d53fab65f592511d9eaf40f5702a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f866c16bede0c99a99e8fb0e7458f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886ebe589e8196e2580c9126f961378392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c66939f0bfc93d5c469f957938509393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ae8e7217c5c6eec7fc6e4ff07fc95394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc37f50478444cba45e67feb62d755395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3bd53d0e137ab88715525e52979f0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b085b057cce1fca9540883c875356397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156514aa72b5cf53ae529f3b8cc4867398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab237d9c930618276f6bb0a72a8f65399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91c470f0fb6d6fbc56e6437e2ebf7b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b3c3c7b1a65979ae0c0a3c7002225401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1351ec02401606afd14638c8cb4828402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e4a6ae191c97a121a1a3eb111df12403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f819506318dfdddaf73ca5662051f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90230a08f5ebb9ebe01627dab2fb03405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823bb5e9362bd1c460c5547f66f1dc2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc6373ddd23b8038c1b6c97a8f4724407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f614746156e7d5921e90403cb1a2939408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd786c67a6bfe1eeea554d8ad9b5af409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257931b129b8366ed819658511485bd3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39332774e44a3284abd17c2f7b4ed7c3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb7353a03d3eb86ad09730178639d14412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7558734d620b32859c13f594336438e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60989555036d5cd7c4e8e353437e78a2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcff97c97665fb9c068201e61571bcc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1108abc9da9ff116952ff2b5fa688e6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64aa88b3000afed0c0bb031f2a625c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c141c158c77dc4f9ba65d8b648a9d8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4aa0ab185ee91b74587bbfec4c23f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29fbbd775a559a751b00ad948cb1cb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936e93de6297a5c9395d1fda082f842421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3419fda9d872b845e9c9f6f717a3b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835453548e878f6db7a62e4b8976eee3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf796d7a05e2b1d4d9eeeeb68a775ee424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64ddaf27cbfa4349fcd4175fcf4f8d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b7e813c7a30900fd5007016a3397d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a345a1b7216725a266e905ee2a2004427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55102ba18823948a358c83bc6007ca428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85946fd43748d2366f3f7a41eb95ede3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809b00962842210e2889c472d8816dd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1421533822ca9a67a078503ca49ae2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ec52c5ddb8281b38084326df8420f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec922c50f93b95ae4f053f23e3b523d9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6aa63759ad370cd342ded54c6e22e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f0abe650a1e201657e073f9d8b32d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6574e5e8c0b0092ce3f45b3853600436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd87db7f682c0900dd294fc1bfdd26e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56fb93448edac0364105c7e214d9b3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f916a984b6b9ed0964d3a10a490450d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1136810e6d0746bd8c96cbd1d97ad52440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30987ff374d98e4ac4d74ae6113d59441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326d3e9b4819bbaf4576b12654c4941442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4d7d70d4db9485e0720a13aa92359443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1fad726e171aef3c2a17b552ae4a33444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024cf1e3431125f15824ffe29ff5e4f5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315fb734b7a099cb89978f4c67eac194446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623550af8828a350f52d6121e47eb5df447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac42c220a2f1a90d842690e8e4369d8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4cf36339470bdda26e73f1ff7c2a37449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a7ec7fcd3f774562640e2dcf2b7a9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e8df5e7e186cfd81d3f50b6603894451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59056509b0f343ed49b72e4bf7ac2241452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee58e2d56141614af612b950975e6a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c4e16be27d714e20b73743859034d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea16ff3ccdb4d47972edb88a728e43d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2ea11b9b5ccb1a60189a2641a0372456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab8d5bbc13504c09a604f17c1a66b8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d028213da6a0bdc0c73c4856a1c8830458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743901120f537b3bd43068871f9fab27459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32045215a305131de4854076c04cfee460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468b0c8b34ddc4cb8b6958ccae75947461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2009b1a42c8a54b6fcca3a5e08431c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f9279968c2658a509b0731a2dee96463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c172b04fc930dc9775a9633d84541c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc84bf7c46e3e3603bac0c202ae4d52465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af0ea1425317760a8192cfedb1709b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f3de8aee1efb24476466cf784809d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83581266d297e7282e6743d2bdb6e8e4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb5cd930ba13904613370dc79fdd67469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d4d4f888071102d3ba0928e80b09e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216bf914ba4c59030e3274a875f18494471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1095a4f3541602dd530298167dfb2c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33541be54511adbb22059e7252299e99473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b9a934790a12e1eddeb05945f3897474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd493add35ce4a7cc2ffeff02944a659475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db9344a1106223d4c9e5c51b2dffea476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed419d14b0ee2eed5ff39b3417675e9a477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5329,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16355,410 +16319,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17364,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18629,4069 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D85" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I85" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="J85" s="0" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>0.37</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>267</v>
-      </c>
-[...13 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>4.43</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>3.41</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F101" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="E107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>12</v>
+        <v>317</v>
       </c>
       <c r="I110" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G113" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="E114" s="0" t="s">
+      <c r="F114" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I114" s="0">
+        <v>4.09</v>
+      </c>
+      <c r="J114" s="0" t="s">
         <v>329</v>
-      </c>
-[...10 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I117" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>1.34</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>348</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>349</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>350</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>3.66</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="E129" s="0" t="s">
+      <c r="F129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I129" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J129" s="0" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>385</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>401</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.39</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="E157" s="0" t="s">
+      <c r="F157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>454</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>455</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>490</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>526</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>527</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>542</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>578</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>609</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>610</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>612</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>615</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>1.76</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>630</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19482</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19483</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>646</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
-[...48 lines deleted...]
-      <c r="J242" s="0" t="s">
         <v>649</v>
-      </c>
-[...98 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>