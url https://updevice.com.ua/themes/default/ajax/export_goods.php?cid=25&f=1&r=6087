--- v0 (2026-08-24)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="674">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,110 +730,86 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
   </si>
   <si>
-    <t>000006528</t>
+    <t>000006529</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Excellent charging data cable X50 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-excellent-charging-data-cable-x50-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000006529</t>
-[...1 lines deleted...]
-  <si>
     <t>000006530</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Angel silicone charging data cable X53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
@@ -1048,65 +1024,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,53 +1162,50 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
@@ -1252,89 +1219,71 @@
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
     <t>000009336</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000009434</t>
-[...7 lines deleted...]
-  <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1438,62 +1387,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1688,68 +1634,50 @@
     <t>000011661</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-silky-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
@@ -2089,51 +2017,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c02f3a5cb66febc76d64e85704b67f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d50ea95d7ef497cb49a0df0e2787302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106f36335cd73d4b3563bc28b2429513.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0746d9cfba0d9f480a593a03fe4ed4a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bbfc6e7d8abb2e5d40cb34d26ae1855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7981d4d565434166b5f4b1902c387f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f43c056478ebdc5893143c10695d17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee0307f620516d08400dc835a1e59b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9100c8fc8952de1a06d8ef763302c6f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88343d933f1e8304325b3660dd474c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f911888f5525e16ec75dd7cdb29aa1c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0b3e8111cf1fbfd7e5e374b33e75912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92bc0874cfb24f6a4e82c29faa953d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249f2c31d802c8b6a940663e03170b314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616b54f3f8071b5892f1660f2de217d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3dd608921f6d9655fb62af097a406116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb52562282e1538e78f54bc09758d93e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592b57291e105e2035aaf2c2570658e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0862cb8faa94921f958ef7df152a6819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad689e72af9a8a0385566f5b9eda61e020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a45faf0c580cbfd9d64a6d18df08ef21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6cd218746d777da6c0f05d4c35095522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51ed81729c7f249bcade9628417d2423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c44d920034101a4cdefe1098096d3f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d320cb1bfb47a296c3de21927dddc325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c8909867f39298adcdd7a74ee862c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715231f40ca25a4b33a96c5c8bda619427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0147963a74750210bad529b356b243328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b74e0e19c18a037486f737984b7c929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afedc55f9a4a1ae5e70dbd36ac2bd2a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947af8b3122ec4607c4f55469b71a16631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e61744224019a349cf3f0325aedf0b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201faafacc3549c60bc8e2ecb97a57533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e77cfe5bd6906a64a80311b71bda834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3431905c5e70fb94810e9fd80461235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485a89f0ed47f7d2615c166b48502c036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f751ee77fae73ec71d8f3bb29b7e137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123885a351d2154be83880253cdb8c538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71a0973bc0091d75701bfa3cfa1e4e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7741480877a094e88c7c0dbda11b240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f754bca91267cafade91462d11dd841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d37887a190697e30094af454a961c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d85abab2da8574288922cb7d773c143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718dd941449439a5cccae32e49dbb6b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c3d9ac0ed8b6fd1676bf10866906745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42decbcd71986f829cdc888de63de33946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7293c35bd470bf85d0c13e92ec616647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdcb05dd7b8a3054a578c24692efedb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de15ea2b0c173871c265376881dba349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965ec56bd6935905c96769e97c42f0450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46750de7242de9cc61460daf46875d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9546f1490e1333e52f6e906179eeba452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d273ef7c36d555cd877531380d07453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff6fe6fadee5749c735972c2c0d2ae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af14b8cffea3b375f413155f9dfbbf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5ae8ab79a2f3ddea885af8272d87656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d52199312ff9808b6981661288e21457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df2846746883a711218fdd21ece88d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea568120b01da2bb7edfdff34b360d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ecbf07e5d34e42617f875ee23440f960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f69adb22a0333dac5a76191e9edc661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336b48111b8e4c7f2a25182c945a53462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f2a84b643427e6d7fec930033892163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cae7fc37d5c0f2d4741b9bb83ae57964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4c9200d46ae1305be35dc9779c5ca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23370abf39ab2e44b58095cef89f3d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb503a0cedf8a8d2fcb2b377163bb8a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cbd358964cbef27c360c09aca170b568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704af9e5336da597163e5fca003e0b169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5b70f5f3a50184180962a4c193e9770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf300a499d9886b50200d371c12015d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266359362c5216e22327030e551686cb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a88495f6abfeaf714bb002b7b668373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f804f798aea9b65164ce23c96e0106d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4078837ff9d95e1d1c63884f9a2e3375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddfba4184de675848cccbce20c5f6c376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f407abe4a7fd7f74b041dc2c9e0f377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5069b4e1d6511d93d3efa32d4dc2778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128cbf5570b341af3d790701b38eae479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48bda334b368aacdc3a707cb9a4dfd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b334111cda0f00230d2c5bf69477f0581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396cf09b511914ef41f79cb922cf97182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9aff0082ad5b811c8758c197fa3f3483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494c88a58e39da404d6fa1032ac1c3384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b531c400c35a5727c5b05d57a597685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd918f8c3c089a88cfd3353efedeb79286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5970d8c1dea3bbda347c0d3875c0387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c305a176fee620b0709f166a1bad788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ea3630571b955d49eb1e9a8bbaee189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b6ad8843abe369d0fa8a01a66dcf890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bac71893b484748af7f2b045429aeb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510633763d5b7f65ac6a78211c8005592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42895440ed600d8ea7495530da129e4593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bbaeb06cb1f1c54bbebdfe87f138ee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446104e52f327360d47c77fef3b3b28295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163aa16fe08b7f80d449548e1278694096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a16d1e3fafdb1028d2a6aa0fd8be9a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69736b5efa62b872ff05f36cb41ac5e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2d9efcc8fe7020b5cd5c61e05b1b699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907485451071dde41b7c2912d5dca4e6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5ee387c8977628df154245e020f81101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a71b32a66b08d28e20fa6cf45e8e9f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ddff9fa9e1700a260b4917d1111f78103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb840066e0554223f6789b6750034eb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea432b8c10f5ec78fe98007b9d062995105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86d8bd6bf6e7aace336feea6141613106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6343ddbc0fe8f4979ec81f4215b602f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a845ba2a18609c0b840e18215880ce6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d11f6e1ba2f8105721edff617da328109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c01d902e58b1c433298ff0852730e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613a42e2e91d21c537ed2d9eabb9d26111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601868013f4168ca84d4c3e03853d02112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015dbf5bc3142b0221e1a515543dea54113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912b98d09a6f1cd3523b374a794fba0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904dc994873a157a9139945fc79632d9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87384886e4d223ab7f4403c8fbbe0fb2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559763974d099e4dfea5a8333d0cca9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1effc8acf94e78a74241c2e0a056b6d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e5ab526637249556dab9fc227f3ab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f2cfe94df8fcc12b913a962838b39120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4667908985d5f6b07679eb0fc24a38121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f2cd09acebfc75f1fd080ded45d8e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68c182a87f1133593b366547737b17123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0102180b4e2f3fb21c2a44474a82228124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d93edca37f0a61f6c3fa981f3013f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a26846b44c7f52d6b3d737a4cebef9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c37f4a26228903e22f19a352f354f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca875f9167ccc3607d6a5abba9c1c61e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff89c795d0c77dfdaab95a9e085859129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c843459dd88d64cc4f9458b3aff9b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386517440c30c38f10e51a37b41c80c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651874143a7d8ef120c4d1bb80fd2f4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff875221f742623bc375dc29c6030504133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97014275a25cb3179f3a2298b65cd19134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207ba8c9723008f9b4a711b0fd7bfc0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826c551cdbb87ea6e3c70df5d5892e9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5ba75bf723232277051d69047206e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d359149f02048963999b42c83c54c2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860bbc548064c6ad61cd74574a28e8e4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae942b193d6e2b41098f12a1cc82f72a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732cdb56028d3d2dd2253d86fe64aee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f28ec93412cfb0ed08a684a1d11204142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb32b6fda2bb8e37d4023aa79bb442143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06073c824550263397099a775e61d4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f12e3e820b1c29f42f739edc783be145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a4c5ba84c21713f2923d4192e5b5d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef25ad213994b167f281a757c73f06b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92696e0912f73d182a7f3df2b20ada2a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d5352c1bcf83e2693e320e1cd5cf4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46a84d7e55044c796f9f9363248e1f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fee9450bc0e8c7ccfe4b83905df8bf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5dd3eb60155720f6100bfb15d8db5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1bc9def7666ec9ab56decef88f0aef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104da1e819927c7d81684afd09f4f2cb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975bdcc24e797b84ebaf37d9280a17f6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82518d74f41a272ecb97647b7f0c5efe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac7f62bf21e5d5b4d61637c274286a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6261df2a122ecfd9699922a60290bd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67956cf76bbfab079daaa4b98f53ac0f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af911481232fd722f55df5fdfaa0d7b6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8507fb7517d862bd7d55cbeada6327161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45642b05b01e0e2980bfdf791b825039162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13bcbe2940d544a87bb06066431c1c1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb80c1be1ac1e9a4b511521a70e22f5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa84115a0e9f0ccacfbbcb39f47ac8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a11074a612c4914e9bd6507167aef9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4eb89f8f3c5e8e8f33a3fbd6a75ff0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3d944d98fabb8aeb98b964f0f5565168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03fdf01e3593dd68103fd1c442d599169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fbeb13ccaf34382ae605acf2202577170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047d61d6e2d7e1dfcddeada7c18e368171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279fc87e702031c591ffc8cf60587aa6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641ba8cc49950c1adcc656ccc720574173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1484e743c22e0a8369a794343f07ff9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2980bf52c876ffa3c56ff3eb38287d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507fab15b334f9df3f79ad1e05bd4f4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236254f396e07ba8202e945af9cf97ba177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00538fdd27910479f4f53f3095a868178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb8a2ff1fdac90613342f1a8719fea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a2cb6882014c9b7e9454f17888e27180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a503218dcb93fdb21037d64e428a0c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8abc6ea1f69e24f4aebefa2d6c14c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426636f78825be1474876f3984c6837183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05cf19709cfbafa71948b8ee8efc327184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabfba5c5676db8060c721207b827a62185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bdd3e8f65f043d2fc3f8be4c150508186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d365160ab39d7e7a1a2243c33330e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaefca812575309388221196322d665188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de3f297b98e3df560798b28c1cefdb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878d14cfc7d214d53c637fca6f16a7f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb55e6a7534780f5ee63d27c66010b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312bac6d9f217113a3b2a839c065317192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c2b8403fa2fdf7075a283cd93fa25193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa07cfe7ba07a8daf335b65393fa617194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3ae335271e075f5f1af62a1a85ee4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638134a3cc6ae2db928f76a65c6be9e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9bb5fd13c7d503cd625b694049c35197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4661fe5eec87cce5dc37c12edf45b95198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39efa8e823acadcf9bb6db15f64b8087199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d486b62138feabd2dcaad0b81b1a2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f10a8be97891e4b291315ff337f13201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea099611ae7b8de97a0f0816b719658202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871dc52ca010661b19b6d3b73b46d93203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577618e5d5cd00da0a09f881281fb07204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a116a270eadc8b0c58fe287eec02c8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db515a89aaeaee1b9fcaab2815b2e0c3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204589b0fed6dd55ae9e9e1105cd0db4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0211b6622afd35d29c75ff00bf1b85b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406fea38d0477208ecbcfbfcc759279209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1d661f66bc40aea859cb545979161210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768906679b5b195ff4e2cb265f3805cd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc864f5c997c33f7abfddf5b3b76f4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb645dd7273abaf69cd81cdce18f98b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fec4a8eb33ec3f7832368b92606f5b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc38e87f518ee00723b15d3482dce2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a1a7db6ec83eded0c1b775eae51cb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf6ac3f6002992b6e350b51d6cb919217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04161929b51469fe171ae8dcaad046f9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dfbf23758b9d6ed845d1bde606ac08219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc49ee75145cdac73ab01a4a1f5cf5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df50d7ddda39841174b2ad5fdae14c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bcc0a5b70ac86eb15aef73d010e1c9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532470825e18db7de540bbd8537079ee223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2145c6e0fec7dd5afc76727be5ec7f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553f16bba6782104637ee012014f9d8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63158efce0d7f8453caa308324c960226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8ba704e629c20d28537aeea5f6b4c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff96bc586f9f39d26da31c4e6fc2386228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee393e6299364f9fcc8a4d8ac368b9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf354786bf395cf9cdfb27fdffd007ba230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8eebb1ab244506bf4f60976c8f6f4c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6e3278b2b3e96cc65a14a17926815232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb845b444d766b01b873f1c0f97e7e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54e7067762322d2565759310e4ca5f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f95ddbc5edeb35cfe92092c499d2de235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafacb2a295ee9036034803f1bea8c79236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272654919cd856e0bde34d12bab10db8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb4d082da6ccaa36097713ae1a73f1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ca7a18dff698717208e282fdb1a86239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f29c6b143373ae5499de7de397998b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb4b3aba575f30245eddb869fd20f26241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e51ab8de64ab85b142d4acb17cd23242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91ac60c3d85e28165e95db01c8269a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea069ace48a6b95e9f2bc969a92dd5b0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24b33757d5cd5000f70dfe3aa39c4a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e13125d789020ff3553a2cd1a43ce246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426ef567d23bc42f82677b974d31472247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e279554b4f3405dc53cd369d8e77c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f838801bab9617b42fa4df67cdf125249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfdeb322bbece28ec202bb98b74c7e4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12cbe87ddb52a2050061ea4d7c9f5e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d5013d356f0ada9e816c7ea87dc7b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4735d1620d2abf0a393e519d811cd7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edeac89316bca39dd3c2589389bb82a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dcbee9b106aa6f8df4ac19480c2af6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28809307d2088aded20411145429bfa1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4c6925cbb960cfb5ef6cc7480e777257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ad178ed654c37badb923704c30edf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757395d7b1dacb951e65da8ce00e9ea259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b885c7ceabdb6c154f8371fed4b85260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0f8ea5f6fe5980ad640ccc06ede55261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9ebe4f0bb64a55adb554e25aa15cd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1444f98c11557567655ea8e41876e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af6462477b4568d8ea4c8ee34cd4b2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f4b4cfac03c26916a509d23d9cac6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ceb549f1188c8543d5e62315292f3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122c9cb402c86369e6ff999c2d60ff2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31aa7a4175f1691e7bc307456abe97268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b901b77a5435d864c0bdf12da6ad2f2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6dc9e1987b64ffd2f94f62da78e3a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39559338c058fbaadfc117a54f368025271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff41448a2a1a79792a01a4c544ddb5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14e6f9ecac2a043cf8550d4ace0168273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3916f3b66a069b23cd0c3b0aafa87274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468b8d4851b318ae5123b4313388b9c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33ac79889200b884a091612032272d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662214400cb15ba89b4df8b1268c126b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad1d3cf04d3c082d5b92473bb4b288278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2aa6c057982b35486de2743ccd76b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ea659ec57e41fe94379a772f0d991280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e513f481755a0e7692ff320f8eeb7e5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765148f3f050baf906199eb4bea40d8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50606d6a10e56edb0eb09baeb92ea5c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7106a6814e94012f177eb640eaff1d7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a73d13196c226c3c8a8a0c4d993a05285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b3efa31a91a3e209302b7d7bfd602286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200bcc0fa2bfb6fa7728f68d951a1ab287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b690e0dae58642d57c57487ef9c319288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0eb564995321e73bc1e46742bda96289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9878b0ea8d0022241154000aa7da1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3d88381047cf7f5405f761076d91f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef453b0dfd782224aeee49334d725a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78553481d71a230f96c36c2e8985e3e2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8f0c2982d459ba4522a18ea80c4a1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff4f41a4eae79ccfe3366717792ef9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df87c501fb4ae45a64074fb0f9ca73296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451be49a7ffd16e8865515d071836e58297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b874e92fbfe4a1a1c236675468478e4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8fe1f3d59308c62c754cf57444fe25299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a672380507f6b10093a147f1aaa87300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28655efebade31eb2b407216d115f97301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a519d2c9aac6f0c28e77c5defeaaf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb07d7df5697d3942d340e9ed406c5a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539ab9d7859da007a5ce2470bf5e00c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae010c13423e08935b8d61f7e590ec5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7c529313c4573ceb1200d5753a5f1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5bf0b6fad665986a5e9aaa9136d5b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c967c8f305be71af2d87e4ef9e52d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c4c76cae11bccef7ee24e1b2eb64e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb35c1c81074087bb5e9706cbebd1e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc460769b6a28043c06c2612fe92c067311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a158e703cbbce1032a8dc66e403abc5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51c973833a55716782687ef10ec8c1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb522764ceb46e5288d8928f6b04a3e0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06950aa9ab78b0095f1cfebc3b6f5631315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d831531c63e77133404b93ed80f69b2d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b822f057584e4522ef15422124706317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699d9f26e8fe570e6cbd413f6951494318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa41cdcb5549bbbffb556ced973e0a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b02a2a2d3f8cd8f84347a1576b4b1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198dfc12f6f39bcda99f099acef2aca5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c3a1879937fc7e620e05e9acb9d73322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e9a81480665377321045408a927af323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea964904c6012d7ca6b2e286d30d83324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753a728ca3348a24852511293c8f224325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04965abf140aee786243cc7f4bd593b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4daeefba8c13472e244451978ef29df327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef9371a1dfb0d8e28a603cff5154dc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30052ffafcdf9973d7e77fc9c15f015e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb517c157404a42188ceb7e1db35460330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc497fceb9db3e34924e6be87cb06a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9d7ee14c681e573f483472cff994c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b59e931cc024dc299b7782a55e3efa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564d7566f6b4782f70c5297ab7c08bc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e100369054dbba682033c26abb0ef335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4aa516c0c5fbe32e0e9c6f863debb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9f7097b863e17db03ae4e737d8e87337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7df955d997cdba90bbd5c95ade8e55338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6aa59f4bdb1c6954f9855602e8c3b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc637f63c6725b672547cfb8b7d84fd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483e92458f1348b81c7ee0c1137caee341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9cd7c5feb3b55a2148ecad2024192a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e16f015992c6b735961ad5d290cfb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232258d9bc89632c88ba968594c7fb62344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc44dce3bc2953457b2893e95e82b03345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fae3740babecd2ed449d7f39eb05be346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8856646ef2bac5fc94292254f2937933347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd6f16edfa71d5f674f563ebf1da15348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65217c00bf95ee1ded2f632b7652bb95349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb5576f6625c8251bc798fc816cd5f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072f5e76406e66957ee766d47548898351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a729ddca8313caa55c107c09ea8b936352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ce3289aa670b87f562adc5cd17214353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049168601c2a080e171808bbbffd53ed354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be753ef9684a1f66c1ff37215e1127355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff671d756aebed7f21b4e4a98647ddf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28671fb2eb85003bba3083aad71479357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfde5b3a3f80d33edfcde1e5a354a8b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e858cf3e249f53e180124d866d19a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b73a6a70591d1898533bc8da6c7fff360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33afdd8565194ea20b19b805c6b801361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba9cce1f650cac3150100c036f2c71362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957e63c38db306140ce96a19af89c3a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239c43a238272ec07e1ad0f6c14812c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c3f797a62a8763ef6abeda25539eb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93845221a5715417d945b029920b3620366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030c171d5609696afb20ab1bfc63d00367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2cf40fad11ee16263c2b7141a54bd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373618ae5d7b815cddd6f4f7dfde561369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e15c57df622b123285f82aa503850370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91ff1514d0420f5f8b39b183ffddd6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753a10150c99251c1df22cf2518875d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd133101d6b4036a9853e4694ee90cc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623ba5ef4ac09809b8623581cf10999374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fdfa2e74d934587f88d2b1e367c60f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796048e60951c78c76e7958ea017b098376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca8b71930607d026db2b48b6218202377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d45e4243fd8a678d1ab9b6ad3dc7e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee7b443077cd16debceb5a8999edfa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68afc368c33c37567e32d960676390380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ab7bddabcdd0d5485ba9db8e05a00381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae4677a01579979ed8b05a2d2568a6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b7478e5b6688dad2c9ed4c5dbe8c8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4c03a9907b97fa01ee41069499311384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7fd04e36fe5b674791d81cf030e33385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aeffe7135b417b27d65e1651f55cd3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3902eba4bd97eb56334a30a3dbd078f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e216d29b79abf7c9b026e75e2f8ba8b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543e81b68114540452f9ae381e7ea2f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59743c03c0fc2dd85d1e1171edb85abb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d948364f8f3f865c428b3db30e70826391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312f1f2d494dbfdcdddbd40d5f36de0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7ab6b952289f9e9890c26827504f5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46cd8e5bffdc8b50df77193dd691037394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be50d54f49fda442ded9e20838980a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc1ecb657d959bdc8028f85a678d9a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70de3bf2ed8cd779cb1aeb9454711e1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac696cd0fd1e7fd948d44262d75b2d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee359a929643ef33c4782a15a4a06b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392bd0a8c22878e2ce7d04fb346ade86400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf25b7bf768ae601f3bbc47d6690fd7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32f71b62d6f3808be3399d11e28e97402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b306be901ee740ffea003ae3f8585f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56306ac11726a6bc9640a4c139d884a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4dcf92ea8963ef9793ad3b3f5b886405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799579c77d3b4e304330c8bceda6d19d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82102d344909131de7cd5c1f991b634407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006dbdadf73d31430831751a541eaa6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed8be6488282a6f5b2a1f0b6099dca409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a2cfbb9696a07cbbfe7edf39e2a7b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de50ef6209e9fcd8c5205d5218e43d0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a67edd7aaa2e6b847fff34daf5898412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c19f5d877506fdc88bfcd5a761624c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd4387fc23a2bf2ea5380945688d6a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2333fa36aa1e6c687c26fdf86596b9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208ebc2675f1a5cac94031381e64c9b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437eb8ff3f4f57b949c91e1398feb9ea417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029b9aba3c422d1d359d4b85d58e4fe418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd162d78b890f2acd89b4acece2002419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cbb52223ac334e5953ff11220050c9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97d14cbbcf43bbe1fef4436a127790421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d0317a216d981522ede9dcefee584422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63feb5c383eb6c739357a6afd1a08b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f2e49850cf8441b1d49d8f3c59711424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564eb1ad415e6d5cc3e7c22250feee6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ddfdf2b9c1879efb23b8a14d0eae5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285a760231d29cf9a56e74e80c58d79427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed60c883e521280ad2a6a5c0d74a490428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671bec51023e62fe2a0eb513b2dfd29c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf522f8332b25aeb94e91b56d0e6754430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae621b9af01bb3bf8701fe2022554880431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d664577690117250d6673328bcab9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913acdaf67a975445524bba8150feb6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c63edf780f2b2ad342d383225122aa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa83e5ecedac81747eaab44a91cd1d9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0428305c3b98609faa725efab5260d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44ec0be815cd26322181fe5c60f076437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1e0da989bd4226dc83eb7dbc22b52438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646f05a89b678de2bcc392dbdde6f8f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63f4e08367dbad97c40bf5a1e117fa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dea90cd47a08bce030f864f20797f5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b324470b50cba68d82f8d6c34105c01442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56be8d48bdab12bc159b9580ba3c90c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb720079a6b31593ae7ab3ba7d24f815444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30d935842756be5af69302b7ceb8ef445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16fd4f7057cbfd004aa38e2e0e94545446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32144a25dcd7b0ab64a72c427a84791d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0b05e9bf132ba79c44f5c94f6771e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384d72fbf54e2649f3e03cf2df43543449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e3950d14f7408efdc8759e67c7ae4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f81484861ac13987abcef678ff3c0c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb6b77db62d453c24da5ccdf679f216452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44939a8be60f86f15a3913668aefa2f1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4e63503763f2ee6833568f66a6bdf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f6b09b3c775067b00859c508b56ed455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52412c0a7565f614451d286636bdc11d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799b918c0f67f3d7e9f2dd80649d796457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c5eada676560e859d9d0178be243e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf407d6e30de5b8e2d0fdb3b8fbb3df459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae3c089d24b4a9ad61fdae51d34b10460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17393edcfd0159aa786478bb3c06a5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6a78acf584b24b683b57e4771812d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d45af79a7f746d9b5e92b69063596463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1855cb14c33e21cd679bba82e6c19464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fba63016f6d1d7f06d99b12bb2bec465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837c464fdc60661f04f0597bbe3a0f1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f9b384fb1751ec820ce55835917ba467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516df0a44c9ce6fff38d486e855bb8a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87323bfed2a61866e0317e9f31e2519c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3698990dbf7ff7393f7218152cf79470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58f1ddbc266b94277da332bc48741d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f36756d1ee508321c74ef45da0214f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04008a9b4430bfb217ca7eb45d85ed6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f0345d610a0a9dd3624a0a2ce2583474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b536d0eecd1bbcee3fd9f096f38160c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe2e0f1d6c5e55727958455ee51508476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac73f428f873671b35384467ffa0ce4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b3aeafe70615f2ccf54618a118197478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692aa600d25ad04596a60707d5c466a4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca3d0cd05c8f2f4848ac4a76bba19c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfbb992302a7cc834faae48cdbc22dd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9f35944fd8a2a596981c18f3f43d9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9138ca783b79f1db9599476c2e50e34483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f022a9f2c53b34e533989d59c4994d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19dd2901adab96211737fa2349c3ac485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17d428fa7171a86e9b2db9f0ac3beb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa30d0e0ff424c9b9af7914ae24232487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9cfe4f7af8f94e2d90b71db93624e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e36a8c2c9808833c2daeaa3ab1085489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c761bc14da2102dd247a517c37cc910490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf0efcca61824f03fc613ce442b922491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee2b1a73f65d5726b0cb798bce0299492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9cb972664a7312a014af77d1fb67b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1d4ce1f94ab4c84d7db0cb0ae0c81494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7811e87eef01e8c24dc5dfd95009bb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24a56a4582d14adf7b17812b918a20496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728fe032980c3fde60c6608fffa08a32497.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ff1d47161dde53503e45ecfce2a121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95964b74a38250dff6544157333b1a452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4a78cb3c92d79d142f5730880c2383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71beb80698bbc1ce7f2b1296cfe5304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123887744b1451e78481b3b2878b8195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82431ff260438920c5c59245ca03089e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264429fa199efa1eda139c7bf5b188f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a805182300d3bb4ec591e81400d44a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf883c802864f321a4061030f698d469.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d325c597b28f33a31b8b97a19c94f3f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769178bee8b12c89d979553b32174ca911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41495c6d547ba51b3ba76346363e58fd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeab149ffd1e787d5d323541fe0e5dd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc2d4a46075b70788d8ffefac0129f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f15220163fcde42e0d6779cb2b81df15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477ce7b45be19354954124ce82813a116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8b49b9bacdf41c70f11d94a4bc29c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3c2bd76c89422f35b01571a72d1ae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf0e23bc992249c9728e4aa990364b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caad1828138593f89b5495f28c4776720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c302869c050a851246627d8b1e2ea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba59d2df509060d735cb95981601dc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b69547f2d60b11af32d69c40bb0f4423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931cd1de820b16c84f7907cec698f3fe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fbbd954b02850d904872359a47917c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be5c2c3a67e1cfcfde3e657e0c7db826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f442bf416b38e4b6173be90576e007927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73aaf24c2cf5a00dbdbbf374e6d458e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04435a8b2083830ed4ad21b9a63ca36729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc747ba10f9ff0ae4c8d8da0b3f421b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf1db2c1ded1e1cf433055f398565531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25248eec6a4c6b890cffbd1d8cd460932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f91ff9e8843be79508e7c839ee163933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae51c150a299ed2b602c98ea2f8d0ae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc05b9ceab75c4c33f6d63d48d0858b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9cfa4fbeba74fea09e150649ad138236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e337f9cbe32a10b397b26a286a78237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083e40c26645fb3e7c3a042ca13fe2f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528957dc57c8202335ee38bca2ee136c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310964a447384603889911fc2c6d57f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16f911c6fa5f62112298ed57fe8a6841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fa237e4aea7955a93a13244244b6442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc43f987c23047798db4494ba48119d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9e7412d9c86e95cbb615c88d71d5144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147129fff57ad16ac9d5e359de2e6d445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbb0741af3e7624d276119a78d6d6d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a44467553bf6385d617910a96a554c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe92302f89c0209ccf6524310516aa448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02157073481ba9c1ceff79519320f62449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6faa3ce30d4ef7f6ac97fef49343ef50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a13c6ccd0962398172b666dabbd9f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802423b84ebabf3df81494522ae51d7d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad293dc9dac334039b0da2f08728af653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2a34454edd12de5f38bbab53fff2a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f379f3ebf573e7d0c4cd42d1d6dcd355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55eb4b08714c87138f99cdb794d86756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29d02c682562c4b44adafa1d4f4c5357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f160875ecba717ce61b58a83ed98b058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f2f65e5ca9af33157f2c01179c15c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711348f23dde0c0e09659fda6f5c25b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a5493968e73908f39311ee5306d8561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172aa31c23721be14e30a8da4db1715362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e595f88160301e347eb24e2c1cb9963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75441e6a23167c1d7b0ac303272434f864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369c954199eb34d9ee8d8adaaa92a0a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978355425a818852d23cc4746b0c821066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa55f6568d760b9b0e4a840492a9a1b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722117c6f6eb9e4817bb125cf881e6668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e766b9717be7c4fece7d350b86b772c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949453523b441136d26f3fbcbf1d6ccd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837230562922306a9cd8854ebcb8280071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435e02198bd5a65df6ded1b2dc65d7e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b16c29ebb76d579511af25399e9e073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17588b364c3e0c93dfe9978284d279bf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30011f6d0ae0ba91416acf11e3c6c70175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fafe52c56f5cb605cc44e942f53cd076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758a05643e74531214299f09df822ad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74121462211e76878cccdba1989e4d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119baa1fda17285a030a0f99bafc12a379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a558a8ccb2b5d7ce299ae6bf65f0f5480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10052ad1fd89b68ef398d9c583ca1e6581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1cf34b793239db3bc6913cdb4f68682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59919a45f377099d2c0b8c654135c383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8b9f161ed7b694f3b13d21478a54d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfbbba90e5ed51e93321e27de843a7485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061bb15b9215c2af48c66026d0c1195c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44240870ac00d35ea7c04969a8366b6687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf82a58b76c6ecde08472671643b54b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51a4f46cb8f9498631d6bb810d583789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14375d796cf78129aa9b3bdc4fb066190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe04acbda1c7ee8d42d3c4d0488389b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908fbd5452a7181b87d06ba6035da01992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc460ead3a9e6c10176f550a134f87a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac2aed5f010e4a5f04b3f6163b852f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55864575897f061d1aa57352d3f0b9995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873cb0918b5f8f32af5e6d745eacdb196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02707ac540ed5806414087273c07657d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db9fee62b20cb4036749ca3a86859e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0fdb13731a270e5f4dbed5098b6a8199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2c608dc9988dafa7a350bc44a3072100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554665437394fb6fdeeb12988706a1f8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd76465bbfa46be19c6197cb9bcec95102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1d6836461f1f8d9d83d5d4483a08f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795f11f705be8dcc346b9db6e9901b7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69c2fc40d7961118e39f3b4b454e55105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c5a2f2dde35806d4f5c6cd5baca3f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee093932fe85c070d1be0d213d1a8551107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d7d27345770bc31dd4694c01bc72b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295e06d3e97e2a0f2e26be6534507e9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741009639ac525ddb0658e439c36d5ac110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7fdaad3d6e37a46a9f2c6446641ad111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f12635830f3093ff34c43cc7d4a139112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a38ff5e157294a4b515056841b98b9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb518c9196e4b2e2980cad95006e0735114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4439a8311a3226f44ed13e8f14d911d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962348e8602f003e79a10d9e4ab801a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1462512e60b17139c945cbbbcccc1f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72726cd318d9ba7d1465cdcfdb8b8d6f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d31ebbc817480c51e89f260f37efa3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfaa78cd6287c80419acc8fc86b1c1a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef0a88f5f0a0a867acf9f34e1679b0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd33626c6f6c0384608274db597b3e6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc88a4884d505ad541f339f1c959a4d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd1984661b36e26a75b0f3e12de259124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a516ea1a4a3667831863b8dfcf6cc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a14d2e193600597cfc2fc41771d1b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00084c5e53a8db8dae988b552ec76102127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4181d4e555e9f9e8f812ddb94cda86128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113bb1f5328ded8b5ee565a2ff42c6d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8eed6a246c02d86d8239864305de6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d19fffb4978e00e014f255c76df3f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252ce2b9ad4a68c76e77b61197b6b4b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa779cb10bec93401d2f28fcf50789a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054ec0134f03d32040b55fa6051ad1d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3dd76a3fe3726f360bf44a6a790d3a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907ec252b834a2188b77a1fab241707136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73baa64ee2161185a36ce943ec6897137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7f6ee70c4e28a9a742de342576d1e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbaa559d93432c54b55075e65c6ebef139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c418e5948fc37cabdeb26e559772e15140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12781e41707425ca8ffc9506d2fc7e1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a363727cd1bedf0b1ac6e96fd864655142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68c216fa4d37abf7b40cfdd44f569b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2978240de82a5d0a1b6c97c46d6f5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9eafc787b1c565c066108a8dfe7a7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb4ee90e091a12639f5a8716ff5f70a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eab7f01767cc655f1e51f123e013b9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83794fbd3dc874faf70302d4012d39ba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d948f5bc4154e4b579f37b7d03d0784149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627b02d2c91c5ba50401629f67cbaa8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bfed72c38423aa3978eb541955fd54151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548acc0b0afd40de9a388f619bdc4c71152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223905af32d4e56bc0c9a1550a4f15ea153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cff0e5bdbcf60779777c0d8b4133ef154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db250aedc15394e16dd5bc55d3ee0444155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693153d20af7aadaf8de3d7e9af0c0cc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb8e1d93e0785c370771f46010dbd7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4446c2ad733273bd8c4a6285ca337cf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f85410a24cb99b3a3927ecfd2668c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd25642d395d55c7baae1d8b89bdc9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb733f5a191fbfa203040256006f0309161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977def978aa87f42d73d590f098bb01162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379a08ce54eb6142ad3e84128b1a24a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3da23969e6fe777d0e65b760debe0e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed5d795ec285ff4e5b44645cb04b8e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9154460a12b03bc38fe3b308181a34166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd06557bf1299346a37b06eadf9512167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4cc80627a99ef68aca0489595e0aa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f26c730c6286ff8cef82ee938773fd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5446ea432371ed7d803f82020feb4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68b98f95529693d1c3ac8ed945ddcd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863432c640d8a3182015f868d9f60f14172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2767324bc399da6aa4075cadc6122173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f9985109f50ea3e92e32de21722b6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff23964b7068665c070df42cf7e4628175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555fed3adb5594d7fcd1c216d38d51a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425a475d4b538f598abd97ddc7be61d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92423bbae75cf71f75426b7e1d459aca178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58ae8b39477cff57a8c193f1be81ab179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d3f6599d01e6632a9f6e54fe1aeac180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6913b66738900936e00436bfe515133181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafcae94c104cdb37db63151eb9b6be7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f22082d0ed15ba26e3a8c86451252183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a38ad0262a8e2dd9f0b4c1c30ac50184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7e154f47d037a939d78d6e70838e9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb18eee0072b088d8656d6cf4cb6a0e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2cd4178290d927a37d8ea42ed6ceb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8002edeed400a3fd5f8aae51c2b6c1f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1409d3a703bc8343127e38c0f8824189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb9959daea8f67ed99aafb0f46d327190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1414fe6bd864ba9ceb6b922160e44191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16892a61a4ecee1b7cea8a087037a974192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4f7f1309519d7615390d6f6a4e801193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844e192b6382fe67fe8473ddfe58965194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd24f7bc5245366ad52686b405aa99195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94eff601c6603b67635e66ed670d339196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671048a68fb72e8e7a0a27ba09f4af13197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b67fac0094312726435b428fe26167198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35fb5220d85992c50c56b33be286a6f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae124d00a51d0a3032273ac4f572a89200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c8793f6dc9e643843591ed6476831201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2fd0210ecd417cb2d60a1bd0458500202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0091b9e9c1c90154375444d9997f996203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467357cbd5a371e5017ddc3ae52da305204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc7576308911db6cdf39f019da26d6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e848f9d84921a13a04c6aa9b9c37de206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a010bcc4fce74544263628b4eb68859207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeea7b6d6caf1c02e5d8dd57657c69b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8d7c26f7b0fa4b2633c1297b215ab209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886064772899035f77339771f8a3711210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74627d2586fec69d64fed1bfde62a89f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c924c15796cf29b551a70cfcaa6df212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393681684c70fc9abafe8ae50535bac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59005f96964102d6ca6fdac7a95fc7d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005bf2861b13ef923e30c6ddc082757c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33eae5a414fe96dfb134a65457dd9f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f752e73a7de42b3b08e6fb6c5d82d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52edfd333de8ee26541b91ff58f96e3c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e5b0971cded94157cf03a832f6254219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b87114b950529e5971b43b16d95b4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207057f45f9a57959b76f2f8c575c4a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c800fbd06ae6699729fe09502b376222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82057eac725664d42147126858dd8bcc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ab307c72915a169e095a8489460c6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdaab05d1414d0ce10357f4516a285a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf01a3e1542026dffcc22b2d35df6b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215913783a71aa3fb3726f9130a8923227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233321b9c4338b7981da04bce3a2c14c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0e557e578029a590dc2eb019292e5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1da4a17d2f460084a74b26d1967d9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0848d9934b4dd3efbf3d854f44759231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01908247a2140b8c7a4876bb52fe5a9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01999234361fea3f90e99fcf9189bf67233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afaa3a9586cdb88ac570a2e331f127a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53091037ecdd3a00510644020f1f40235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690dd131623213378054987a43057c31236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245ef287405fba42ad32da9cab2e92a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219839214624a08413105f492df127c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088715f7475c5589236407b8a0a4899239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a64dc596894f16139d6259375b0db7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950e42f066c5a42fa4f7a90d146ed41241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d423e8c0f23eb1014c90b4f44f38b09242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da234b0a9ff9aa591a69b9ac95b963243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29e23c600070ca1afe5e6b727aa95f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82fc9c0e14b92273af0f0090384d79245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed721e95cff11123c072a46c3b9146246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340f1982cb957b16d0a9b7b72f7ad6d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b4645d6b61418a250c161cd4fa76d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c0518e8074e7bd58e24eb80123776249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4a9ec51e3fa9e63b36796c4ea33b9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b2208c280d8755e6470417524469e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc8caa7b16308147296957af964748252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f8ecfc14101d334933efac610ab8e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c87563a623dcb46533f0d7a19a7c87254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e1d8d343d28b891e769ddecf798f7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493959a1801b58bfaab259dad35c0a6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe49522f06747555dbe6515745684f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039150ffd4ed9a209100f659dbff8a9c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4d9e696e3fc6bbb6c19ad9780095a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d9cebaf75c2e66d55030b5701af22260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf3288fdcd2b6a858041fde80f0119261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada1b08f2592ac00eabaf3889209fb5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639caae2b3ffdbfae639f396f3408fb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68fcc2572f140adf975e9583f54327264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225c0742235cfaef0eac8f9e63cb313265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119252785cb510bc44b670416c430eee266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771cfa64f60eb18c80e1f185824804b4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d80ffa85f53213eb479173db06e100268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076a3dd658e5f5ca9259b71c489e3b1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab956978ec1ae2d76dd07c401b346633270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f27b984701d3042685af748a8c5758271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57116f04ed6d04edaa8017abfd56f2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994534fd7ff742f273ca444c0647a267273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc94df932ae6b5d870365a85a23fe1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02103c93a0c56c9b8a52dcce05657b56275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c84425acde0f3f4e20f8587c7bd18276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e355427464824a9061cd3d78812daaf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141c75f7524fd2442ec616922070574278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b2c8cd561ef3dac28ea9bf3b0e70c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42975e12c408e0b1d6559ab5f992b44e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75767ffaf88523c4d5d27a2f0fa47139281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415fc85a79ab31ad56103d52cbd51bd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e209f18b73e9f4bf4fb39f7ef5bee283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21fc73eb8898f12df53d81e0572ede284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320a9373140aad9edf048ab04211e68285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b902f65d1441185711084bf838adcca286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae015f59d96eb08772c25b6e78a7031287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d627b571e4f35e242232c574195e0bf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb33382846dafa9a541117b8678336289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883f481e032a6622867e47cbc8e5ec4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe361ae413a486309b0d891b9d7c13291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f2c6105cf84acd1e145e69259f7c0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4690923a388784e045be255348db90b5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b01d6b04e6b65cdae62539ae434b7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5249649cf9280bcd86fb42a8c93618a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b53482808695952171a123de907f5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9ab1a8775601a3a5a23d8674ac566297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1879c161e90eba4f3e1dfb588ec20b4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f933d0a2a80908df10ea0e3a4a9f6b7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578f9c1cd6b52ab2ccbc3914fed1c67300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c736281bd77e095c89e5b6b0a51bfd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8b146ae6568cb426c4693bbc73a6c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c78aaf8072e85de28f1ad20ef2dba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46abec5ca9e4162672358c505218a3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a922e749a8d2ca5b2b5cdd9eb4862ce305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced0996aca32ae3d4694b422ad9b84e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48839db4578c4565c07f6236261a64c3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d700bf30a4c34ddfb6501aedbf4ae3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e85859986404b2262fcd0e7183a5f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a11cd19c937b9b2b738f57b9ffa615310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5942d234bd5bd97d25ecd94400e39e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984ffb0811d6c73be96458301f51e36312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54ef3638ed7d1d87b44540476c8567313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b70f3b9163265e1e04510d6ad8a1a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e3f293ce87db5e003cba5b0a552f3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec380a37c7bbc0167a6e3bf81db1c09316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169a6ea8e2d0f2968bf027811fc40df317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76b35a8b29525cfe2b3a4c70f5fd09318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7a809318695d323df5bb304ec44df319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0884aa679cf922e0eaf8085a4408c0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490587a32188c561861c50cd67971547321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caca774a51768866ad04609f84b5a7d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe18adad7b9243d854423de0dc6006f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28191c82d9386d952678ee6d3132485b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071e92e32b65f156d1eb36008f4c9be325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb4d041ee0cbe0f2957f6284b9e255326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d16abac2cbe81a36b5c80b2e21f92d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aca280064c3ac2bde7e3846199ed5c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadfadfe0cb710be3d115f1ff950e93f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc29c3c9c0e05aa96adc48792a5630330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989701378b447c8e8b54a2fc331817f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be083e93a3a6fbffbbf9fb25d5d39866332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1770ab00a56443e296b2b45797ce41333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5b7cd850d1771372216fc00e198b3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8427534de73bd94d28c29000e9b96f8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6eaf21a5063a311fd2739c644e7279336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f775306b1ec96b713b9b291a1d94e41337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06deb67da4d662e97cfab7a76c28f3d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34296b96f5b2408cfdea0cbb6ecb6c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22756eed15d05947d82c00407b47e8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c39e3f5d8741c3ef7a8da270ef7c6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7744a3324e252f03de5373e58d7d7b9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fcaaf8c2b22921435a287f8452441a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9317b9b494c94cdb3b41324b14a15344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a5039aad0e3a4fcbcfabef82c2b7c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee6e2d87df2de5f9e9947d2cf3e591346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6516111769f5c56358400507baa8c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e603fe54afc34be875926c7117c3d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9638a52dbe2649409ffec42fa64c79d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd28d5364d3a4e5504a3cd20002925b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b683711ed5709d5d23940129c2c22351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7f62b188a26e3968c31ed30ae8e33352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac38564a92a7044fb208afa7a59332353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c93c2e3202216fb17ecd3031ef8ede354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8f1265b423e242685f0f49b98fad4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204bf7127b1118f616463b097d52f1a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e76c6acaa9b33ea34b9821bcea4ce7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e516e5191601a504f04c62a1b5aad8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200a69e1700c6e22f9d02fa0666bff0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a02cbff19c65b412b4d2ff04f37e8d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74c12b40acf24da86efd1fa7143582361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b48bf6d04e808e501dc7859b17c5e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce37292e2a7c2fe4444ab8546fb555363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2d908e6ab4d7ed6ca25fbba36720c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c927eda9d74a73be4e9d05fd56c7aae365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d624cfb06f6f481c1749dc896f1eec366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b867978dad34e86c683f2199dab800e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a071e4826e6e7ebb8645537f35f018368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a08600d8b23e54c56d50599182a931369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2e01e9139dc2fa8e4b79df66de607370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d5ea96b57e06f05a46ade2d6be483371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd76d9f86a074c5acf32b8c252cf260372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4fef6de31d37608246a2bd12e92d0b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b182954300fc85f56e0dd76f9d5b62374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d18075837a143bb4d917d3d0e31191375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913c8d0009978c0692f4c24f2e3f98c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b1e0eaaf7719446d6a00059acaf30377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81abb4873617de6448175a84cb2aeb4d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b185232f51b62b8d6780511ad141c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7967a2090dafbf1f43c048e9fce57380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c74271ef89e3df25de175c9615fa69381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147a1764b63548c5cae8b4a72378f93382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f097dd09a610c6941795a83fc0423383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a66bc131f02525963145c6adac9127384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8af7a7b450ef968e38bd1a6efed17385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0725bcfff94c0808e0341f27a604c6f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827b999d42988d801c410bc6b914731387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9ef1d5bf9037393a3c5de10449b7e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff331590f1fc202e153ffce76f1a80389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddfcb7f2be1d2894a8159bf66c5b6eb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7974463c5a1aca13abafb431d745af4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a30986a06d2e2cfe982c035fac60d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70475d266d3bdb4a4e949e534a153562393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939370837002327f2ea394c5ba0c35d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583cbe3d40fbb54e90946fc7813ddcf2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77168a6665d47e087310c9d3fbc150de396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ae1d0ff0c856c28c1b02a4a295a08397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32f970d86695514b9474ce7a11c71d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62fc6a5963b37ec7c68e2e3dca002c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326157669e790a7472a9a3062be28c46400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625ac866a4b587348966652f21626d1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731c33cfa06ff9cbb4d8094cc19fc7c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd4622c9899c59d527b49b399615f2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56677f2963c7b5b2e1d161f2e71b81e6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc15ef877ba3008dbe6f377bde5e16405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a876dc4a16a0e59775811b563f64e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94363ea25aaa44532d5fab5c4a88803407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b702eea1812f14ec3ec92336aec661408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c2eff114165f4a4277490fa751ebe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de069b1b44054ef254a4bfd4b7d5ba8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00212fb50c416f7966ad9825389478411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1126445b33d863bf904b7a08264ea8e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e5b84758271547c6422324abcd91c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31201fed8f445390f5745fcf8e6ba6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3493d8087ca5789cbcdc009447a7a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695fb6d1d7677c56e52404e9ad839fa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea57a55447e75470a6e4d19451783dc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2036ab35049935ad114ea1b0789c7b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b654435d67f0fbc557be139b07b69a5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72860af2d7fa68c17ba664e6abdb90ec420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96718dcb29961dd7659d45fba0c47c2a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98a308b9585ed7a4a18e4e210ef180422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ea46bca7f6f92e95182c02ec72074423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07c60fd60086f75b008089289df522424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc2a5dd2dd1a0ee07625923bb97b3d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7f0a3f4e370b3556efd859129c648426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c9e55ddcbb77262babcf2ae8eaffb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9d04cfe52f522e14513447bff69fe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e19c120245c0f0bc24e298db99f166429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848844d3f398e10662966ae3144b9a8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807fcfdaf9f81d7431b6a75e67fd87fb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81469d7f552883e280b072b7407bfccb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b84f7588c1c4e244953f7a7f3dadf8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25b1944d8107676e64e93a9502f135434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfff505c3d418a74b8d0a2db011f5db435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac473f67097686bd5d29f33a87eab6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a511bf9b6342ce1e53adb6ce44700437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d7f200a02a23662c9bad814c1aed2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8eac247c9dc0a5481464a23b4a5cd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853ff6e89fd9c742bf3e69f17030d38440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908051df0410b88c7fc9ac20e06f9045441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b49b3c3e9042f306477bad8ddfcee442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069d54e3303a580c50cf1dc7e87b082443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705cc5e6abf7938d7f50a27223fd540444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b4528099f60534706bf570ede26ed445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d8814bd8e0f176019f8d1399c7a40446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6fb77e03c21bba5a9cae0fa4391a7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaffed03bbf16366d32030e470aa24a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74482955879dbff6122bafb6a6dd37449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9926cc1f029f0fd922c4f9693a08a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4defef294def40d013549dad66dc854451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed23f8dab606e18224bda251f0efd0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c4341de8d0ca320439483811b7ccc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53d83111e3ad658538f5dda344be72454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9195ba2c2c88e1d31ae3e6e52e877b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a939535bd5b17a589f9594ef40704456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade32d926e49bc62457fece686dc036c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250935602a86e9e43dc59cbd7731523458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aedcb89fca2c71c7da0c0d3c502c90d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0954936baad6aecc6310e0c252d285f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70453de9ab5a50acafcec0a9ace61421461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ec0e2f754b8496ef98de0827bc478462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70166bd79fbd8fcd5d5bf7100df49c9f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a904584c467d60e3879531a4caa4a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ba736a37bd24f265466241f191ba4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c8761379c3ced896da0e9255e6db3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59fa2ba3c1e110a8aad0ebf5f1373bd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18e3894de908fe5974ea0d95019f82468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa7cef94ba3917338800ffdd033b75469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00f4b413dfb1f35fdee1fb8a1a3706470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03f00f5098e1ed1599011b87f9ffad471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375aa93363c35210c57c2eb3c11f9ffc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4471eb450eaab7b222a3451e222f2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be037fabd88b23fce6e00d776f1ccd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2877cdb55d106dd9b06c467ae302f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a687a2886bee5109660f8a3f27b1b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430629e4299a1e6d88e147cf1e484516477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5401,51 +5329,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16391,650 +16319,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
-        <a:stretch>
-[...598 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17301,51 +16629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J250"/>
+  <dimension ref="A1:J240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -18036,51 +17364,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19301,4319 +18629,4069 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D85" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I85" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="J85" s="0" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>0.37</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>267</v>
-      </c>
-[...13 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>4.43</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>3.41</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F101" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="E107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>12</v>
+        <v>317</v>
       </c>
       <c r="I110" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G113" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="E114" s="0" t="s">
+      <c r="F114" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I114" s="0">
+        <v>4.09</v>
+      </c>
+      <c r="J114" s="0" t="s">
         <v>329</v>
-      </c>
-[...10 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I117" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>1.34</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>348</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>349</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>350</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>3.66</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="E129" s="0" t="s">
+      <c r="F129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I129" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J129" s="0" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>385</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>401</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.39</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>16978</v>
+        <v>19051</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>0.7</v>
+        <v>3.61</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19011</v>
+        <v>19056</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.89</v>
+        <v>3.08</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19007</v>
+        <v>19119</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.82</v>
+        <v>3.88</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19021</v>
+        <v>19127</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>1.31</v>
+        <v>4.43</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19046</v>
+        <v>19142</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>4.16</v>
+        <v>3.62</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19050</v>
+        <v>19147</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.39</v>
+        <v>3.57</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19051</v>
+        <v>19148</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.61</v>
+        <v>3.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19119</v>
+        <v>19151</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.88</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="E157" s="0" t="s">
+      <c r="F157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19127</v>
+        <v>19152</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.43</v>
+        <v>0.57</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19147</v>
+        <v>19153</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.57</v>
+        <v>1.02</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19148</v>
+        <v>19154</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.74</v>
+        <v>2.03</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19151</v>
+        <v>19146</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.6899999999999999</v>
+        <v>6.7</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>458</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19152</v>
+        <v>19179</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>460</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>0.57</v>
+        <v>1.54</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>466</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>464</v>
-      </c>
-[...1 lines deleted...]
-        <v>462</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>18</v>
+        <v>73</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>482</v>
+        <v>471</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>483</v>
+        <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>482</v>
+        <v>471</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>483</v>
+        <v>472</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>486</v>
+        <v>480</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19180</v>
+        <v>19225</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>482</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.49</v>
+        <v>1.66</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>490</v>
+        <v>486</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>491</v>
+        <v>487</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19181</v>
+        <v>19229</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>494</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>489</v>
+        <v>495</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.89</v>
+        <v>1.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>490</v>
+        <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19224</v>
+        <v>19243</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>496</v>
+        <v>501</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19225</v>
+        <v>19248</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>1.66</v>
+        <v>0.83</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19227</v>
+        <v>19269</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>506</v>
+        <v>511</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>0.83</v>
+        <v>0.68</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>507</v>
+        <v>512</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19228</v>
+        <v>19275</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.24</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19229</v>
+        <v>19276</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.83</v>
+        <v>0.61</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19239</v>
+        <v>19289</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19243</v>
+        <v>19290</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>2.99</v>
+        <v>1.66</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19248</v>
+        <v>19313</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>522</v>
+        <v>529</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>0.83</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>523</v>
+        <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19268</v>
+        <v>19317</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>1</v>
+        <v>5.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19269</v>
+        <v>19318</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.68</v>
+        <v>4.69</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19275</v>
+        <v>19324</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.6</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19276</v>
+        <v>19343</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>542</v>
       </c>
       <c r="I200" s="0">
-        <v>0.61</v>
+        <v>26.17</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19289</v>
+        <v>19352</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.04</v>
+        <v>0.86</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19312</v>
+        <v>19353</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>3.64</v>
+        <v>1.09</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19317</v>
+        <v>19356</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.31</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19318</v>
+        <v>19357</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>4.69</v>
+        <v>1.25</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19324</v>
+        <v>19360</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.6</v>
+        <v>1.63</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19322</v>
+        <v>19361</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.32</v>
+        <v>2.03</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19332</v>
+        <v>19365</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.19</v>
+        <v>0.57</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19343</v>
+        <v>19366</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>566</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>26.17</v>
+        <v>0.97</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19352</v>
+        <v>19373</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>569</v>
+        <v>574</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>0.86</v>
+        <v>2.25</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19353</v>
+        <v>19376</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>573</v>
+        <v>580</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>1.09</v>
+        <v>1.8</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>574</v>
+        <v>581</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19356</v>
+        <v>19378</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>0.9399999999999999</v>
+        <v>2</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19357</v>
+        <v>19387</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.25</v>
+        <v>1.65</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19360</v>
+        <v>19388</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.63</v>
+        <v>1.9</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19361</v>
+        <v>19406</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>2.03</v>
+        <v>1.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19366</v>
+        <v>19407</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.97</v>
+        <v>0.66</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19373</v>
+        <v>19410</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.25</v>
+        <v>1.46</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19374</v>
+        <v>19411</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.68</v>
+        <v>1.54</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19378</v>
+        <v>19414</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2</v>
+        <v>1.76</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19387</v>
+        <v>19415</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>609</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>610</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19388</v>
+        <v>19417</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>612</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.9</v>
+        <v>3.86</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>615</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>616</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>1.76</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19406</v>
+        <v>19422</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>1.2</v>
+        <v>1.63</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19407</v>
+        <v>19478</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>620</v>
+        <v>625</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>0.66</v>
+        <v>0.84</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19410</v>
+        <v>19480</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.46</v>
+        <v>1.26</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19411</v>
+        <v>19481</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>627</v>
+        <v>632</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>1.54</v>
+        <v>0.64</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>628</v>
+        <v>633</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19414</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19415</v>
+        <v>19482</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.51</v>
+        <v>0.91</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19417</v>
+        <v>19483</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.86</v>
+        <v>1.05</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19420</v>
+        <v>19485</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.76</v>
+        <v>1.1</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19422</v>
+        <v>19505</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.63</v>
+        <v>1.14</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19475</v>
+        <v>19507</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.52</v>
+        <v>1.35</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>647</v>
-[...11 lines deleted...]
-      <c r="E241" s="0" t="s">
         <v>649</v>
-      </c>
-[...235 lines deleted...]
-        <v>673</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>