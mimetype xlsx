--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00954677de7e37e8110902b283fde4121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c2b5fc3f6ebce558c4a60f11e5d1d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65499e6f7257de06d6126d5b91bfee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b831100063431de68ad4efef0f7764.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57e6d1e6cd27f6ee6caa4d8480d67b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597ebe280f6b65e5dd3c5f9abb3d9136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69172b5fecda8c292261093e0ed028c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b5dc384e9a3163d88af62599bb28f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd9e6589a695e575ab80a86d7585009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6d69228af02ca99062130fc153c9410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f2d190ad73562b48a19645edde52711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d6f0748fbcd103bf5eeb8973a813c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c80c663d2258f7b4a6b479b0f7655c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925e8d7208be1d9c6eb94e047bea31414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2792d462dc736e71d01224de0ea4ec15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455b3b3c92d825b873ff83f6fac86be16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d867ae3b5def286e6f97eee9e9a3c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f872fed22e745c845222c5fff590218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e8bf6d2bec1f6b3cf3a8a0000811119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54207c9b6dcfd4f72c2c237eda3513f520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ae37c5349d2462feddcdc9b1433a221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7300f6be4a5eeddafc2af5791fa0b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6981f86bd7981c31305e79ac67bc4a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d949b82fc6b65f2df9e0e99c76701e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb5540042f20f34e6a35f74dd5932825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da994fe407e5b94235d16e43ef48cd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5294b486d699e173cfb49f6e10781d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476ce51196ece11bc230f5278367e3d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ad36c789d0e5a628c3e6bbd98660629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aecb1370fdf643806fcee88736af5530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090faf95e11dbf1bb6161f5ff76521fd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22e557ac6d3f1d1cedf0360c93246932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9497f3badc6342f44e8a0769c392633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cfe2da9ebd54438380fc310a0c3fb834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99086eb5d9c59f08637b54858556350535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd187b84bf41b2c48e4ddae5871bff6836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b77834058b548990151ce329d2a29637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7ab2c2049ddb936229d9170def96538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d07a016a5e477f4882cb0efe8367c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e825015121da48567b5cdbc27601f0840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd499b7900d81ab8a59bb70888e090041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260f1b9ad77d9cb69f879c8ed09e31542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e25bccc1760199647a3c52ad29cbf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0534fde462b54b2b36278fc2cf38744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12a93227abfb25aff2ba06d95febde45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20e97bb56d4b3bd8d380abb582995246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27116da581837b8b0058bc951f044e5c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf8591105bfa78ae2670c12e48a6d948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f1d0a3532148da270791f7e324aec49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e316dbf219a6e715b81dabf710c3250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b54e6f665d66a019fad6ba05fd7d251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f243c114f5f0040e9e32dcb3592bd552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19ec2f6fa30da7258f44809adc469e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac55966eeafbd0e9071e8b2a58ddf954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da3f3508fbd4a3f26bab4a162ee6c855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802fc8ca16e1959c6d4a2f53b0b361fb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701ab1687bc8371771723153f5581ae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e848b46aa3f7cc6292c8d6d1796cea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f274dc9e74ecae9f0a2d93d014141b659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77e7392ded903987c6a0427eb1063a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89879e64b56aeb7dfc60560a484fb10461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08217fb64fd60ee66ad96f522342437d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4762e665f546d626046149d4d3bbf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46e7294c03840f339c2648a1d2c8fb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297618d4227f5516400322be70b50c365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c82ffbe0ca15137cd6686227318ded66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781032b1252d3c977bc77240b9020ace67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a4e3e9199a81d3878bada202d357a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e98a2df81fe5d5e1d4f3cec1c2bfb269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c190cfae9f262f7c009f014fe74b370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350567fa907c9136294a98dc068507b571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076b7d70e47e669fd21414330d0f41072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326df46bc9680a86da9297307726ddf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c22d8ecec2148bce6fa0d2ce920b374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23abfe8d265e7f739a2715d8d29bc475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92aa7dd3816577843b9f74b70ad4b5e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5733941f47c097dfde1f825398fffd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358fd4cab65442a81c5ec86cde70e3378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720707d6080dbc6bc3daad5bc29a56a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760cb857c8414023d4396c59bc2cf9db80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e474cc061942ba406d0f16d53f75a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22982c67f5a6ba0b3aa70455206e7ac582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe2df117427217ff91f7005a18784a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6aff0692d910d0f755f56ea6c3bfc384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4a8bb706d25c3a9f8a9440d38727485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18e7f9e84ffd63745218d9e2126e3086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733665b939aabfebed302d7b759091587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a0ec2fbadc6ee0265b826db69d0a388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54990ae21e23eda10543501a7f3fdc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7cbee0f9e4d9ad5984f75b90d21d2690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2d525166fa7b817cbf5b661a1385091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797a362f988eca2237087a7d259a9b492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d25fe9192b7928222574f23181ef093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108814d2022397282d7989dd0711a6c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766983f85c29d664fa77339ac966d15295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862846b3cd25f18a3d07a3a5358d7b896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1decf261fe7c1219d89085368037d197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e3042f719e9a06bf522969a66e17298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946fdd70238bc52ec46f4a65e7877d5399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca04f6544a2d8d2c34cbb20186fc80d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673e7b638197ea736566cda82110e85101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec540ad06849e8aa3c2c0f3fba97cc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb123b63b552bfbc8c7a1cb2dd3faa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852bdc69a9978e5633c5ce1422439a4a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ecc58fa305ceac5a964d7e4e378c8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6a72e80d210936978ef2c4d507538106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50697cd5944d9597511cff6d4373ff77107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b497584ca1d02e8a36fc36d37b4d32108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04d441e2181a01090922367b401236109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb129205ba5121cbad2090a47ca0a778110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ae6f4c55f5e29234735afb0225646111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec6f7603683d2b2110a8fcc315e1b7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256dc63b47bef53d44c8ec845706e4f3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b3d302dfca0f7f7a1a663f221f51f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ff380fedb8cff818e7b718da825a9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d063c64958bd2b8bef5a43255e1e8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b042855d09c29d6c3abbca3259f30d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aeaa83d24af578115ee5b6e126c8fb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9769d90c95db2cf76a4391d9fba1c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080ee77aae40115e67c35539e5bf92d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76229a75838d0bd204672318e258c927121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006d999930c9f5dca91be7b4814dd22122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6d1ddf82b056b9b9bdb91d2f1aaf5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70001d05c2c939cd3e0791c7b604c2e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d753dda6ed749ea1e34fe459d809309125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43488058b460df208af0e3ab1525aab6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e635e5f6c9cab7ed09056708fa154d3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec29fc98526c09020d9f824a53f065128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4d6bd8f0cea8fbdbfc93a7250559e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b1eafcaaf20d1bb4275162e40e736130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3914815228b69f1f8ddfba993e4464131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd994c6b446a8301390b84068c201b5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71726457718e4245269870729f893b3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f121d793bdb9c12859c9939a5a423134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343879101f7806faa8aba8aa3c617655135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbbcd3b9f85632c798ae14d60f6d6d0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce543a45e06116f49621b20de27ac3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8e8e6aa188c7c4f9b56e160d7fa04138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687bbb689f9f953f3f6c4efc43d9ed4e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c793dd180fd3b0a77f118612d0e88140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02fc795e9166b439c6912cbbea8fbd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c1e3b8ab71e3b6e76eb4cea19823b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906d3f03363f509635ccf78ec2fde6e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc379649519d5079aaacafe8cf9a67c5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1456f1c7eb29796b3f9bca201716550145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e302e81ada70cf3ece7f66f2bdfff62146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceae4b979a16b0d497b5bc565243367147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01de2298d2af10ea3704ad3348bc76148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ecbc0d0ce793ad29cb7fbd993f205149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca940a3b19c6f4e612c640d987fc09c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eeebdf29ba9343eb9d6e452d99532e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569a1b8057d461bd2b8e774b0cd47ff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6392ea8a7182c2d4bc30f4224af0f8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d3e41618896c04a8eafd3cc816730154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff823192d65d6b05c0044724c5e6b2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efbd2c4aa27439371300263568173f9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c390a4b61f6abb2119e84a43c2d6d60157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7926adedabe4d4af7011236a48d42c7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09833ea1fb8cfce3b56d82bc8eaae27159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976cd9cba46d13b3a3f92d65ea1153b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd5cf415bab4ecc9cc727c26bd648d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9457c33e885c490999b19c6e6f6060162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf997bbe3c5fbb33c78ce8f5457437c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374fcda03f28b101116e68f5f6a0b3b6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406db5454c2760f31897b3b9308799a7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d114b98e16fb34910893ed05e886d86166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf2a8685db517bea969b4bda9b86ad167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9656dc2daad184ec35424afab08d42e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5b8703af0511553f63400107e1582169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9400cb4e4e51f5f3dfd32abcd49ea170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97fdc019923186c91f17969954dca2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788e76a10e69f93c9886e8a9fb93336172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa726eeea4b29348c1ae21ddacbbcf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba7e8b0cc9f7be03bc49162b3c2768174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2974343a7ee037306a1dec460aac4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57fc70cdb426442c14c5cdd2ea499d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b4be1c4070a483c057d0563c35635177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60fb876148f3c443815e8255a46cc4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28b95cdc2b308e28eb469e2ca07779179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7499920ddf8e0442b5488e47c985b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63c0f25e818380076cc2b645f91d77181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebbff3b20ba96a1cb46c67d0456f693182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce1efc9b597750df0927d29657c356183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bfa7ebb10d7089a91d4b4513a6a422184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af73c2d91df6bfd1104397b56e049f5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f7fe5d396dd16de16ac9cc4699fa8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ece6f1071bb88683a35282a481f8c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72bea6c5d8068808110f3246897f109188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083884da92f4e6d9ddc10dd3b6d3c01189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3285ce7fc76fe8d4eb9261c7bddfc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8738959d3467b4a1c8263752503c2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85893a830400c79d3bf868ddbcde0cc6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03d1266abad03d057a9c2c5f7842e8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50afa446840d83cb71bfb34312581af6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20fea6d4608ee65a14329e090e05212195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0562479ac8bebfed3c3353b16b511196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446ef72babe606e3313c5d2941bf7c5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa86965414db62655e05b8ad532cd3a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c980101496d5ea55470d176842797199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd8869dd2ac450825e2e9b73e2aa44200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ccfa5f8fa66cbe980467450d8825c7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd62aa953d991519d65c610b9e5b60202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb5a2941d0cebf94e4a55142cf4b16203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0cb7548bd893cc321358cef0a5ff4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922ad586fa6e1beb2dc2294b1a465f0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed243e8e4280f2b90d44c400c317c0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e086893618d3d7d11300065c055bfe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2959eb8b880faf4ebaace047182c41208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4b6559ca0e4c80299a8a117758095209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8304a37fd638b4bd7e6a15b972f435210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857769ee3d18a462332faffd918efe09211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e0502ee264d8c3bbaa249c0ea2eca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0727aa32e2f7b6932e9c40553304387213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba3f156eb9b19bbc0c3542a4a0be42214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd47112d0f6ff749898d042f0a95d5e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324df5c29da6bbfc586bb58494a745e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23496208c08d0b33e34fac9db0f464217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc66cf39b3d52514dfe8f34919027e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cadad08215dedd33464649979507a3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68969392697bf87759c3c894f20746c1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40273be9f64af39f7d36ab8c06cc6d08221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87db959b25ba3507fea77db4840964e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bba59ba8aaf613eecca67824bd97ab223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b83a19de137a409deb49b773187347224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c27e3c595a84bbbb531f45ccc5704c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c5fd97f2d5a50bc7776173f329058226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce6db60847250789a05ad3cf0b3337227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84afafab7d06e8ce6469211786fbcbc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda767165de545fd03c7d425697db484229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8588d52351e6abb48b556704171694230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9baa63e84e3e2755aad44afe88f18cf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8732c35f7e46dbf17879a074f83de232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714ff51d846c2e556d946074db594a8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efffb41d27e157450b95af1b938c3036234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4e81ae49fc910cc2643c19de4f378235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607aecc5fbbb2709047728b69f7002d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620e8d5897c3b295a5582a651e16a92237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e7181fa9024faad093c63e1d9dcfb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2717805af256fecec6553916cbd6a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285d68453129efd9b58a62649a67e09240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84eb36d8b50b90ea26d3b9acd8301a6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccbfe985573d62dceec78849f4e723c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24631fab0696a495a9c72837f372de07243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474bf435ab41ded5be30e2f7116b4b4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d18bbdc427215450114684f40dd77245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983de4bbbeb47f5cceb46c5e49058038246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c12f7b667130c8294bab3a6044095247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5fa00a36f02eb9ab06ef5192ac130248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771e9cebe30b3479649df51c7c29475249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000ba9ed395d4785616c9bdce72b894250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935d0ef2dfa68c120282f8d1d6a286a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf343c2f9e436e475a311efb12c1089252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5a0f821d29bfc28b2cecb9126c2b4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e209afb42f2dd6c0853f14511f3ae5b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07ff6e15aecbf2149a028cf6298de8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212174bb9a403b6de068946a573ac6a4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51eb3fb9ed6e0a518387d06c292b00257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684fe872945cbf4af9a9747da9c8533258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e41725ab7fb61ccfa5c426878952c6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795576c45094489ba4d26a8b087d7bd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b348fdebbb09a8c86372ef828244f66261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdcff0e4a0cab3442a2c6487b948251262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9adc6ed08235c10252f4d4bcb47f0b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8da13a8a47925ee2b7c0e07ba4ccc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077dac9f7de74d92a59aef3df641e20265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238df056fcc6c74a1609085ccd6700a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938b0746e5e09948251c1918d19de80267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e4772b2f61797f657f83d4d979fb0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb098351083b930454cb47aba63d192269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30375a5243c09447c33bfeba6b061210270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a60312990309b0452e8527c5945ed1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de54d8db54bca8386de9223a7f3729d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fbe78da526d664a4699f2d2fc525e0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48bc2d21548e5c5ace8daeddb48bc90274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c381da67bfce5c3fdb5dd9c0fc7f6c1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b89af396a318e1a9c40f94822245c5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1bcb4985371ab5ee423950304131d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc4f37cc7170d0828c96069f4af0d4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5ddbcdee89a0814e5fabde38ccbea279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28113ec06b8032c9e420f2655db8d967280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5909333f9b14dbad36adcd1d95b7fc7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411038cc877fe0c36f1df71200bb2fc0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98318247c70ea846ec55a5a8de0ce9c3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2ff66258f3b39f52c2b65476c8c63284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ff01a3aa2fd815c951a9775173e5a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b72649093a2c3bb0dab8fb8a040517286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93b9fe7762676f2a5546d2e04676cd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f1601d659d7765033799b395d2fcf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfef7b724ee91cca06dca75bd44c555289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76a2dd04040047fe5158c14f09e2a5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a6c993dc1bb2e932265a26e84eef7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0422f0888c186695e99d7345d797e3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba593c673b8cdcc3fe3c26b166a5ef293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187552d2936163eee799867ff677c148294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068695a7b59f176c7efcc079e24a8f50295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743c483d18501cd9cfa64e8538a4d94296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4d3da34f499200b0d343594923874297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5e6d433ab7528479d37af0510fdf8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f588047fb6dea4a1fb0b097f83bae299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ab1e2ff610609c92360ee71070856300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1988d156ed21a5f036f3657c173d08a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54c62463101bca0f8eaf5060f16b12302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf1f24ef5ecd81d57dfb4bc3bb0a04303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db201a7a11c17a6a01bbf8f9051139b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cae4485236147d249dec031b28117d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223526b192b69222fb536ef7237c6f03306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0becf99302d671b50e68851f07add3d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533005a2e07436e5ff829722fbfc17b2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e5248aa160ff0d7488e1b308246f4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451706c362a5f6e80e6519613cdfc30310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25124d8631681ff27f40bb4bd38810311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8346909f7c313fca263ba6ec95eec4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee238fddecc67135cd7d99fae6c37001313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce929f3518b1e75af265731822303d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc629739f26b6a659d566d8e52730e2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab494451be5b4aab01bd17d9e929b0ad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f84f6803f9cdafee8136196b7a8af317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649883718781c286f420feb424f446b1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c5e213f2bb7afd6b65472a2b70f47319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015963c011ac5bad5e80840ac823bea0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01b5bf40901a38b513158ec53c650b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c7f9554614edf36acd648144e5dad322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88813503db7458343a3d498efc9d5882323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877abd8f11acd6577c6a9863960dcaee324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2d08929d06b4442e5298f44b6bc67325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7d94a87051aec7ec85cbb7016dc85326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869e27e05fafb473373a3e4d9449aec327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566a848b727355d65d383797bd33eb8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386d5b7aa19117f4e42faf246c71a6f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9ebb04bbbce68848d29d99ea0b63d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef791be759de7148663af269bf2698331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b3029bc4ad354278a7944a0265a4d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8e624986c1f382b2a942da69a1f9f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5b4bc966c14af431708859b6ffeac334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f12b86e586203cb026d8d23569abc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb4f3258fcff697799a32b2f91e665336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196626135499f2963268913748ead6b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782dd74d7a324883bac12988a19646a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787f988cbc2c012e35d9729338338ac339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2bc5b3532f04f651393912ff4331b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb93f1e0678db919ebeb991f0f6db50341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f9ba746a204927dbfb7760c05c77d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335072f8c1830e6a4ca102b05eca0753343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef44a1b2ca74fcbd5fe4d8e28f88cbf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c9b408620407a36e3179443bd9b1d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316973c1e0b9f1e5d8613cb11e39b1c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717ebf34336d6c43189218678a03783347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09aa021caef8a98a93fce7b552d9da348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975ba82a94e977924fd0a204bfc7b06349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae760b0dea0c7cb73a1015b2e957dd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc8592d9b3655aa6205239e56bb955351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec571336f7f97c7716cd04653215b2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21541f6d7d618587a8f4082942c4b6d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed7975fe4a1acfa7b0855909ff4966354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915dbb2b4d82276a951795cdb56fc46a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ad103c1b3d3b69b710387665582b2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a611ddc47f98f8f0ff02409aaab28ad357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fff424d34a9cd1b65f16d0446ff386358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75964c1266838d54d200c30770169d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6325e6813950f5e55c67a7e9f255a1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236489eea98cf01995578296bd78235361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651e2a1626615c431ef63c32f86b5f0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b234580d5dfb003b65d658278b8d9d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e1886f3ee0bd656e986e7c0781624364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3edf4ad73555062a04aaee1843b46a2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d838605a3fd0f7879ae40c6a36a01366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd532f84a324b74a3f4c3b27adab3acb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266c1b94a7f386bb61597847c177c5b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd206331637381ec4372943cb24354369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf86792c63f85112c18a77a3e805e7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316a339323a47036f3a9f260c9c9846371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc84742f30f08018536db22d6a38f4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a4de780ee7d80503aaf9a38fa1352373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486f6e57fe6624473a7bd230489ee8d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868f9dddfb6cf35771e8914bd34f41e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572a5e1e16203187cc4df4ffe368f46376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8acc7c49134a86778c85b75ede94391377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12739e4425849ad1006b8896485c4d5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f57607d15ae3f41d72217c4391293f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f88008a901d6904b6fb8edb5bbeff4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc5eafbff4b51b87cd90196d1dd771381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b2fa752fd13851217748e4ded4018382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e52c37de76699818a45f0c0304e743383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54057f929f5453533d3efe39b67807e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0883e225978f20317cdb4c28925fb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e06865cb2f9f9580f74122b0fb884386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3cda474e5e2b70b23f547b37426cbf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de0c3f0ec0daada5aec6b94eb52ea8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52db098093faf12b95ac975cc9faa1d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0aafd5b9dc185b2187dae707f11aa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52628e17e7c7786f6eeab5e9ab7e8f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b07b11e21b852b8dcc341c551f6130392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdda839ff3b5ec153ff5c582aeea0d6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831f74b64e8191063beef3dbeeb8aa9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95350ff7e63ff3622900161e8cbf865f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c421f407837e76fd2f5741bba402cc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a518e3f7c99a6d4a4db0d28a0c0e1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b72fb8e235d55142f9a15f6eb5586398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbe7fb547d3fd52bcd1d8e9fe70891399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe87488470de5ec967101976a16443400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68911c1b5aee35c80e058c26e56414401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c4fe3ef9ed28e65fced19b8de15b9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c267b6b097acc1efe0de4b61ff445e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5d0975aeca33bb83c32b964e317c9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145814b9fb2f30a4ed6091b22ae97f4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9188343f9a6ba2c6aa4e4d715323c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2acb0b01feb6180e2a5ad923c2a49d7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e942a2944bbc4069a6ddc31a8552b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7748950b9eed8e481457eda246644c24409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9f6e06ade9a4072a6dbce8676237b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a863418bdab39ec2e2f1fd8b2306be411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec272ab9ff8dfd25d8ec2a6022722a7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63bae2a7ddf5ca4f691a150bcf1b977413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5ce6a6a3ef818914ca2c44d680a48414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963853d8ab891fb5253a97f1c9594d55415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5fecf860d4235160b2061783a1307416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e933c36e173b993a63de5727e875d49417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f97b4370ed51037292f40ea9ebfbc1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf1bbf3d95bba8a6e38293eeb6891e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82deb3ca9630ec34c3f9dca066ec0c61420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78bd5ee1ac8ef0b79f00f801251ff5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bbd4afbdcb9cad05605134389667ba422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ded51236cef9327f3b6e6418d69be423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546b18b5014bcae4f434ae55bd97d51424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766326a96c62067d67dcf191e729eb72425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6acd9eba0fa876045c1b5aa2dee55b8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab297435a4d1fe9f2a4442ab7deb1376427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61dd07dc10b4d99a1098c077a8cd4a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb3e7a4368a91085c31c9481437742429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa251a45ce410412142fff6956b6932430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001f61d88ba26dcb7a09fd45092847b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdfdfcbb4dd7ca203ad596e600790dc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94290cd58d8f13f51540ea67d4f2023433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f572410df5e76080b5c2ce118b7eb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45447a993b38ef0524799f83e7aa0eb3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71385a336eb7fc356bed1a2ba511b7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05fe34bcf5cdb27382cb3d4b6a49fe437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5cbdeaa75fb761242cf21b9a1452c6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120dc88824939f8cb17efb9c9566d77b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6cabd0442ef7e8d9a9a4de7c42ccb9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2ce212f8562c2010d2b2f5d789b6f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fdd8dc6bdc2f4da5a0349a51a69056442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc0656c83ebe6ce4ce36345c20ad24443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4cf7ddaa19a5ef588fe1f7b0a2f69444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503705d193f8783c235f92d9fd3436c5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d2a76856b9b58c836e4bb49625653446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17b39c02dd47867fcc013379f2f116447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656d3fa66ebb0d6c1cf35f4adac86d3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cfa5548c447024e154e06f243bd808449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb2b2b71c987f36d743fdb9cef287c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b02f4f79d0dc86a43dfe6d84a36207451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3b73ced464730d21d03efaca414c3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb45a6ed2cd1eee4b6a103ad435fc14453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4527dfee3564b5196b17244cce112454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2738ba3f561b18c0cec5b72c18d9f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44879ff7ab140cf8ec685b891b989504456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9df391237381ed8e7cff363a3fbed7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b9b41a39f6a3946caeab19fc9cb2c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6672e2418dc2aeffbce4d904240c0f4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a23a17336c1f03901442893546bafd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff8b53df2a2aff6a23aa8c5f5f416a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70edd2c98ec8d012740e091e80ce5728462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb848e8330b8700c2b57b7eb01a615463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330da4dbde31ade4ad3dc4f5d6751c6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14450647729d285cefc06d863c9c3cde465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6690bdb13b215d6d54bf14d35cb94466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3291bc40cd43ad3c7d388d4d8d5175467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14891aa1686fbe72bd3ecb87ab370c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719208730e5fe6cc67821c92e58faf5d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a1b62a97be696c10f344c2feb5ee6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786b9118249f6d684bbbdbcbeab2689471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b279a3994f3d6f0cea3580e6b90a64472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2974c92764e677c58a87c3875d3e1d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7a4fd5bacaa4dd404af015cdfc06c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddacd856e508dbb708c3ef5342023d8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a112c343abd89525edd1987eca7a47476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee030bf59a7cacea85794f9a3828d41477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ebc13dbeedddb10209a1f4c207618478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff4d43cbd508ee4615a967046d5934479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4ff549b73997e5963af7ebf5f3018480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f50d07d17e7c7d8ff90fa6bf960a9a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66500ffdb8c617ea4e79ac7cefff255b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae6239a59dd3e553a1c8476a9b6432483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62220830cb942666617da28775d43f15484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9d6d1983ede1c5a0af97d28db391f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb838fdd17adae677aea891dd1864c0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e733e0552a1b251d2496a2130f468487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee4da0be3df200bd48eccf5ff31ab5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34398cb017abee321ee8bfcccfbe22489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67a5efef9b36d1216be55c8cb3bf2c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cec93c7db12c9f824224b5265c79f92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6e9cf08beda2f220e906a081109633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443bad699be954ec54a639bd69cc9d9e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c647bfc869c3251a5a34c8a8e5477d15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618069d2b5f74510c85293f70006fbeb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd642ff707401152825b8e29eb328f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009524ae3d8a30badd5804e4cf274538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50863af1001057a7cb31f29f1905dd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e456d5807561c22626509f2a75892510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3cc7b2dcd532aecce754a19a185b311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92498d6a48e82e7aec75665775c72ce812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2e252a2acb2ccb94fbdee776beeae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff1c4fe73c6ac9fa067e1bbea80c6f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098a4956a1faae6688a5419b4e2ea7115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb1e0ef1af5bbdb3dc5066aa8fcd3a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9804b56e5f61093d6464e63fb2c697d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748f7ac3a4aecfdf82d3f73dcac9e4118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda76738d34e1c96be777d3f663b6a0a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f720d7fb4ab2fbab7fc6fde46fd2db20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efaebd009b22a8437f1be504863fdf121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541bce3b39bd23639934fd2367eabcc322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765946ca11f4c0cf08bf5f354ac26a2223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25598601d87c826dac5b20f14f023e2724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd851f1405241f5ff842f692d2b20b1c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f0ef01a2aa20491caa4a9b27f0c3126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578cd0bde0277cd68947cfd02e0d69127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dacab05ec6966e50bf0aafda0d3708028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82a2efce5c1a2ca8dd62ddc84258cf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7b4675e73c990156912a43a8f390230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6c0796dd1714bcdf69e3f8dd1e44e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d765bac6ff1f3cb006c9049ad87f5a832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155b25f10bb29d6a351503030a018a233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df635e37c62eb76b7fec8a72d9a2fb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7496c9897515ce7331edb71bb704a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62e3da0f5275f4b68b0e50d227082d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2cd9ff698e4503cfbbc3d96e2b54537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292bd0a119da1985cd41bede8dbe4ae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18020e8ea0d04e8fe33f37fc0a2952839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c8309f33f8938a23c565ac3535b7b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15fba94e6427153fe21cb252601c3741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15146660e3e399d0c104af89cc69e22542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ceb38b3f85b358d39c501c1a856fa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed989026d3f4ef03c6be208b6efd8a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0c3b8719805337c01c3d0fc36122045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2dd770fa5fc196ba0526f720b53e1846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef5a462f429b2cce627b1cdd2ecfce47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566fa41f51d44aeb25edfa18bb6c421c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d26e8014a42469d3aace4cfe9645849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915adeaab4467f7f1ee37c63c45ec6c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc909942af53c6b306356ac89b084851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f86a2185d38276127904d59f4222e752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed051e47186519397446c17683351f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e598bbb4008137d8e6e1d4ce31a387c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe8c8ef6d062ea9e094ba5cc9e65bc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac67d4076f75724aa74c96e80fdf1a256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028e431560906cbb3d2ccebec626f9557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5274d40752ecf043f917e898cc5e1e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b0c3506c001ee025671a6f89b744059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcdeb45b6eadd7ddbc054f79356535e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9060f8a190594d36526a493c4a0c9e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b68860e43d5a7a54984d3866fa4e1a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd75bbf061c77aeef18501c61a8730c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db12453919b5da680e17244a98b27fe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96f8c926c5723fedcedba85fd4377a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee436c207000dba3a93edf87abec49fe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f851ceff469bd2f5f0a7bb5c967df767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358be1aa56985442b62be121895ceda068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4431127b2727037d763d824ffd37569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910463c5f7188365dea5fe750ef096770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a641b87af95c366e586684cb69f827171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed040ad014aca8ed490020b796c43cbc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3693c040b6a0ca2294fd83ce866d0973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070c33a503150d98b45ee7f64f4777a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad853def7b427ea9a147b81b924691c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2edd9435c101394c71f32724aea5476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507d3bb9b5d425b7d60d3d50e9afbbb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0d48a6b2dbda09307a9f0c97aa8b978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b44387fb64c0a021611a7331abcf479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01252967148d2dfc2e482881e1bed15b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e72fb3a352836095575984e13e60881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a916ef2b915569e5ec441dabfce7ec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b3406f455614585de12c7b61706bf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3f5e001b1a4e628b55c70019a317784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978601ac3083231a41501c9decd6b0985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158661686fbf0a69d35339b5ef00096a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637944de4ab04ed738e8b61b3ffc6ca487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6cbe1280e2e2a2e90033a6d696d04888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7f03219f1b075a34f96125f4a394989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1934bcb6cfd9131ca9fc63a31534f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153efff77beb38f51ae200e1ac6358591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39075ad3ea5691ceba8c990a2315f22e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f80deebe6b829e77048db9058f46d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67edc9f4a8885a8b8ba227afc6bcd494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd36630276713326c90e8f70693cc5b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09970ddb4629a9fa834f22b21a0cf496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad1381fd27ea25e64735a2b3e488fd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29790e3060e727fa9fe73d73c19577b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64306487f457f6ace98c50bd74c02f8b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267ce292db5c259593b055f10be30c8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a623576e27c1e717583b3d12d47d502101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93083ad416bcbf1dd4a2c649d5524d0f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46450852e00f272c1741e0b6ff5bf592103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9f6891f8b024733cfbda51842e347104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c43f77a1c1ef7441fc3e78836eaa5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457087c723951fa51556b041e666390106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f2b73350f2bf28fdeb1233e85cab6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4966577ef9e490bb995efc8b665daf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6f3174523485457f4cd91dafccf86109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe956312039cbf3700fc28b4aea0cb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b57995aa450bf505797faf5c76f7f9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56caadccff91801865561067d0e776112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f294d21932cbdbf3947fcacb6634fb6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20781886e0bc82388bb330cf555a51ca114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02e9720209d77b872f95251f831be6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7740fcd098ff49634633a5d98f515116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c244df55ac645247ffab81146dc5a4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8191c4af74713942190436c35043c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14cec006499de223cb0a6078f61e5a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb6a43d05154f8584e68c1004a8079120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6883fdd4ba085a23178d741c12d51d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238e5a9a7657105b026275ee67bb0c1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ba675579517519a60f22619a97d32123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141958682413008828e741cf00b1b5b9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb02373f55312423b53091e2cf68b4c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46976285ac4073a0c9f76ea7a7996eb4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbfbde9cb149ea26d9d100795bc6957127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c1fb7a0de1e97f932b14d75295b64128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd29e70f017a9fe2b3ada722f146f26129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915247679bbcf63bd40f98815172543130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a81fda7adfa33ce5f303c157976de131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc696acc63542ffceeba11259da3cfb4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597234a3f844f0644a117a07cab4e127133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b343d27d6ada37c6e81252529dc467134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd87e16dc59f478c136b77e6f0c99c1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9a989317ea94814dba8981c6f64e6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95d5db90bd709e2f44ce4fb711ebe5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c14408ea218b5aef3ffe281011a0a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e064404467cbaa7a6809c19f1078b9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895154fcd55a80a3f875701b049411ba140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a60a310167b4fc559bcb42858fa16141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9944b1b57c34338a2385e7f33f9248142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2634030e9b3b2b804d18244bf64a1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c26b2319c5de6a16f317d755b4c6d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac581c991ef6efe104fe0b6e93058fe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627c57a8108df498af5c52ac9567134146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358bc6c002d10af2f95c7b8381b9bee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad63a35d243c8289a08f47693e5567148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37961257b630f7f0504e2f6f1b4ab4c1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66f06aba240ff49ef07380067ade1c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ddfb19cc7c4b311df8792f71315bc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199012ffa51f21328684f62ae082c1e2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc097105c7aa4fdf8af7ca495a87d6d5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bbc1b3197e8dcc9679151cb7f9520a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb412db4c67b07ad22393b6da52505fd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124d0149849b4c4ff792b2571f696d7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da042ca45e506d7092b14d9cefff88fa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb5da9555e040d2203aa642394dd20158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5752f8e46b036577926d7ed745c80159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5776575e67b6bcaa653870befe0923160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0fe98a18959fbf7fa963543f22e04e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c2e4e38bc0042e8e115552afe793e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e70e9da01258a6ec8404a530c2432b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3f60ee623b1c38699fa5153e9a2f2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcebbbdb87c691336440704a3a2fb9b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e68216160ef3e75c6f10acafa6ee66166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af65f5db2c565154cddb004f7ab8382167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792b6871818714ff96717742775a926168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe1e1ce0b6e765d4bcbb65855b2d2e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b51fc2acf09f613e67d74456b440a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93eb7b548511b658422580bdc923531171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82225a0e83be668c16ae04de08a67f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0772cf37017240976d2e39e8fc681e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372959d95b7a949d5ff1672b28761cc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e98a6275460677c6d497a748fbb40a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737910c14ab7151600bbbd50efd03d6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e2d7373e1efe69cd796074719205c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ba71c0d14edf8fb9604f5f4bd6efd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26555437d45f69711da6d1424e9907179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577380014a925eb4b730537beddc661180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2ec4c7b2ab67780721698547ad26c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363c4b74cfd04be2cf30af95665f91e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ce9b8dbcefbb45bedd21ed8a7bb9a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15087e376814efea383a8003fea7cd2c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30cc4f60ff21c83163b0bf12b4e23a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bee5146fa89f0d390dc5fd4838b20b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d83e9586223072d972dacee74aacc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d96312e366168705c5a71fe2dc9888188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a49db703140e5694528eee5fe3167c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51926a00180102b7471dddfe2e9f54b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9aea8c58b0eba0e39adfe4db1c4cb1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a46b97251fa9e36de29394368751e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f35145ac70e2d007d00561667cafec193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657aab12d9eba9bc7ac3cec82f66a11194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aabced83c6e0e427b72e594c8a3bcf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee7b6bfbcec171976b07138073c1c5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f44af17e84228fd085bd8bc85e1254197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5938db12753782b92cd5d96708faaef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c9528f037bf6a9488c75f5b22a11b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da175d7607541378b5faabd8dfe0f520200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116da07758d15f29eac0cd5b887f1981201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1857fcbc3ef613047e8d41820b14b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc305f30b5484d29ae113a8124938d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba648f16cd71be11ca32a1d4367ddf5c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a24ab540e5aad51636eaead30c160205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6afcb60a7f45cd994277473cb092ed5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12acbd4ebbae1b888d5e8f6ae044dc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab0d8304fedab549aabd453d624e45208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aae51ee5ecc863c798371f8bd39d94209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71064d24eb83c32277d49d2649dfab4d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44bf3a2cca4b0d82e6b7a09534b3554211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc38c70e4a1e4937946d47c6eace2f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5d53e36a503d827cd1db56549ea58213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fcb06ba0ca2047a58559c00bbd6630214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a20fe58f5fe8032d9756eaed52b97b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55719af17e06f6374e34b866205c44216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0ed21844a758ebee1eaca584ebce9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012826a395202169b46aa0966b45ac32218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df09c5f3ea02b51c58b8dbfce0ff1c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913b7fbb818e2a804df3110f86f9372220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e267a166d4e23699dd555c155a9654b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e34c05063424e1e39cebc5b6c5daa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dce0db28892ebfdab396dec6a3da09223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3aa79c944f83ed37c5e7300a2b2c2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e0f4a9148cb6371a48ab17d7453cb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba4c6e048ebed73b75cbe42e701fc2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015419a70f14ac3cab8da05477b21c1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df5b3721b33c0478b6d2cdec991519228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1886a5419417469587fafbf70cdc5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604a0a42a25077b8a40f41c9351dc65230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4dbfec219e6df5c8d8728ef4d57685231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ce1fe70ea3d17cb04415e621cd92f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6a564ac242c7ad8acf32fe7146049233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee06202d15645e7ae8cfbb8c2d57eb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92549d56c31c922b266376e038b006235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67575c4a7cbfefa209974dcd8ac9dd3e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b578b65e8f3b3a3841fd0a814f71a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d740e7ef6e85815de3dc90e79b771238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4a401a6d0ccd92acc1d162497ff6d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ab40704bb074b6b2a8ab049659fa8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e115d67608ddeabe3d61cd741d1b22241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f94ee585adbb7790dbc2250390b98242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5bdbafd5482477d55de0cf19311ae8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e4b4a9519cb0b4d73aa993001f038244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fde56f5ea4c641f574317469f8719d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf6eff7b92e83137507dfdccd97ef1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af64745c99dbc0279ad81012b12b8a1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8663fa24cb05ef3491709fa34a99f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5eb8d47058cad06572920886936fa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27301e8ead022692c0078813df455a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afeb644e04f411c22e4aa170d17c85a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666200a8ccb18b98d7107073a455fe5f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575083185dc47b5ca1e1333229c0b00253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83c8c8baeffe9a543cba7d1e7cad8c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05e0b56869d75cfc6f37605cadf5f8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c07d4d239f87b023f3668f1945bf1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c7f96a0d55ee38b9c15ff3f16ada4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3792ca25fd4088ba10c90be97c32c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5005ccb8b869c51561b1d04a840e23af259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9f5e131e4b93f68da468c094f7c9f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a96a3196743cc0dd051fdc65c6419261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90dbc3c1c75baf16034856b91db45a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e0afc263de9a65271851445b860d9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4714ee73473496fcac394ec94e5a0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e9a8d4f63dcc07aa9b7c75d7d1cee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0df3452f97b1a5a5391c3fdd978da2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d903c003bc05b8ed27be8c52a688f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1dc0a12622fd92772812b26442e357268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe9ee1aa85730dcc3c280dda504c20269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a38736c670f8734a4302655d29fa57270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8931571e196be697b774d97376cfa2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e7c0cb45907ad9c9f207eb72b5808272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9849f567a749e028cb5cd1767b09ef5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7cee49f4bd297d8449b5dfd653883a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979515a5ba577a6587836d9484ef43ec275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ccba4ae9512a6b76644cb2ef91b28276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979bd236076d1ce91b2bc52c4925200277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3707d50ccf408a3504a5232c8363a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3add62d1229a757a7a9bb4dba5eb3a5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595beee2bbcf1f53f0f66166169cbcb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153056a38692a93829843f2d5a27ac9f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b26f658d039847605afbfbb9bb18a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a854a992ef26c7b4be5887e5ea7c6b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b160205dada5f09d42f4e75da7f7e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ac51371a29b19a7d811ca3e4bec8e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410a6c727202ae6bbb68fa57b0fe27f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f73ab0c2129c5bc3f1d6ff9a431278287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b58b4437d3e5056cef33b21514d2a0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4b278ae75b20d5185c6f2182fc44b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4e58af5879cffe514fdb6e1d8b21f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a07bf8232cf11ac66b9723d3efb87291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6622d90ab07445f5fefec3b71170f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf455e4968fa3be673b9945b99a1c78c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914d697d32d5b02c4b80fcc83f47a91294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3a76148a97f0c5ddc3f33d3f76e8f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec83c8ee3cfb509082d36c615739c26296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe942d537d9d89c3db26ca897c8a2f8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb23d0e7b1945e2282d5374956f61f7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024758cdf5cdfc45df7a16b89c554f8f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf190051722a953d78482ab18a4f70300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e405ee03ec1aeed45b52cffbc6942b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6724b81c5bb62c5174d5eea4cb2f82302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080d015e19f84aeaa28a8ce061b6cb6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab6301a69d8ac8c4fe9bce4ff3dd1c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf69362d209ec51eaa90953f68e5f19305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989e388b1aaf4baaa6a69aaebadb388306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe8f66ed53b2605e072b4b17863c9c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3e11a07efe0b7d1132296b3988f96308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d90e9db15fa53fb8059a7c10e492a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a426feed7e4113742d2cff973788b5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd3dc02145a575d0f1a2e400dabba5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d62385fba68fa7281970e33bc71bb4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331c6f6107aa760cee3439e7773d090313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb6320a3d947ec67b6e5ee4f75ed34314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efbdda05ff4579e8cf927080f1b56f8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8d0f68ac0b08d9bb5a050c818e038316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c591681be16087d3d540b1da3a2e2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178b7b64a610b20eac807c5b2e91a6f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f886425531cb86af247519ebb1d6de9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577df4405dbf0438e420c228b17d4c0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861b3aa0d0427525694ab46474776cc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c6b72491969e9bb640e00ef3890d1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6738b338b6c128ec731989f65ea24323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd360675b290096fd871cfacb10ca555324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15a412fcfe83239fb6874a5476c432325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edaf0616a5a21a1ac28292ca6f3e4ed326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658b7b1891c2d093c89cb72d30d9816327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ddea71060d11c60d1dc969e179729328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf749a04f7f99b606561e73d9cde68329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3f8a6237a83c41b376a1445d2d905330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f4b8224ea31b1019bb61c15c23024331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801a71a9719c1297ca78a05edc0e981332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bab9b7c0a67189415e15504d64201d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a5e0d1673115823c1eb17e885f73e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1bcd2c4548d6af8131726db485e30335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaeb54451c9163b0155c6456c8ece27336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21daf59ebab983660ac9af25e1ed26337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7917a6254cf28c2025c6bf71eece2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1978a2a7fe9b6509d0bd85f3d3c2b96339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9c26e9b544da5402d0229a6935794340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141581881bd80dbf5650f5aad1840a8d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24bb4962e73e444f889649d02aff9fb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010c98f7e8456ff186bbf1bf565ea26343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816cbddb0b141d207bfe55c4ab5f379344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7814f35eee3cb484c6f8448d04a455345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf51ae8412538415dcb76f3fb4b39e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61781738c2e689e64e1df70a37974b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a63aa1770a524e7695481d193b4d24348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0498f43a21620dfc28e42536c28de41349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62e1761916dbfe91ea9b8b386e0484350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9404cae1340aab0b4894307d79e69351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0cc636788f423a62c5b10e2a9710b3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6195850bfd7388600d218abcac6cb52353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5474bac73935b7230926324073eaedd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316565229178a769b81175642e82337a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4bae604353ae2624d27e84574ff44356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7589484bb1e0794db81c2deea9464b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86afa85a6745dc8a67c75935fddb9cf6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feefd697d9ab7ff71e80fcdf60462cb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15dd45661003d0a331083a32eaaa3b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db83a5e8d473d1143c756ce16a62025361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba93f1219c59a9ac99705374935ecf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc105de4a85965c4a1017b3a7be27763363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76537de6cb785f3d16681de65e4c312364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ca051a9b0d9abe7543878b9b29ef0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917d8d21f8227da67c88206032e5820366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9387a5bdc5f2bfffcb10e6ed18f57367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18336e274ba38b2a4d4dfb403edadd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1cc1b598b939ac0743e7f65e755cc1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60f1447734fa6a41757ac90d9e94de370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0880e12f73407f3693fb1247c488f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07ffa5c2dc040a8373da61a08d3750372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45caadf6d74acf9c3fa2bf0d85f41e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6aa4a1eec10e5d5b1caf1b799e5cbd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dee5ba2359c0c0a217d88f7b068af1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3725aa340d0db7a97e9daf7250cb994376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55814cb109380e65a7b201e106945512377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4c6c3c9493706f3c03bc30a4da872378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c23032c389f82e4e6680a87528e29379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d74141522e3226b47119c624e51def380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879416682bfab8a075dbd4040a6d8e40381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced67a083fe23b1da6d2e51d5b3f5e2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ceb972796e3358d3ce711a197295b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357f9cfa5dc40ab416f42db2622c872384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd2713764a32f98dc417a3957a5b0e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea1b9b0b151b16d442dfd524529f62386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3911cd018e6a6827ef7fc99a93e8a2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d5be6c1a503084affb1a09452c507388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e335c7f73600c51774c3d4ddacef1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b2dcbe123eeaaead50e5fd3dd190d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af9caa3db9d61c088cf47cb875b5f6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100272b31edced4bc9d3269cc471a1fb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691cd8b20975d679d3209e1f4d1e4b61393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9c6bc366c411cda924fa29df4f4ce394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f258473be55d1986e6debfbcb34a4e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab44fe9d8811f7570b09bd1bcaa1c3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0063d824fa176afaf65b0e7fa1ae228397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42524f7532a926e073fc7ffcbc6a0ba9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4d66a1b3ada3254b868f552347d0a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0fbf55fb807df9b94e5739efce0e40400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e63109e4ab8f209c6a250247ac0aa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45ab36aad8afb7d5f2618823221feb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfcb7c8882a43cfb994effbe4578088403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee759f96b3ac2afb13e58276d36ec7f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ee5c826ca784dae0db50685b44528405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054f975bffcbf116388c58c8608bdec406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02046f367de3839760ab44ff2226ca1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ab0a8c13ea7d964622935e022fd6a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff4dd8c3013729489543220cecf595409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d42eaf1d6cb7506d41344cdb64354410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124cfdebb08be5392af6d17667000bd0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651b792698cd70cee57b7c89dcfb9db412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a43dc249fb19ca0f35a962bb23241413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e57885141fa3c6e6da214d5a75582414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377b3e5ac170a4803c199e7a65355a7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17bf9e3fa561af5b42e6d03623f146416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ea0a421a18caac32a08a5f181bd28417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f7ae350bdf008680b462515d7974a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332376d6ce72fa5bc24fc97fb113979419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e98727658a62d04f741c417d6a240420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53cb6c94018344239c7b39e0442026421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a6d7db02923ad91ff453b3cf5dc97422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b6b8e8fd6659da5b4e7a51f5aa6b9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900e7078c6eada6b86587e5f546bf3a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f9e9f2b52b0d9ee72ba11fe507120425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4564863d02d74b5e94343a2420c5f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a850841b716f487dc7deaca5e59df29427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037e9b4e5c70b7c3eeaa59ed294c7b5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940cab312add2bb226967b3052429d5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29fcc6cc9c5308e78b89fb5aefde24430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611088b1eb7f7a31bcb97b3d5c3acb4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3792cb18bc830f94680acdf0912cc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712776f658a1a9b16095f70e7f78f36d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421ac9de8c8704c0af6672ab69977ee434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce3f1c682355951bdfcf660134a534435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397bce994235bb3f5860f50f80c44685436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8c9e50b885aab5f127b7a4094f153437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b75e60a7a17a982a4e0e79d80eab82438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47992cfe2be60509316d544a35a884f8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451a897aa955ca448be48121844023c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4da4837f0c304fbb3795e5902a946441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f55aaf48977208517548583f28453442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95df1296fdd73ae26892b08a4f7080e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f6aa6187a5fe34802054444353def444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ebbc6b4fe2a6ae9aceeb31b5d5b2c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52ebdfb9ee1dbd0ae350e1f2b281fd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e364ce0a494d254b1a8c55e51d49346447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19725efb7e12c642f46a0b0534f7a2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9af84757672f2bd29e3e37345d4152449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a4e979440d434a83d61ff846ff0f6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aaccabe714b121ed970cd876ce770e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde30cd85bf6e988d50f469c3525b51a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2709a04142d296618033751d6ef0b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae1214ca1be5455c800f5299474690454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4456d47f2dbaf34cf9b4fb59fdfdb88455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e63198c0e7a0752fed023ed53647c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8f5d42161329e9dfb33445719bac4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e551712daf7221110bb78cd1bc7f4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91dd87181e36de97279be009bb4c058459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b736ea12b8ac45034a736bc9b0bab9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426a2550d00d1bd2d1aced3659c7e9d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041683b2d134b23c23b6f0dbcd00d91c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f13b7e6657e8a6251152d03f07a55463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05c8c3b5381476c054276cbf755506464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546ff19602829ecd63757a8f21e670c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f404ac4b14dcd7dadcc76aab2613e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f5054e2110c413d8d91b485f9d28e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de322085e33d43c7e699e5a57d85ec468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b337aefe01c8d5cca64a04701b7f68b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e3519835dc44f80bef05dd603df21470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9799a0b6ae42852d4aa4c7d5e0a5d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a917371f28e8af9b769f5c3d984ad472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25014f0d3316a42d321826c38ae553473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62eee18f29c44b4b3bfc62741d17fc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd658b01697ee4b0c67ec4568cc97ca475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10f8b9601efebf39b4c53907bf845a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d8084f34214c50d5034cee87f2bde477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611dfddaee29dff64d8411a68614296478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcabe8eb9c6ab2d0753156cfb08293e0479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>