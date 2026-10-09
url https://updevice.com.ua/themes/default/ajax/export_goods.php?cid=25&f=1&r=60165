--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f2094312d582cda03c95217ba42f91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20020a43095bbd46a5f01d1ed8691852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9597c0634684723ea09e956bb7b213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c44eb6073fc42837c98a75765346d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f8e25d33203627978c9b648a64a095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb78b7c2068ae6861bcbe2ad60b5adf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84b4d826612b8f0f8b9ac19e6a7be97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2fc851368a1d268f7887c2cc0b3e388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7190c0adf2276ef3821c69c177cba3e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c217d0349697a08f39abe985dd98195610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8c56f0fd3a4695cc828ed99f7957811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23b1025068d1fe9ee1a4c3cc3a5ef412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3361d09c41a761175d0b3fce526a4e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3377667ea443d36421a59dc7784b714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55b60e62075585e84a1e9aed73c5cb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e241ea94a5b280d649bd3b13d098616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a403b9be3359740d2148632e645ed8e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa70dec37c34ca7575f346def12d83318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7e00ff3bcbde6a6409d883d9ca32419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17995e041c7781fef952bf6eda83c4720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f66e80f32017d134cd2d82145a5bc421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a53a40e1e7b26a39d4a5be61447b8222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087f8f6d716aa938b0451d1e4d27c1023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02449d21e296da5ae4907bf389c6974924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2a50f1f5b871d485555afa1cb6bd725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec164df132e5bfed855e2e419daa427826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c04d26fc8f8f1b41d14899e4201d4727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811b75f063228e4127c7596199d684b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284fbc7cfbf6c81a1c0ad9a9ece690029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bfcf4de9ab0a06f7b0a9d5b34d8ae730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5917ce85914b7572ecd2138c15f0731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efcb747ffd8e12ed64f5e3b89e0fe2932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd5a67547b3a3be6cf11e5dd21ddf433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013eff93fdd548934adaea30733a594234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450bd2310413b72bf1348077e9477b235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ad24b1a3935d8045e67c4b18fe05e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff566111168daaca4124020d49ffb95837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e57849feff93746096fa57412e53b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c505cdc5d914e516d9a90ae6ad4e439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733ca7f0bb7dccf9c11796a374a200740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17c9b82566755e1829203f508da3e741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656a69ab35eb76689159c400f865a3e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152389eeceab92b1f3913d9ed85395443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe6ab2723a539a3ac826cc351d120244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8af702ebda9bff7127d904778cd46545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788685dcf2db9b67ce49a2c52bde4e4746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1cab254c263c0a78b89c395b2389b447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7d9c9a0f16639b7838560c804a87b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091979bf732e8d50ab879fb021ba895649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5102daf490089625ae40bace0ba2f2450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00e0ade36ae244dbc62466bbefcc1251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537959b8f92e730867b2f42e5bd320c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea81857584c709b526e307c86cf02153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d96b52557c9d2c59036d50718c273b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a5ed6fc1eaf61dd2b9b25eed60e2655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41deb833bbf1b7702aff77f705fefb3b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468cd04345f5cd5c447d3f2fffa5b97357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ffc7955605330220451a535f3237458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f02eb1a8ca3ebd7499f12dd69383659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ac76592026926d777095ee9ca171a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889dabac1292e665ca3379c28a9e165061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b02ca784764e2faa84949521a30b962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698b18f999bb2cdd6f50059e435bf0563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff249909c2b32a2e0c8828f58306eb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318f90466d8c034550997e0df30ac4565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b059616dcb45b604180ac361e144cd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f6c4e19da731dfca6225d6a339a5c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3765d7cee9238aa4b07b9eb8871612be68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5d1085c4cbd9082dee2ca7a882a7d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b49d133ae51abf08b6f8ecfdc9a41570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74155814917f549f7d2db4db4d48c55171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1f8146e7899e0ac602b59e6203e2b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24049672f0cfe053b90190e412110c273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2db707ecfc87fdf8eee239a32522f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65571bd796a2d7de594f960ebcaecd1075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a95240e0a3834f61d24a893f0ec2a376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a408c49a2eee7240b577aa3d1cc63a877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daba425f8fed1d0ea9d01f9e603c87a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d360875c03172165547961bb45afc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bcc4d6612d47301292003542f2e0fd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de11292c84930bb5231f8e2c1e757781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392d48f9e946c6a06275fadc1d8c96582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4a202a2dea0a33071a8b999a4bd8783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963f35968ab200796dd67c0491d3c7984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179679f4379581554217f38f9eca125385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3dbf7564f88c387d06434163c064f486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d237bfde77c104b96cce0332bf2c9c287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974602e4dd9631191bfc8f7bd6954a4488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d0bc62ef8e15ea66ebb14a787132889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15344670a869cf061099e3ea58ce4490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8567aa174da173f3ee5f9e3202b3e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f780e2b19fe76cb173104796083a99a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92ace468e712c2878d2f73c5c5262c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d25b5b0a67440e2d8dd9e6584c89f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d927f3c9bc7cc712fa644ec6b134d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7013e4c972a40d8d664bd0c3ec6da96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c6f695ff032044ec36bf41939ad4397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1829dc823d5b6e1ad8e91099313297398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dfd61de85c48b0f7629f67be4fd8b599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25e71c2d5e052c733947b6bd21cb16100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ee6c743566b681cb440277f955ff1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6299c06fe298d85d160e8999b9791102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a30f00d69e1a662b3caceee1ee136d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66710969166cd8239d6664e4eb21b40f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5eb1e9b3f51a444216c1b12e2781af105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42b02b5c95ba962a8c5ed1a659c0e4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf056a76cd9febdb4aefc8f61ff095b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38e041740e7924fd3e2a24a9d562a8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b0199c8be91a2b4f606249115055f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628a8cca744cc28724ca6ea83e6f07d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61a0b7c24740f79ad71c0e3e0cfe89111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a18bc59ea793b037638a4227f31ad8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e844a3dbcf7307cb8a7e862ed92df113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44009938f0c844c4e41ccfc7740c116114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd935e2c5b85fbda3a29cf5b3f3e079d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb8d4e17a975857b06987d41008de9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322ff72f690a69d39ee3d8162d90d2b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961994501536d5e80c6ad08dac5c987a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafbc0d9c39ea1467e9a40eb6ff35300119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca3cbf9ead4e42af51a727757c58281120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018f8d4fa27e392f19a8e17e6fe5e89121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2711d04cb9f3ccdc61b9640fae61bee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad08bcc4758f7566309a9cef5ff7e3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173654f33c7f2827337ebada95c9104124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0d6ab882d2770de4c5d7fa749a4ba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52cc4ede8a721e90fc7f3fcac7566a1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853e358a2660536d7433e4d529d2b83127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0970ced4a7bb0eb5b04826f9bb4807128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd151358eeeb542e36775eeb5f231bb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e681fe755f339ffcaeb140fb5873440130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88a36214569b32fcd39922969a537d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83481cb75ba362cc65a12237c440c0ac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab3950861ca4f93fad364acac84f3a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e0240db003db171824d16ef793a7f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686488d3120f32a28bac0416a535c03135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7110da48ba3bce11fea3d6da08163a4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c1c1cb4b0e3b4315e907824090020137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0658ac19209d0e6ed652d2d7c8dcd5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d53045290119a0707dcb08da30c611139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0b429ae7f64fe017508af2b4082f4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd219173b8c0acbd64aaa97d0d9b72141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7983e659383bef5fed3cae142d1df6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d00caf23aea05106416f6fe7b097e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f327dde38b48b352be72107fc258fa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e09972c87be4db5d8b1eb24b1b2f6f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b1dfa9df1052a959a994a1b7dfe1c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d1aeccaee925aa71add819bfbae22147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f9caed2739327524d9eea3db5c60e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d96df0b15c6ad6f4e97092d242ce1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9a7fed7cef394e1a854ae7c83925a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb0b5133b53a20d3a673fad8386e8f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5bba20299e84368e9203c96504d14e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137fb898a6cda30bc2bea40d797ba1b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29495ebee2de9056fa56ab9256761a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b5201588f00a12d07f70b7b0ef062155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515102017d9d437f55dcd8ca9f79bf5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50685a10cc7033e247dd786c1da57d6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7418e7ac706e157449ca437189b62a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9fc9974c85b7008f2e818028ba195159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a776f44443ce4a19e48d4d9bb59dde4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3e348889eb0f8cebe61471269fb72161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb529125f962ffab31f91e6aa3f6555e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d25bf2666e48879e44db1f29525bfc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc73a30c5b67fee81b7606a3dcf585164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ef489f26b28f691e0901ccd22b4da165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7500ed61ade1eaca84fd2796738e29166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31bc5d2e0b9722da75971d64d187a59167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420a6cdb288d866a3f63f6c35fb63e7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52600d77f346dfe0cb423fc1e033b52f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e11db06c5355658dfab9173e843c7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc8a3e2a4c210c13bc71cb8633c34f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36683ed625457f8149c73f719b2f0eef172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56769c9e2d8754d82f08abd19821ccbb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd5ace03279201e02125a02192997d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913dd7ee903e4b0aa0a324126abd958d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b1562338d99b8c785bcee9d59fc01176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f74d6153423e012c95c6781c278b16177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac46f3424e59921f2a1470011d3a20178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92d072ceb56c71f3ca566f236c3deb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4d17c476d2c60780a0646cfb23848180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb94fa185e299b01e1464adb8753ba181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68207056d02e78e7a945f10ae96f544182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194c40971c2f4c6307882c34a3a6d24183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc84e95ba25d8c8c93327a3b1eb90db184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4cea9f2cbb518926a33f2867d31fc1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3591d0de1f9a6f9eb361678ca45593186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2d722055b7eac91a9657d610f80f9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed9050b7583c999816815d4daab0de188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f239c774e9445032c40ed26389ef8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de780604c33451280d5818d6744896190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6755ddaf210c757bbb331d64386e9e1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf4a1119129ca8f5dd3f9798d75b73192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5bd18355535f6064bacd5b0c71ef7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd93281ffe52afba54d4fc2b341e11194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199897c66c29f6664875be1f0486fb4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115bf7398d14b7e3824c1c33318dba0c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace11e893e949498827ed3ef335eb499197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ae76354714959d8fccc78acfaf2f4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b035e2c1bb7558f6cfbc2ec3fe0ab199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e1b64e2c628cf561f077b038627d1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29919beaee3b36357b17f39e70eaff201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2affa0d499c44ca6c988b7c0277468202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c14ddbe9e53cedff206660a2d00c3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432029bf8b5d374b6a2cfac47d258251204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49959c8e9a185553c1c3fa50026f3d9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24883fe4008e7877e24ba21bc1c5133206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0fdba0f5665101654a12b6713124cb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf6f2ca556f37baf37c3588946d025208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a6533b32c0cb2bd6ad5ab51d21fc9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d152b3f1782d7bac36d83acd42632210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cfd32a70f0d18f3cfae898ad2b7fcc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd893393d484ca166d170bb5103bc65a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd24b9a3bc44c1ac0e4d6d0a1aa889e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaefec747f5b8c7ad1e50f84d16680ec214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee005ea854ae14409115a97a3ba5700215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf279f7e807bda56eeddea74d9a8fa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81117c354fff05d49e247597be9649bf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24265035802973a46ba13fbb2a1a5f6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087e0880db3b2698d04b521726bb7bf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155424b211a389d5051d9c5564f3163220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb427f564798badbd1f7efa0604a63c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082fdb841db47d3e1016b9d4f4329c5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72e660faa25b075bba1045a79f6ffd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6be72c6ff57886114ef1a6244b8db1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ef31a98c4b42d6035083814106fc4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc1c67a7d8334b13b26fb80db031c2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e587f2e7fce7ecd237dd8ddb0067c2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80440a152e28ea5f7e57be633a06d42228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152d20a584260b22ffdf3e11cb798c4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0df21e6b8ad805efaaee1e70417f9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37069e2e8a1828b0b47f86ef40fcc20231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5deb226271b82b675d56cc880bff1f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a027182cb67a22730978203f39fcf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c86b127cac70ac0bae913b3564ddc0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9e67060df2a4cb86fb39183a82e5e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5bfefc2cbc9fe7afda6c5a7d06290c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ff8d5e48b36c3658f0580dd62575e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44447b27cf0ddab1757d0dbd305a32f2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2477d39e2fe3afd2cea5bcb88ca47af239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaad33c85539876bc1f96cfd69aaf84240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140a23c8ab93814a676a0beef92eaf0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d91d4b425ce60842f0e241c351c982242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad837932bb1528ea7252ed65ae05d84243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf5c8bf7ea1b5f383432fc62853ca1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a4c5d3c37fa8537965645e75c9a22245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7e3dd7f7bd00f580dc587105b9cbb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451759789f760471b121321fe4ac87d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7cd742965032bdfaf5020c2f10758248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473d6e911219d9cf5f7ac6e02ccf608249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705e6373d400b98b923baa24f026db8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9079bf5cee7a4e6632cae50b28703251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b8db65d3e0e3c50c2384119705c95252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4996ac0142b1021830bdeb17f9ea54c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39513a68827eb417fbe1e203ff49f5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2006e66bc11daa8e335b0a3be4530255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f7ee23a942a98ef3af10c44f14ded256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb29c2b97148179df6b4a1139721f4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6bbeb39e666ab54657c0eba63deff3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91332164bd2255171495078c32abfdc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0af8c5e628e0c9856dad48a6270fe7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8b4e6b9b107fe18bb29fa06291801261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4583b621b64442f310bb28384b4f6d9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122aa808bcbfb84ed0eebada9074d46f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef0b8ceb1ee04aed3ddd27a8a983ea5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4252c3559374469c13561a58cce220265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f44c25d5503a62187a0b06648e4e0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b749b9d1d15b872dc18d243bded7c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df91f5edd06cdf04ca81e4973222d62268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4c06247e509c80b702522f52c0e7f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a77ecbf6ac7ef5462f95cb3c1e8c8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442ef377f9036ed1efa9f9a54357086271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b033b24c6675a92f54f2785473014e5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b5af303f526ce6d6525af9c76d774273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74a1eb23d69671a8d639b8301e1508274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16499f218eba10e52f233fc383b769275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b4f45ab255d34c43eb667f62a4546276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2306c6634cd92e0aff8365aade39266277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f3d255441d2c9a89bb026b191dd5e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c101f2140173c4293420364585d77279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b09f40d4c8f8810b01e4c9ce5efcf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5aa44dd323b2a2f679efaf8a1c6f3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90f9e107ff2f82e5527d8e3a785641282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad264365b8e7570c511ffd5b3c667cc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9a0f803a88b1f538cb143771cd361284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55228c834ec7ccf11dc234b1ad8734d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f86c90e17bc9875daa3dffc43c39c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ffcd30a09fecaaf189d9e1a267667287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ba75b6c39a83526eb164b19fa25a5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc23eab0826d9b576ac6846ecf1094289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7c62551481018310a09c5c5cb123e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ee0df32d2cabbca3a09efdd648019291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbdd718a10d1d6d732fe268018bfa5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381c55f70fdc5c97bda767f9ec1c1a9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27655f3b284fef2efa922fa0661041294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c75bb0d94ec0ecf98a40e827b217b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79071cee5df0ec6c1237ec3e992e9182296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb6bc088f6414560937402b9dafd13297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce716a973b440f41f64724a54fa7d611298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228eee1468e1b39628696ea1e7176c82299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d96c217ca57e7847aca2363a24d89e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95c8a022908677fa203652bfcce9a5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553d75ceb2d18eee904ef69124c0350302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496ef7535d1e694985e1066b96c1166303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6794191d9d6152272514ee0d0db0465304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3cc1a7e7c778b13f3be0f6bb8247f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d44197f9cb825facf5826e5d20c7c7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e724a842a482417a23f3304f4a8f4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b57c34d00ac1f8f4d3a0059aa2bde308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f7d81cdc81409f5a8db0a6a096493309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e46290fbf1c12342fd66985df7db9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb71bc092599842435afbbdb00a56f0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bfa1cdab7eb2b2dca0bcb4d7c3b762312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe498ea0ae28a516d38e2f2f39436ac313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1d8b7f0deecb2697605012bc8f79c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ab4885e2308808365b940d3088aa3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a69469ad6b1751151bc0b876b7062316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196808a0d056993523f47e61b6887fc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca89d2bdb45ea06796087994338cbee318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32350173e3c538c69291b7f0c463ba2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76c2c6c8ac10544a2b109d8b73857f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7d83a6fbc5b8bf0d6144e8027af62321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07f5a41a7379db80b76598158eac81322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07f014a6b6338075f68846bb696fe2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afcc256fd7838e527490f31e6debf15324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee9814405ec2cea1d781bf82880d40325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e0026fa89b039e987c90b283c1761326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21184ffd5ed4128f8d56021b5eb72aba327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd96e5372d873db8574fcaeecc54e4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e378a51d918f8342a483568001837329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be694be3cff3fd19108830baf61ed4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ac6527c2b03f6ccabc4604bc8016d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f124b0f1c52757d895a2320e6e0723332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68f2f19d296b0f1ab420fca76a007f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579b2110dd6de7edd688fab76169308334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbfb8d60af9876f044d8f3db6a255b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac28c16338c225ef68c94c567e9d0c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483a4ba64d6682924e2cbb80c8359a5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337848b8adc676ef377f247d3a01f21a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8472d39bc7171d59cc01d4c834b2cf5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0a344cc4a12c5436e081892f1f95f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab3850c23fcc705fb736e010942381341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3042b52ab8a6bbb66983f25afd8ff3b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d578b632b0142379e8d019c99d13cfb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099344de3c435d2d95250c608b7dbc36344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175211a12170cd645560b46c2f21edf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced64ca1a2cd127e43ac0eb660fd0017346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1563fbede6f490a214994dcfa0dca347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9492857b500b56da04b13e53b53eeea348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cdb762a2e7bfc428fbd60053d8cad0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab460324013e95dc0fe22b670f2c54350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0873328c825bc9d7711d1550bc0a75351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f57204e1780b73a9b83d433b33a80b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a11191fbe7a57871672cbf4596bb0c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa502125089fb707c5970c9a7458e51354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8dfc2fa18c6a255198077cbb6a6449355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ceafae24164416a4faac218c24d08356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad1e99f9173a7a7d0ca9b60290a8c3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becce71a06d1918630336a044e2a3659358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20beaf491497b51fb28fe6d64dda19359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c127f64952e61f0628ba6aed4b1954e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e9305a1a2b64b28ef1ab1866829f7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af254e60ea390626620263072ca445c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e724ed61cc7edb6cdb62b1aeb4462363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e88c8445396841a3de9abdfe20ecf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a164ec0158ad55393858a969bf5205a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a3c909e2e4d6a153d56c6a887b726366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7edcb9c040f99935caef00f743cad367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9c949aa179fc219c840c9774cac7a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080f2aeb57e2e387231e4b333c84583369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f644a0f0e0df0b44c7e65d476a1a07370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfffbcce7e71031c7ea50d6baa6ecdc2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69aade09f007df35514a6d53438526372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed027ef43743f56e73665d59fa3fbe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e8cd527b337e3bc580be1b125e8bb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be37154d0b2899e5dcf70c130c08ce375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f6d046b9ad805671575237a4a787d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6eb3996d76261a2bf0e4e45421a90f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134f71490bd55262ff4126d17db7127378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a370a531ab9d059c5955a98996dfae5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da76109e8e8c734236539e1dc0c2b0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5a3a5098cf4f824c9419b773598dc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775665871c63994b516ac1616af4c22382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d225f1938e7f6060c9b36ff4ed3673a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332a5ca40966b9299af1a95eb500c69384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073cd599cc7f11f082958cb27874316385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660f541646ad7a51d632fe41b983fb5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f99d71472b7e5fe1bb7297d61648f9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9df069d744f93b00a6d369b7ea46a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5465dd09b9dbb770d6d8a798ea70d1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe0df33065b859c42e99112f40a7ea390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0497f7f6ee05108ecd44feb92d842b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84043375ca153dafc2252ac23d8f8314392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae86204c37a5d8277e7b35e5882f343393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe532741aa3986fc8d88bb60564a9c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309632f11ab7faa3bfdc259420b8ebd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad10b7dfea8d13ef2741811c052d379396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f358cc4fc56c012a6175418dd265e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6ba37ef9dac98d18aa1fc57ab0862398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30652bb44ab0c8227b2ffa36ca4f08a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c849a23f3467dd3b2cc7733f16c6fc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d806e4da52850cca7dcb7e4f6e1873401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079fd9925432f0e3282f9ec93ae18d1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac6c7634a812487a5420f6357ff60a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27672515eeb1b18e77945abf18e79a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1b26114de737f735db8ec90229b38405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc405bf7c2e849596635659dee482e6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615cdfbaaf0e03a815d89aa21fe8d14d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca21f46c4d8b955d0e9fca20121ce4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c72d79d8d139bbeabd63dee58bc799409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f36d82bd02718180623162d9f68db5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64597aad5d5e30fb729c43a6fc6c6d9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15562196dfd49d37a05f149f17af09ef412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4041c38b71ae5b878fe9d0847bd9c60413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d88b760f3ee65f6a60b002cfe33110414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472dd0a2430e7c5df78086724c47900415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd3f061293ae03185abe1f2fb98c5a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca00b74ad0f23106f357ee6bd016bdc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221678fb44d2e5eed5e8f6cb9bd56d9d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a2c8c2fabd79bf090030537e74237419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b7ea45b87d23a04625e28b5c3d013420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8b6d1acdadabc922b53191e3c12e5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc30164e4ca3560a3723cdd5cfb6dc3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b103b59be6067432c28714e88ed8e09423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a112db9161a67ec62fc5739fec84b1e1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c1dfee52d507c529e596e2922ba4d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47295151929d77aca0225516140b614e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484771f3867c0a0f4eea75cf505f2c54427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454b3e8cab841aa5f1897fed8ee97c0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15d1fa63cbeb52c3674f70532c4471429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f957492c4d4ae0bbf530b65ecd397430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0f7566be5a659b797e6a2989f0c44431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1579ac2701b2ef7a2da7a2d13fde0e5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d30ad126ca6b63c972c7bdc06a458c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181e722fff8d3df7b21878b17ffc7e6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dce95de2ea12881de13439cb79e882435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8282e7171ac9917011c4e7270eac7f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9610da5176b5bf25fcec6faef4b0c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381d3f966561f31ede67cc5a96db05f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e5762c37b6a6f275ee5d57cb1836b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1573e9f910dce249cfbb2a2987613dd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7bf11faece78b8540cb1013d6d81c8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20239521ed135da79cdb2986b0f638cb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432fee3c33c25c4c594afac68f8f23ac443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b695ac1f4f995957765742f2bc6b9e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff002ac16125095df0b9925f3b001d1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958560b4800ca7d7294f8e931c5ca29446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3e8379263c36ec61d720034b11d46447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c028ccd43b090d140eb27f86c582470448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3989c66d34084802d4b1790fc31b6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a25fc97f34b6d3781910f21bd70e8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65559c764c8af20d04c4f026776e432d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51570a20d26bf85bba1ca58c3119872452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fae200da0f0324e732ea60b794a5db453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b40df5e7620237fabeb49e1bf0dbd0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381b80e4fdbadf6996659fe108f7d1f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b48f4bac895bfb0efe93c894f95dae6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6faf587df3c9ba365598b0245b90197457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7168b466612bc462398b94e14157bb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174a0212c6c2685a27e752be1bde9f9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d602387b75b6da7e3d176d94e8ae44460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086529e9b865e271b43fc96fa63d209461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4f61373138955d9bd5de29cad42bf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999a3c1ec9a70717eacb8b3a4231cac463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b04cf052b23662e64905871ec1078464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e056f194c67148c7eb8d997eef890c7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19b38fa5efec35d92d70f68ab13412466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081695072544b31920d03dc7eff3cde1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad2915c1b434bb14ed6554095e170a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b537b8241152ae2e483cfa62451aa0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e361e498db9b0cece3179ab751a6e3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d174bd6e428b878b24a4505abe9a1ee471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c611a0078a64475e90880e7a613ba472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1664a6b484581a424783c7514b38991473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016c3197d1ccfbe637652a2ebc5b62d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d9ebb31b62151e8092fcc63770e15475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0c49ca4232c1341b73cc9b13ae4c1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a5502493127d01456892a8e9c7ccf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3a55f2d214fe3a48010fb5e954385478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e3651ead97082aebb82380f0de28b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b2e62063b39d2fc5bbbd8635d7982480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c872ca129c93bdb592b0cbd43509af8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b56ee7daa4eec1cbeba44c59598955482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053dfa0f6657d8299dc2a0523a6f0011483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ad6df51f1e586cb9d0e7d43122c85484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4cb42fe3b7e67eaf72b8a423c197ef485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562e001fa78da1b0c95ea54a9245fea486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5ab7b5368eab978b44fb1274ac2c7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b980e80f57b1d5a9d29d2e6331afb5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25245367c0453046adfae7fd1e4bab7a489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f6d503770b79dfe17896ce2f91ca31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c175d4cd4cd733289479e60d3ddee602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9a570dae4426a211e92c61917c2653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faff8ff010f86953c6de5e48b6632d54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8f523fc7e19607c08582c99eef55d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0c6a5f996b6e80296219996d2a54b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f31ad812b4ddebc07986db91ebe797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d870fd2a20857bbea8004643a138e48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8bdbfcef65aa2259d96b5f1707af639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d0dc6aea89d63771d7cdb22efd6bc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7c30d5bd888a08878e79dc7f4ddd511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49404cc92c7e791b56fd4abfe1a5394112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d64bcf247278082d0bf974929d351513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3b8ad5d6038d0dc9b0ded7560c8be14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac811021e8caf3b3bbba8618d4612115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a4653bc2b9a229ff81a2dcde86beb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b594dc9a74a02a5753f0d67128d5917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295cf20228437344b3f247e8e88460e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5a5c3e0ba399f7e5228770c7ef79019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad03eb1b6b4d91eeb2dabff2b45f120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b833937191ac904637651c761600821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60733ca65551a28cf59ae53108c21822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59e0d1055dd3bebca92994926ba0b623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7eb60fa01c6071f78c39d3afab21224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1110fe0539df454056520df4d1c251d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb00a0483d22a7aed5eba2a8e33ad926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109178d1110427a5559e8055b5a2fd727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761c2a142e27a2764348fa32548c76128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643ec21424a535dcd5c985f353df8b029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b0df37144b066113b37b69d0cc0e230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41f8d38583d4e9f7d2011df5e33fa131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d726beb41dd4549e898f68e22f08432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be62c08a95aef1238152b53d8e5b36333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51688f434870c8f7d6fe22aeee973eab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cebc224e4573da281e3891ff716b8835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a255c118b013b85c03d5c3d38fa0ad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052302196bf02282ffa5b25b90e5a60c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630f90e71b55c3525112f24a71567ba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce21ef4173050bdd29bf480d68cc9739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7ce723944390ddaeb46ed4c99932940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a670e0ae41a46d872275c62cbdcfeb241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57b9b7c1dd11121591d1b1d36e63ef42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77abdf788d66df8dc81dbd13dc3f1b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141536cede9a4fe2c5214d22dba3896244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc40ac59e7f4cd944b56e442acc8da045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd4872990568d4912b230155f79d3c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d6b0949ab03477925d67544f8cd6447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38023776518741d5b96134762e624c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf77dfc4ac546d367f1a4cef3156e349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7559c066b1efd8dcfed9395f52e7c950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb6ee47f95b4cdddc1e7fdd395c8f151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af06cc36a4c02eef86cc1dee97528452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8e60983d4732e9d6bbc8fd6cc8ade53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e5fa808d268cad112c66fe19651c254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab549dd6e053c7bdb3d2e3c2adb8fe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06552c9ee0a19c219b09a4cc39d1cb756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de4af2da414438d260b4179f1a2fff57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b9d9f1b0ab8da7189679ed840f1e758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ee674fba26ff1bc9e8bbeddd4da9059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11918bc08e40ffc6f045cb10fd3d72d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e9d2f5d03504e15264373582cee0261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8afdf25ae829d15bb5c1f5b4052a3762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c09a14900c29963353052b15ad6f9163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba850e0862fd4d77b0fea821d4a209e964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5827e9f28f84fc69074fc493b1fc1b665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52682e56a09d32764ff615764059a066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5eb4a896aaf5349bd14fbc5e996b867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627557f619b1f2a22e10099af3930a2168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf070ebaef6f3665574546cc2a889269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feae5ec19f2a513ecf9fff3c07166fd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876dc6788e8428c6a0b58adde75322b371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d01f40ffaa3caedfe9c1c83572af572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975070fcdbadb3804f30f6a9d28dd88973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593a9af6e16b2aa9b2e4e3755f4e61d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670ffc644be6c43b656aa77d8211b4175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139600f87ada063072761b9ea30efcbd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6026177f1ca72787d2764472a882d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd328d1f093988e329a5061fe7d2f5978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3eb7cb7b5a3e719253c4d70c0655779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a514a5487d76a06f32a43ff2a19754180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99a2b8a1f73467a926f05236a6e97d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29da5f3bf7af3cb610ba51eebf473982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2c208002bfea8c7cd1901498b1acb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91acf6a15c7172abe0a6179dcc0d7a784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281dad8500fe4d643ba35f46f19519f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759536443beb32c8015096ee11a040b086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30026e4f0bd6040e12d002dbd348d6f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7b900b0f0fed8261ae3e137990a9e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b3473e9595da30a06f9eaf230059e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d72b81351c909b09de1626b63a9e290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1a7487a8a635e747f0615ff45195591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae53fd94f240c7e17ca8a14af7bb3a392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a06febcd406b177b15e2a78a68243e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ca69533e187eb2eb20ee591024e9294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad00b08ecaaa056670baa1579a8e2f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7947062118fbc6da39cbdac5b0364d496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151bd093a9b834ef45a4dfe5acdc10e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674c4217da8e7c5892de1de1175183798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae71273406a96eade2dda64809e616f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d19f826d1784fb39e0b762e723c93100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2d8185b17340f168ddce6df7b3a3e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291bcd9ebd538e08f44b3ca4509a068102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a34a938d533198aebafffeee3736e1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346cd32e9f7da5f3573451b160c8177104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682aaf6b14046cafcec7ed1a909e95d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbc9f2462913cddc49de31e82b6be6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73b6ef452e1c36ef03b3b0471ccecf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f946a06baf4fe0e3fce86bd2cdcdb2b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58aeaf2c9bb9fa295894eccb63296a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fbcc23c2d730c19082423939f0fd67110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dbad297edc541ecc4ec066d48c5f2f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80501a60aa6571855ca8517af37670d5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93294d86f40bf24a82bbc86fe6e87dc3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a4965d9fe3fe60dfee48b9eaa4700114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644427771500fbf46a76c0e1cebb3214115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27c55beed86877dc752af39b063903116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c2cea6804d194c1ae221a1de8cbfa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b170205e7e74f11bf93aaff35e524d9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c44f54c3312d3b22832cd70e32dc5a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4644a7d734e50005d3c50e45cc72f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de278740ff01f24c3d877d2449098778121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d670892f827ba122b247680818d873122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f50dc57a9eb113393a1b4371d86b5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9fdf064380fafbd7b72ded4831905124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc31cda8fb49c3da5cffb2d2fa47543125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86136e47dccd333fa1c683468cd0863f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d333a1a312bb871ee17e8895dd3f5c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99969bd51eb8a4f3b9e298e652d3afac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf9424cc3bfbfcd53ec3cff31312d8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f1e26bdfe30683cefc017f8a617d8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a50fe4c6863cbed6539f92fd6e270131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801e798084eebb3ee13fa7a3d6d4221132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6652cddda191d6b2944c6a24632ff6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d1ec67af28f74e9efd82a9255276e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa471e593d40c0deaf3d4a5613a84a2a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df82d99605b6f06ce3c5a53407e06a31136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5042b5a2659a68777aba634ff5ef611137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411e49a7213fba6963fc59294e0b867138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7e1f27270860c52364b03fcc3b43e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088552475beeb0d4698b6d9c8c937200140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f1a154d609dec989417ca42edc0a2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ba8e7a0ab69e523feb7045c643422142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de269c65a11f24c2f23661defae7077143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17277ba0fbe735dcd7824a74a240585144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28527408eafc692874cedf6bb6f0b752145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e699f8062b2b34afa42153aa3ee275146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e1d8daa0d8abf4072030a121923fb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a53a89977c32888815c279a3662a7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7a331e9938a988ca7812f1042c191149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18dbd933ad21a1dc0b83017873dab7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c2309c28a735c0056ddaa2047384a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc95e6e6251726efd1ca31fbc607b66152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1904bcddca8aa020291b945b779c079153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459413daa77314ab3299181492025c4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5609d6d228e721b139c5aecb33f98a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ad8298caa23ac6a82756846ffd463156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472a54f200dca275b358176b19b5b1e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e918b3eef68f6afe9444a0207fe9033158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bccaaf923fe41c51b8f067fbf7718f7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3619282f2b8665ac9e4d220409152cc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9e3b6394e188f6933df5708337f3c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6afe574cc531191bad4403bd5c43dea162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e84b650e9fcaaaf1141dce9c616a95163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7f5a0895daae4f9e3be1954ce6e03164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91eff79230ed0409b248846331a376165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2cd161b8aaf24051dbcf691b80d811166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510d630e16cfbd30426e5520e765613167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0724b85b1868b551e5592d8f44c83e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1ef932b3d0cf6233ae15a840f2611169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5027345041a5e38d1d087f27991d9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4433390cf4dac11660fef09c287082171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47619f3c645ed1548f94304f237bc6f0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0477c95a3a9150f2533d4fab7ab72173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e76fe455b58b17139cee289d0607d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc19f07d72f93ceba012bc0469439ea175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f93d2ffffb5d1e77c659258f473db176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14428a8dcf465e0d3d298e80e58732177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110410eb5a26f943d036ab3010275e49178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6712b084078c09854862a5f95811d4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715c09e43c386551bdf88a820d3c2a1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550fbd70455669cd95af484505c163d3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267156c9c208fe3eff56c7c04ddcd87182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8538462c4f0017547c11bb0b882a2e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747b711e2d044dcd0d18114769ea0ef184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d4fd45a819acabfe655e1c2f4c10e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5fb8d1db0a132dde29483c64c8a59186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91dd859b6b4f6a8e9c93ed6169e228187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d0ebdf5bef30c9fe1560fd638557c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86372b8b516c5a201850173218fa6d23189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4d4008eea491c8c33e30bf01351d8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974f9f776e1099f06292382cd4dcdd9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a451ddb69363b29cb960045a6d3e17192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30cc36696a440918f2320a8218975a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f4d2b789c03b8f548929494cb2dad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b7b84bfe287223f56946c4a7e92d6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8602a95af04b1a11f89d66817c22e2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223bc42c1ed2172a74489937480e88f0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c72cfa67b02cda2511fb04d3556d2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8a1edf8fa1f4b489b3f5732318d18199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851dba103dfa1150871f6dd621467cf0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104cdc66148432d9686e92bc1ed8447201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d351c7a4577b14f5b2f57844854b6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d1e145c96d7dd6533aa0443536ba7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eaa4b2ef97662f273cbf304593bf95204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba5c2cded5db8bd8147a7bdf78abf4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd42c14aabf51e9be4709f6c4369f4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cbfc5287247d1f84c955b96a497042207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524293bc1c554819d8d6cf5be0577af9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69d367f44588da9951ccc9444ea2f7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc398ace7d8586cdf1a789adb3094b4d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa049117ecd9292a73a06e58211f1b0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ccc30f03f4440ef7d71d9be1c1ac48212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c712bd631b7ec4d817c32600a61b1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89055d99a960d92a73fd85cf5eafd994214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d604910031d1e387721eb3c634c3755215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6fe7897a2db5f6b4ded77f1160d91216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb023c0a59546ec00008aae77cb8fd4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6aedebdd30e0de1d108d7b00d7e15e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541dcfcb077684676aaf0f529398682b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe06913b59e4b6a69ffb063df00a75220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea2c7d227f9282d9d98bb5c99c9f0d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8568871e2f7bfe553083c66a8aa15222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8b2d0bb3427006f64dc5b51cb0851223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f24bce78c5c357c553d8922a8eb97224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8d1c98923805a7f1f0c4cff45cbcd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82fa30ce11b7d6ca4d44d70ec6f743226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6005b8c130621329ad5d50166addb8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6cfe029869c3a12181b31326f2612c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e008dbaac6a4309bc5a7dd30bb0e7c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3839321d3de2eb36e6892e9ff382ae230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368f0b6b7dbf18759f2894320f4574a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56977c48a351ed2206bf4d5bc31ad8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22311aa914ab4782b16501559d191606233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1861bb11a005c8eb049bc2cbb573b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f1275ea561c01944b67f04af41eaa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25feecc8228ff89e308fff77f5adba236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ca2a1b7d779885d1ed80a93a852db237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59db363f24281888c17c83525e70269238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed76061d5d3cf90b031af8494d538b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7e2009fb0782bb09d231d25a7ad36240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d36b5fd17c0234659843186840b3aa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3fd45ee7dfcdefc8842a9cf9bb6ad2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aadfec55d79139003c0127a57b9a673243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43576f01a6a4c296941c142ae2cb30244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6d4ba79564d246b1385add88ccdd7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3748a9d36a2aaa929612028e8e50720246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1a83763ebe5062c201496ef173eef247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1327472609d176ca7921cf1402e26f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da68a78c64bc6a92e1e3297b41f5e59249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8dbb7d71687967e75020db81fd4c75250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161b28968aa1964ac58aa0b016a01c9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117faf916f931375cfcdff727347f87c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f366d0086ea520252fc5306bd8a09f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a9c016297dc3a21751d55f73acad0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064771d10d7ea4a43fdcc2b218a02f6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143680668fe515a3e6f1e14ac618ee4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1a712511c69ed9fc8ebe7037fb95d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3398b22cfbeb9920bac008daa3bb7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16489368150f477721a38a814ce9572259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593133c606de96ed9b304a8d80c83f6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1db4e06f19443c3fdb600f88a40e9b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e193f239eb83d4bb54c7351d52829262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533b2c95d7822b9bfe662a3b89a604e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6baa61a8601fbc4142d05cdb198bcf2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d953f74e46f2b7efcea2aa03da49b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac98bb9eb7217bf819cafd0d685ff10266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5128ebc4d6e44f8f98655d2e3bf06af267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1acf2544030c8cdecbc3aa5585f63268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a2943cf5523475b4c82485c156da6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad35d43ccb14542ef891bc773ba545d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daedecd1c53b6299e03756fbe358009b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f28984984b43edd39ba8e8d7f97453272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47054b59dab9614e4362566cbeae58db273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1610034c32933d3629071df14c74903b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c689a9bf8771f65e2881972662d214275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa80d17028c26aadd35267f0369d9d9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df97f6ff575c57f099dbf2a5b5c8cbe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13457764fee0a70567f790f125b59e49278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89280e2f2bdaa88f2b3d64519505e0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ecc32914c873cb5b98a649072b882d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1289e112ba123b2c398f78d2731d0e0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc5240a16fcdb5b37639eb38d6ed37282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601444695a60e0c8a0f66168de04fd2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408423fce44a009d8cfa5bec68daf94284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc388e283368682b6448f2b2ebc7ba285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126f08a96f826f94ade8e285fd01834286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ddc36a6cda76467430fa7545e3bede287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa5232a36585fa4cc94398b22e2afd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2af447bde31576f9e30b42b73b88eb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803c6e61176559742b74346cf574d76290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a50ac9d962968fe8fe99b454e0af4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230fedfd70c298fd625a4f95bbcb7304292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b25eb8f3ce779bf773541c72670ef293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87134596bf69bd07653b989e0c4cea45294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ea8628231b1f912b35abd400a104d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b20ab7006622a7c06c500a11255336296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa516f54720ccbc92970a9f77270fcc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b334cd36b37ed93d4988467b583b52298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc88a8d12066e857e94600b00c4e4e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea894805d6219dfa626772865e31f0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959fdf79bf2e5eb33fc6c265c65cb2b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a90d2fb0eaa8dfc5c6da575204a5d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74a70314817598949d8c85b6148ee3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a312c6992fb4761c8e3c0b002fe7d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e97a1105ea3bafc37ca04a63deff86305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ad1034d802e3bbe2e546ee940f543306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4be5db923a7a33c0c8d7dec4dcc5e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b80613febdd767219c97fcfcf5997308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68b8e6ebbc22985dc79475d5ddc295309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320abd9c533aecb7663b1bd0a86b6f2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0375b0d96bace2f0e6289a7c2c185f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a880115dcb695338bf794a7ca634d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee458c6b0bb38263fd449f2ccb1c60313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fbb6e1f8e6a86e6cd21a0a3bfba2e0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e466aa8c795476972d2b3fce2c13d9c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75bdd7f9ce574b92bf2172cbd83c5c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05173622401ec8771d8fe720c3c59e84317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c99d5d88c3c32c709b1b94d48d5405318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff5b1a7a17e42a5e4ac26ec8a7c882319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d889344edd3ef9a08206cfc96e1c819320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf28ff29fb1031cc101452ebb5f88b0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6297bb219bdf6ae52e0485c7d3abcd5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4212a82591114c7fda37f2da8a9eb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c19ef977428a1839cdbbd1533da146324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a253cf59c48ecae00ef37bde94db1d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079231ceb2c36ec10fe14b3cc55fec2f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01fb7eff62ad3c1da2f208787969169327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c37e83a51eaa2191f1d964d43d3545328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ba25cb51cea661a42c434d6895135329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6873e1baf8a0a4bf3b4fc7059065da7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83235fb3641cc5733122230c902b89b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14c01184efff625ec1e31a2b93a65f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5662c3ee327eaf2cbf1c29883a5809f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4dd9a8e91f33441b12cfbd7ca5726334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc251c94af0103ba207692e1a2d8732335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e1dc445668f218e37357d3e78357e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8ac243a1e192a97932aa608dd66ab337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01c7fc582e6937b295dc9ddde8385e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ba7396a2c7f91924736c128c77ab8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8e953fc0bf3634350a1eb43cf2ecb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064e7592e8777ee4e02438b88b65486341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7ff3f794135fcea112fb6544c68de342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ada76eba7acd6fc559f0fd357a3f79343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988917377db233e05647daf2a36f9316344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008b3cf51036c0e5cb8de67c3701dd2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c439dea189d4faecc43665c483c0c34346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae644d93e667e970388c170fc05a1d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773743f25792842d4bba5bdd3b77fb72348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc979767f98697382a9f9bd0426f32349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43f806fa2ed971c331e14f75c80665350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ef877434205757b232b65c5593ecc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09767cc22ae06729c57f671828e9cb8c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4e25e2695bb3c1ca44037344cff8c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c838390b27adceeb487af54be67234b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20910621027e970c942ef8af40e10d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329d7c55c04348fa5c2369d6a1a06c4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78befbcff3da6642f1590a75e6a0092357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7130312379cfa5a870bc9e4f6a40a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8b4b398456866765b24e0ec162d2a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af2fc2381ef45c8b1e0609aca80767360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99aa643c95111212abfbafee37f0a2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc14574c44d743439990298886d72d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb80f6a2ef9cafd1e1f1a9df9f765ba363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79680ba67ea0f2f0137d580c8451bf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403ed9417246523035733cabd045b14365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229767bae9659fcf60d4e6ebcaeedde366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5453f4008481d9045f0aa294bb930a6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90020d15936dc100bf4252623cff0704368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a10591f8810d9c57d10319819e7bf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f5d96444b0b26da5117e6c72d6e88370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333ee8d6f2717c0a58ef3e3c882ab29371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7d2d3734bf64ddffc1a1bad18d7a1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8177e976aaf0dfea3be84b6198feb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf5bc1c300120f31d0affa7589e766374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4de38173207115ff1b1c49db608a7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79025f0c02751b44e5b910b6df024f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbeda4dbca64f592d09010f96230e2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8988127e502f97b2ff207296485563378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d91d97face6c780f5ccc4c83885832379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937a253b51d0052eb2b69d83e39053b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1c92a113ac3ed36ca66d956afbb8b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d7d0ea653e4c235ba025806a05995382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152e229ac8243ee1f03bcf029f5a5fa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a728d0d5fe53a1be481cebb19119f0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a9a5632ff0f2fb25566bc89269b39385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722269eefbdd45a8ba3d3bbeabc4e551386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adee1f66e9dd22e56966bc61ed7f1db387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9d8034f30bc2e311a567726f2e191388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d447fddb2d560d920885b6dcbf27192389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038357ba92c8c56a7d2c28b0b61f9f7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f054238b360271c4e881f6e47d79e33391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867546cd8bdff66a276bd05afffba954392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd3c44bb787a2b19819bdeb9555b4f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31acd40398fc06a88d156521160a193e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c30f65688db7cfcf82a4c7dd9fc841395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961ba9849acc2e002b5165bef19fbc0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34139fe4af54aebe71ade757cc67e9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5d04a5e6a029df6b51e1a61899f6c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8f7db4ef50f4bf5a0dad208a3d9b1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc825c7ab4da1e3c4b0f06d406e34c3d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4b749ded6ab162f6232fa09445f2d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e217feeed9958c3eb64c477a5f99a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbcc60de1eddf477eec95843711af87403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38528488f5ee538bb42ef587d01f3c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a6c71604c3291964e606e0bc00c30405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025e5e67bf705235bac20a555e4c097406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8322c7daf97948a14755a343b2466407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88ab37617a9e5db48273e478654942408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f15223001ea25710b05c8c01beeda409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4cf36bfa4381ae0ba027bbfc3b1b9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25667b62001000207be595bf3f485f38411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d758121227a332d30ae3df77679c54f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff0db98e0dde2308e3aacc30acb110413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a1ff9a1941e4a709165a1b1322845414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63be25bd57aa3187493256088f674f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4ac2bfeb0bb84a195fbe81ce693f5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd34982f3738c87c697add78a081bd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8319f29e6d242b20d28ab0ea32be7e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af47679b36e763ea826e1c12cb4574419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b9d4eb9401c2e5f8c4df087f5cde9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18d1ff8ab3f521bc55bd5cb0b0d465421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f2b3eaebfe17c4ec7005a73990474422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f66ea4e28465278e97b3d0a10a577423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36727b3af9788ad89fe355f69c0fa406424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaddcac96860d5b2e618c3bf8ee4c8f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595725e23e45fcc25e83c7b00d67d228426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f9da5500677e19f5015b326b4f4b4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda1e6e408ec7b5a96e6e5bed21c2ba428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9817f767605b38d72d54ac890aaa64429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6020d93303400e1f9d4613c439891d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08148ba28adecc1086952da635bca0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef09a530649194bc5dbff7b5e91be1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e41e63aa8072bc3edd38c006a5c73433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8c3549009990e44c6ca018e93ed84434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78215e88f772dde867bc1a63acb34f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c6954219e041ab486cc1d596420ae436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8bbffc64fed59e4b1f4885aadd191437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251729ca2f3c13169145c66e8e9c65e3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918bf2f73989d1c04cde43d379a0fb1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb02d6a574d52a9dc9b5e8d3a5ea23440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ed7f07738d8fd5164810434d4b885441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6598d61dfbbf0038539f7aa9a1e64442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df6d3cce62ae79e993623d63e3f55d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665fc6e1a38306af3515cfdfa5e9dda444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9540a46261f17881fef037e0be868e5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e0569d140f45aef7d34f042ee0870446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0f7f3f9b46f122e9ebe548d0ea112447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28441ebe4448d0cacbed846371c391b3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9593f291dcd86fcee5247c2dfed36449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d17c1176270f87ff1ec8959f456a7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2dfadd36c95f968c0051c2daa42ef451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d89c0159e753f94ff7cd9682f70a7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882568c201053409d13886bcad68a8d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f81ba30b8745a7a10fbba6119e261454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c0b745cfeb026f5f6983f4ba79375455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28733dce28eb79134606932efc6c7fa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6fe569372045d3222e116bf3671bd5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db076ca8f87a37a9982e778a07c33865458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656eada7b497405ab030c7d496fa518459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20956e5cbdda29f09ac6bf48c2994eb3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68af4af8085634589c3ee792a22b15461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdfc00ce3b44334f908f0a15786aac5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266baee7f00f838149a9ea9159a26f5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02edeebcdc51e3e3c4e9eb998db12d70464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd113d98016d2b967ce58d9918424e29465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9894b04b2730784bd45a8fc19f9e8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be865c01bd1f3ce9436c087d8e6d4709467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86af337c2befc81a7329fa71a22bcbd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270b7cb0131fe493b3d0b92cdc87d14469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774841065a02811818b161e27685ccfc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22b0d826222338fbf42d0c681ac64f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493064e036c61b8dec751d9c05c32da472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9f1ed1b07913a8f794454a42505d3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad103bd07d859b4c770c67e4a245e3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78be75d98df9052333f471fe95d3a8e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6141e2e9c51b8e8f10b5d7724e9fd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa9ce24ad3ab43b663ed04289b08ff477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b30042b3e13c12c9e4cd1ac88c50de478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68243ae674d2dbd58c240c03614e4ae6479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.12</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>