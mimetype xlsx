--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -2068,51 +2068,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bf45046ff207f8db810a52afe23361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03c2ef8454f3999c801969d9c59cbe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb59460b71c65cbccffdaa1af1d94983.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b0e7a4436b11d0b14399beadcd71e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d60c779a53097b8fd542b5ac6f12b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57223d17d40744a9251153e840f6a76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b1ead213138b83ed3e867d4243acd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20b32810f81bb551a3f6c685a917978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29a0b543012bfa416aa04c9a5bfde09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f71d7e568f983b059194b061c17c310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc125ca70c2b2607413d6e9b31853c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e700277d9a970713c7c0c7586e72112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b9b18325b8164553dc7f7db5f5c8813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38573f5fb56f7e78f61af7352368e23314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24cc88c9833d5c007eaec610e1fccf415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b07e21f81dee35f31827f89d07e6d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7651a3cdff62cda1108c34b0123f217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979062869cf76cf48bcb56ddee1a4bf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56663291f2e7443cf11dc7cab279003319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231fae7b84d1b82cbbdd9ea078fb899420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9bc1a45662ea1e357416ef8f0862721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc01ce5fb0666a37d1fdb6a379834122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98cee849a35d8033308bdc9918cb9a123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802b218617f67017bad67676e8f251124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b4252d9fd77ec698e522182f8887b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b6897be39bd53a14f6537b697138826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258e70911117faf2a3881c0fa22698d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861c065c780f8be114e67f41ecdf51328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4bfdf6913066c252f5cd1a2514c0f029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860eba5067bf7f5024cf01d7d30b81e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba243a97e22497d3debfa04a55206eb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a1d44e3046a6ac6a617a7a8d90e4132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68722dbe9dc40690d275139a3d64179333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7b541cdc353653e3271d8c5b3110c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6b5ad6ad2f078b780bf895a6d9d9b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c995ea9029f7001ddba7236bfb990136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b313736af0e13dcb16ce02fb407a737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006eb5d80da5dc42293670e8e1a93fe438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba30a0bf756c51d9b0716fc957ded7939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d285ee729f405883cd3189e1e123b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14520c8a255f5da11eabe13abd623141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff31f21651a958523e5a29f90a953042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb7cd56ee0d927163fe2b8c6d3cc6a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac70b98c5ec3904d0ba9c0b971020e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32321e986eeb4d719aaa7810e24d9045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b407015e0da8a49b7e5f667de5adf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9fd0d65561b3468f65ddd163cca4fd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d396578d3f2404e06bbfd6e42ec667a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051993d0f3b52f7401692378ed6dd3cd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f622a260bca0d5d66cef190953bc6a150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c282b19a3a20f76e1375ec71d73f4251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408fa74322a51a0cca7905d26be29b652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5856ee4ae5c4370a3eededfe4d7f653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85ca6e28a137d27adac390f8ce4a3754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07db1b85f6031fa9ccdfd4dc76300955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5cf312a0ad3db0d7b4ae8d621581d456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84212e082c85bf12875844e459fbf40d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d11499107f16bc044c60e40c88fbd958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa8e788523f1dc5939fc8788deda0159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b5d7e2d41b461c49e2cee2631576f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed2dfef7556dc56de8a25ffbab68b961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42929304067bac2720f4b557cd54450f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b61be1a11a28aed7a81338f43790d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab362aa2a6f59f95e00f6a748069ec3b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c3a7f06deaf2273f7fbec656cbcb565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8fb1936d2ad589079cb6a36cfc415c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3908ba52d17a788859f7c5158ee8967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4ca0cce142b1ad0cfd371c3e57dc768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508a45d86afc58a01c6fc9b17eae98569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd680866d6a3edba9ec2d30ec98d61d870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5cc98223b8321c9a1246e6f1291bc471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f4b1ba2360f091722015ab4f1330972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c041a67ba92e280162c143901e43a473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4a8ab07f9fc9ed74b77713c06b89174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4177478ca9efb0bb3e095cf4a1061d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de10b5763415a789dfd003880e2c0fe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf79f0ba233e3844da31ad6b51a56077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e174b21b10c24ea26decef44e8e5178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb68d33aede939cd26b1254a8a515979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f1bc0a7081adef87dbffd2c82f48d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902c172d4a5302a5a2d1edc9ab82ca181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50bea8ba2bd0a831ccbfe47261870b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd6a784ad11b670a2e6c68aca8ae4883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bdeba434f72552f73adda8478d185884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936b6a614f252f1e65b590791f1430a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be2e208bbe00bc14d36fdaa208703386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5739f9c076ab4d26b7cbde84917856287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854ddf91dffc982bc16f3cd38c4ab1388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5389f885668f190b4650e7e12d8df89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a003c1cdfa7fd3d360b6a4ad079bdd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446f9c15498a012836f44c4786ec55791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf6e9fdc32ceb2b07d3e7ebf443cf492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a906c9df18094abb36a548bf275d1a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09778785fae4d5eb55edd94517a3cd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1fea623a8259dcd97f28aba49ffd895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e1bc8c8e6c597eff783c99bebe9d496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67525b9e31348bf23b950e8927b03097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619b6c127f481fc84c91f982f85626298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67a7504f9198a49d78b28a78616df599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f53d1a9e86f985d2a3a83c99d5e92100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c41840d7781641c902aaff88136b07f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a3762d7f4926531080332345e31cf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d22684215de628f74ab0d491f65d15103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ba286baf28857a5dd8ac5e735e6eb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9a8b0245e8022fc0a4636de77a66a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a37b8f0ef47da329a349d991a8418106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb5286c37d33ace21b8edb0d497ea6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459bc1fbe3c6347e4e8d86d8df00cd5c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2175fe3ee74ea3859ef0c5f9dfc1f53109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2cec5e0c8ab8deda63019265558e2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9998b17d19efe3ee79e148f29e9a947111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be4af9afeec21a39201de7bbac5ee9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b6bd32bd014068c7f597bc50347bc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538678dbcc7b71307a63f753f7d56879114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197db902347d09937f65c3d20cdfb5a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f9ac41811451cd9596a73ceab0a1d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa73908dad6674f0be44ae52ef9bf11117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c2d62bc0e5b70ea2f9ac0de693978118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead9d9edf6ba993b16b7659e86cc2de119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b3be645a03723b6dd8989778046a3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f999499af0535edcc0b413bdb62f69121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a40f2aa1d64531b217b474ab06cfe7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15fa2251c0697f7addc21aa35a06dc8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2482077af6f663800f9b40a52583f1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8382a9d35bc8864ec85cd8e751a9f8f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270de4b6fea3d4e82b5813e5b4ec671f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b20b56cf2109310a8b43e60c9e970e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29663e5bb00bd6357f8dee3126dfd200128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5bb0fe37407fea801c82976d4b2f7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c188137cf66557acaf456957ba036130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431dd9af7567383cfeeef7abf890bd2d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e7860d221f3d82166db25c31c5e8b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d76abf4339560f79ef6f7b75197ba4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21146029364dfdf19f79e031de2c1b76134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab699984fd5ef1f3398012cd2015552d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5a4a766cf6c4e316e4155da4c9fc0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa4a939ceb6f5c120674306e23c784137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb896eb66f9400e46604639f67989e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f3d26243b09bbed644ed93c0c9d66139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33709e283410f659a61445c6e6800f75140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85adbb0281ea21499d62cf0c5b89e83e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55ce0fb52c8abd328034f8a79c1d8e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466e1be2d7dc3bbb317f2b91c41a45f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd6189326c5c1cbc0cd59aeb312425144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7664d53a44a19359471153601186ac5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a458602980123570d094aea742d53146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f9e3131bbb98074955c1af0ac614d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8775b94eba96c602d08641049f25b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed42b5900e6e9e57c351d8b99dbc2c4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409d54ee1a773fa0c6f36cdb74b1fde150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8d4471c8b63dfa346c4815c5dc0f8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb4ccd19818984bf3dde53678e6699152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1336cf8c499d6f8b6cd679fb4404f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff20c2a063746a9f7fe936d0b6d205154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c35a0d060aad1fa34f6c2ddabf7610155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a275e3449ec6961b1ae6240e005b8f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9578c46fde6b99c8139190b9d4f55db157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8214461ec72367851fbcb5c94db74158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d208c620b9f6f9f8a35838aa4b3d4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850232974afae6f0b15a9bedeb434f7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473e6d992e2a512aff657b0cb2a64d9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1925ecbe243ae47aaa1848182425b6c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e61359db41c6b8b789e929d061318163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6faf0e9e715b9c78969ea5e58524eea164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f558b7ef3787973b1574ecdfb7dba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55951383354018ec5dfc79014ecdac22166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cbe225f197a33433ce5fe28cecd817167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23141712e76cec8cee3702bbebcb14c8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6c9ec7d63765b381cf9b88ed3543f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688c34348fcdcba9ce22160a2e279b0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93fe5498560c3ad1668b22a486e758171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3e84cc68e140d73180b07b7688578172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9022ab17fb96c61651977edaee77e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec278612f20f64c6016464b48bf731174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad658cdbe837de50219a72fff1fb3db175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22d6590285e6fb90ccf83e0c1e93b0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7f7476eacd4ed65d438a8443ac38e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9468bbc9916da05e270107b97ddfed178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14037e8ec4695a58353f8cf97d5688179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1c0a004a37eb6ec840e3011687fb0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32a3a63c04486471bb5ef3ae3cd0f9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde2b2ea1ae685221de422079252b0b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3d205df70242b1ccdcb4d0887b1e7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305cfafda8b650ba95733e0392ee752a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8039c94579f3f76005a50ff3f8df54e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345028375b8e24431365d4c56c2b1d65186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b221314d609f5944646497f0c20f3f6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99361527e47a41140827d5f378c4d309188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58226ede65ec6d3d5e3c4e7bb86f22189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1982e1e66c40fd7d231e4619385969190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46386c1a9db0649f0b0d6dd3774ba7aa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6005e238d8a67ca3850fab54d4abbb6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854dd54b8b3f0a988dd5e4e7a44bf5c5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672467b9be9d3f35fe6730003a1b0426194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baeaaf9c541a30645effc0fd02a13b7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1a846ae0d7937c81a1c0ad4601d29196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c34400707dbde1a5f6b40fafd3cbb4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a842f2fd6cb076aa173d26603a4ad198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7acb4810f6924a20bec24c9b3d26f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6cd274ac38dfd4c2a905fad32682ba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58ec8eb6528c56a57ff497795d8b3f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f6d57dc9664304686090eb2dcbaa0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e7d2dbdd15aa0f57f49f03bec74ba203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929a6c181c0400f91498696d92ba140204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024204dd88817284b93352b4bfd7b94c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6fe6117a08aba7e8abc49af2d8604206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46482811f1b5cacb382eb0c5a8c09a28207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684015cd6f7a5f73827e0103811957d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff109931abd2cca1546eb60482f345209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affedbed59cb95bf1fd5ee78a3f2033f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924fd62ba034b0e86bdfdc071608e8e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634fe637117d8d1f12a56eca8206ccdd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89ece4b89a756fc6d480cb94a3a009213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8015dcb2ab1ef1e59b37f1edbb5b8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e25061d9972defed783bdd318adc9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59154a940d8664659e1cee58792606216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac982755b668bb20cb84310f4afc212217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca85ae066ec4cce174c23550bb2a23c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b12117d6a6ab27612c348615637754219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6082481a1ae0fe1e9f5f24bb22a2c7d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192844ad6095001954ca316d2785bf06221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba1b396ed413b8e8ca731043e7e707222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5cf9c47218a86aac9d19861c898654223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf0672288cc5b9898b514dc22f624d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d02e06e93481402baab9d483d2b56b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834ae5f59607085274c85a6e464f0fb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc42eff665acd9786eac38787ec3fe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6827c2c0ec40ed7cfa1725462cd5b7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd27f7c64594232d3d0eb07e2084b8f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e53b648d39c0d3bc7fb8cc0594ae5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae969e129b3e6e61fd736330ad6ded2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc352d99a2165b25d3958522136a8e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c5035773a737c7d48d6226afa7f23233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612114cd556ce5748c443709148be354234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3c1094848d299fc2a4769f070b347235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78109ade325cc7aacac3ece7c152ec68236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd991f450c046d06fa3d28219cba3e0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81bd772f68c55c577e6784853630e90238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce77c2f7cb6ba6035a8db4df2b77d2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635cff1867314c8b54cd2f0f0e429fb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0cda8cf8dd830b12a9bb6b5157b58a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc5e6787e6a8c299de55d6be94d600242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d962cc177db04258db4038cab1420243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0553f6e66a10986e0fda56a298eac6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b9dc30374bf80d2babf3e7de86b60245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ffb74e807eb9cc258acacd9c502b63246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3cd2c18d914ed70754c39d83b5c24247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28405d217d753ee881a9cda9fd4cb911248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973d3f03dfb8117229c891cd0168b99249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ae1fc225d161d082a80f89a07ffa7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5ed613f711dd81a22b364dd3d1893251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737ac7af69d201eb6cea61306ffc505252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5e2cd571141a64c96aa605f18dac4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef026c917371b3860e3003129061ecb8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859887a37056f87aaa5acd4ce8bec4a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93d01fac0a08898509975c3947646c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048a0e12e26c1598978c5ab81e644bb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0092fd92ceb304df904c0029e2a53a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267aabb59f55548d953cc71f5520b39259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3345fedf984fb2444e89664f71fda260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee3f575bd69ca4acdc7790af875980261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0cf8fc6de606d6b5ef2c0c37f0558262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88342fea6f12a222dc46e80530f0f3a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388a7127e47fc48005957df0d565084264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dca5992af6e114009cd5870be20e66265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b510d0d07158b7fbec142ceddb949b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f355dd1681815905733fff43430279a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b488d9d1932af24e95f1c9361587a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8654d95e1f3b846b9642cac5fb2da269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4052c16e4939c69effac0a8e258ba3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940dab7cb3ea641adfa1993291fa60f8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa6383c92228c5b7725a39cf4f44b0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46affae0b91bfda8e310cc97ad25c3b4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08c37beecdfa48dbcd27da958c7b2e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cddf152ba740e645fbedf3a3399a1b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c4a0ed4cc108583d76f30fde12b32276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3164458db7eee891fa015246013c72b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008f6e0b2cead9d2dd3b4e2fb3de1d1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f999b5741fb21337e7ca60cca48f5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea19618495f95f817242c05fda8482280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a514b2c92b269bf6d146556dc5022281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0422585732ce1fdcb429ecdce2e49282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280f47e214d38da0685f87120c54be5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd0a6335d2495807a17fb50646e28f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397a57b62cd7ec9d32031111b576d6f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d18aba2589ab0adcd65859a26b2a5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92835c3264c46ebbf9862a34e8e97b1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc341cd5e46f6b88c567593eff01bb5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15218f8f9837f97811ee0dbfd6eaebbc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259fe29ed70ae5c4fbfa97f8a308ec4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c31b01b223733ecb7e554ba09b799291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c3437e22c97e8c07fb91731114690292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842fad0e78ad3607aaee3a598262d9d0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6a1eb82a8ee522044c6e7efd09906294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3d9ee9bc5ee121cd9cf27d20b0d59295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98fd03c3c4a38a83a798e41a678cec296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43148de776283cdbbfa225feff92a308297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d223f2e3a87e164cd7883c230f67877298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4fe1164cd9198ad67a6dbdf06b2dd7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e3ff046d3f25a676f068e5eba3864300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658fc4f8c882bb9c8923c928636c5b2a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08b7f124ab159a21fa98e5a0e456e2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08cbe8b752a76c1e9bfa1c4b7665188303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f560252a17e5288ac9e8a1630b289d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c05570501322c2e4c70bf254283f7d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab72132b8f53dc2126205515e6bf89306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba940f0eb6e1b35e159ca18717af5a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae10f3f28128a5614a2115559afc6c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62e1b1b19c89094723924ae2730f9a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923ba9742cf2e59db61c0ccb38974c7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5b070ea37f9060c317b9e2d286177311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633365297fa7c05b2989540e821d7e8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8722b8062a95f3afbc1cf9b65278e09313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad086e5aaf209e6f0ac7a71dcfef70d1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a753ee5f2bb81fd365798e8e360fdf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac5c3ac9857a77589dd156dddc7ce0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63396dc883a52745b8f40ae2e06837ce317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f5cdbf8a111326c8c078b6718e61a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3ae1c87931cf3f78b6d0e16163a13319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b2bd0481d018b5f61711a8977d42c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a8a3b69e467ad554c558d1f961819321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1b6a1c95c2b5c6155c465c4b01922322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72660b63f847827b46c4c8934f697c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67c114afc1edd56f9d48b521c6670c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508561bf54b12138a7ba40b872671211325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ad724529bde8c99d656f685faa828326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76703dcbd4fa8052249470dcd0628ba327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90287f23e360b1f3eb3336cc83dcd6be328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95dc7f3315994d347c47388019c009329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b4058f36c6df5900f51b310471001330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3523ec1ed2e84d8a578397bfaa8cc0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9bb873f6b507726aad3775aadca711332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b84fcf3edf1d4b29694157dfdb0e08333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d946ccb241b1f0bacd025b0cac7b688334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595aa1880cc258c3783d9b5fbcf786d6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c3772f58d232b7d7085c045b4b4bc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbdebed89ed27310cfecc565030959d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f66153a8d5dd47467463972b87c4eb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82a75aa30af4b360f4c7f3c4f9e52e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73707b5f508655f7ecd07779ee42faf1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c9c58a14140043d2b486b2af6ed62341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09140a253dd64becbbd41042da566640342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a5a2131851b37a97d7908bc81ef49343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34152a69fb2250068a62a7073aebb913344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135d49218d7b7cc8613b8246879c9ad345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959cb6ac28e217efbaf0be9ada596736346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d1bda27b40ceb669514d2d2a24df1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef431d93d31e888d96b53db484b5e6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e68f764ebd70611669e5327137a9a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e378a0407fb0d230a3e9477f4ec87350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5fbfcd6bdb6deb77e02688d27846a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f8899cf4ef2f085137d6f5204229c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8982c220da391e3bda7b6174920204353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78bf21da5915885417060e4bf253878354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de339e0ae84a93a0706b9a29dfbb6847355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1d2bf62678776da682981e0dc26e2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c47e04462529b750c8b20ed1b33d64357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f08a6087139b43d06f8754cff2434b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b48eaa37ea4b7c4e2edc440e72331359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c880cbfb2d0c61828b8cc1b31d5bb1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8757f9de1b5029ad76d0c99c263ba22361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4292a942f2a4c12e420cfe619a61b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a49458a49642e8bfa96c28c0bb7970363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02ede2062917ab212f3a1af5d3eab8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95a2b68193b43eeb228d725fb23d7b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb528b37e7565144f3fa70fe984b9c03366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5930c869bebb049e0be32cfa3e442b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d20a3a9e2ded2cb9165d20258a6ae7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4576a4273ecf7c3617a483cc758a18369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3946c95bed86002b1c5c4664895a238370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf8b39f3a759121acf71af1fa02690371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869dfa64e28af01019133043bbcbe7a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca913f10a13387d3f2ebba61bacd3cbc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579c0ba9b6f946321c5814ffc609515374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ce7929704355b8a08193b1d7d6055375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732d17ee04480a9484ed74beb415111376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556598f35666c2c88f32408be84e0ab377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9187e332322b9c94530b4aab56696c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d5c6faa80c27f36feaa696d2c9047379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c97a6b602f49bc7be640f6726331d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ff88d51b909ced80249d2b8dd5b69381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecfe5fa6d5fc57a8c5ee41583fac612382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf136521b4608a5aaa1824df1e33f8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0e088bc0cba41fb5252007dda6f26384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a5af4d56201abbb46f309c17c7c62385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11c495139de5fdaed4525fc5328ec0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea39caa27fdb5a9be40d17a360f588d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bab2fe218818cb55018ef2b8ae9d33388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f5c931be4b9b7a26f33eb8581a247389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a74d241fd8d11d9bfb13b0788e62e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc816341d0a334349b8888fdad21a382391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9c77909e716e12863594061636e23392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1a72848f3ab65815f5dd35264cc16393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f63753e1b7e51d99eb8d2f8303d2d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439f6678c6d7377943ce1f5de59deb4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb4115cb34735454c8d83a5f0015f9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0e7d3d7d2ea20a7c97f0a6d434651397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1a2b5aa993b2e5452f8c9bba69a9d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a063099109ca65d725b25b3243fc62399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b4293659758bf9f092b50bd81c2c8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5286f7c6f9939d6f5b490cc3ba6cf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d93e36cab977669380965c4b16f5be402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2cb6099c5e27fef943915a26ccbd57403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5022b0e86f3fbf4eccad03c757963404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6f94bb5559cca632deed08c4f5101405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaffe03e1bf1001ed88a843de06f8f2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39eb6870a5c96409e9a66ede9aeb99407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8393d20f0d1b7e57e10ad360d86cc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b14d183cc8fc92f90fc751596f714f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21801a496fb167011c323830007e488d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10901c64dd82d94b5ab6fc5e03e5da41411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4de7f5993c0212264975aa5cca288412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6b8ea65c9309da5d71ca031d30b36413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1830ce26c595f1662e00e78092162ea414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cff5f6948f755628b28102c6e5c9fd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363806227440c17e372a0c23738dbb8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129f6bdbcf7cf814a6ed08083015eca417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0f01ebd82b280657eeec850da0f1c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b9cfe51bb56268be6adbd912d318c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9114a6031c82537bbc40c55f596dc4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35e4fa063da73d11cbd46d199ef136421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141986ec4bb94176dfa0d5a511382652422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b52f5edcb60009afdc6b0d344bf31b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d814b5dd4aa300595e64da62a188c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7a2e8c9c78a5f6b9693aec48ade56425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828c0fdea76265f5377c32871d6d037426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdaf04c9c707b1277423a59263ca0c5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5321fc88e0a053d1b1e70cff81a99a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d219fc6edfda47439e2c9bb4f453c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6390f52b76c9218877fde028734352d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6090e345c596c2d8d08d76c6a92cb11431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86314f0efea43bd0ac16376df6881e4c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9403dbf39932ad2c29e187586fad0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70046a503122b142ac3c0740147ece54434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700f41e4657b43bc5b98fd0d4e02e56435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e145c3703434e91c31748f15797174436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b034415ea02ba9b02583ede9b5c21d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50becc387c8b5948a90947423a0917b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b67c3f6395e1f1d6c4e11cacb077b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8222bf41f51f5bbc03f46d5165a29440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425327074b079057ada7ea6f3cb19ba1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc36fa3f93b4b3a3b6555002d5d306e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69111e30cb2271dd0ddefa51a85abf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d0f81da3fe342ec8bdd76d0e64b74444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0dfb48216261ee6d4948ccf14154a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3a43f620bfd4d603e011b2ef090c9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a64f699394d6456a4869a350b6d401447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5527990ecf6a5317ca3f6b3710bf5a1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65744902331e84e4dbfdc73ed76e8a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4379ea2184b8c0bc7426979c7c0dd16450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2505735b9a8326dc917ae945abe1b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ad245d856d93603e8017af82164ed452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0db0e68c7a1da4d94727fb8f30c63453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5afcf30e4a2f1adf617ffc1e6b7444b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb4c13d609c9fda03e395419728c97455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7295a34303d7514f1e7633d3c7e12456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9cfa66d566ccdff0e515140497811d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5362c41be1d2db610c131f65166d4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf2f4ae83304369c222a5ad1f3185b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ff1e35dcd462abdd55684ea9e14d3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb104251e09a32c7180b09a522c0fc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cddbe77170256bb472ea93289f55dc7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85212633437c94424471aa27eea940f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e26919523d1e868de72264c8b0165464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e062836b7da57d8af86784e693e7e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c253d10b509884905e61a65d9575f3f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c6277d50b0fb6f1f6112f01ff3020467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04023f7e90f3e253c7725f22ae3e76468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5562041d283ef83341911f83c60bdd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5bec0043b5d6037f052a9fe23f0aa0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8cb77d17bbc6146a6fd8ed15e26348471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaff6dc42f1a0a957e9149d093d46ea472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19d2c5f6405c92ee3cc7f99f6829b0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a74c27646f51c7a52aa1a89b4b385474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0497f7197050775c60cbefdcd6f8d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ed8a47d5263bc502bbf1f9e08b80d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc91c1abf3b7ba6343a2a3390e4a1b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a0ccdf2234bf8517f21163efbb0db478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c526db281a05799759436f3c838826479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5abb825f0f9a856257333b72ced0ec480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938409bbc924d0005aa6a7134aad3fd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8fa5d05e10840a9c582b2d88eaaea482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69304f71a8d118391e53a01fc3cdfb7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e335c52e76298193f5f3dabf9580b2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f688de755794bfd16510329e68a252d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6d48c7c8c2cfc1e9f7886e02ac7af486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c58cbd85d4df3c144d079fd586204487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93108a8c22f001a8e5d4ab5290686d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee2113e6f51b6081f6821164490184489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884325bb893f81c4c8b29ac530afe01490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea68f333d86197eb3a97fda72e00afc491.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2254b63471db8d69984624b461e7d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3253364ed5821f600be2f97b185ef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17ffdb6f3ea9445fc8cb9d4218ac763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251f2feec6f20762f72a593982435184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29abf8388f59c3d2aa97660d70a45f455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95ac9bfe19a80f36cccef148feb7996.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4b90ed7e01d140c990eea8bb008a97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7771101a580bf7ac1ce9541a08302d38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddab30a4e5ce658ed19e70c8f32e3309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837a91cd6b027d56c6fbb93ebc4d57a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b0e9077a76f1543330b198d8cbcc111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5467201486e09d6e608da85455e36d212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80f694cee2aaeb2ab04cdfc057584013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d345317c5657dbaf1ff2fa91e67e5d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0e6ddc12f66ad52939bd7d95ad7a915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068d438a3b5bbf75e463eff030dcd1716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e95c724d245a8905b952acb771bcd717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d12ed9b1cc459f2da948e397ae517518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160d6089d83ff7f0ba5085497016c6e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d7d778e2f04757fefa5eac09b754620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0fa3894a8ba5067e0843ef19941e2c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256dd5f50cdd4d8d9dbcf56294ed5db22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9cde6f3a4da720d01b46212e1c511d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea455e248f949471b47e7746bb842de924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85343772ea5b2a5ab57b10d3fbb48a4f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aceab7a77918d120ea185e5032c325726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3c057816808fcb0e1d75f2786452c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98170a640fa85aa50e4cc96822c3c16428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238cac26d62068eaf857257eb4a5d19329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398f65acde49740e5f31c97c0fe722330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41af3d68ab4c5021b9d12d30e644ba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375450068115ae83a4a4c5b5c23121b132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e9401229aaf12bc89fe7cf756427533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6974135a14c6baba7effb3870559eb6e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f59e3ccf3ad1b7e8c50eadd5a2904335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae926a4ac4d01eb409a703c6f0b272736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281471dd3972a280e08eee9894d0a2937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1366f0c4382ee2ea2eff71969dab7b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4381c44a17874a5e6920323abd4276e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4cba79f2233e9a861c8b08063657b640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645260e53d3737d53d4f0a30a556c7e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16abdc33ee340d1209a86c15011aab42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220260befe9ea599dce65b2f68a48ca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eee69502570b00a4133faa59760d1144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297125941c24f31b8722341cb845170845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e46cb80f370c7723891b9d84a4035f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda2f481be0a586f2cb464cf302c0d547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c4e2ecd5954a2b8922b734814d30348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38740345d4a998ccb2399b16922b7049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ccbeebb4159142a5ef4994b0700c850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d714895147a79f603b071803584cc451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f694d6d4384aea39d8df0fe2406b4a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ba5f34b031341140e42ff6687688d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6c94b97f2435e10bd2ad24ae1844854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a349acf747ea19b10a1a169a33072fb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df2c2cbbf59d35b85712ee401e5a7b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d3834a9df850be1d10331b024dc1957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea18e3ab958f81c13383434e3affc5958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f7bd99329d5607970c013116fdaba59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3c8acc4802bbb65a75ea790beacf560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2517686a0b62ff0d98be88e97eab761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9fe40b9ea2a945055ec9424d8c68662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85601519cea613b37a763fad92c6c7663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876fe0ca3cfeaf5e11d61e64da8529164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009bf9793a9cdae953b9a216a23bc4865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a79b591027e2746dc5b64b7ca40aa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d268471e8be4dab3a7201822ebdd83467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2147e2042ecf3906a6152ead9ba0dcf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439bb57ca3c5c7dfc37dcd97a1d40d4169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b67e6a41124a15194604792d97c3dd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75911c5798fad085590712c7e9ed7971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044321a4020e085c031d17db15a0b0e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337c01b25dadfda18494fdf445fbad973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11cde0bdc1a6e422a0757c4e417080574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ddeaff38f562d9a6ad4b1dc8a26c075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def09d9b0c7ce83a7b825cf8593101476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640c17773d1eaa8676e9790de927b7a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a008b844b6b74e763882cb1ad08f5c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63593f7a98533f83628d77a1bfe848c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95aaf3f6ebaedceb7a3bd411627f1780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237a614d0315b6245cf678708779d4f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f53c12ca2cfb083acf5e2fb12a98482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40200de7717882208e84d9db892fd23683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af39fbac3baa6038a86f02d0c8e4da584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06d848ecebcfa88f4a3f379055a72385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca8c52d7aebfeac6471c5664abcccd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f484731ddb0af5914109c3cbb4debd287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a291eb2fde40ee444cd204fc4c507f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377525939d99c59268a37b2a16be9d0089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b21319b3ca6a90b3cacbe81894ec290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525f32c21504c536c4fa6b5fff5946491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b69a093ce7c3991298fab40c9422392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8b6212e8c991bca6879fd6aa979a493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66bb8e8ae21c61a9e8d0fd4d91550794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0541c7daf6471d95fd4c53fe60146d595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2113bc9f7df88477e020d7244374af996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f46f3470b0a2627fde91abd4f359a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dda2d85eff6f3b67085a43588eda6298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ebd0b19e5a61857bf6ccda313aea0599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b1d65595a34b68fa860a377dbb6cf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4740db2006bcdef53ac9e1d194c284101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da024bd0683413b065abae451c171b74102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3052db19478864d24356062113d2ad103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3372fe37d39783879b3b50de4ee9fd8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e845dc4aec67938c506ee80a58d315105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9c741b45c9e32f0bd92fa5544e135106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027715ea429b94df07d833658ed8fdd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81723eaee883fa801dfc97a95eb1b996108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258a2bf02c5421ec56534711d7ccd8c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98398bf091d9b1508901d094b702fd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605ca43fac511ac0749d85983b9b791111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51203fc5ecf6fab3dec8c52ed8e4c4b7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0290764b1885a25ebfdc116eab4968113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477c1ed0886d4b35b3126d01edd5138114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78890fe72648fdfb74c480a14373a6de115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676f3765a55514e378be3cd38d99ab2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81053fb400bdf501065007083ce048bc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a1e5362da1f43ad9a051afaa27083118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac0155819d41331a7e0860576ba32b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64967970c320fe12b2d8b7e7865ea0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623ed0c13c269e557e32dbbbf45e456121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bffa2f9ec51e1a5cc7c49d834b7065b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955bd3e09be593f632bf4c30ea6b60c7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e91f26227fc6514813c4b8de73991124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d06151c5969e78a478e5fb7472242125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255f383ffeef2175398c2fa906e6742126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6089be202896b4e4c68fc20d89a4e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b918632725eed7ae6adaa147689414e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1e5b230446183d591296e368d58c3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aaff5bc1b741dd3da42b88b4b23bbd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7bcca52a794127a4beb5132b4e6e1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939d302074aaeb6e328273afd4d6f60132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede01879fdd91a3a73afc7f434224ec0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a816e8f9cc0d649b9a6c74340f2b0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c87df6cc052624f9971f888f91093135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ca1c31f2c747f6a847e01c705102a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e48b4942dbc4771fd641bbad39a76137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23ad1c19736a844eacc6443ba7a06e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1181ee272011a1dc1ec5358dba64b8f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e960541edf1c09c90db5bba8e2f00140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211e4828f6a1529f7dbc9f616ede881141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331dcb723d68c761efe2352cc450177d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d1a439e4649fc09c1c7a25c476781143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b2e854ab0068620b3478b5e77d74a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bce0c11c025f8421f05b2ae6eaf6fa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54985a6672c47593cd2fd5fa3f311e11146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea2dee6fffb37efab322a3ad2aa109147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f20c2df0ac264b9f6dba96cad1147148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e2f61d3bf916cfd013bead4dac531149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f9fd67fc361d21aec12fdc14b3cef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867088692e10a89e462b9e97eb9162c5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a88f920b614de428199905e3c7d5d6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b044431370ab72ed00a04a69eddb25153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a619b985764d67a6621236ed2daaa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce4d57a16c98b0ffe5a6ef0a2c38e0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c6555029f8d591f6ee2d0ff920307156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225bbe0e40a8b4f7ec7f7dd41adeb70157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc705d2540c636e3ce841c085ff4b7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102a258709e31dc1803d0c648ceb08f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3751b0c131a287558d88e63d0916f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616fe536d40cf3326e800c722ef54703161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15230a9ac921312389dbfb0a31c23cb3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6269cc5878e4f5ef199ec93b809b3f6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93acf60e5f82edbff510a5e559c90643164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da556e0d43bcd3d6bea15575dad13777165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16dbbbc34577b867860a5c0acfa4e9f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b4219eeab2cc49a56b14364af52cd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b166b2a7e462cd321fb5fc4ddde36f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491d607be5a0889b8f5924e73bf97f8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a0f071b78d8217e5382e92fc623e2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50358e67eb400cc9a43c14cd9acff89c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da72ccb1b89460afa7155c7da341bdc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d74e125d2a0f829ce6a0829a78a094173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a56115ceb8867999f2201e0d6fbc6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b73257b0e3a2fcef5598af3b60a161175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf861aa2b9f09580ed5fc122c66aa91176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a17cea24525cc147b2f3e0c09d862177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd905ed84ca99d7ef56bd1880cabe3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e3ed98185622d4a71a1234efcfa40179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1106c88856d3904c99ff69c705d16e6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb826738066c579db5d7606ff71cf14181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afbd8b9f6cde54ab1147c2ce330cd17182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb43061bbc4cbea55b5af38b735603183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d49d39b3621ad9d63e5d71ffd71f72184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74994509bf8f7cbdc9ae143e79cf9a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b4b1740da9fb44849f614a70ec8fe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c80e7fd8989398ebe342e2c93e2652187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dbc74b03ce6999bd4bb59c0404acdb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf29fd49c318efd80ddc20a514f61b7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434c7d9da00f1ae30a0535f1f6a9948190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23575f7f17619bd91c024cd31d3f29191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ecd14e86544250757ea2dd2e0ecb4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2ff993da03063e7b79189199043c7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c521056109db86825e2344c82f9fd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f06042e55ce2baa8e55349c541c79195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28253afb518b90125973aba252d37440196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd292cd33ea53db3572d8e790bd4ef5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbc114051475df00cac43c1578d5da198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3772feb7dc7c5065c152e3a24ca6db199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75758894f79ef007bab0ef8523a297d8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a865755243e14dcb926e17a6db6ae201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e36752869dab5078e1b9bef6699cd9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d82f4a88538e72e2db8ed53e6ec7b4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08427753217ed0f6924e43ae363010204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571cf5c25d0ac87c481abb73a5073add205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f25fea16c59eb72ec34b71e680c510206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce983d97d9bd7da811257f396837f3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a319c602c8537145db1fb71afbda7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95deb04ab192856304c34ff4e891981209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21c1f0d62d90753a4228fba897ad1d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e38abbea25c01d8d71b80f881e837e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acdf74f71517978688a38a402e3d497212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22300b24c4eac781071c4d373b14c068213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef22ad5cfbcd91dbe949d55e707b6f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b15fe3e0b009729869d011d2292a27215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af224b05416e79990c402fad9bc09ae7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0fb462465df5c12ab9d1916f3ec603217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b9bac213874b1ed76fb5cede446c2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13706407cbab0b6a6b76914855231f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18182737a576f1366e065f84dddaaa8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7790cbfb9b0efc4f21e8169099af9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac1321058a5e5e8f4662fe4ea6226a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e72438b4fd791be1295d42692b5af223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d51920db3d45807cad99eec6aac50224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f43e0ba9b5734154ec9410702b0e4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a216ad0a71ee45b811bd0d7d02e834b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1af7ab78715e7509d18b8c5f8a07a6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99f13d5373e94869f65ed0a9d50b73228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d37c4e8b29f4f0ca39d535751cb2c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1379f39cad660f3a7d021338a4ee8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a68fa22c0a9b6265cf75b27af06c8f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5790f4fde6093ce6cfefb7b212f20d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f761418ea7d32e2d650d4582c18ff233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffd694e56064e1081e9d71ed1068c7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791cd9d638fb3937b8a83647a504238235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2814c9fde8177a896448b221dc1d1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29183d9e4adbeb72a082212242067526237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e404ade71c18d305237958afd47cd86238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9f160e5877cd8976f6f546193a1ab239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00dffb07b6e41f296df07ac76b0d43240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75a8f25898a69472d59485f4ac590e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082812b41cbe8df106618721ff985cb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192aa53519ccda5c4561a16c9f4703d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a11b71b25ffcbc6067fcad84ef248244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e7e6ceedab898c1eee45d24a23695245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062a27bb80b098fe9cd41afa4fbbd68246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d2a398114b2500c5d87ca7f5863c7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d44030c12639bc573c9c56d937a221248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dbc2a7fa640d00e17bdfd20cb47f94249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b5f0a2e1aee63f40763558edeb6c5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce4824ee58016494b1c5a71e2f00e2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d1c615c8969034cc327801689bbdf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ea9b1dcd2e8bc6da8abc6d5fb122f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d24d8ecb046fe1873dfd24508cf264254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0067ac008fe160b5d9579f287c982b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94b888e2ea717f9c96d0fdf0ec6610256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b1cdeac9b9610b0cbb95421bc3ee3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429a1d8cf5e51ef64cc7a75e6b12bf2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283e6f7ee2ebbdd8844d9059a0bb310259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6725d30aae54412505134e93bac56260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b7d85664bf1ffc558a6e8081d5229261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bdd96b945b7d1bbad9bee3ffdfbd77262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41325b3440f443d706d530f4d22321263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9717f5dd172fc24f68ec56ea7853092264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02336be2efde126bdf71cb56b721fc3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8962b82190ee47688f53f440b8a997266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec9cfe110f6b1078563aa9a227113e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255ad5d8b9e83ba8180d8b67326432e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021eafd911b4323c3ec5bb1a3d9f01f9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21491329ccfeda051e8ebc004c78eb7d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12934741cc945b0a03bb71ec22c8f699271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492560df085918e1b2658c2d57e0687d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771db619f22ff4e88181f6939bdc3c23273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1756cfb8015d015d956bf453ac377274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc61bc9c3ec704ed7cecc61f45abd82275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ce73b5ff4a8b92bd4a57037d1290a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0565a1622d17214c5c91b0e3f5780c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be6cc46e3dddfa7dec1a9e9ff83573278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fba28291174dfd2e01844a7ecb57c4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d289fe15776e28e0ade4e150f7cb4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7555e0e643c01587184971179357260281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec065f18fb2020afa67f8300b564b24282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c411be10d32dbf959cb4ef449125487283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b902f5d21e24379d5e49b612c6b46284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe061d81d81c9379d3c92e12a6ae21285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308bbad166e91f527629ffd01f8bbdf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ded88db4cf448f0ebf1d4aaa578336287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f3b6e2ef288e77b0855ab70909926288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde60830b194eb2bb46b941bef55906289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fcf2ae514e9948ce29be917bbdba98290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcbbe16da7d98906e8d4ca767ff6f85291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379dbd8d47bdfc855270452fbc660b2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11fbf146b1128f833c3628f88a147ac293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641958ded914bc3950feb5eb8d4c7fd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83951fc410203c31c73c4b655e5337295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aff0a6dda435541dae90f3e9827124296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd74626a894f2df0fe1c956d5014771297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016d56a80ac1888e995417e44a63457298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab023f1300ed09735da350a5320014e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0bb54bc9abc726ba80ea75798f3589300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526c6ce3744021a7cdbc91c6399018f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128da06980b3eec64a98dca4169db26d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262ac22ba98183c3e2c5a14c32ad793303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90480736125502266c687b6c1d8978c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc274d566e6ab59390cb55249488c54c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a8b14dba297b26c0bceef4506cf55306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a82f3309e05c724e40e34757e4e980307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e2654a47b11e4f484f56f194f997a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c90d719d5a0d72b28dd78b32791e46309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172f687cf609eb486ae97cd75fb5ead310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89d06502132b6aad853f2e5ddc73a1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f44d7fe1395bcafa49d32bca641eef312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad2f25e6956e782e331a8e15d63865313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b1aa912d4831f1cbd139494af69d6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056c77b82a699c364e95a129b4f802e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e2a68b218dc19afd332ee654a30e3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4beab89f9718886e3c5e759af90f64e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41046289f56974c5d7fa6e94d7da62c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154931dfde05f9c915c771c898f0c5c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d76bb06d1f53b0969c6d6d969798e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260dd7f39eaa18e442cb9bef2acb779321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67123c46b8c7e170d9e0937c19736c82322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236800d583434fa88c55dd89e9e8f173323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8f19712fefdcee725bfa6da5394c9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8cf964c936420fb2ab396c87f92f48325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7ce578a693171e68ee5f303fa6dc5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4558ebce96f4aeca6e4bb44f3dde25327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e17946cdf94d6b28858f604844dda328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1f0281793174c663c4bdf5f8fea90329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717b3a83c6e89c10606d01a98a7f634330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa487655680f614d07c3d1039552f6d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241b26d744f771551f8cd293e04e7c2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012227959bf425b0ee30035f79db140333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc29b4cac9b9f0fe89b88168427080b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7520a825035c5a36e5fc5918e134e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907542ff3224cbcffc36f2a760c51df336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20e99ad2a49f7a71bc1a159bfa17a1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc15cff2bcccd20f2877917ebf37c5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06483aef103cc61f068b9462fee993d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5cfb576e1f7ab2443ba329d0960fe0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec2506cbd1be563778d9b4319bc398341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323eda9f83a074e93ebb4cb1fe7be01e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8ab265721a6225e869192985fb8bc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0989283abd988eb02309f23c3bf4bbb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366c271d545fd2a9c7197f87fd292ea345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc49c46394ca11c13b11eb8e723e2b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8eca872630567b9102bf317ab5e2b1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff92699d5b81488621ad518886576d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc781726a1392d460019ddc48fc312349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c7c52fd483c0665c9617385a248f8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb231e899564a7a31d6488b71650d8c9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6db07c2bd7360b1cdf56e0f6f9f0a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01372f94e87fec1f151e44cbc42a9345353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c099a9d660e4a94502526ed9433d72354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49011d2fc7bf3f973e399293bd38ca0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412be2c0e6b80a6e8ec0099822d75ce9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd48af742728ece034ff8f4a35731bc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ff9dafa5385a255ce7c2fb6e2e49c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a8161ab8e2d960c00e11d1fd35669359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b74da0d870ef2eb96311063005eaf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a1b563ddd35f52b373fa25171ca2a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d163b5616f1d477f5b484b7f86d9d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479c060cf4a822a0e16730bcdc622b8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67cd2872a0b18b71c959b2aa561538364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa270099595ef03b42fb77468dd127365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5485c80ab8410ad8661785802d84329366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe418b5e877978deb0b276a287c68515367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52908744a609115081bf08ee9eab2e53368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd130b6efaf92ab29570082fdc78f8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96693a2cc00089f760c200a3c4fc4a62370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923e3aa4013b6306c59a2942df6662c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f2b2f6ef5ae3d5752dcd19a73848b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c1e61c847514ba79af82161299caf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2960913bc6a3cdeab375d79078f5797374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4d25b7e0783c52fa569fbd5e8a9ac375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b5bd51fe7815f500c1a46f22138d8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878dea326a5c8ad2d6b1160f393d0d75377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fda2e14eb9a099056c5b42b838ae5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc60e307af6442a533f1e457df54305379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3faa610f89a51595c7f3bcc9d11dc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe3a69d43cf73d85c198eba65f6153381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739531edc3d02e56c7c03dd8b2f79524382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90efddbf559a109683a68aa6898ce802383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ba16c0c2c998f1e4bfe71de74b247384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56ed4add3da2dacf0d3c817ee8c443385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb172d1c356b8553d2adee9d4974e95386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf79e9539935a3798ea6ebf5fde811387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7145c484d97a2b8cd79da1635238528388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61823d4bb9ebcb2a286e0551c68afc1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca58e71098e969a80486833309182c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7afc76e392629076d86cea1921892391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b63edf376d00dc5d8c7a616e4a0bd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142347febe321a0e4924f855cf7b7a8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375bde087ed86123931dc22e796c258e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d7fa85d310ae09141c3fe0f312cc8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd8eecc25e8463eb36705c95a5492b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe5f5eab33ef092afe56ba60008dae397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8ea2aec49b93ec0b64969c9ccec0b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0835777d6536e464926bd1a57b045399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d461a108220b3e864496be45dd91563400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae05cee4d4ff294054a2876f9e6def401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88553d59a3f9b45da8d121720f4a858d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7d8ce1fdf3ed3c16cc72c5c9423fe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61fc8b24427d6323ee75c7afb4e93d7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291716cbc37865a17aacdd23bcd890ba405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886905580ebac1e0ae3a10e9fee184ff406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f4edb61c35232b3d49b02c7a712df7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321411deee6ed3945ccea5e45d400a8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b21e9703a526ba43bd5e30ae4e1b9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c956f919ac8f6e9acf62faedeee6ef410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd535e02b007566bac855113306ebf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b60f12717d3a03651126a4d35f8536412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329fd37894dc40022897312a22f87c4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810aef41083a940158268bcd12a4c76414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2eea93a5caf37f5e4aae22cdce397415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65905cb4b67013ed80d7a5b8caef32c0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102c993850f1dbbba7b2b9c8a86a493417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d759de73764a4a67db2f0182c0429418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc9afdc5f79e3a682b7cd316f05d66419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5accd144d76b1caa36f99c3a6fc4532420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3091d873cec9f093441defbc64829d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359c35f82e6db687a77b88d54b86a2f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba779752e2133c09e4538d7857bf00423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1071823f32cbdb4615143a14578141424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51125f744df750f81f302824ab1c3268425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f377e0f4fc433df4bf0fbe644b842d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e19919e92fce918407b219691e19d3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36455413a1e6619ec919e39d78973c61428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db18156c4bcd61aafc2b5b5d038144429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89f690b69f66bb6c00cfbc276c486a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4515e37d7f859bd9aa4504f18defe1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aabea02ce4ba0d4638f9632cec7dad2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf470802c19bc4908802594595459290433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1ce1ff0c90138a40090f978b2b612434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef8529bef8390294f32bf88e02737f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f5bfc2f1184d99d8a0909d977eb4b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77efed50921a7315776f2218937702d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906082b53ec40e7571e7f66409969a3f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022b7826d48415f0c4fde4bf90d7e07439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291453d72c31e447aa6f985b64fb7a8b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9890a9f6c30dbc94139648bfc1d47441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb9f258554e1dddac8a90b648398a4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfdd8ddb106c51c754d87ceb46acdeb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d07cab334afbd0d32b4d4465c1b3f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b10ba99e5f6924ad37e0793bfc7827445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5e51e8b3f3410c67bdb03f1038ee8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b6083664f00cbfa6aac979b302de4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e5dba6e75264a63a23e62d771186b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f5e84e8e3baa22726d7c4bd3e79e4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f83c22476ab75c52e90ed948c3e271450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a11504c4a0d55eddf60482da31e3fa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b655345845c636d15a642ae92db1f7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8a6c698fa7c7e6fde2682843bc65f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a462d58c7f418a02cafff0440f2cbd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794ee120fe4dc3262516e829f881202455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb989f605bb7a79f8e5bd61f470a039456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92ac1794f4a7fe512816edabeac1f6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26d2b86b3ebded73f49446eee4bfbc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15edee65df0cd32e494e8372e0aa14459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72226b223d757150a424f88da2b59c79460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21b5e66c7459ff88e0a8cf41a3a52e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f01344a1837d7d81e447de802b53c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc1e1e2d22331b62c47f93b6b1c4a5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a4dec7c45ff5d964c5fc4ba2f3c7e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b079ecc71a0d142b362f65447af48d9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa535f72ff36be5833922c0a558f071466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e9d5941f7a6f44c2a5722207931c6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d18c4bb0f1f7f2bd14db7813a4c458468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd51cf4ec0b68a36a9ac4fe10275368469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da464c002ade0a52e3cbe5efeb5958e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916643113e13c034368e2557c5cdfa6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16aade8fb891e59ec5975d630ef831472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a1afc1c7876df9ea6b6f65af7864d4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182065067d823205cc28f1adf238700474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b4e9d8988a5abf12abac7de24e424475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b0e2d82d8bd0b643e83606d49e3e5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c151daeac3d7b9940f7dafe51a6c62477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74b44be0ab215c30203b41a373c554478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df3366191ec3d30afbc42cd56887c9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5181b7a647dea817623fca944b5e20c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9459cfb9f6cc9101ec9370afba20a1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5dd83342f1189ae7bfe599deebbbe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa5d6b2a77ad9308dada8442483f97483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6d9d2b039a0e44a0b85de1343df11484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c33657e361d07b1a6d675f11f0614c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482e06f6cdbac10eb8274a6dc546b36486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a44821e57cd43c3cc37a31f11781a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068df9708a3fc152d6ab54421739be5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba051455d88cbf5a80427fbeb2d1c1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875d0b7fc1cb009b1e31b416825862e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03a8ccd6f6ccffe3591555d2ab2f55491.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>