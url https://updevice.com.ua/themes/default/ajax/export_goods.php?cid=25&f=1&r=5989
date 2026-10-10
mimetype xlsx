--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48703775c3002ff4ad54dd720ac219171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678b21f88d26750696d292279eeeb632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa1aa8d8842185651ddbd1e42023c03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a9b9759a8ab46a2570776ae7eeeef4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11142645c96e84c4aa56b3f194cfbcd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51721b4f6d0d9b74dfc3404c29059bf76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703ada1ecbce8ed74b1236e394ba90b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114530cb0dcb8903850d44d6532776268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba419adae1e870eb08bbf0e9947555699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46ae47466726beb0ffdeb4177c165210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2236082e02805e5d100b6cdf3eb0b0e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd302f43cad758c9ed011ee489caf05d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264ec4922cdf7dd27e738ef9078469e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03efad3e1aca8ef4cc17e781c69653d814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39086d3235212427d4fb735c05f0998b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602391fe7296a5022e36d69d26939c2e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8cf22dc386eca811aaebe36a3796cb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a825a38e8410768439e6f41970fb218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24309a4fee0cd1174ea5e9cd18ce1e8819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e91c06852885ea4c44c2937c5c754c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830be060f48ad48b17366aed0a10c2921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667794ee01a40a8f945182cd4d040a222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd40cb6b3dda6cbc0d3f1e29cec248023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8798983d02972fdc3a2e3d3d68663224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5fd29c78ed41d6869422334244dda025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24316fae4a7779c336e526b3c17d30f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ea9a1a713a61e6da86a27a287e16f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91235245e117952ccf2b13fb2def61b328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bfe139e203abe2de4515261d5358fe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639928a28a6896a21f9e36651d4ba1430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d456552239a2275e5bfe911f4cfb5931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29208381376c840867c53f5851392c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363650cdc83b99be424ab6c071e43a7333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d10056db3ce959cbc579c73dd4b20734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565405ca4181d17de60ca753b2e460e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d48fb6d9b2d8ede3b04b98f06f112136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095ff152f5c656206f258a359832c7137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058ddb14e515fd00a9ecd5e0fe8702b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d187c6d513daa1e369c9062ffdf382239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d22eaef5de922abdc5214e930cf1c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d21ddca0392c3e7bc7c06adff304941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ccf8fb5e4da32168c42c6a2614ceb742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13755f68af02c1d7a9c117e0a08775a343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15c5f6aaddbd8424569df0f1ddb69c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0afcbfb3eb7ca736c9d4a260a0517045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f941af2002ad533024fb93ed7f663da46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3105b23a092caecadc39acac25877b547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08df7f8970a4735406fac73062ef9b248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357860d441ea77459ca45dd20480dc4449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7d3b1e983d1af624295d7d7b5f07c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725fd62c94d6134dfd2f68917d5a98051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ab05bab9bae107932b6c8278a65fc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6142bdbd13390cdf46b7ac70c558353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990aa212a22bed043bd59c7c9243d6b454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e38e0b23e27559c64eba58833b39155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54314a7521231cc08ce9a85f54de8d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4f439997b92a993c34bf5ca539d4857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0b3ffcaf5b82817093558354c207b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd412c20053dc5f2cff6349c8c4cfdf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99f2892f12e00ae1027e9a81ce507160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66739625a7484d68978848006a0193f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037490d89f4277a0aeb0adb08d4a3ef62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4d3441265756c58614cab1284481263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee8d7cf77d1b9b8e71be3acc8743c464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ff5b369a2790c9817357530e7d6e065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4be7101891a35af108c590dbc66e966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122b5a85fae276d2ba6e23ab4196fbe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a268474a5a5b756ec5e707147731f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315847bdf19913a351837b0ccc95352069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c128c8149488b3d68cac5e7deca5d470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8fdf664875911c8dbbc13fb4b755471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456cfb8171885bec4af7bd1324f3a2f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7d81cf2d713c9399f18a7a9a5493873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749051bcdcbab9ae16916680bfadb2374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec4e2ec89465b6e002adbda355ada975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eabe3a733e863078b843a1a3f2199c376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb946615921f1b39be7a6aff60bc41df77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4eba58097815480c8d2dc067045cc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e1d154f638bce55221796b3f9ca6479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84ace5bdb71b1f008392e1d60e7f7480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b702a000c3d2860e88a141cf19beb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106aaa7b1df08ee8dd97ff1d6600cb982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4bb1c6e41620d47bb7d4a7cf43a75a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7baafb36cf69862cae96bc2062629a684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354cb77254b8a3f967c89501f2d5a4be85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96956688bc7ab13931f0bf17007ed9f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608329751b82ba9b346049275b4d393f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5de354f980ad5b8977f284aa56ba5e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697d1916ffe0208f8c798a0e6e6d6e889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b8369011aa7f4dd2901a0cc4ac73f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c672003da119b14b2379af55d974c191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94ef4b88733368bd233a46ca35805692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755262ae70904e8ccc55f509208bc8193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373eeccda9fc7ae1498f6b35f2441b3594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c6ab20c0e71fabd66a596c698c6b695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79745684583c05063365e59f093f3196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71749dbeb31384c492e9c5b136881397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7549582abc422905a7bec4de0334998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79edc2791f64697a47fccd62d86a2799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301d773d5b3f9a6c11c843a66426004100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793bbcd2bfa13ac59bf45b3c7ab78df101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3bbea0137f3768173a0eeb6533dd9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae21c925f793fe52a00eb046c4c3da103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56f4b7cc9102897f65079eaa2dcf08104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d7e7cc0016340a827d73f0e89f3f1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f08cc37902a251cedbcf2887580df106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492402f3fcca59fbdd0b49006280cef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1ab07c9a3bb9e2c64a5bfbf997824108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e44f6d5fe4ae33dc1df80b7740aaa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e743436c30a72e818ec48d679c7682110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a021bbdf429a689f3ed644be2177a7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c892f89f65cb190c28bbd96cb0e71112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6b28c8491d40608fcc1eadc02c15d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b1b32092702101edda86717e4760b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245dfef9d36dd054a81d12322ec9fa7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c1664a16948307e6e9c27a9335d29b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e922ebd6223d9e00187c9b3a301766117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3b29458645fb5127b93a64c77ed05118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7e7efaad0031bcb451e5a6d26dfba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd4e0a3e7cd0cb7beaa5f1c6799021120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e027561f0c2b931b8f8459d50e2e9c9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1bd7cea6ba22a29c46c2573353685122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a980d7dafbe88aca5ae9f7b4edf65123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18f50e0bfabe4647cc103557473004124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319b7fe195303d2dbd0c48d465b9236125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc924809ee71bc9627df89795b9385126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50337732cb39068872c637a79c7df0c5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b7a51e6862eb13610e63f58206565128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64619999e7e4b04a45a6d3f7839c2a61129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d575cf65c62a799813583cf2cf3f403130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79b31ac8e6c6888c68c329ac9962ec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18578cc0c9f2f9ead45fda833ad0d51d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9b3ddcdd65409e222de073a6f44f7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9598c6cff6030ecd15788b3c0f5dea134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b47aa556718e7cf3c33146b9f246ce135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee1ee19accb72f0f6ae2f884c45fdd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91b6b3d59d899466b7cb5a5c2d7629137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e33d4a955c96ce17c2328fe587bf3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef19987552a9c85fdd520c4f8fb1de139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec51245b53c9b19ffc592faf591530140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4edff1f88e0e41e61c8e188dfcd81141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29056e3de42334482352021155ae155d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2afa5ee2dc9d1e03094ea19d3868ad1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83152e7f6dbb0c289b72cdc819d070ef144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6a0cf77321a77d10893b20023449c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af113b92dd9a4840cca3a5aa77903c2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23460b58d0220233b786810e836acf36147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35901ccebb8c23c4965661fa96073660148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d4ac6bb0f68a0c93b28b491cff14a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d42ab8b54a666ce4fe1fd83d688e10150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2d5fdd28813af54f24318ace893db151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97069d52da0aec63a702cf662ea92e5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19153cda2755d48b64ba622ac36d09e9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764006e545cdc2efa153956fc317f76154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737a68da3d3c650bcfafa734a11c38c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3724463eb9cd8651f6f5f145f98f6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f6aadb05fdba56ca4f6ce10646dbf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2bcd3f81c0e7ac20f381c0010181f3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5679277b3a8ac67cec8c010c899c5e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92d18a97b156cd6b42e75a6b77b0f4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e00ed97061e750552c090bc448e3cb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d68b5bfb3d917e03f37bb1b2cb21c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2817fb6c22da61684beb81b8c6df77163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97fa9c37effe35a47ad5b62086b9876164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a75793d0c7f9a1af9f5255f5ebdadb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c352fb6c3088babd9980b44642c017166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7ae6476a8785016bc92ff3979a5ff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ead355f6d2eddbe269c4f8ae1f526168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84339f5e20788201d70281ff2ec2644169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77794cdf9da760f82a990d637b5804170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca372fa3c45915b2b21c2016865d009171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d5aee6a46c92f93262b2a0908c313172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c996b86a8a61fe495b781e9977e5f1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81809aa18390526fe0f6bfb273090fa3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0389bce25c7704f0024eb2c500493175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13cb7e37ee567ca784de01fb824a1f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd24e2698fac24e9099abf5da8d1242177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b82d5690d5867e4fb46be7d968370b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da307fcf2afbb33a73c357d293681362179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497a3ac7b9c009cd10495b47751f014180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e888f7a6f412a55359170857a3548181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2157f3db6588662e0c3028f27f3ee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e812482cc6da50921f703b3f938400183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4f862265c344f6ad3d6c90f3d902a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9c0c0de29fb132d8ab3201e06a555185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1505a6619309b7083e6074025f4f371186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8d718b0bb4c3824fda0534bca6fb1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e03490c736c007ceea09ae2658a8cd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0027b30665db1baadade35e30623b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad1152532da761cd1ad2b3285d8720190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523025b914685da9f396dfdb16b2369e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b07b4598dc925e86b7b2bfefb2d61192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a17410bab6b8a039ddae2e5d29958193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5528094e2b965af099663e1f315d80194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891cddc87d0ea7f7c15e9739361a5bfb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686e9af1fd34cdf1ce0f0150bafaa66196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd0cfe3e266a3971714b1a74c02050197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c83631bbb3ed286ca7f5e1e8afd3c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d891e45ebd5b68731cc306929e1aa04199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3980a643bf88d8693d104db4dba442200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757e3234ab6eb8daed694ec67b5f79e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42761d0c90897bc49b1b27f86c0b43b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2439fd41fe374f66ca225a4f9983d89203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4cf1e26777770178f6cce48dea44e6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cdfc3192f47539e35deb42b909e089205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019138da169da7839d2e5317b1edbc1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cebe7f962fa894005251fec01025ecf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710a4cbb39051832210b9d3e75c8181208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143ac9c37be91e14846bc519ffc8ee1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73ad305619dc4cc40beca041da45da210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b9cd5137d723bb1ee672e3c16b15c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80ceb8ff89b2c06f1051a42912ac12212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a00a1b68230cef916a2617a165103213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adfd125021763838cdf11c1bc0de5f4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8306a788e56a513deae07c2f609e9e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603023346bb03362956c58305435be47216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c15a10ab1e175dd4568339728e57ae217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2467ffc3675b1fa5fab0eab10d5e1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affbd9ff1339f5ebab156b49fad0ce56219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e288dcf690e0cd5891aac81c4f42fd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5625789e80dda2d6b34d92ca793bb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094b934abd396f2512a17f222fb57a1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8210f88242a25b92ea725ecfe7d7c4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178bf043427ee2352e59f73adfee074224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ac02f2fde4e0e19a8ba5388b6a63a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2ec3722ca074bfa814135a24d05fb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008a481d5e9afc6c9f52445a25dcf67227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f1215ca65c25984eb7f37a99393a6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52fc4ceb93c11599d0118a809360bc8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de72b74f1dfa8c91781a4c17b0868a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d083671a2f0807da39428fe330de950231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c224e1ec2b894478ff0a5da9c7f595e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570fb1d26fab668a0b987a03960595a8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e73cb34de0f726050beb3ee87e847234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603af48fdd4782b677b07a214ae2047a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96591b57b02c93900764458e87252613236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012aefac45edd41056c14a30bc4d3037237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b1491aa92f7b158ad34a6f21aac9f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab908486b60c501523285f370c493c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8510be55b55d458f6e3f2e98731eef7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657aada5569087b83dce3bd0287952f9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82167530e492583404f656e1b31a7248242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1034eec8eac4e5225c64c850321059a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ecd7e18278dd0d8041d432b268022244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e1b699acabcce07f0eac6d43de62a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b879e356b0db703480495fe1f142225246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704a63cdac9e1fd23ce36e6c7f19990247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ceba93f76ee84d9964644d9125f4d4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331a25c96b2e6ec28a81c63df9ec8ea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97744094fd0940877dbe64c3dc11e2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40332419d3be77ce2688990caa1919ff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49973119feed7d393822bed69b1802b0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b4afbda0ad3daefde03326eeb3712253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0bfc862e7ae19cd274024286955fa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385623beca5ed5a4fffeaa04b625ed8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aceeefdf29fb73ec1da619c2be94fae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321bde9b6b45ec64c367fe216552bbfb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58488c288ccf958b100e1c3665a410258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4cbc947d89e405156ecfd160b113c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdeba9eb3cafb14b07398d7ae45b1c0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557218c99894842b4efe3e41c6dcc4c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9b51bc65cca1f61f4f0c10f65ab64262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6996926984d1ed9b7f03c4cf6a9811263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee7a318067b0da30f75ef6d1c7929a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c578cd2843a4d88d3f160b68b9835265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315d7f01fdc0f9fae5f77358885ccde266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54053cb6fa46a492ad8126a67a73abd2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96605ee12c1a0517efd39bcf0b4273fc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05fb6aed0d5c2f119f57e51cfce792269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708448a9cdc9c16d66774d3cdb5706f2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13bba8a2f1a133f6177a3183774b72f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11b5242a73a777645819164b833e5d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0a95a4880fe0c550cdc97a2bd04b9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc59c74605f3603f70bac709c369c8c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c29cedc3d878ef8426fcdd4b5cd610275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07526dabf0d4050bea5b7bddeb79a48c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2614116b792cf684da425c0ed16c53277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebaba79e1a0207c6aab4bdae2a55a82278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c792d0d9d7ed6d727cac72e236fea0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74f4a75658560376f588bbcd8542b6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb7589ad8e0150cc08707724ef5f6f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c37647b3e486d8ec0c26de05c539a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5a3f6e88dd0221c4a85749a14294d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea33e602f6fd7312164fb89ab87d0e5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540832fdd5923df0922541594ba1d269285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c46bd7daf327b36b08cc496bf3df89286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1241e5779b32cf38dacb132a07c62287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b23842e21299929e70bf478264068288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaea42a9eec3fd79afd79779c0bb514289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cbf873ed6ece27c713eb6b37e49110290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871826b9611a25d3990c3708f391894291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16093173ed2250f7c1b11fd231406f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572496ed620899e731b4b6ac484d724293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54106089269c3f3393ef446cdb81b7a0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3b7f58fab1087d13c6b914c7f8684295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229afdb2b040c9e2779a841f842eb96296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b35a6a64375139b4547941aadb85e2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701a7914414deec84a798eb8d3a9dc8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87062b99cd2d97f674f69284a50e30d2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a243f90229bdd245e1df90e2b5a5227300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a43d0a5cfac9a2d7b184deee606954301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f31645a637a11b244667f1d39b2d8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ade469fe75e897d1a543ddfdf2562303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439e27052152aa74578955c5de3f857304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ca535f905b69c1b9d243a03358698305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11b2edf572c67f03b529f03dca4024306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5af2f9ba7dd97cdc6b17fe2004d4f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b567d4c316532edee01e09b8fd4f63c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569c66655ba79d3966cd29f0259c25f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da054595ce1f5ec6c8b610d4be7892ae310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588949231574073610f9298fc559aa5f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd4ad23ec46d21031c56f5921abc28312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53bbf9dcdc11f3b9389d12dbfc152a3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367af4aef82ac4cec33a671bfe91f91e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1255a2677c23f77176ef1b76b44daf1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0429a31940089288d894ab5aa7c94316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd304c48bc4cd43527b73d174464ba7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659acf76137da8011b4af1fa84bf019d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87fcf9ae3c7b6cef3f4c10ade35710319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479518e67f79d3cef230cd41076b8c1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e72432f12ff3a535b12b77a228df2e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f20cb1f9c88d9b14f486d3aac6c0f4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4815ebf802970212ab8c98928345ddd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721b6acee8486325ccf11f20e8bd87b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a316b41e81e377bacab83a1e813ae325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed3657f27cca1ebcf64b1302d5c56d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c2d09f9ee10f2b8bc81ab4ae10765327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc957ff2a7b86ee08a05f4af27787d72328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d4bf1290d2da1516259247b378970329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d8ee7542f0bb50d9a205b5d1c4050330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f989cae2b74fe7c6a10616379516306331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aff06972199280fd2bcc6ac694231e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39cd25eb31a70a81f831621fa679d1c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee0b47e42beded7986dc43a0772778334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe49436efdb84f5489b5a8056283bc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c2f740753a230b9ee78435760641f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1def13371017b8f4e8691c131195b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ccafaf5c08c056c9d134670cc99948338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927e2007573be2ed4556c80cdee319a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759bf6351ade9323a5104453b67bf64340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b50ec902099b5f2437f7a9e3b963d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7231aed70476d2ef81fdf45f816954b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b26add0f87894b7cbbc8a12753cedd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a38ba7d1bead8b7ff6c021416766c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcba858d93ae908c1dd7b240a16eb19345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193bed80e93c5b070bbdc35c50d505d0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718d61b0944eaf09e0742c4fafc96dc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923d25b1f6d9ce0bccdc72154632763348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9eae51b5630fba3a260319d768a2fe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96b2670f4619721e4dc7d8840c3c8f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127017683610cb01355cc337102203d7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb918cd071e06d8a43cf395ffd71d313352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ffe0e5569599d65a61aef3ac0b3ab4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37713c67e9cadcd2995f4185744b7b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a791e743144d64f6c8c54925fcaf5b7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05544b6fab192f4256e9e7194bb02392356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa6739ff757799f843e95475e47410357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a0c22352c0da0e283003f4c3b34df358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa8c21cb498d359fd8d770d7ebd632359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf58c3cdd3e43b43423b799c1f1563360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeaef7e28a2343377c65d5ea1c2ed18361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09a8de9b1c44493a28dcd64dbf432b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22e8c7011a799334034653141bb87b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a79504c1b3554e2cf79938b212cc1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dca2d7c6769768d9dc7e428d665c6d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2c1cc2f22b78dadc3d0b650c62c66366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1036254d674f0738d0351f11f6d2b1c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c6394234045ed59c474be5abbf243368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20c7a935bd6d73add83e749b990e26369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dab88103e069812ce8804f799b1d5b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd5899c1f9796374a1cec6766c1bbb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751215f953f1129e62cf87f673c5c8f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62c276d80a1def5c11d084b748d139373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cedfbbe478c61c852db5519e69668de374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa441629b3eacf1f96043908536cbdc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee1b54be60b90b9e376d81b058b073376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b295dbd05f1a8165ee71719bb36385b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16fa1f618915fb4766a32733f918e4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3083931d2c2e022d55862e84b60fcf8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9ab096c3167ed4c062c136f762e0a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ded67015f5d7d761545169df6dc66381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac4c65770f508ffaf9aa066fbe9091382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a817c795b211ab98c42315a1a44455383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b54c219dddcce7ed600353bbc915a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a5b152822177c1582c862218f019f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb66fedc0375d289ea3a7ef47162d8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ec5daaaedc99923631f7da49de741387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d47c0e23ceb739ef8107083a6f91a8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c1ac52a6f316af7fe8b8e37c83ee4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b846c6ac0a39cd3ef3fee3d21328480390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551472707aada082f66d3d3b1e6cc889391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5730381483346f562860eecb777849c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71811dd1a33d30e6ef89574a8761cfc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea3ce860ce6d2cc681122199828946394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87be2814c6329e328fe528c9486a0e9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c857eabde33e2ed86dc2040e04a71396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582d51d862d9fbd4a28c2bd2a47514e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b9a941099ba49e79d5ad0f4bd0e31398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921d6d407ab9e3d7b901693c01e9ba4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb45df99845e5b51925b3102b668496400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0fda08e6e7ad8511ca6c19f47c70c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833758b82bc5eb1ddfceee68892c03b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769bc020584f19ae3b0d956592006871403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a37df8ce1bfd106419bca1371617fb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a2ccc165d813985da1f2e8a6b2a31405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441753ba2f3d80b9c523310f909d8919406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08bd51feb1d1294bbd58937a6138ba1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0dd76295e120aa0fe73cdb7f21e33408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4ec231b2450233b78dc1041fd87db409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41439a5a0d68970a9ebfa94008312db410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d2eed251ecfb9aa7428cd1310c54f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17b77f4af94175e032697f7f313391412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b9e9fa410b6f6f78cbf409b0b5b0b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013434a252cc2519e0d0cadcbbade65414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252ea669ab147aae602ca12823e7cd3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cad665bae6266172f5467d5dcc6592416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8cc4e7ec7270b91658e0fc272ba7a3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452d77fdd3b1e9b38cf0c397d2c701b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a20e687daf90b138e712497d98c3de419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951a2a23ae6ea71a5b2cee7e66af8fa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f4c88cebecaa67c4ed4465e7686d95421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952638c00ebc22fd9e806985bc49a14d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697090ac645c3d289abdd915c478df5f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b485c59c7fd2648d5f5097157bf1e01424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4d2167075fdd4e258d4983f469121425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3389ff999a806618204c354627d2d2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8925873891ba5f896056e28977cd1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d89de048f1872a2bca68852ec474f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6856c881968592f95d1f4ce7f2bb9b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3975f6cd457e1da0666247a9ea587430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b506a8230bb6ae0a07f87a46d9f72431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5077d876a8acbe258b9a0172a87f6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5af2481e4e78c77da495ab6884886433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c832d13a9885c238104efa0294e3fb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210b8be53ea4f779096108a39aaa4e5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b96552d8b5baa6d1354a8d22776e9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ddc005a063e1d08fad7572a010500437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516240e42a7b213a689059b0fffb2bb3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41dd58f8283eb1a1ede90001fb9ec10439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc65a08a4b483f870b7c470e9517300440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d89282393359236e04157f4c0261c0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc307b319543aa7b6d9fd118070c8d51442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a86fad8c0475b038ec957fe82536a9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a46869de4e98bf27e9809f95e3da1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a359cbc900450d78fd27438c5e2600e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bfe9af815ae405b75357825d2010e9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a78203e7aa2c667bd4239595f77af447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a08cd5bae9903ecfa5edf9dfb10292448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84059f9210393f9444bdc2a404cab8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34895342f11f13934d1751f1eb172c0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da8b3e8ab81f8afe88ff6f6ec5c710451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875efe5029792babccb651e6b3ae131452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ee3ea832b7e09ccfc8b696ec52ded453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587acbe6f4c471770804927ce22ed1e3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895fb1b33aebb1918e54ae1aaf75b1c5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686804cac8a7d7161d90c906adec5d5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a6dddc6a6cabba128c06c6e3b686d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7a706817195f8a648703db557d51c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34952195b8dd87676790aa9ac17b9761459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9bfef138ecf77c42d409a2559ff4c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d455110dff381283b6ddd047aed4df461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0b3b4255014950b0e85405ba3d057462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e571710a100fb102aa337e5773e7770463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d51e20b37bc890347c722b98ad388464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9379cfcba9b3f9711ed79069496129c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94263727a8fe5e575347a8059cb7c200466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4bdaaf2a890634f252666f56b0a76467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e8eaf33f2fe5ab98c899cebc1b52f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4ba121d9e48572b58d0fa833ebf42469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f6a3d47c1823326c4acbea3c698aa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c08b9166bda9e5086f00d267d02bac471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e87a9b87dd09afc911c8a98d4e2b7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347ae095f63118e87add947fc302421473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a49202450ce176e7000a12f24e285474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5f6bbce2eea5530d9e46e2f0791c8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366f34df707f3d1427b2f59fbadf597476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b52945e0057756699128f2efaac39a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402f92b6f6483eeef42fc0751e1cf13478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ba3a98dba351f7a35b8169b3181b9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f702f4137faacfaeb899c6ea17314e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539d23e2124dc7233126222237ced22481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06436aa96fff83ae823c6195056a3f00482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559d286e53da3574a4f721e7a1e3424483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1e39afa3737f15415dc73b358f878484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9435c514d961a06e6e954932982899485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc78669ad1992efec392669fb4fa033486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912721c9100f244c8aee004333806c1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442cf8bc89c00b5a9b40ed25d2b75cf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d6b458d822ae79e9f3fee8eb175b6489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c511dc65586b2a5d66789a35275cce61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e621891043dba15dec6b4719d2d14d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d19c6ccc58e7b009de97d1024ec3f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bad6cc6dc7d324da2dc4623b0a38684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cda4817469241aed681e34ba243c6b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b391061326f24cd0578e5acc3ae2e16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837f3e3e09b5f30315cc097e4280a547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b944cae8d243fc0091cbee5b5e0058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb689ab6693ca1e33acf1003c224919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd03cfe82b6138d0828b64a234d5ccc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d43b56ed6ab9aad79df2bec059372911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ae3851d0ae6563257a4cd63e2901212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02454e46655604a4cfb714964563514513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c8a1eb9c27212366f9f66fa67cdd314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4a3af441fce1c4a3bf0b8910dcaf215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8bc2213e56a863a1a7da4ee5d41a2b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ffb5258e5c8de3ec48ba798dc995d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437afc531a5716e85d4aeafcffe29b5718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee268cdd45eb015f86f94706b3d1141119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637e2a82bf217518187e45c8bb4a23d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e49e8971af960f9eabd63575b376d921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6e985d52345410b6bb484be4553d822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb5496d979f7b6cab82c76a22a2cdf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a6a5d9420f948fe330f4dafae898124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200ace8a49b9396f1afbba7b410652325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852f4a6e9da0fee639cecb8b435933a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39adb615d8c385ecbb5347d26cec58a427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2016536e91a6a7ff407b0f5a7ceae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9d6d2f47a5eaabe7b1d1918722c0629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa101d82c0ca003082787dabf81c2530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176f99be6349b1a6da3110198a0a84731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7a4d454feb951ceb8c9c390f58b6132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504659deda4942c0c19f071a3e2485633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48a0c18d1a1a7c6a9dacaff8811b5d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae03cfdb605f3684a925606a8b5cd035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9caf03556a4e1bcbce46afa24e41636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672dc19b9dc89f629607315e0a3cc2f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca004ff9f77706fd9a28d4aa186a778638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03afdc20e150b0450040f1c85d0d5c6739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3fe14b1a3534bbb0b42253b80f6ae640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25faf2a1a1383b77b7acee5f4b42876d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb08bd2b3c5d2188c93005297019d942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e4d466eddb58d97474610b736007043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23a0cbc779ab9083cf4211c109025444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef6135063945e4134c4cb02cddd37245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb56572e474599f44acb416528b30f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a0e2d31256c80d4e9ec6c8948fa9747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0f57389b7c11b62177e44a2da309748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bcdee5dd2a9c1e9e8b04713dce48d249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847c9a37714612b415d9f943ff0460050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e862cc6ff0ab46aee363c35aa29d5051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba235b74878b91b155a83e5eb00e726752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7319805186c0b4638af8762c5db9553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ea2b7602943bb1027b14452e98d1454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46531822714f46ba51d745f08b1b5a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385de984712b666c37e756ffaf4fef356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834082bd2d67bbc8c0a2881678e917f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d32c6b18008ff3e20497ac8e0db8058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0d67f2dd722683942639b446fcb8659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8df916404326ae676bb2af2333fe260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36d488d7c29770cfcffcae19b90ce161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949b5e626247bfa564d11bd9c9aabb462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775d36a2334b3f6e9ddaeb6c4f97b4d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e436e28ed5d37015f1113790127d53e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627accfee5a64ff33c527ede02070b665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcdded4fc8943398058b9b9fedc25a666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209670c2809e3299fe7f26a03106d11367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe62478a8e74896f816cc00b4658ac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f1c2c16d3000b647851036df8883769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413963376627cc150bc451f3ee0051e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e5ef32bf5e6e84e2660c2d40ccea371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4abe5e69336d54c00204de80e0ed47e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7df9de95b34964e52aa54ff1c198073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd61d63b74ab1a5fbb55055009fdad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6650f2c52a59c9f4bed2fd492740675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762ec7d4c4902a598569a94531ff99c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0639758115723a4855e6f3a6dff5477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04d42c99708bb8017ca96b11a1b59e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471210a29af49bf05e5e064753d0d2d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b5add9af6643e8e1a57ccf79451db80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ae987b3d14bfcfec578b7b4b61fc181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1654fdc73926d56e988d0ae68f764c782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c196b8a4f6a927afe0da4d65d975583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c20a39fb57470280e1f782335456384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952b88cf2a94bddfc8abb078af6a9e085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b50bfbd9b5def16850910cba4971c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66ab75e99b1e6b945a7bbfb05cb17887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128dd7cd15d38b37e0d3776ca4018b988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd59e49005124d3ecc3cd09a6e6258c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010136a5f321db3d73be534fc9f26eb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87051944672702c5e823364bea27587b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed8a0a761bebb8b3ef1aa52831f86792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb1626066de6b8be455f898f10f08193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551fe6d30f67b3bdcf9f023a8ee9a0594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e79590152fda18a6cbf257e6fac0d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000ef2347ccddb711083e6d087cf1cf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e422e5dfedf1f9bf7246d6707cdd2f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46e4a7347a569b26929aebddb7b7e098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca92f446a6d8b086cc1722ce876d7699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37521facdcfceaf2a6e79e6887da254e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cedaea537396c8721649395497afb7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75308d46e7e1e7693101b1c47ce5b7fa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f7054f1e67110b40a341345a104b1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78372ab0a81c834b77c299981dc380fd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476826687765eb99b0580d5406c89eeb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a709abf7552115df6ef0950361487106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87fa6ee496ec5ee0ae3f75d2117b1ce107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a7c754926494ef97e96de551e0001108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c5b0e6ec3f855e3342ec5f7e43960109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13fa50eafc8cd9a05209cc65176273110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f236bfb54bffe34cd80003ff542009111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43e5ebd4aff312b2dc26b09a7c5905112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f2377b7f692c3f7410159c7fd2371113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d24637582b2f3d4a7b6ad13609405114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa7ca2838f81c5950b79ba38a7c7c9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2c3c31c42c894fb2bb0081a0f7d71116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589e78cdc18a04d31ad5fe5b1fde908117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021dabe22c153fd5f3c935fec32b4ea118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d585e061451653be03906abc2e0bd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8559615b668ce1b5f6d5a71553ed0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32ba512902eb2c70cba7cc76302cc4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2db1173f8b70e8e78f748f2db4801122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447954609a64300cc5b8d22d69851b3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98674c92f3749668c83f8437916bbe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a052dbc594247d87576121adb5ef0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec533bade3e580703410264965e414126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d40d19ff12ab12ce71562c3c8346bc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72411e7b3fdcb14657794f354e0e3d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a17693515fe77c641e8fefc5486ac129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01dda8b06a2dbbfb57d30fce38e40e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706767d0b7bc3a25f97d47f26e1c2b51131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3163ba63261d95c656b80d938b8b1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff3edb6283ac362e680597e8005ff8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d576e9bbd59c1022a3af924feba4dc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e15227cc2ad57734b02bd86f7f60e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f275cbe575d1d6ead41125d858e5c2e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be8468174f38492a5361b7b184abf7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb271a847d635e34684149f6349b45138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad813297615d30d409fa11c7777a75ec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3177d031888576a396f7ba467dbdb4c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7b4b2a4270b15f6da489ec517491c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc8217af8de8ccd68c59c641c5e0bf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba22b394d085d25272fca54652f2a54143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5963dacc27feedcc251aaed32446d26144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e129d5588ef4c79c386939b544e07145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ba2c83348ad60ddc42c54629dbb1b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621ff2fc27b4ad39ec7458624789882147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824e18dca6c9e75953fd7eae7acf08b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f9cceb6a3770ebd8a198867439e65149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f44fdb38c393e6af80df1650abd64f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492b255e43d56576f6829c6e1796e44151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7cfe8ada579fbcafa6c6ac66cba0a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6afe0cd98aa42c73d71ce82ca2c76153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70cdf990047ae90e2f8f12f6b920f1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54fe13c86cce1c40c9479cf3aa0da7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed297579578d0285ee7101c9ba1a69c6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f73c2bc02e5ddab37188173d98cf6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb0468324c0e038c86cbeaf979617f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21f3189c1da4fa18330eebfb30e1e7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bdb7f8702dd95704e892f692419046160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fcadc431ae69787cc8e1827c0efb79161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d012b5a507527986e66db44743e458c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1866276244042a5b40216d30ab2dc6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837877db4dc0c93e88749457ef02a176164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a0bdaee785cceba9783c55077ca1f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49238f5d6d2e7ff2fc60398b4d1499a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc714ddecf2f9e54c3eebfb69bba3a5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6419d989f672844bf9cb19aa7db4e30168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5a2e45bb8d2cd060db52bcfd1c017169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781e2829c5530744e0efe9bf3c0144b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91e3b4c2f2c841644fec927606eba6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6457ad0f8208ab384a5cb8fcea5a277172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822df262098ce5a35f60ebeffb530345173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664afb452e895e91f5e88ac9f7cc4771174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47622b1cf59f9526105b8f9bad793184175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4ddbc240c90247bfeb53d14973b3e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f317fe36b3e22fa16cb0f794b2d61ad177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c0890dcfa305fef127cd8a5d3d9a9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efcb4eac6c854d7b3f4f72b7541e284179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5a3af8c09d139f92a39f7b9e0a3c1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4961d3e5189e1a2b42516e778fc89f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42486541cef8b21f9cb1d308847c1ccf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0632ffd39319a1b8b9ff49e7787699183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc656268957e068f69a5090ba3160f14184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583371e34a2b2f517307f304944f087e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8f4d84a98980f150a7fc4c8704d0f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f3c0ba716d900a9570fa2c534a1c4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186edba0718e526206d9a96cac6156e1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83252011f8413e29ba3d640f2f8cc48189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964f51bb34558b8f188940388a2bba3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e153b9aa13effb66e372b91af8c9b9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d701b282b1b3bb142df3d02dbdf839192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6231b84d521faf62c9a517c3d26e18193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf26b33b0c096d75ed0cab620f2e4d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880a2003f5df8d25697d9884ecc6086195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18cefac3520b7abaec7954125248406196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ee8c208c7643a25e86e13ce452caa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8368019183b45f9e445de985f551863198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b6a4f87091be9737360e1db64dfd0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375c28b6c9cc6d07a74ac56f7be2383200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0111467cb38f3347550adc4a0d53a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc85a7ceeeb00e234d718a90138944e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001e872693ca9e13f2dfe19f515d8c9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b993604b05576c496e2c19412e3f1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25751428396bff5e88db7720ac1b45a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e880b90d572a082f5de0a975c12547e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0d94c9f32d341989a0ee0f41a48aa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527051cb56ae8b4f843ffa0b99948abe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88265c303bd9663a8b6c0c0e0ec176a5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954fbd61d125eb92a1930d04fd24e337210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baaa6666ebe816eba5b7f88eaa85e82211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a9842a58f60873a74768bf3b5ae65212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f4f366d3c5320fd6a18ae2a96901b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4d1efb419e1ffe30b9a49615b403f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470d7b83fbd16c1a5b073ecd8ddb585215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2cbe1ab14c57827ca3b22163a5476216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6b03de70f880ea672ead10c0de02a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255f9f22caaabb56cc4b99003e2dded218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20accad454fe4136a34a57596fe28370219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667227a4422c6a3a3fcd1ac20412d07c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8a2cb79d99ae9a77880261adf7743221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99deeaf827e326263c8c20ed9cf5c3d6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de571b6549cf87cecea4c41894d0c276223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f71fe70cbf2b5ace634c329c179d2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996b0935b6950c2a8adf8688342d0c5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c1808fe0bafd9ad691a2196c74c5d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59233064193e2debd879513f006b23c8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821cd98ec275ed9cb67ef7c4e3c1c7d9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98edfcf98478292fcf846f34c8946d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617827f71a50f200392a6a3c5954c78230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23915df262edeec4733e7dc575582513231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1440046c83d631ab2d42238a6b452e9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954545d24bd42c6abfc89a7c9a5b423e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7663b53f61cff8433f555bcf478c7855234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0902a6627ad7647ac4b2b2511a6d68235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6522a5b86e5e47532930c5400cb4af2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81b96ea6623fc67d9c662d73940b66237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67269d84daf0073defaa84ff56cdc563238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27507079ea93dbaac2ab109b0c2640239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb8801d88531b12d808c44f07ed34b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725eed58663ae9cbf4e5882b8745e782241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705e687ffe6c8084a7f4deecc6d7f9e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82afd9d47f7ef5227a5e875dc479ad2d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608be5e0e9169c8fde7acc3bfbad441244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eeb357eb7285fdf4001a715e6ff15c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dec2de679f99d553d034612c823f3d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47fb35c20bc73635c36d5838f3081f8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd7c3b6f919a2c59e953648cd9cbb4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd10ef3ce8aa91356e732e0a2f58b09249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390180f53e6577cfb3f0790458df959250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9aa01e857bddef6e9d2276fe7b4060251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f4552abc3d0c920b41bc49353c396252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8f9e8538c03b319a17103e59eb2ed253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9a552e48bd8eb96a4650e1c74d21f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150e4eca1ebfc8a26c447c8072a50e9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906221e6081aceacf64d72cb3fa5c7a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84b0c5c86c8ef3b286f6a3c20f1615257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa2637ebeed27cc82a9a5356ab6373258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051a3c9cc87e66d4479034f91d81065259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515ec710731bf43e9682da251fdb877260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172cb001362263aaf8fb8e8583705774261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b04768f9fffc234d7d349627f0ab4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046063830a40387dfcf6f230947a71bf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9874683a027aeff95791bfaa3024bd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0bf76efad4420900a434164cd8dd0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e087657ff3efcf4659a2a9691cf2e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e010fb49439353f391e92d885b3db9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c336e401afddc76f2dc0535f03036268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d7fedca636bd3eb07cfdf210f0aa6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffbed6024753f9e155fd5786ed36602270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94286619f9280f9aac2a58ef85ecf6b5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e78d4a84d1d8cb3f57374688af9d8d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa38853c234d5a95467af615d92ad7c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705076d44b231430882788b6c8d40239274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4aa0d5b7f050881b67772787c24c70275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb29a472610f7a168f7510ebe9307ba276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef05e71b175621ffe9cc024f76bdbc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fcfa8772acf74b67695cb542c736ee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce762ee15c564ba0bb24015b7e90319279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22730fad727da601c14ca56a3a197f66280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5be1fbea7db0d92eb19577a618375281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31342b9ca27b23a10bed6b0af15e31c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37084a3d277b9aa7ce0a16964436fef7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f8d9de2ace0feee928b8b6dc5d250d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd55a67c800f3a197ba56cd675edda1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee079aa4ea357f94cede2107732406c4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab83c8d7fdaa79440f3628f4f4b4a81287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc0eb6bf36dee4b62b654ed73fc2a2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eef8d894e2a13580806711df251514289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b7a518aaf77a7c50f95b7f97f538b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7827f6ed5b9b7d4f44beef9799a32b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91d37ad708aa26735a2d90e840cd59292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27afa289b73c9f8738686c7c035f95293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281876ac837a06b0ab2240192a18a160294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dede562c30c35276250b43273062e49295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aaa30c13ca5c5b84a6cd18729515e9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d091e7c4cd77f0c0fc9504c4b8e1ac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649860830d01f99014ddea78ffe69a4e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b405404c4d0f04720a33ac05f43c42299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5bf941bcadb441ad00a4c3fee5c435300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc095b6dba7c1c5cac7c90766c6a08f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35324903b216348118f3bcf35ddb0c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e9886c2bdf54c9aef69adaa197d2d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a7647cb729f5d3816be2b0ebd27b0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838ab6d16b77879465c187217609729305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636599d66857b5889743203b88f1f23d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25493434452d4ecd52cc6d6473f2e5ec307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ec9a2ff2b403a92d0047d893bf6ea308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31609fbc0ebb19776855d97cb7234f31309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131968d23947b78b4d5c2d2c85c8be2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c288f86b8b9ef942bc9890a7642250311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abded761d502f9f9a90d32223c87c3e1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9069511e56d7fa423f9709d2e5cf342313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ff7f76a9105ac98bff3702b8dd00d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d53dc6402306883d10e5f0515f099e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6e3cc8ac8feb784cd29c07477564a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17228725c7df6143d4bb3ad14fa5507317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdff6cb99b48b45c01e52fadb6afcf3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d50fcc996f407d67b2a78bb2009bc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8bef92f43341e39371ae5248749eb1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a394b22df35bc6fad0b4dd4bc82fa8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0082f12d2d34a8b9ebbafb48ef91357322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac755abcca88775f1fe8f416916bfe1e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094bb587d0a75620c74e605ff048c550324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2741562b0c55d83d265dc35cf6d59d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243cdb4057f32903ad2f9691ed5368ee326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a19bca6e82627089c8725071c31e76327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ba1c3600800c0f8f527a173506769328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff20d70b273e6507cec75f050552bd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c71f917097f05fd7dc1269a3cb00df330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459cad1abab603c5322c347d252334a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c43ee2ee5caebc05b2441260efe804332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd571fc333893903db7cff63b8d337f6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4861c1494a172e3390446d6945ded8f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648bfc1a7833ba06969192d4129366a3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1831fa88f4fdf98f2561ba23d1a06336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0a71273fa1629848097343bddeab2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c62b1d5d149ce4c0462bfed4a56d5b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3590170c19b525cd8eb4567d780301339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a09f5a8a230fcba880bb373d69c68340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960443ff8be0a92999e36f29fa3a1614341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d4f592b1f20a31c8af1bc47d3d2fe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f7cc0b04de3b5d98e5a66402ab528343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a261ba0eb9ce3968ff6a7342128dc6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd8167ac08ce1975ea3a660398162c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ab066ef65342edc131b53636dbcb6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5b832b40ef4ab02180086e5d01375347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d67746e3eb4423dc9f6cd8cd634f2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb811e26d061d12aa5ff26a6a21a8a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ccfdfa9c0d212e4d837ac7d75ad12f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c56b4333c3a123ff902f665e0236be351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046ddc96a2f7d946527ddd362ac62df352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222feb3b149ebfab484aac14315d52d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82880fe6ac0dc8826ce145a723f8aac5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b155aa10fad9427dd5c3610bd95322355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c1a405fc69cc417c9264e0b0c66e5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6bc0833d1c2c61b62fd98256b39cc4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839db0166cb7bc5a47614e71d293dc4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0e3563640ae0626d32aad2e3a5778359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ed7e7b782f86b1307e173c0cfd6fa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ed116e8032306b525df25fcb5eac6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9e849460474baec5bee3dee88371e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495f43f1422eaf5e60c25ba4ef20645363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146e7d7e1444300e2f171cc98a3813c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2382ee3c9d0f1fb49b1582c6ef99138365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb41c9675324aa995754b3067f22054366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa1c75b322baed5132a3e569e246f7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50877187e881968469c30544279370ab368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11f34dbe25e8d91aa094c991cc4a95369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c234aea75fbf3afd7d0567fb312de370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1bf8546703ca903653070428195a0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5859ae0aa961ba4c4478a8e53c212d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068540250d393c5c1baf3e7eaed4627e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb799b4f1eb7c2e6502ef6a1f16e90374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809261eed643fa49ce7c4be754cf135375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283f8cae2f33a5c42449bd1ec0766c7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffcef44cd32a772a020f63b52c9e309377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fbce02660a33694aee55dc62daaaf4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae2b1232d4ca7960ea546459cb9cb7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92947a1abc64da0e478532970f35d8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05239fd863fab50dfe605a9e4969e7c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b6ff4488ebe57485ce48d6b03362c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361955b33a348647853e36b6261aea5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad85a0d54c951bf52f4c759443533e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72150debe27fd244872ad93baeada92385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321417e450c6d68146c9f483165679d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0621ba0f2fca1903fc7dc9d6075f35d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a90c3bdf04eb4dba588125da5601a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbbb791b2c95ae444d2089716725a67389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22795c0585fcba830f05f0c6f204b3f4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d3a369d1c50374c4b9a72d66ec819391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141c4228b475e4d26f24568f2126644392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d55123ce0fb804ad760a04481d1c7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a38099e0c9a9291d05200f213bcbad394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69898a7010f5669e0264430548022a8c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412543c3003d1ef86ffd11014f333d9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71485ae2fe77e25532af82805d09dff397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486de532d29c5a665f14ae4db8ea98a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6005300194344eb7ef576066f5d6c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447f32e1442124c1df17502cba10bc7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3167b113e74f86a713823ca8f7c6896401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa19e55b317ac525eb9c696d4f31dff402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193540c137835cdbf787c8570ebb3550403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f38ed16c95a34ba06424f7fe6d782404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c804b1ca4818d82e9dd40b511a789d1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aacc4d2db5c1d709756f479165fd280406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69f22318284f6691b5d60b58e34f89407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0069fddb2838166cb1d5183809ce76408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15082b323212dfe50ad2f3b0287f9f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d13e64947dd612e76c15da6b2c8d2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe29da384bae92730914baecf9d56c7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744a624f7b7ab8fa40ec4ae428bb9ed412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba609566d1e7f57585ab15755b72b4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca1b094c65a07f5ac4e71d1b5d8509414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df5de645b97ad49215963c4a5f32e7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872333de6d12c9401e0e18373d3e87b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4af2d60e1b7ea6c89dc3fdab941b7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c4af248009b07a60cf1f4a0199cd3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24126d01e91624c2fdafe3cacbda8ae419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba23464b43e10a6933f63660ae56c9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017d9ca9a74db04d685f6514b07cec1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ecc6a3ce4978e341f297d850824aac422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48adcfab962e5e5622c8b01c5a76e7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851b7cf583b7cffd2ec6cb71dd6e229424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b4729f5fe0d8b52e08e596ebbf61e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087fbbd5aa27bfe50cf0efe00ffb086426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdbdabe3c764793bd99329a192b6d71427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd7a9a3f78f7d0f745705973920653428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9fa1c9ddc4808b066aaca89980f2e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966132e9bb566452627e91ed040c67d0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd6c41b5c935242742613e984fcab3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de9c5698b93a6d01486593a47916c8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e90ee2144bd0f166b1ed2e94691a0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95b85807764522a1e2b8f7f71a7017434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28390185bfabf8867f7158acf47e2cd5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c277b05aa69d9e45ac6d0b5c0cd0e70436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1ee7c5ad75f434c8375f02c4f0e74437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b7a5683d6d4a3581254f7bfde9f84438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf046998b0622439703796d06779468439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c89915f62c6c2cb63d43b86be4683440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e8753bee9502acd1eff42b0df7631441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830bb39d26e4054a6565dbe82ac419f8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd443db87a17415cb3f168c0758c800443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a1920933e6ddd8203806de66fcf71444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5a9c7b67b00d907d3a81df0d3c79a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8665ae23bbbec55751e08affd1fd614446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6a23430d48db6dbd027dee1f986c4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509881e0a44677229c87791af2722e2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aead8af5451e177a4044d3dc838d99449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ec2553d91b111beecbadbba67b0da450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735ce24c9fa5a6aae3b38a94a631746451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4f7a242e96ea361de2147dd2d8fb6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d206e5406c3743fe40486c0401e7a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde2260e189f407715b225602601893454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f834027927840da44b98828eb58312455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea07100601127c12158c5c734b48e6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2d27bceaf5b89591d0dd35dc5e126457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd1d5f2d4d8eb97fd9ce3da45fe2e5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed2ad459563f913dda85236e418f7d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0405ad9221e8d979ae0782eefbc64460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65469bf2a3d871b974d29eac563d2aab461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef0a1b6dd02190e5d8a399c405b2fb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5a60bdae0d5507b60a4a72d258e15463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe195866d55a2e107a56b9be7bec570464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42b1140f7bd4bbbfe466f2c73a3fde465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a40f3a6dc243461273a20119b7e01466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704705533fa0af91d8558dd04ff96173467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520fb31413de0d59e6568ac28b937aba468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8cc97a4bb7f0f52db5666e355cb97469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1b35d2a3b5c6eef89c1c78297da57470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5090d5cbc511d839d21d66ef23da9bd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ba0e58de2dc61115494b751a462de472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74f1c1af34de54719d4c7938440d79473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4369098fae25eb7b71daa9985748f1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d08c603f6f92c7a6de4bf93ebe66e5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb053c7e5fa7f7f0049b28c350210e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6383d6f4d684a7f6f2a88ea1673e6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53955a6914bb6b5f4893dec8338300c9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963fd0b0712a81101c66a3642b484087479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.12</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>