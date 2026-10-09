--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="674">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,53 +1165,50 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
@@ -1252,89 +1222,71 @@
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
     <t>000009336</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000009434</t>
-[...7 lines deleted...]
-  <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1438,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1688,68 +1637,50 @@
     <t>000011661</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-silky-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
@@ -2089,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19943528d252beacfc02f2a9b1753ff51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46c9c8646499d4ed505fbba680872a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0805049840890d557e978108da6e53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26b6affc67704ca4f12e35bdd72c214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36cb9b128293133dbb18d5b4b10ac6d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d36c93cf2863dd7d24613ea16cc666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c079ee026b37ade5f3cc221396d617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab9ace7ef38db1138eab126ca7ac62c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd7fa9fdf461dd641b53d1247f04c89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec75cfb93c775ea1c8d86d9cc35dff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7822424563b328f797f3ff881df7111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5511c2c60a6208e1b4316f7cb3ab9212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea988a5ff7612d122d2f9833826d7613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534317d4db62111819d7a73d8575743b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26730ac0b7124854ef08e7215e1e9b3915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52295a562163556a282a33b1637326b016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816aa517975a14ab3fbf457849eaf0e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06121381e638b97de3c382f8a62e8e2218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a82c29b3988a2c68213e71aac90ef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7fbdf9cb7187e3df705b2984cfebc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378fc31807b5412d0350a96f57f31e7a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf0268dc3fe83c7c012780a7af0d1022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad5c456489d32deacc525e01a3fefc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa23a690f959b577ed99ba7696b3dd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5de1e27ff8210959b0f98e7e0d3be825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80fbbea05af896bcf533241686a242126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3551e6369b701e888f53723177d7d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bfb64359dfdee73e57548c7bfd4f1f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028553e9094f2505050141572950ca1229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854a19f63309be9a20f1d9d13655b8f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403fbf35292723d9efad6f93b5743fb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a11d12d20ec274ef6c3a55eec4e86632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3b977a1a338f7b0c3adf717e94c5c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21efc28a76c39b826fb915f96fdd09334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee95c28ca1f121fcd13b27d8496c2a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc23a0df04f37983b226edb630697536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45470dfb23c9996eab0750b042c9fa9737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8bcce3d5ebd724a2a5ea210230934738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d665eb4610e3600c0a8d65264877e95739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea6c73c063155a7ecbe63f6bd0176840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc54d1bb47f686a6afd2191dff7a4041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bfd8b1bfd53e4f436098a9599d984a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7e39643bd10960bf929f0644d6f8043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e219d1012267faabd60a5cda3bf2c5dd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a980da4d945fd59c5f3422bf555b845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b253ca7317af6a8faa153ddcd663846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e00b28050367e862299a832e52f42447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2b8ad9fb8d872ab31eace59fecc7248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6fca313446993df9192ff1040db63049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35c188666a7f2420706200e459a77950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5ee30e07a60187116b8f41c28d20b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ba7aabc29642fd887602432fdbfe052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb86819c66cbfbcb318544c94125aad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c20b7a6312dee393d438c58e3ec5e754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641139f19de57cb338ea23f6ba04e36b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f5b8aeb683a0b87998441e66ae5c256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402abcaa09142e21b254b4f63cb8c38b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751cf6e629fd24e339d9e42cce5266f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075834cf600158853d08d3b35acbf1a659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b3d1095d15350c5f5af92b1c474c560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ba8849f35248e57213a591848e4ea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6a61d454d67ded01f903a2c58015662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291bf84d13b811229ee596e1f3bccab063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e03b2b40a9d7ee1c395792ca9703764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74a29a24507569b4038cabd64fd40165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa907516b8961995b41618cfcae165466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52798c8ddaf02aa281000ec1242cdf667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096ee5dedd6ff2a8d9686eb258fb8e668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930d4bcf2add2ac1f6ace5653b1a9df69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5af1f83799816a64d6ac707c75b9c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd20482a58fa16eb664b8c88b6db22671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af247fc5a5db5db008d4b166ed7256972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7bbd3190adc63ca1f912996cad4ee673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9bb7d3a642412f9a387772f8d349a174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101f2ea163445778c88d1ac4348850175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4b58bf4973ea776cf6f770e3306f176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5d94ce905e4f7295f8835f49851e477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38542c97168c1e863f700dbeeb154fa578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b392b68730d79cea569f9e29584538979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c8e9feea3afcf6d52784bad1c6ef780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03bfffc52fc41a0edd025d7dea3ba181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac6168a411cb00f11c0f178a406eba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b489f43feb9aff3218a046c73515cc583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096977033ff336b9fabc0606e77be9484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9550775beb76c3969cb91cd86b30385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f9391019cb4c9063e904badd0006786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60bc06a81578f17627e415f763b02787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aea071ea1467d0d3d69319759b39b888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08300504aba73af79d5dca6b7a247a8089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaaa3abccbfa4b584551ff19399d30690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4dbc31ed44ca2b36b4dd0dd62d5ecc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4336aae5ac5b676b3bf997a0b3f95592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a99ab75acc28f965d6f701659f72db93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f622bb8975ba1827bde1cf8bdc603394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e7ecad067da6fbf99bfcdbaf566a295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c05dd6c16f9ec43a319fe096e42ee96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2077844d9b58d81868346a09d427c8397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4af3cb2a1c3da006136e8517c675af98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08d4069aad9eb207a9b5661ef641f699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44da7a6ca4c26513952606ca0ef7f70100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f17a5f6751692523ac858826e42953101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327f29abaafb78ff32a6dedb98711cc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b827478dd4c31c04cde27e25e6878103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e310b909e35c0bd0d09315bd332c498104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c48877c36cfe4d5cdad0553f269d0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d047191fb48b59eed5d55d6a1f6c86106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ffb4087bd3d3112426a896b40c409107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f243770ae63a04de1053c1e471c833108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9726ba149e8b46d4dcf83e08fddc4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74dda23ced8cf8d529d90f2af2ba7b0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773df046fc0a747eba2bef04963e8d02111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171dd20fc2a7e1ddb66ff6df8010be46112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ed831160b108111f5499f465d963e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f65ed8039c68e58358de67a03859be114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298224e4b290e94bc8db3bc5098bed39115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3807e37cd319c69f412a51729f4e7b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d969f67337037be2bc9c93cd8401a3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62662dfdfb777c08a41c465f7ceb7746118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f791abda64e61fd242c9cbc17ed39119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acebc0beb74f0c468836710205bccfce120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597f36406549fce53c60ffb4e7a3e78121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d399d41740102602a0c051ce1880956122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824abaaa2420a74ac49e89cb1f0d131123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d4c8cd1f4219c85e74e89005778c9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64f607f37748509ad197a5bf2881e7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c7a242ff45dbde95dbb5f7a4ed03b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce11903437765aaad1bebac70d75757127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b165c1dcd0b4b4b26d95100914f84128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb5c3794ef287fef0bcec91895ff94129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6ebbab37d69ba638fd3cc1bddca7c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd162b478e4d522e8157ea383f4602131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56d2d54e3866eb8faad38bb826e129132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f4c83da23a02cdd43a085aa434cdd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba733ae7b362399ef6690976dd87292134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a51174fa9ccfd241d28250d20da19135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d4f4da9c4bb60efc88da3b0068520136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10f9f73a4241830819dbfcee04f0c9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6e45bf60abed7cae84672b0e750ca138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b3bc1d2bbb97808922a2fa5919333139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3358c6a52a1e9fbcd1ab0509d0aadf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed087c36bd43da5d48552419e7b8be141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8c3a652183c2cd0a3d948f5728d75142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d73900f8f6cab8f533055d6ac82a5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc53d9178219d89fd8a6cf471ea88b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd29a1204b18f169fa890f426a2c761145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd06095a97be1b15b694875045bfb0b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56249188b9520e0de31ad4103cba6878147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753444db4326168cedd0cb86686fd86a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4f67439c639b9b16e1862c0a90da9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac0350c047b39fdc17d07bf2ad2843150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6fcc5667fb25a789db6d1336b6a100151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b76ece70143dfe12430bb53b677a9a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3595271bfa1982158c6b5100a08d7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2e0afbcbc6d0df3d1a6e8973bee8c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa859f0a6e8935b097b8f65d384b9e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ca0813c08086881fa91a8b38bf7e6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb85a52f3a50b0987ebe92249b6338157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5a467782b4193b6bbdd6f108d1b77158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298eb993c00f30bc90e36c1d5656b9af159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e991d6c14c5f25d7f1eac48382581ea160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da28ae7677b684d11a117e87a7a77af161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7175a3d2027253607d068771633716162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e20f4cb2d485ade1e664dc69ee99e4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6818d360973812d1a5ef973cb88bbf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a88396e62884bc14fd6a2cf90d749165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79de3abf60abd05c29024ebbb14b06166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235ddb0fbf99809dda4cdc1c794b7ae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88183e0bbcbcb52f8db8dd1b4206fe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7775e6d3d07e4c8ed353b2d1bf861169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e020e0946831e3c56b814457a2569b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb6ee2fd70bfd2ca177c7455e89abe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605000f4f3e7d7f106b448eae454612172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e45cd02f2c586bcb0a42763a775e2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269698e9a0550f00f904f482f5e5a99b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45a4b8bc48452bdfd1602b262b7b66175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089b18befe94598e013205bf17d7f63176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb493920fb13f4d7fd8172cd4be89ea177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727dd1064c5c382cf330a0dae283867178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caed9c39c993cab0262ed32778c22aa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb220b6e486ae6dfd4d55ac73e5fe6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0adf077b3352f84f5a0788e362bc1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd1944d2638238cfd1fc35032854f5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329eac8a5f1f33903535c65cc31ba39183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2fb8e06213a5f79e8e64b21c7f06c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73cdae108b72c5397b4f867c9ec9ef7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f10bacff8f779e63f61c3bda3617ba186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1eb5b8bc530e8c00a78e9d633666b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5447a8c4082f47a1bdca9af4f65daa5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ee8686cb3cfbb187533cf538f0136189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c5d73b685987227fcd7e6a6705614190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0835042d7de0c60bffa5f80ae1b19191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971cbbdfaed61c06111222301dd2599192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404af7c010b563d85670f5f538711e5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b916cb1bfdf04449df99647b2f0574194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d044d2854b0e88e8b394e97052de70c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a6e8c6fcd6550ca3af817ffb561dc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a541c87a7cccfb200b6dcae56d1f7da197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46b50c6cafe67327d962b7427f19f9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32dcdb138485b3a9df98c21908368a1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8feaf6b573c7f87c419328be6114a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381c8c287f7323dbc02ed71c4a09bc3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13880600506e3730a29ee53cacf84640202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3871e133a5050a47453f030aa0b696d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22334bfe6f0d07213d622e5444d49e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc31ddd6752bc14b1dc335f28d27c10205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b0a31379692536032306b69bbcdab206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb86a427961e2b7a25da8dfcc95931207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef62d00a6e542613e43f7c9fa36310208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2defb29ce95ca8eaa1bd3bb9d08a9855209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799ffa32ce160e776fb036e06b22379210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2600cc6ffee87bc00a4760ab46e8359211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8de67411228c3e719a25c0c52d716212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305995bc6712c2023a79355261030a6b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96b3efe25768a6cb14df936910b7a6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ca3e4e1ffd7680442d7865de4ac40215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56465f85be92d3146c59b38901eded3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5cd29cc68aad29c5970c2b159946b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1e25c1011e7f75d911b9aed6dc776218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70495c455685490908cbbaf5c34d39219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b10ef2cea9d09b6e0a8d3fffcb4f67220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751e9bf1513979f24fdb05e4f4795cb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d215894bed6fd59a829e635b1a413d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af708ae06a342995ef07b0ccfbcdf80223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05585140cb20fa982427b0782537ce0b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961609d735f3aa5bb8a245712e5a0a72225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27f9027b594069a766380241e3dbb6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0708ef38b509cc37524181919dec50227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b51adf1ea57540fcc72944f3764ca8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743d30201b09e78b1580aa2380cf88f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325c39c646c4dc3be170433a8c3702e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a3b065d62723c8cd76f1b243e6dcf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197630be51f536a2ee2f2de68ea460d0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8ef19b354543abb663918139962c4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6429ab09a06a69ddfa7d10b2b3a942d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e746deb77ea1475a8d1533e737c1423235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413fc5931ff29ea447ea5f4ba9ce3939236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a045c83ced2f2d899d7a03666e9cf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee58ef359d66a12953431303d131b70238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b4bf3a66d0272a48ec3a0c606dbb4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3943ac8a768d556282bc64ae89a9ad240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a9d3894171a761dd889cab71f0ae22241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ab86abe6e0c1cd9c717c44adf2f28242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9420f6a94c9bebfcd56cddf77fc41ef243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96003df7baedfb1c2d949e038ab8daf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec38bdbe96431c0f9235b160a3a646245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7abbb426c461e0900adac487a9291c0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe8c99b684f61444a8d96929481198247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d41641a30093e24dddaa1975405a17248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726ad8d0d548defea212db4d03e4079249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba30d20d60c2a222bc043c0ed14ecb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0c570283695d785701c9922226c68251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4652fc3fc5e088f6792fb89cf8b12252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90999c935d6a78e59eae5dd97bfe45253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb63d1ba1a67ab7c97b424a2b4572c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80b138072dad70dcb24d18ecee24a0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc96b348385ccd3ef8e9d2286575d9a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb985cb4bffc0aff0f7d797a377a1d32257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324f11613ba52482cf0d8078da8eb13258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f555f30e8a9f56be3d901d2ac64849259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931064638bc5f381c9a0d98671f52159260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdeafce63b1083d21a4196c459342d6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d71c73013578fbe9e087a757379263262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606f2cc7457f39066d62475a8f20af6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60bf22774fad381bfcec75bbf35bf8a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d1f77bf480ec4d05a74a3483aa28f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f26b7922307d9b37577d09274a585266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4364e85123d83f55f8cd1cb6363322c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991ad6462f6f82cb1b28f87e2cb0a0a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02273de205f9df7ba34a05aceca3fb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f01361894fd0406f24ef6615f74694270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b4e61eddc495a08441ce91173f21a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7de51851e26fb3d376694a6bd2bca272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e85a7b8176e35d4b591b949092842e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12053adf00efbd225e41c2e649866cc8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765811d4d05aef790695333fadeabd3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128638fa9bbe01ef18ae787b3195fb35276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97b5a45b75cf9bda797bf6b5c400b3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6b8318c78abd558d3e10e60d51b7f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa813c0687bc4d5424891f4d29cf075279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b2518f8cc6506338e0815973cd895280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414e93436a20c8b687ccdb808ae2d53281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875134c683590c16890dcd582a99dcd1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a599006705727647d4d6846db6825283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf9b37b5672c3908a8eccdb8147df8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b50182c18f5175c1eb0e9f822a355e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5bbe037137a0e11c28bea9de0a24a6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e4b73632e6fd4af24f76f485ed738287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460620713672473ed6900c3dfa5d90f8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c20b0d106ddfda8569bb0b8857197289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2200906242215d4f73b9037d8b897290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc739c8519dbbbf1673042ce65a4071e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28626dcc9741f276f73833fb7a71b5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a6153277709c7505f5e3159e8049e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53731f2b4c1ef6cb68e34776ce183e5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f6e29ac602821371e55c098490ad1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefdc51febc52413754c989eb9dfb4f0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26f5ae525f0831c63fc28a0d018257297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5cfd20e0b86405fa02dc0437ac92fd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52dd547847bd3949419aa05c419cc9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84c26876a559cc4146e52ef44e5d94300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f7c0e0e8bb2a65319b6f65084de5b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e0eb7e23796bc75438cf4020150bf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2d0dc603ddcda4ce34ef51dcec505303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38782e2699f223cf54277c609c206fe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0da9dc64b2204d45b962b8dc306b4d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bcf5d99c7dd5d38b17983dac68009a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b74affb47849929728818d2b982345307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7af63f04f6285a761c996a56ff6e9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea5eb937c354e91c9cd1eb487a699b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7adedbf5f083638539dcdab28dab3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0071fd967006d8ead9fbe34bb8498311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12690e540ce8de01b1e24beeb801e9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8d329a819d1ae2c40ab5451a7d279313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407970b48f9cbedd4b0fc463118e3053314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa99ced7ea9d651bb260f20f4e7d4ed315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c068fa17379e4fd0285fa195e5af6d5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0b1e45d25b49fafdf9d7c636b9f28317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e03da5b44e8e4dd5cf2069c8c29c84318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00c50c67d2e87a0fb3c1b5a55640b3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc5cf30441194ce19d68d5e2ce1e61320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90419f197ab720355bc2e75c2cb810321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df4fb886b33014467d7244a420d25c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d22502823d93b5ae07b33278f5dd61323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6334c3e614fda93f7566edb1c70cb3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca36614f167dde7fee44f3693bfdbf8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17774e477aa79c689b24d583843f937d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fadc39a2fb7320b9890a9a406aa229327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5317d78ebaf23b46ba3a2de14198b4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155adeb2b5c47df5eb307c3de2186cd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626c20650f0fe4d9ea67f884c6b529a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad524527e2d0f43d48755bd551cb9e8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ef0613a7049a0724961bd20e14067332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09709b2349649d22f129bddf04ff5157333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d6981a7c46f8c5fadaddf8b129a07334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a8a586e49d5a4e0b65044ae49b48b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fffafd976fb200568e8c5f303c67b5e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91667d6c7e09992572228ca61d847c43337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017fd7230bd3c4ae4b60948a7b3d910338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202913cef42d6655ee7b2a7032e20d17339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9946eff90f22a0074e9e29f2b24996340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ad276041c2f412e196fa53c8898a5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642940f17918c853af872cf3e2c020d5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f15b304e699b44a65178659dd143bb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d0bcd4cbe9aed5e7493f352df1103344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0739bb3cdf5adb249c4c92d8af965e0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3d49a91bc652d5509aa2da8c1ae26346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579b5b46f7811e0d243374bb8def47f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e33d6fd27b4a261cdac4f83447d26f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907a5b65d944d9cd482eaf9507f26d5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9636270e0ce8c3296867778685c877350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f26a10447e25834f74c195aff28df8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515910ed2bdb657719ea3670d6dcc8d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d101a89a50c6f6306d85bf114128b23353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15aef1c0cee68a636c9ac060756fe92354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c085a81ca42982813ff727725eb546355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6439b9bfda0ad475b05af63c9f82c2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c7c64cb486f6c05de98629ce6e110357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a86e793ce7b3a1d9e69ac2999731c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17513b4f8d0fc95d262b795015825e3a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2c5687d8a0d13e07a73d449786ffd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585542db9ab4ad0f67d7b771e7e921bb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2adb825fcf7b2c89cbe5d0aed310e4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a52222e9ae21dcf229372b6c8f43a2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d3c6d498475258068513e469e69b7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e846fd2e0009d8c57e84ce4bb1707ba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8bd552bbd4662b3e4dad47b4db55c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a1f04dc9ccf4ca371b8cde22ff33e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c5a0bd22398832485f595e571fc89368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a388c12b52f8de3ae23329d1e91c60e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b5cd7a495c74268e54840535b6e5b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd85348d8e10018ceb723291112af9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ebda6eb3901ff4347ba86a7e5face372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26dcbbd8124aa3dea33b190f515ee72373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820927a2b0f105084078e6b1ac93e849374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298ee065ada3d14d676710152c1fa67375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d136f12abffef9ed8115c8fcf4133376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f69570c8787584d403c00fdcdcde4f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17289a7bf48e6639a5bfdff54f86a986378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9e93933e65c773eda7f4df1b0abf1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140d678ee8ba72b895fcc2951c09068380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73cdb52ee71c4d7d334c18468525b6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5e55edadb93e453169f920a774f22382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dec547f7d6b69dc79881c0c6aa7300383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c36401917cf3e6ea6f8f16f2b511f9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307999fa419ce85493d1b3c35ec624f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141ed9ad859beb7e101b39aba2320a1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3115ca9d43eae9bb995b3665112a2c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89992517579f302a56ef29611e5fdb0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ebba70f41dca250a747ff133e661e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dbcc30f0cea8bbe94efaa88719ba72390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ae22ab557dbc718c5e0112731635d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed7277aaed4a6126282108bc1b9269392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa82799cd0c58da3c87687ba87728e6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d64230ea9d8236c95d5f07fbb02fc4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795faa110505dd5d0f83535fbd57a87395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc27a88bdfcbf6ca87e4a5aa300fb9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e690184ca56288d56589179ab679cd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86813e8d13c79321c2c53699849af637398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addce0aeac7bb64979337e46e5ed9bb1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707ca804649c0498223d25e80bff67d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa4b00179fd1eaf52c61403eb30719401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b9f3b1c00183b04af4945d03956e6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660c38072a921ed5d8fe06f15a694c7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91457ad0abece9077ef5ced3c4d2bcf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a92aa35108afb3f8bcc3096cb63f68405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391268bf62eae37456282f6e057ff396406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343766ea915f31bc787593ae5b7af198407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87fc99aa0ceaff5dabd452cd8a1f4dd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a15765091b0e27d9e7a6dabcc7575409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404bd39602e1e9581dd47fd7a6e07b3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079580fd80b436e6aa59399dca0f86a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3090349ccb949baafccbecf824c482412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28953dc9b36e23acc84f8028c36ca738413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50653959113b9ded5bb39d1eb9795da3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634c5e0e064c2db824389baa2cb2681415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f18bd5e86992dbb53f9ceaef4d9878416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4d5735e7b60c08a05b0d9bd445a2a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06fc99eec523053c58b756a53658a6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f590609dfad468e2cbf11c077f607419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511ae073fe580395776b4c5fa107960420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f018b23e4b0fe098c677e32531778421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f529762776acca16bf25ac02e069c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec40ab561485c2f923c0fa2cfeeddd5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c22fb8b80ccc205dcc165f36f19cb8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77835e2e3f96f56bd73feb7aee1358425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632b128226807bcda99c3f42f6cefb6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52fe8b2b751e65f5955003a75f6c22427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd328a9dc9b5cb57f30e41639951438428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734df24743f458e4d2f3d299210ebc7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a84458055ac88086ef4c61d844e04430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bca65ee644c82d4210c41a702d22e0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0fd72e45666e12b2486cd05e207f2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c74da165523bbe845f1477d3e1a78433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b12cb7139e7cb4eec15712d121d53434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19e32be88f08e5646af3f086c0fd75435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1d6a902f2983c552ad6f7b716bf0e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616ea4c6fbd5b5029fdc900b2f04668437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f825815d135e6024768a6579159c5ad438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd01844bc4935373cb7b210fd6a9369439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf2dad4c38110b7c35f8299d721fb3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd788c9077db53b5d45e2ec500c314d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef23a7960d2fac3e110ee34ec683c32442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d138fa29a1887d12c7ef00d56c084443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ce62a8b95570df4646de26665b225444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7be57291a1a092772cc7564f6dede3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a80a3684a26cd3e2c4f89920952f1c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1340b0e2385cda74deb2abcc2955f3a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b933b23129d8f0b1d304965078d8bc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a4f43dd7a0a0f551d10de61272b52449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa87aa635cdcc7de6bfdee955ee5f36450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041bf41d57c0878f2dc750b285ced503451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96491602ca218355f6c14332c8ccf96452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081b763cb2d4741fd5746399bfee307453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bffe230cc45065f8f13194b7a4d075454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6132b9a16c718679d66761d445fe98455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d85ec9cf8e837677608fc4913e338c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc05f8c15d7afa719975ee639baf66b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10d6ccbc0a8be19f9d22d5f239c7ca458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02264e66615b70288d4193a90822695459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd06135bb6d9bb5f133aedcab072345460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b909ed3bee14cb4cc0ab2d27ac64c53461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26ee683b03080d6784e9981e33fbd1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdab83d9e46a4a4f09a11e203f467f9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df9067f628daf3e8e7d89ffc1f8f11464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24d7e7dd98344f777fc3dee740625d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3403846b22c87f7e90bb9048a59e17466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a1e2c3c0c7352243108faffccd1d6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454929f867b399490190e9818b4fcdd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6f86b17b2f8cddbee488cb56c8843469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d95ca35c4a5bd1d63ec05cf1c7029b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f470eb96035b0c345e34f57a5c2add471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c264263663b833cf43a69a4fa9ae3ab472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5eff9f5b3a9e9f6b357e232819920473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6bfc37e7fb6b980069fb82dbaf85ed474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1e28b9083eb97ba882accc78f6bf6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231be978053cd6287806c24eb567bfa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d0016d66f8e6aef4f3a4193cf9b28477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779cd26587876bcfbd3537cf0b3ee873478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe850c5e1ed6a0af7b711a5453f0bb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff306a30b9ce07b9946901a55618232480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4cd7efde698bbbf6b939f28a88ab0d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1542d9dfea58c0b7ea77b9b52ee05b8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab21d61a40f31d0d388bc295252a104483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b529813c152880df2d9605450513bc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcedebea9b5c338bb94e371ebe31e2f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a91e4043e0b6ac9dc52500e0b6b505486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f88b3382499c6a19de8a0951394f0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79bc2aefedb1d2f696caed8cca27567488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28a4bdb5c3ffd16d3f327a152c4f14489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513d3d4787bd6f5a374ae7f58879f4e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42d0c86fc1d9cd6b3c628e8604b017491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4266af929e1c3aeff75f295cacb982492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78616d48bfc6a4f4ffba48698d5c7c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95bfc4f19995289ae5af6ede69aeee8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00aa772cd5289fe740cba2bf4bd76b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadbe252211656df58318b58e6b7f787496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1639baa18efa9bdd3543d96fedd33497.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450258993a1f9195f2667a97c899d841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748fad5ed2283f16ce1f673ca394a10c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2e72cb403514e5c8816f6238b83613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e153eb7ae406333966168b3d1a851004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc659f65e1a307589ccd61e5e397dcc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3f9b833e9302bcbd8ff50f4fc7fec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e82f0c4fc36266a6e9b7697c480c27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614dab5590dad4557107549ff907ca158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e509c92e75d9524f98fe5f3eb7345d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e899150c4645c96f45ede44f3b7a410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49201f474588e9852c94a293795ea79511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1cb02079131d6452ec5814b374a2e712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b7eb4f87696f753cc1a20da6835fb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70290ca91343e10bf400463350d51ca214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed66082c495490345b15a2b1070c28d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a250177c400c0df6f4d79ae48190016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df66187f31f5ceb2f626f083255d1517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6dd63cbfde75f5b38170c0179492218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ba01ef18540973554adf67fa1ea3019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50192fb84a0205beb05258d825b0335620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76466efc9c40842ca504932ed7f8b93721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed8aa2bf3aa1264494d8077eaef4fa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9e83ee24c87ddae0b65710754cca623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1222fee3479923154156b9a1741c024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af563364481ee425da4730efc2b8fade25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074def28c0c5e21c4abf3d4ef4c2ea5326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69bf10b8732b21a0c2ec37af948cd827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774afe6c739eb92e9ad008fd3c87961d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084aacc58c2c352ce66772ef6bd721329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753b4a7b6d4f921846e3d47b436025c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257b4378060fec51a7342595a870e0231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6e9724f58f56dab0e41e808073cea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02306ab73140055a48e56a5d6895f733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5472fe6fc1993e4ec0ca54220a30a034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285e57d3aedb07a34d5aa2ab711f89f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f863e490ed8d4f94cfcb438dbdc8b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d698f31aa564ebede048efc4bb09c837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447a801366133490a817b8439c8cc9c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01429538376dd2b3b3332576e685bdf139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238541ba4ef4286cf36ef9742382110640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4e18038fca392787d9fd9b517cba241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374549c9243dc4ae771349a4eba43bd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc950f23af6176109a42352174ea5e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f2975bef00b85bedcebf2b86675c244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b62d2af1904f8515d25374c6e827545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ffd1f95a73af15d6e3092a364a37046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb89e0f749d81c8bf7434fd3e12af247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593e66b19255f114a9d44967cf5c35b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f059628d21e6f6229c580c023c8cf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916fd1ff521344c2f4e8ed21d4aa57d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0f6980565da7343599118b551d89a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f6a96b6da4b3db9e0482a6c228d0652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e693883906aae45ce9dca4745150b553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31cfd1fc22354ccc22816aefb6c4e254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ad85836a1ca6f913f98ce1b1261ae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf276069283c0c0cd575f164d72e4fb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22e69e6912034238f860732bfb33df57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50621235eb8016e6f73f4eb22c67251058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f744835434e9ce94213246bd7544659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe81f7415c2e0cfa3c75036eefde6260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4ce35f6a2dd1bd471e999b15431df61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980c7b52d76d49487bd0db5b8795c4462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136a7994d2c7ad03dd46396428eb7a663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12c9d0732eaff87a4de91ddddc9eea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c0209ba756fd0356d48ffbefea64765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4757b71085630de3c325ce4aef1908066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dfb846d2f78b6a708314183082c32767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44069248d8f3fc21cc95415c3a11cd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b16598da69da448f41c5346f52af669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba83ed9525e5a32a560bc1538897f9370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5890476650d79c33a21ce4babda9171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966903ca8cdb197229f1e9316a73124372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f318a5c4b61056e53cedf79ca64d0173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ebf2068a3f8ba560126980486d009974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0acc4a1c09a74215b1fd91352812dde75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6928beef739cf5c172974b855dfd0f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac6256c506f90dd449c41772f5a2e377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7387d1179a0b4188c57d716b4b1c3de78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eacbbd5f1eceb1fe8773646657fe9779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044111fbd8612e535175f2025c27b36580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62396d5cc05e355f9f50cd6a7f1c9c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af195e1f591f7bf2e08c96def14ecc9f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b80625d241d0730ad803cb722e8a783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806f86939c5ecabf2e90b3545e9df9784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136055210a388d1799066dc0920ede285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f79e62df4e90b3afb7b30d956be1c686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83102ea37e7b74c6c374b5a22aff79187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4bbedbd3baeb7ccf0ce40fd1863a188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d6b4624dc222560efccac36bd600a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ecd1505c4c9e6b3d57b55a7489c14f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b905e45f6117e28b7125004beee16a991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a47723f35f54f61c881a338e2638a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e61889b2bb9b2e4a16041c8611afd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd24ee22984828f753b5dbfbb9cd39e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff43444beb27ba763706f26e959228f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830206f723c70941ea105b45c915d9e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c340a241478cb404622e26f5a38d197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b025c6c7353c0983c74c99a18895e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e804fcc5af803568cbcb7e2d21eb0e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4a5ceb4016f94136bfa3a94aa486e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4362d82ee7d0e0c7caeeb6d7f0ebdbd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694edb92b8e04a5fdb7e5b4c54d3cd1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee242780f9f0e168aa1665d9cc5ad83103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d011114ef4c3f62056c9201579525d8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a343ae090c9e22b38539a1dab5988105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20068471e6ba50be56cfd4266b9d6b1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5500559856dfa2912e355ba597cbca7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2594fa4f878781f8175b136a2ea6e6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f30b42e982c19e902b1b4cce42114109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db7caa6e8caab6d0d833376a2a0938110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4fa7af0548e41f5d45163ebdb9b2f8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a669160e27993d1d69b7db2fbd2f89112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38067fb40f0c7378ac96e575684743113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2abc0385840ae3f4c7c56d3af4899114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9c1654d14723d7660951b7adb0c3c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e733e772953e17fb4c9a77cbadffe9b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f2c6b9c38d8106e246efdee0ab708117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d9106c46110ae0ed9114c7935e766118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f32ac4f0f4198d24d7bd28233f0e55119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190dac811bb4b9678091664f2ceed54120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424b5cf424f16c0ebeca25206d9f63c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac34f3e3d5dea5e938f05cdc3f8620122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681746b39a98d1a171689f8fcf2b54e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f92b7df1f0587b59f31cd34819a0b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3881f074a19cacf454303c81d141f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb780c0d8c9084a09b357025105171c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436bc47ced221a9a555a997b5f420790127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46907533702c1c8fefae7daec1d1fa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913408cdc831d42748aba0fe4d500d80129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915cf69325589c1e807ac39eb2614ad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fce1095d508e04a38b7260c9cf3e68131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf83dfb37772f63ff3df2b9de7e180132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f571f80d14e42996d77e91b08c8b9d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c1a484c3c9351b5f4150c44a7a49c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bcafb780ccd9a78f87572829db5c18135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381015d2f6c4c64dd9a7a3fae5ee65e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012bfeb84f8e81dbd6488681c968f229137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a341e11e6409ce7dcf969d8eb71fc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9b6af3501d7febd445387db01614d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091337c20bd57cc4e4fdee91848d391a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d97072e660369efb3137fbc27c906e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b375ab904468976ba99e1ec4d4a12c8f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248d1ab5695cae60218a63c30d444e2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9a0bc223b655712239d3538dd6192144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcece31d64f4865155ecbd526c80b6d6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c0af58cfc837d69ec546c1011a899146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95665b35ec0783c965236f1be09994a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dda8464c4c3e5f41aa8c97bbaf6224148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739d496956690748400501bfc209bef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce6ac5f1a5146f67861f25dd79abf6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59e4eff57e6a4dbc548200507fa273151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7fe073c686060336e65987545bd6ea152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f0be7a8d6a6dbd6ae5504e0503e18153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a4507c07f4fa7a871ebf7f4f09d13154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc7630155d37f7bce9d47d6df361cc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbda4017cbb67e4bc173717ac9a51e7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594d33632c1ead9caf09dad789aeb0c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47e8af076b63e116d76da19769ce1c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2239b4570767a5bd498308ad7ae31b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a50e513b1a04dc3c3014e84b347a42160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38216d443387fcd8cb7b8e2ec605674161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee02c5a1638d09981dd99be39aa014e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ea6389604bb0cece9f3a82d9b2303163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07acf9dfabdc67a4d032238b87103deb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a651a204e1b5d20aa889f2ed603ed0a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38629e2ba4573e110bfee3c590b7f1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5575b9e39a90e9efa72082ae237d96e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b3b4bd72d86800610dfb513ca29bb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3f51c103e0a0aad2c530a177cd661169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff3ffbc7bc0e2124cfc41ba75c3f40170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13a9826b639594e292529c190ce726171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ae21c0c34481656a1fd1a73b8c79d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ca0ea3281201c6f7a9687f61ddffb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a117a86da09a6b7d3a975f6d9fc626174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0998ef6a2fa56e40819a9262b615f68175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e86e3721b7d29d633e1f3d93e0d3fc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3264421064585b2add9307daff4eb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7500016f8453b0238fd8ed4518d47cb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1784f81eab635b11d83e71df5962232179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5669ad660af4b987ecd6d9e237e7182180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38837f8733211cba5d2152491727f3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9da0a31e35c1f6d377f4f3ae8a3b1a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe3a92693df399a9af7bbc134f431b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a575047a8d858f4fe2e7e55b44da7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495746578d2a6e44e8cb8d8fe38f90d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49197876d330f19751ea2209ba80c24b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5e06925c5e5b22704fc5b4e88cb52187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ecb351721e9707e77965bff10172cd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4bcc2e0ef10a78ae507f7aa25c67a7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9675ac80561766850e3cd3025ae5493190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca929713c5963d966a9740f3c7d9413191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75304e2b93f0a47e3c51290eebce7ad0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf03b2a59f55efbe202139edb0632ea193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c6e9b3afa54bd01295693661c3d35194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b26599b758d8f2051500b89a6b9fa0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f05d3fb703e2377332b2596788f1a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36041853fa8292c7a7b1abd4874cfd22197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9a5be8ac44be1f145d1049ebb381b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984f26400efa203b62a3e16ee967b65199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018fbb4448de021135db0ee62051bd7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b233c6b872e3b173229aec5b4017fd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727754f5fda4f18fdcc549e0b9b2faa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133395eae21a616c11649b0cf3b8de4f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae1966cb63d974de7f90048b4be444204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014100d7d7d314ce5c915b8f10ebe13205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a7e655fa4b27deee8c9a5e84aed0b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e8e71db597955dcbb39d40df56f06207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd7da39ebdb6f649494bdd9074951c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648c6791dae68eebd5023d12d075514209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83c683983f725279589ac067698057210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5f7a7b3292aef1f728d69479d74b4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce9f673fa7383df7a13c7dec16bee3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47c2ada53d57f0a6d6b30c52fbe81b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b234b41651710e4238a81b30299aa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cbf833152b94c7a1848d1f92f6d965215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590734d98414b92f2ab97378aad1cfa0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ae191fbe2a1437ef5ac7b63a918ba217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66d22ad1f6531b71476e1663749889218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5fe73dc111fe7a82f9fab26c1877ad219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cbee0473c1d985d629d6998e280fef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c7a72d19f5f112bb42b48556d666b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf0f673eb78feebaa3fc5707acf4a7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbabcea2aa651cd51289d26b3ee0b42b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402ea4f7953b226a783c9c9a783a0f4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585ea0e3a9427f11267feb7a8cbfde9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f3c7303caf77fe2ad3eea1581bc9f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970ddee3d87f66c02f71d640a101b4b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b93e90bb765849e8107e9a47ce117a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32702ca97711de3df410f0cb2cef2d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1a9e0d5db9cf6a643674ee6485cb6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd313a0d686ab91dba755db43572c4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9a058b08c70635a8246ade85a1426232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ec874f04358076a26af86f5af139d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812b4f4762b2e785121f8051d4ae208234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befdd6b78a843052daf76f1647f3a119235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb3c26f6fdb37d9cb248d9f844b6ab236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3c78696c223e467e0ade3c06b3d10237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368909771b6ea8084fff92bfa52c391c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521fd7a0504f61ed9ef24ea0b2b1baef239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74cb19f19c4552f35bbaeb52143462b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2d77798de2dbd488795ad3d746f40241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507168a6dedc60d8df927ef5eebe0b7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014deb7faa7c965a4b7800a37e9558b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050329039612a7e57295e013d49c7b7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77e5964fd7b13745333a1e59d22fa2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31af59ff5c498b2a0379cc1549887be246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13567509e021ff681586c9167cd64ed247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5b90c4efeb470dd2c0e8bd9b22bb3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33f1523264161ef4edc85ae68ddbf3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12632edf675257cce734c82a0df14f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edd158325eff12ab0ea9d335763b58251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138525c716c9c8fd1d6442bb636bc34b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c94a923f7680e88bdec37a2f55dc8d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f13318c99c5c12d783a7d8f2f91c3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9a31e69918c1f3927a3120e0db128255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f20b6f5495611d0dca2ce0e4b73a49256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04159e85a56a316b35a6f7c14c61b7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232cefffb17aebb638530959c5b6557258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65c885337f366ffab325e052b88811259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b3a071b4c48221979aa62712b07c0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01530cf2fecc90a51fe350a324b691f9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879373cd7d69132062c501e269a43d96262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348494655c88f6b693dc1d4425ea818263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd81edcb22ce65d62c43a88b5336eb9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90e14467a7a87f6dfa0a95c6bb0264265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db10e00195624f02470e66be677d09a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59160222da3dfa3e3053f255092a6343267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da5ed230e727b1acb4cb5043fd3e74268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fdb71b38518504868b6a651839cca9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2377f02b61a9b9ea2141d0b89a7c3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb92a124406c2fe3a2cf76f26bbfc1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf88c9f2ace75e8823d0cb9848d621272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd867a8d98da9b9639c2fcaccb0cd9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3850e9c1a1d95f9434356a2ed7a16a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef6598704c5ebe2193077e663ba081c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157109cab07b7bf1e3ae7168f1cc13bf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512d96489e8c7207b80b74f348b6f32277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fec2b9742d988347b61599c8adb558278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae1579a82fc4e8846125431fd895ac279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3666c39d7bbc1f0de4df9440b12325b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18128043b551d55245fd3248390a4a2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c48aec22ddf5e6cbf13d08766b5cf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d967313401d420f0ebf86622791bedc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00deb6372e3f1861b0395b06770d6be284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c441016cabb1c7a0ec05e0cba56fe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5da1ec2ee386bf92fe5b4f711944f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ed37a4520c365b2ea2b7ccb25cf48287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86943c495e9a3356f646729daa103406288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c22bf2098d14f14fd37625fc47c315289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63479ddce343cf16b1a4c3781db34066290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ab33eaa3fe02879e07c26ae1608b6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb941818546ed02cc211b4c37f2c6a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fbd2b76e43b693b66b3c65be42757d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8b5fbc1c3adc80137574943e549b6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd137658f923b4ced3afc6927daf3e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948dba1d52421274379d236471e78e38296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c93be4db5c6c9577939f4089ec693297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f369a195eb5040b849bcc396f6c8675298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198dee407bb36ef386e56540d3d7b598299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19595f226b7f992174ae0e7e4b50fb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96bd89b4cd743cd5dfdf483df3f2e6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b44e879bca7a7d294291795425f8a0c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ee5e342dd41471c025063613a760e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaced8b52a3d6f5c5348d861a9ac946304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371013c5b844299202e954ee42f09ac305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8d09d86abcb8b89419060ee50a544306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d6efca6dead07112a0cd767dae574307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf28ac7531491a0051582dff66cb82308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190bca5badf2004c3889151fef29c44309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1680479bd004cb852bfc1279487de1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054f56d4fbf95383e69e9d1048e99af311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ecd8a667cd79ff25daffc937c10f5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196c2b460c81d343a560599ffb494bf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff082621cad7e67ef0b8274d1d50a0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1576927b186b91c537d584cf326216315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dcdc68e811ce361bd867569e5fab4c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94922893c62740e29b276385dcb8ad317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d601b3ca2ef1bd08375579e3daec61318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae377ab1aace596849bd2f24ec0d2d4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f351bf0a1c6fe035d0d27e91adc9e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563888d2019c8e41575d7645c3e6671a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c79709a0d237bd7b4bb73845682e0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e75e154a2e33f4c22e13712c7e4c66323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63e88a0b74d652bd85e93d6799a4f0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd912d077852f28d808305ef6b6629325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed2265f0532a823cd4f6b5cb7abe6f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9950e88e214b401b00646921645fa71327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251798be53b3e4579e2b640d7add220328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef401ff3e3a34211c0c159fbfc973a98329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ead3381d16203316b03b4d09d4ab5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f645c4671ecc24121072f21503d7963331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7089b231e4e99ed0fba3d79182127332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382edcd5b88df24d00e0951039737555333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67967de4cc4a519e099b18f7ce6a3d6f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef381120241113aba07c33b140ec80d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a18023642344e6280bb8c583e64d03336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53427a980e3b7f01ab5b0e6087d53e43337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60b4c29e63eabd4fc6cc3ee6773e45338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a1ad01343768e72cc4b3010e7daa1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8e54cc291ccce2f9c1f69c91b6d01340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf847798b9a6e1b78a943505b15599b0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1bcf8bfd91a607e19c4b00c1dfd310342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f732afa272e8df794d4ca4c72db21bf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df054b48cc38976087e955daf607901a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c880f81b92dd9c19cb6bd2ace855b8e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971688b66dea47ecab475d9bde1c571346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a3b5e2d4174eedadd37fbb8a6081bd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d36fb08ca16180fab4d89b2170c54348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1286e98047a5df88271cb5f939c41349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dfa2ef745159e6b8fa2dcd6c121412350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962988ddb74de2b23de4e7d938a0442351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a35067f787d9e6bd5564f3a3408361352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2ec95f5427b28104701734eaa8649353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc3dac4aa4939d209299c9a01104fa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218773c0a57721cce204fc07d707ded355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929119dc674a4386c8e9495e696c2df8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383901ca03dc29c5f2e5e38c8cb1ab5e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a70d03d0d27ac2bc3b29ee696caa6f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbbb80ccaa9278676c04af20e15d2d5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf298ddfeac60d34e1892cde22df555e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24395a26d3b40654ab9d75fb17b417c9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a5c7140e8932df80c48c84de23ac9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864aa005770ee47791c7c2332ace2fc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43482f432a03dbc02050c13e0f301305364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76343834be74abfd0504c04a172c579365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75839c575a822705bca660a512058d7a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b12de108c3e0a3547386e6442dbc5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb334bcb3b2b82716908cf09b561f3ed368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69651a980e8ca2b8246563016ceb0255369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136eba6228f9155f434dc2c8bddd8954370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779db2fd2ee01561843701ad29d8b33371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e99193e45be09c6f2834785b57662372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4369cbe0ce2d84b750d3509d0aee7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37570eec69d622e74bc7612ae46427e7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7efb61838d5dc858db6a5856aa1ce375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb17a162217fc3b65ef3d351dae8860376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8b504bba351a6939df1fce7fb98a9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc034f9a50d313e966a21534568e85c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83760584a0316b2fdec2eeb3977d88c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d37427437f29790d40c2d4adede5e3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401abb1660e957c48e2c46541e5cb4e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2cf2020535d1db328c22e981c63d6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90419ebb8e9ebc7ff278c45681b817383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484f53e3b3c6bc3613d2d7287a372fb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a9310c25292461268e1a6162bd927385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c268a730fa39221368a3602757d8b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2878ad6ca4dc356645ca846bba263a5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941018794bda3abe0ff7ec2fc185ac7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e670171bb8b5f227d812bb614f8e1cd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc1f906e930a644fd00fa5d1ce12cc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af654f037e4885e0512469559099b5cd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610ae225c1301a70f397125dd00557b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35c44eb3b1856b6979e3400959fcbd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e491074608d0a74479d31ea11221b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8ec59c48d7ca0953dbc30cac5422d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ba16d38f2dee90e22b4332b825f24396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e1ec8aa9d449891d97e768ff61e33397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144fa08e6eddb53fe5040cbb51a38ec398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb24e5ce5556b8b71de75604833af6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e157ff683d8c6a839522c71c666f9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcee7728ab6a84839be5dbf666e42f8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac2572a35bdf334f6d6c21e1ae029f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e49f59159abccf84a1bcbaf45a13c1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f3a3c23ec4bafe23a7d63241a9679404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35366d95e9acf8e4068d2eb5dbb4210405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c35a9f6da870bce40ccf0a580cf82406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79aa315f860067acc3fdbb9ba0398c8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31821e06a147acbe17036cd2e516d513408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716455f3fb4125fa55a7505e70c3bcc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded403d065046e23faa15c12be53b38410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a8f01ef6c554f64b78b61d94fc56b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10087831440ba4d09021a296a1c69d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d12609daeb917d9d248f61c6dcc1ac413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12c29c7dcae923b3cd92c9f00f1e6d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167837f92edd75909b52f3945ac8e73415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f3c0b72a1550c44e43b1b9f5b0551416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680af321bd0e81802617d2f24e8296a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e642237c671eccff182315f024116418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7039a2673be0600503eaee2b67e5f7b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40b38365218c7314db3c7fd24feefa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116805e533a6f606c9ad91cba0ee62bd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe4f7f8fb20be006f6ae60cdcd7dbb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3121bc05074e701860b18a9853290423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9555b5bc961e6289576f5f02d8e5283424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e143cc88c9079aacc84c097a70e09425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d42bf396a707c82408e1a883c09d478426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dbf88b3c27ec71367cb4691f884182427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9245199a068f570c3a1f30eb20db9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78565343baf4b6c9ad0170334ca0dca9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94070c7bc70da23a9faaf98170e4309430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a2e801d623e6f097a436728ca94c4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb73af2a3f26b6972a47ba743bcd5de432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a6dd36bcd32e98b35bebfc119a582433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c20bd79b6b44d250cd4e2fddb8c04434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9cc01e3945e715238d47ede0727463435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95276e89277684431508c0e8fed4eaac436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f45a3909f2d617b9a4d46b72a8822437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec1a0e36b05a5a495c6b34c7ba85cd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87bae09589e84a7bddecb3c2398f22439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe0327602ba4dd27a25bc67c3fbd54440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e9dda4973034f60f14d5fb3862fe4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee4c418d08c4dbc24a70fb67d192ca442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc9efadace779223c70e881e8188ac443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c814dc8cfe184290f38faefe1f644ab444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae64fd0d10d32793c8e42575f5a6842445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5ae685a96a122ddb07e31d70446a0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7585cb819457fabb806679f2f86d48447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca944499f72b80d24d609ac51d433c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899527c025aefb77a7e2f9bd0ff3801449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9ac4890701be76399cb2e68d0cbdd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8c68020892ecd6849e847cca5fc14451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345aac198a5f26f9f668273444ef2a3a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0e39886d36c6b136f872536aa40ed453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e54ea339ac0cfed24ea6da61f7298454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39297e3ba372adf79627765282789c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a47da195476f61b5f5d85a080c120d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062f38f75c1249f7cb44fdab5c52972457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5872a53b39cd8592f8934ece35fa8a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23694e04fdf987c00c5fb543831a36459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87109cac98f438981d6951b3ada5972460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37470e754a72645961695c9496db5774461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be8f6a170627279fe49bffbc0aa871462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2876f14a8b24d969de6158e22e83ff0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2a84fcdd6e22ba006aa1f41189b12464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42271aceaad811ce35000f3f77c9b0d7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b01432c05c3b5b5b4044f9264c568466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08eaca1da5b8b7e8c7635b6e42d490467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f798d98b95093b0637753c4a63b50468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63271fde5de2c90e1b8d5972d60dc5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ba3c8033ca2c17089167cb4cd8c78470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83311b2a216e78f13c735caeada8cfdd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28511c92a12152d534461ff7d5dd56472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47331fad933c7a0dd9cee2136d1c24473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66895592bc78595aa7049c199d3942e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d2c301f4f451ecf20232e49ae78f0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8f3ac19af6ac52e5f0d1ea81eb400476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058cf06021f591e680feb0b5b6d74e0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655761e56e861b96a7cdd8e5d608730478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ede89703c30a82a63043887f4319f479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5401,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16451,590 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...538 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17301,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J250"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -18036,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19301,4319 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>16978</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>0.7</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>486</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>566</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>574</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>1.2</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19410</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.46</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>631</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>629</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19414</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19415</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19417</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.86</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19420</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.76</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19422</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.63</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19475</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.52</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19478</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.84</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>650</v>
-      </c>
-[...223 lines deleted...]
-        <v>673</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>