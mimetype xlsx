--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="665">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,119 +730,86 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...28 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
   </si>
   <si>
-    <t>000006528</t>
+    <t>000006529</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Excellent charging data cable X50 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-excellent-charging-data-cable-x50-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000006529</t>
-[...1 lines deleted...]
-  <si>
     <t>000006530</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Angel silicone charging data cable X53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
@@ -1057,65 +1024,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1201,140 +1162,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1438,62 +1387,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1690,68 +1636,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1885,96 +1813,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2062,51 +2017,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb7067793faa25f2086a7efc6122531.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3004778b980060abd772356ae5079c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8d7330c5759f33bac344373c7bede3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805f8954157cd7fb2ee0a71843cef3b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796c7b56fb22276abc8756c85a22e085.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafffdf89212d50c1a096418efa61faf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372028fe0546f1f9c3b087c989eb27e07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8f9025ec724148d73208fee4459cd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef2878070c5e30d68be90a7cfd560e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3937a49fd6a607b8cd8702c3e5627b410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177bfbb41234c9226511eef4984924ab11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb22ec349cca3de378da676002f19a012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751a954e1c8f01ed6ba30692e541dd113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f64a190fe24929020fa1788b7a14b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9174a527345ec8b174b9bd3412423b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6e20831531a2b3388f83d93f0a32f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78476f68f3efee3af58eb5aefaac2c317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd165769801132701e380cf4d51a2e1618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fded37800f482490121fe3c55a56db019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef95d5c21d75acef91398f36e87e3a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec7da7b10996fe140f1f9cf082d3af21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707fedb6ca5d1880e3a53f54bc69c1422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ce348dd5ba4ec5063b6bb48f9623123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7d4cc36c62d21b613841cf77f692624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35589a11c0875a83c3ffb7f645b6860025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3ff659173b883f29a668a8f3ec71326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746fcbb9c14e4ad2433e87346eedc3427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761c0cbfb7b0fbb371ff0309ffcdc2528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c3caf309ca614113e73008eaba2a029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2fd932b9bb2ab68265f713cf8573130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e0b4593c0541e541141a62b5b3eb631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dff5c471b995c9992bec627fef1c3332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787996d26012239d7d6770c846accdf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94462d91d9e0d0e2110da33853624af234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b34a540c7b30b1172bd39c72ee75335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25454ceb2ce0c27be08af07dc48f57f136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7162f1a6163b973609d03d5a9426637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb810de692fdcf4012758315bb960238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa4a6accdf9cd6c525c1b9a929354139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e4dfef6decfa8a98b4d647e58929440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b86cc2c82d6b18a22192c35d6d15841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651b021a72f7104fae0b4933e0304b242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a2e053d6db29e4a5353432a0bf6f443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26fffee33d013d4957f5ed4285ae30544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923ac5e05e013f64d039f58d2f875a645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d50b069475a446116b25d6da5e2eb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110456c6ceb03bba214939c3203230e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19091662753a1d4c8a2f8241542d68ca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee58f51d6b7414fbfbbd388cc93ef849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42038376f41f97b91b492ecd2eef9d6850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184098fce66ff61f67393ed18415828c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef69eb7713cca16fff50866bc5e04d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3d15a2e9d2f3e407ea77beb6267e653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd100dd59c726441eb4d1f335318988a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db365117f30dfa904f3dc78bed01898a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1cbbbd03ae8556378d9d2f933732156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63304289da594f3e6d49e424c28033457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06055981bfb62453a753b2c03e729f3f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be873e02a150122a049a4cbcb8a33ecd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc6afe06b6cfb7610e2f86dc6130a8860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadfb5e34c682f7ae8380964ef4c367761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced50707119b8949e2eb81722dbeb5062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b9211727e8c4fbc720b5da16ebd8263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3c391cfcb7dd2b5a23ce7432f753764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02aeab824e40c46ec36f0d7c9f6c22b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afddeb36918d1abb05f620bb850daf866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b2d19bec2aaca5e9c4b49a05595ef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0e14efb51c44f06680e29cd03ab8f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8725243347bb2402abee11d650499e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a4a53165c4c22f037c0e8d66bdd0670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f904d4ccb1c0e3d8ff09cc813ee36871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edecd907065195b78ecb0264806d5a472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44646477e4377c24b87e0da883ae18e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6cf7da7c2586600667176e83ee7c674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd2ad4f9b01c306a991030d160680e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9004c005de457a6a5d7bf2b6dc80f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d18d8038992586db8ffbe19bfaceb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c94f9e8e649e147ac1217c8e9c2b478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712163a80edeb0326ad151bf4e2ba3f479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a484d9ef0c42af8c3add11276e46180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa7f04922fd54c09647d661892c44081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582540e177d6e33442868d8d8aaf71782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ab69bd9a7601dcfa40a6b6e7d89dc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044c23d924cb1d5c1c5abde684e6c6d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263fe900090c5f4878b2f8e7f0aabef85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb30d41ee5c4a52e47f5e94342110a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbcb374f0585a23d6b31b565a7b1af387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780eb049df598809955437efadb3f9f288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ae3637283cb2957511e3cf17e85e589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63c6c718a2430bec266436a45857b290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb809dd22e8f471b8fba82bfd170737291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d83bd1a8447a1f7d1bf9c077761a792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db53eb36346f494decfc8ed00165a893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8432e3b2de4a8ab32178b2bf7741f094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091651e9bd31106ad16596118668ec395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8e4c329e197e4e0117175c2cf58b996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e461cac21ef0bb1e809737d6d670497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1fc26ec8d8d3d3ff01d0e44d126b598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903caf7d9905c6da1afdfa91effd28f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244313e70707766e7de53eb33f780c1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98686a648bc3cd967cb7d5490fd183101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7220c069528b09b30b26ef6107039102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44ed66a3b1325047fb50f08df77660103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57c8f2a4b8ff03f86a8dd9dc753c01104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba45a15e1edbb197471cbfe475fcbf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c4d97d172d7ce87809f22a5a4cbec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9c6a80b655909d8be4f934288610f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3dad9adff36133995cb0cd9786d527108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9644fd7bef2cddf6239ed89369970ec109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503b38c3defeccc4f189507d57cc9b4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a9d1eb39fa2b5f1e502321b9d485f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324406f5214ba5525c71eb95267684f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb8b647dbc99a63de1f7133288da5a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd34144a3b64728a8895b76817dfde0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb529360e16b83d69344ddf26fa30161115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5912e1909263d8835dcda18a65bc0e8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbce8f9676293ea650fa4fcfd629eff117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9f0b3807d02e49f301a7b9bb70f75118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e040053ada6608025a76de857ed47119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919116bccb47d503815cf3c255f53567120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370b022f03714520797dbe3f30c156e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd590115f23ac8630dee7e216d6b3d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631e82a55622dce78ad8c666cf843e2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c9c74ad4b29ee848cfad047237baa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd4df4908fda7647199d2042ce61c6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995369c178eb6a5fa23bdae84d5a0c04126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ef9ecf6fe58f68694c87ae4b6efdf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a129178f64929ff943f654694115a3e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c32806c7b0c24724274a73c3cd57b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca878fff4668ba5a8c3123311adf08e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a249d6e292213ae864aeffb0f9623131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650d750721456006f1eab799b862e65132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb33ac473d81621b279916b67d1d83b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68f470a969363da704a94beea6366e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfbe72ead7134cd1d48e0c3ac0202d8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48672d35d57fa7c1f4431b40b0724cbe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039adb857e17e4bd9dc800c0283af9f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e1a6dbbd70761245a1930c6aa40f0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f678276ab45d9639b013c50f5b8711b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3578ddd4a36268437a31d3c3c523f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdeaf44facc7a06bedb381702c01bc6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378fcc1738017e8203e324b556dcb75e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda85658e24a91fa4bbae1fddf3e41d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330193f36a2cf80455d67f5eb2e208e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e666f7295a6e0e3960b0c2369d1d5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebbdbbc8c8f6c7baba6c68ba5868977146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d13b4e2d524865648b2647f7d86678147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8d5af2d0f6bc7495fd79edca213ec148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22378c3f0366a5f2b7939bdb5d815cf5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227b1fa6555574e9ac3209c592a1290150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b349d1f615e9191eff9882cb10ca61a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2390a2ce89cbd539f72cbedd7d2621152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd705558b95377cee06a65e4d278e891153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f26672047a8140c69429b74fc004cc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551cf11d53d37a199d98a945d215f8de155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0753295491b63ab2946cef452af78156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b8971d9ba6e50f2d541a907815e74157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4caad52df62745bf2c05a7478d9943158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009a975f3a929111a1f2c0d91e38eb2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e68b193b9205620b6b1085697685a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea20dd2647f4192bba16812ae31f37e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5694a05c7e5ecf4ff314890dd57a1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c957ce58d0caa20c1f51cd1341af48163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb69210a69eb807d1d5243f74d210e1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9bdcbef2b69940934ff3cbfcf2431c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21637701ee6569a39a72f75f019bb6a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674827c79299757b59ed17a373bf4d5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e3460e1e386dd56198e1826863ef5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813dd92f235cdef5ff15b8f877334d8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f760558ad8aaddd21707d1a9347222170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8edcb43dd29743705fea8c1511f7ca171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a190f60d096796dd39a3550e8c45ce8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717e16886b12ac4e74ebcde1d2cc477173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a20c97b9750651af876364fe2155d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a44fa583e0c284f663dd7529d2f1e5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d22b6d0ad2a21ec4e98ccc725a7b5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112f4f94952dba7390084ded402c008177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffcefe0b24e144f5e75054bcbd6cf52178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb52d0f95c7720ed0d59c07be1e0f82179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377a0a0752d32ada40465ea4b1fa6e1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ecbbc9aead287db9362cc65286b77181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1875f09a2dbf7d6654bb5bd65f42e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b3fd5e26000dcadfe0a725396ec9b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22711cfbf48ee0dd039fcfeba77264184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4dcf63d860c4944e5a08651aef17d9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1a2d38ded70096e20c874856ea7f9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a4b61362700ff9ebfc6e405189ed7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578f9a150c0bcf9cfccfcc1bc3d9aca188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94564c07259a61d64cfdca7d8af9ad9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105344c4a446b4a3fa72cc67b1037c50190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c7ae822b7492472587f7e0a7cccb0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fdc368f6cd6ace39180ab2ff8ed12c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97fe46f800a97cef10b76715ad06ce193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb27a1edccc45cc159a14ed2c72832194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7091e19e80216e3b37cc04a0ed3351195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f0efb7206ca1c880fb7c98879e8f0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49221139a50668cb359ec64354a40586197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083a72378a882294eb4a29d1adac0f2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444c06d085188b30c5bcb347f5a0ce8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478545165bbdaca5d7317c76426bf637200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f32f1626a47470d925c239f6efeb6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27742e9ee714fcabcdd2bf4cdafbfffd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7229448b9c2120d470d03775b01129203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b48cbc3e367818197ed443cfbed0c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c32c46ecf176f90ed3f7950d203a71205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fed4b77af95a66d06deeedc304677b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d12e86f520ac84de025f478c82fdf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccaf0774a272b00eed3c155e443255d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d89eee8eddd1fd55104d38f89012d8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b326283665c90ca10c6fdde74e3f3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638fa20548f258b2e3543891d5d425b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51109fb0aa11e8460703015573d5f0c0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd1bf9af72011aa283dc7f55746e27213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d0f9849f8023bc2366e2eb9c125c2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c9f2f0e901b5100514086e7aaf7e6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281356cec6c3c4973f095f94239cc28b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b004330c7699925076edaa6cdcfb8d9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7683675952312582c35c0bb739f081d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5939c5ea8c9e5d749163356234713219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73982551ceef86b956873e27bbaa73220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59bc01b972983547637d9bb26821bc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa622c8039be078b106bada233c65d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9d8e67c3e5b88f23887685f7e539c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0f77504c721d73eaeb9747a347db8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d2654de2a0090556369ee9ba71903225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75307790a64f3b9e94ad818fb1e355bc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aefbef0550b8a7568af14a9e7cd7a49227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2391b4d4e4cfa7c07488d6625327e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ce92edcbf3f0b276a7936e8c5f561229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90577eb40d2b6ee94fe699a62f2051230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2486165c95b9b605b05e727bbd8102231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903ba9f7679aecfbfd33d0b0d33d754232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9584e53b9c94f20d38cf24a847f8f2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7fbfb2043a33a537f3139e443df6d8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de93123ffa509f519d7246c8f5397b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e6f5b06e7d32529ac64cec5d8bbca236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4084759574ac53ce79face54e761899237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba03ca3b59a1bb70efeb3a18c1dd04e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03f35e6bf561597987831f3e39e3f6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8195e0383d7184c83c7386fe83e9c1e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8d6bb40ae46480bc1a9f21c4c6514241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810bf0ff72847aa8f21387211fd616de242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670b82a617fe7eb2bd3c1bf37b72f66243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d25118babeb8ee33f1d5ead983b35e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467cf0a510ca9b34c02f39dd846c2bd7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5256409f0d7da9e04c5a4ef11f5b64e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b78e8293dc7e3e7a39cd3667b738d1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563abc4d3071e5254304b351d1dbc56d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae52e15e2e5da49bd11cf87484f3a87249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00971f54cd3e3326ed95dbefd129c4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd1104b287c946dbfed8779cd295e0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e76b437f6180f43075a429fd68082252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35638cbe2bddacb8f2b8236fba68fa99253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d480ee54ca584c46e3a2b480e2d9053254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6abcf1709b05f1047ea4359b76389ad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b15249e61cd768412f8e8cf6e6374f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842075abdc4aab74f3bf7778c638e79257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc83c96507228fae9414a9ed5b3f1f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf50d2a5a1955a2e985e2b3a8a934e9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8ba98116b741d897e3e2f1bb2137f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16feb516ebb8b4eec5ac8ae1f2ff34f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc50cb0cf16536d08b9b8662907c2a0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735fcaa1cebe65c045602fc07b002741263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23e4e12517c492a9aa107a3a47a3c9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87abf82294e7eb940c9ec330af80b0bb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae79828c0eb423ffe9aad8b8776a16266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314d2870bfee39757f75693c4c26aa6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e6fa5631bd1e16dceed8b0adacf8b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c12d80ebc6483569547ed5d23ca370269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6722e1465ec96f47f95e7d5c15c1ea5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c15af87b11e869f456be9a20a90269271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82cdc032bed6ee8ae6986f7da43b06272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c266ea7a173584fb373946dfefb3c0f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35588001d1402240585650159d85662274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fabfe5751ac90f63a792aaaffe2af39275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8484a7aa978b32eacad44fd634264d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544752b39ecd6c765f8e72c92a3467e2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10141a88cda19d51265a8060a800caf6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022efcb8084ed3bca332758dd414854d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340bd8008c2786b035fbc39cb01789af280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a2206414f5c43f0d84b0dceefec00281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d26e7f25a2422a1e46401c67a3a57282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14cc5f6c6fe8aebff36105edc86de66283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4041cae4c727d986533348b64438e21284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc70061776005ee08df2a8661cf663285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555066f3cfb90732a551b6635b575a4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecccea1f2f18dd0ae45ba99be83de1c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b669fd9d9a380f2beba48f4bb12212288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0571e6b79b9c558bf76eb7c64e3820289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497c502f43ad65d5a65f3d4c1cd8cb1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5273e1f6de822d9e0b9b48c35f61da291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac467c2fa182874c6209cd393fd9e19e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334f2ec9db0fc705f5ee5ebd700e885293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8163b586e1cf6be282b0740efe639b0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801ae743e74e12e3ddf94a77788f64d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61eed62fbf622afa848c3a413365633296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c3cda07d7a1f1a993038da638abda297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7e6591eed1ec25438786ee16117c5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29688c009aa025914a51b0d88eda7cfa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45d30ceecaa84d7267911b5b9a1a27300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a4827b04e2bd060976ac0ed5a185b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39629427fe48facf0af9d87218c5496d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14e1c8214181b98d3a8face194d797303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a388eab6e7f70b9eaa059c81ce9849304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03045eed66c66fcf0f37eff7a35adee2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528fd00d340502e4a77ad74b9ec16ac306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6208917ee4de93de40f3968febf07307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c001860d5864f66bca61ccc0b2aa0ad308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f8c9bc0da05d899207ed74bb9ba6b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5cfac2d6c6767219cd0ea7421017e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb00d1a2270f30c92d190f22aa76a2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2329a419b287731a26c8268348de4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72bb480467b9384380855455d4f097c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd2d38713c8fb5fcf9f9df3b961b26314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27f7a331e3ef5a0d92c3e1b9ee855e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34397a78d0f4cd3fad22fb59b497c681316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117345fd32b7a92abe2f551e5a1e9c60317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d55fb4b9d062086d4e7a404cceed4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a41d6378563cce9a67e745047776794319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a1964b17bf254b67775638b409989320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75730d1d13d7515b7aa1a3c68b15b50321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2306c477523a85f910a5f1c64d6e9e0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317d815f9b4ffb5a65abfd5224ff280323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec699bc793252676aae09f8a5ed61cf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce53fa1470ca1f7ea709e19c1bc6e1a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9399ea3aa559484267e6c236c00011326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566cfd32bb7ff4f8292a376a965a83f7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba08b7111a62ac2668c989ddc71333f8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324c5321c33b522f1923a2b81b71062329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6e249072ab499d14932a954854472330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1682b507a5a07c94dcf6e3572e5f3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4ecb021bc9b7211fa178c3b6f235e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150bda19069af1916fb1c1dc903a8c5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be621f19ad9811fab52d696a72865575334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094d76d600a8721d49aff53a1eea650335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99eb94887a8a00e59813455d7e5662336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1eef20250a8f3d464b91df4055529337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ce8a75e5b82c573423d165adc6619338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b772695ab22deea47b0f9bd0e11405339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21791dd79b5b9382fc152297df232af8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba7e027c70341fde90387552936b50341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00cafec84fd4c13edb6363bd618bcbc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4251cb68b03c2dd02ba728f7e9397343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658dd5bdb6d7f2143608d0b65dde7fa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180fac3a8f0a36bb4ce7f031a2f346f7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325aa5163b38fc585e11fe3df9b7a374346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc046cddcc91201abda7344285e4298347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ae0a86c52f700e2dd3d8cdc4e29d9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed5f24787efb172f558957b4217126349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c555033ffde766863fba7f22237a1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1fa51f39881328e4b2cdee59f57783351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3832b5247c2a890fe7ab621bc2f15d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e56730118bd833dd7c4d5e3b9b85e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63eda776f31fdbf8a64d627b2419d98354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31616e24430da370bd71eff8fd58e4a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35fffd9aecf23707e2b3fd941d7ee8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53b254e346cfb72fd9a3e6666435e9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f018d2a2f004fdf49802086790f051358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e90fc20d82434e67c4d426582062d9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6a0ce3d81e70af5694364c8de7ca4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736c6bd422376ece3f89728a71bb03c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6d468d0690400711a381c2480f7b4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3379ff554233ac1fd45751e3b3bb20e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c540e0139e60029b6ff08403118ed41364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66fb4e8ef462ebdb349d249a1c0ae8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde520f45ce1ed68cd3c30266b0d067b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057fce3b36d46469d6f666342a95986367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1574976d6148bc2fa6524f8c24d79d4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e828307701ed464d1103d89f7772a8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1f0a8b6fd150546bdceb3ecadbbf7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa861d01b6109b36d1ccc3c9f40e591371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8948831dc5f3e2ecf6bdb1514cd3b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c47c159bc10844652e7dda130924e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818889e5415b0b8aac30441f26e14a67374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3902af75017a352c56097094eb8f8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a62ccebc0b0f94bda8cb7eb7d2ec4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e203685f164faa96fb1e5d4b801ff6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff92d7da74ea721b5cd3132424de7c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938f9ba7ed1567bb8139f2ea597bbf3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f18d5b9de01fc183aa92b8785d0946380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944f8a637fa6db2167b2960cccec7b8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f85dafc2db635a1ae41657af613c0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191572533922b4ec14e9a1cbd468229e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd6794c5af9857447de641f044cab6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62fcf857c46ad3719898beb9d7208bb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a942c2871f22c98173d752130ed4b9a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3becc30d9d2d8e3ba3b41bbb617b62387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b1586d452bbbd52dfdf56b8cd1df8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa53a5a8f8fd94305cdd16c19caad37389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36530bf1f2f8b273a5297d03c82a367e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b769499da742a275d22597fceff3c1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af4e5ca733224cef3d7b13abc3ac88392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36bfffdcba3100618c9069ea2acdae393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036fc2201e93f6ca67faccd13198865e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b030cbe9d8c506d2f91911103853d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c0754d4601ba6bbc92a6d978af631396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19fb73ce1d99ac2e025bc514f81e4c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3925d84f323519b81ee4623e87f99fb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960353164d22ed60e18e3132d586749b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0fc33ab8962cf345731849c55292a5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f2a5e618a4f4d1bf2f63b5e572531401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb44404c8b69e7c851cc6a271a5dbf0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190bdada350d86752e8e925fe4119023403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1519632996874a2efc7865b65ba8263404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9981ddd965323369d0eb232bc97688e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c30daf23b097e963a15fd677618f61406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4e31ca128fbbdc472ca0a68a432b6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c0e09b49c1b865b7861a43472b72b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4c0c719f5a42c0bde0bf4ff7574f3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4bfc9febe3caf2947478e5bfc1960410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310918628bc091a01453cab5d398f24411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef5fc6c7d4cb9c3d5b5b162e3ed808412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff98a12a06e999f86025e1d93485e2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceff7bc1d245ec91073a1995ba26798414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b22ca86f35f8183cb0b4ba4075cdff415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db1fdcd1bc90dff3f7dca8a0c441fe416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77b7978028cca6db2cace3b7d47a09417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da28ec6cc17c7e10f2936684374885418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d82edf3956aea10e728e45a799fa2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6fd28b7d8a9a7a5ba9e81d41272b64420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e5ca9d138bbc5d638175aa77dd5193421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef69d6828b4bb44906ffd4951ff9be422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf3d15a99761968fac89e7821fe02d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5373f6b8a7d96c9b7d211296d3a315b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dad9f9b24cba2ace6f7d0153f55e9e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653987ddd8c061f091a12cc79cda9d24426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a11028272389c3efb5c966ef3a2c3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a111f0d1c937721cfa3b0a2361c984428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41eab2d6338b692b0c1ae4d72ca9a6e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e8f5d8fcc25cb33ce2853d5b7c837430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac953f9c3c9a0a86cf6d7cb046decd34431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b774f90853e8afe9ff0ca741d54ad3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93001cc1870d7291d3aa6c912aaff58433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce824f7eba36ab45e8ab7722755d91f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ce5ea9658a7f558fd1c98556c9f1b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2aeadd3f809125216851d9d36a912436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6f7461837cbfbbece9d7982865320437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63149c10a35ac8ce796d2073e5f950438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70282ea1ac665b1e8df198c0aea9179f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fafd50c4ca80dd62e6ded4feb07eff7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b3fd6805f2892ef2f4792b9f8ca02441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471df7a7a4a089f79228619019586578442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a301f37288eaa5822c668676488c7a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5ce0524ecdf75116f67e2445bd298444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b51f25a04ef2685b9b4ed519aa1d3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5743a13f934e742b193fa6044d4f44b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d99392e432778a18afb89456ecc1e9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492331eeafd0de8754ce3d92164a69b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5de93b37e1a97eef44ac6d1ddd8ba8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd5bb8cf9a9230b7ed516c3de31ec2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c41a388acd593478f7835f1cf5f95451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db73664a6712335a18280dd836e9b4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5350a71c74e4bbe58c8d7237f0db8fb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95d101874ff7c9bb515821cf720efe454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd861ca39c947d2216aa4911c7e9b9c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200f06cdd3d2a9bf94e4ef963c960dd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3b9dadcabbf180700876b0bdea020457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef062d0db3d202ef9b6af1c52b1a72c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08e53a053a3c62c9b9d8642dd824f5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca777091d746a6aa7ad34a5d7e71cf03460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2aa14b95f9a93c1e8d3afe29caa0e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a7ea3d212874cd62ca568a87ce99a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea33362eb5cd2005fa174c646974d2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd24e4de88d620c91660e15f7e35d29464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ad8dddeab38e82eb7f54c726442e9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c169ce24254accdd33c7740a9b871466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bacd775ad43f32ece399b342a7edd7a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0b3e63a79c988cf354b4061d2834c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d188c64a8557c6fb8f93b664f4996e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced8b0951a6f69fc5dfa33cee58ce8f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b466fb8bbf509104d904c99f7d6e56d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487eeb556081231f8561f47f1dc6d515472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31e755a0960d88ab6fed6d45e13b80473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc981ffa50767724a422436daef058474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77827716223a6f97c21222ad10fbd94c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb4eb19155afed3203e76fcc80ad1b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406d5bd20b94ec449984de2164ee64b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971f3eb81c216a119b8529f9336b86e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab655f385e7247db5eb1c61e722c9674479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d5ba9315f566ca5ceb94d425754ad480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498bc5b2a8c39479208e0ec80a80db4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b00c4c3475659f32bd2ab5c46fe035482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13d06d4fa7dcf668a3f52b1295ffd6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b34ddec1263da6a35fa2c51fabaabc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ffa9c1f539eca559f2159d9017a78f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c663f7c283867239367b0801a19870486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4259dedf4a30cd6cab3c195eb13306487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ab9964f39a6790f53a6fd63102f4e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87600a642d7f69689101835c9d862884489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f6b33fd9ba274b50baf1e9b6fbd22490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298b2b30258a37314d46c58a7aff6a1491.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510028f1720959516b9c33c68048d011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ae8377c0bbb50ff05cbb16aa0528f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b42af2576a74252d449e1abd004fe13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c5c9fc70a0834b1dce4b0884523154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f1df3d967cc9ca5f7926a2f8a5c4f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569630434008893c32af39cb3154ebc06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8abb3025d92c20884470d296149fe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c27277dc6cf4d4163ea30013a17c88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d9ded5837b75f8a5d7f54f96af1999.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690a380359bfcb0238d8d114387bea010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07887d3e79c36393ccc4c73abdf7ab311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d94a44621779789fc95525bc3d2ff12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81497ab8e811099e2f62f7c1f8220bf313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae27fe9effa10e5c2370f24d497956514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e98bfc86c69cd8e8615d11b66b0eae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feeabf378826a911552caeb942a147816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c477dc31e4e4d82ac072b229921c89d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3ea088ccda5bf6566b6b10039476118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6936fc634c409f2e9e88062c7ea454f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d79b96bbb1053ac33503c020977bf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b5484faa6fc92c406ae8ddc8fa57921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3904cdd72218fe9cd222274fa7fec5a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8f40d7aaa05a73029186fafe878f423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73838bf97a4f95a29c644e5c8ea1d624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391b79cc0c6cb96f43db58e6bf2a7b225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b22acb1fe8c7e6c8ce3881fd8e89d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a574235a448225a43e714591589af27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b802ab73de3ff209b64c42abe7cec928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394ef0a37d0dea80a50b341449a268e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dea0bb1546d2237cdb05c03b9d2b0230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d504952f02dff354cda682bf362efe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4de59a5f2669ee61d38e27f91860932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691547120853dd4292abcd8dc8c06af633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c6d1a42d3784746f6ca033dee5ca934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1a110a73a523c7ac7f2af931f5ead35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a5c51c4b30b4051f31b0aa0ba12d036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed56eef161745b559016d939ceb707a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349b128f65ba13c077ccc1a234ecdd138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db85d9f2a6e7a6e0c44bcfc72f0e1e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455a5e21beec2b70006b6c840130bdd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f19ae1d4bdfe5b05086cd527dec47a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938da57cb7859cd951455f8dad6ee81642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78132fafabf4f67234da040896f4bbd843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf65bbf56e492dc631d498608fc606044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23deb5a038a89d3a5afa4353bd15cff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee2506239ee3ba13eb41f01a04eaa446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d4a8588c6b136fe929f11254237e747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415bf407fa2e3ba8074b0a8ebc3cdc748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e981689865f60269aa93b134b556b9549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07850a0cbd5629abafc1b216d1dccb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d953aac3d470f4eeb8babbddbb502451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396793a5ad7b8de9c3a0337fdf5a327e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b3735734f910ce4553c0c4cb9731c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae78d18a12ea60d445d3a3de78cc20254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6943cc52ee6a34f7fe226cf9f84de55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50bd4601e6e219ef1385dbe55f153d656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f981f2b557f346994ba8f98717be557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17f2a1785ff8f397269f3dd54e42f158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694fc2966ad1b05406616007101d9eb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626be70644fd46b0fe7abcdd220d8fcb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290363e338ccf6de8ee8512026e336961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832da4bf4df7c9cef25e61e36380a3c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe1a05753e4295fcc201ea30d60ea663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1cb267187a2dd57d34400dfa3e48164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9369f7cd6a2eea078af031e8cc580965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ac178ab88757dae9da9e58cd3198c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d64d9d9f05506de4d48b8adce9a0067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7cc35c91f6200ed862ee4c50fbefb168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775c02243e1ed001f4b65be9e04b56869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5a222c784c8695fa0395bf93ca89170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f677966977feab4a7c1626f2f2ef271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b197688829b5f90d63463d9c2f7f672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a023fa75d8f58a77431fd4a74d788073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c879930a2132ba86864f41a33acecbf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a1e75f48dc25e8d6838845b64c2be75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426826159a6bb13f01441825f74049276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619a66cd9c2c6d2e997b4b6bf3bbade77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8d5d2527f82836bab7938f687259a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb6eaa7e4bdcf5cc32dc06f2faa4f779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7432e205f820171983959cf4f870e7c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b6b8ab327fb68dac4ee8a989e481381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d17610e75f65ac46238e62bb9445782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855b3a3b5e11e6566e3f301043c119583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1467cdf96ad6ff5aa1a2b28cb183084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f77fc3df7fdd070e0b58deae7f6fd685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7a69152096788199ce9f343f2dd9586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481099f6e279cd8f0ed52ef16a49de087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10897e81a22d4d649e1cdd1236afea188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ffbd2af026ae7a079c78198815294f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5513ccdc8e74d4a94fcf7c0dc816ed90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74499ca3005dcd9a2c0d4135813b96f591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54c76f7bcd888806021bf63f76c40f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96c2640a089fb8e455caad9740272793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a29c828430c6b1eac9e8a5296ac5a194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec35c16d0c1461049e28136787d82695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234cd66792604b49841a2c71df0308396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d59c63918e5ca1e45c964b692f1e397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ea30d734be787acf6694ebd92da5198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61624027eb0cf7d7db7dec3b4dd4135899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c117fc08b1b1148b7c3a5f5891dec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ed9646fc019c98111a83ffd5d58d9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f4b4490707b8a8ef42b8c672f09e3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c7fe4c3720ac4a42f5facb4d2b3ce103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3f5fdc51f88ee3b37b7271a27b086104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfb8d25a14dff7d143803b10a660f8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12322af64bbf2bb28ae2b6c2f9b54063106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80471061dc4d9d4bde7f539a199cd11107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7fa82be4ed0bf5264ee1f60d89e242108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa7f242e21cc6362bf6ffb8d770a5a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ef36800f2f78866eba078a06fdf99110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36140c9e1c40276d3030bb13001dd99c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5365df1207284da65af422a1383d30d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f662690c6f83c26074accc64ec7f6fb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85910704bb009f75cc858f52af312213114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f775d60a9f331827f5444fdcbf7e255115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2ad51e34a523835ec02f3df4b748c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71012db84bf38276f3fb6058b47a2890117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9234240c1331807f5dc02bfb2c28486118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8da65dd5abd93562f3822bc3511b2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59e4ffe2d19d72652b2db0665f8edc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9fd2a2e253f777a14155f6076ffdeb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a1ee8cbc14b92affeb5dcf0a46976122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45f8ed1979754ae6448b0c97cc69c3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86016d6b06b02c0a3619f770100148b3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22af433aa001d98189284601311e61f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45c22301157dc3a8a46778541f85f9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53724e25a67c64f7019faee32d0be171127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd80e874884a05bba3614dff1c691f6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b6c1c4d1250530132ce64a50816e7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1aaac68eb36e3f4d82459e5a1fceb3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112320f8c8dff2d4208f016a0fcb0d5b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becdfb48439c83d7e54aa504931b4b85132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a277809f2ba00cdb4f57a85633e8c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792663312410ab2e12f582a12b2e678134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee748f174cf572160c3b004947420319135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ee666c79f64acc3f3f8348e157a48136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9fb1f8d206ba6e5932596a0b622bf4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a579730d0b7d9c87f0511b0edafdc4a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e128d9fd558808f1245a16999c89a0d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50e98792d31a50eb929538c68cc530140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691c88ba893dca440b35d40af32184b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008943565c1bf2231d304533f733cdd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d157d7eabc1f11578b7b4fb071035143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a18a1f1715429c977f28d5803b1fd8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ade16122b6969a6f22a1fe18d8569145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62315ab50016345a7eec949d9c98c2a8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533bc98f06b04d01f8bbf03382af0e80147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca070d59ec99f97580ca95019f25d15d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b167ca4ef8463f135da28491000fa3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982063c7f2c9b706f7c3111799c00107150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded09080e7510334e09cd39dab1ec23151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe0f3943e509a7daf964b2296c7475152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e86437ebcebb2e7651202a58e42d1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0f2cbc818c6f5d10a5c24d0d32079154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d06d3be282d66659c83551307bb56e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7be1bd14c01aa7d7824b07e214cb5c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005803ed7dbe2fac774d5d69baae5fa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7690dc4e2eaf4a3fc615b1e843cbee158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16752c1295fa7bd36bb6ea77663e60d4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98380e964cf757ead131106053fe13c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde6057fce8bffd8db694ff59b3f7d3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe5e7769a2f002bfac975ffff7d2cb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a18151fa7df5991b97e381653f86f9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52c0fb610598d12f8b6e82db115b0c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755b2a0b02a8d406ee70ba5fd6f3785165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853add472dace44e070e033240a15d45166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8eb38691d2eeb0b687c70faeb36ba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43bbb829907db1a942c6e69acc8307d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45a6c49174b05b78f6d5d7918bab00169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713e09b331f94234e9c6effd1fb44c5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0b48a6921ac25996c576c2f76a83e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3da5a765ae7cc263b6d0f26d0d85a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7498b2742c9646cecdda539735315d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76dd89dc897052b1063450c9d55f19174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99962da131616c5e33d2ea0763e5e9c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf39a79d8399ab544cdf1bf3e79273f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8b788e32c50af55934df97fceb3fd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda2dfda7f4d882cea9fd2810643f8f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5da6432e30ebb1c2af733da4606968179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694b602b77c639f6af65a553608a3e4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db3b0d35e798000309676e404891f9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6820803db021f1964f4719553f919182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18d1b920989a6fc4d4db2b577ac713183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f150f08b82e2267115393a317586da184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4a2f07a2c6e90192b0844b521a6f3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c198d2888f2242b6d8d36dad830b6d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a167ac12df007eff3fce05d92013f37187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd4faa848fea23feb0fee4e8107892188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f82d6a9c66d608b3cecdea8922d86b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055d53d4c304b4b3b97bcd7e25b0d1b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab06540e41de577d8bfa96db40a537191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93fe483138f6193ed54475cccd9783b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a8d90e15976d44e3bd656c02be272193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e27ec934db24b68d6f9690a67fd66f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d617e4e621fca31e836ca6ec079f42195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53b08c93808af0186b50705ec63b85196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092555388f17dedf1c2871570b0d0897197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babcaeeaa5ff748abbcb30721d56f298198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d157b4b25278a99db6a2d0432f5fe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad85c572583a72fe4a5dbd11aa2cd6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07c829b0adc6b7189a62a0970e77f3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d03c018fc48e09603c6f467db59474202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b02df0d52a0e6c6b308db05bd8513203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300890e00db388ff3676dea294038fd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96bfddc42aca4527ed615154cdaeab205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445cbeb2e907eff067389e2b227d8319206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae33d59809b3c0f0a1e10460b93601207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa86ce93353a1f05c77145af4d3d5d6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d334218a31228c3fe2a4e5b9390a008209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5f66a973c1d084a07ad728d06c1d6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af43b06939983d7ee37b8d969f52a5c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997d76cd1f3a732007fa2d801f2069c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5d0cfc435bc9f8471088db5f6b639213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782f97b03c063f99bc39344d0ef9226214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c09a10a4dbfea6d35e5302883c6e07215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ed73e58b962f88bccef1557594ec2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133fd953f2f478d54655abdf6193c82217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdfcfdc0d535039d11089f50ed37614218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757242f8ac34bf933483b605732af39e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9e6a3d78a301bd773d67c5e26f5a5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f0a21644b297aea857b855bf66e48221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594ee003c6fda01d467211bc0271ff6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674b9976aa48f63df77ee2940b5d8bb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a868625aed4d5a300bb7c139ee05902224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7713da140d7443882c3da855f7a258225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420cffe23a9ea45184d5e6e58e3adbd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc727c81251790a18fb35430c2ac40227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596bfad50400b9ce7e17da6d974dbbe5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15ff140322c17ca91003083ba5eaab229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f142dbbc51812f2ea83dc439cc78c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f479f620f6f2420529593ab1bd994231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf63aa52829a53d3469931a69285b4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861dc5ec56d984560fa75848b8292333233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ceca51721d8e113aaef717d3e20c9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15a02da98026f2e06722eb4a76d35f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca15e47575c52dde5e417dd30a02cf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93198872474e16ac3f4f0a0a8ea883237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc876abed5f09128901d1aec39fed7e5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8191055d5f8b732f484236c39413d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00f43af2522d2ce5ceb28a217b1f06240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc73ff1354cc269990c6cde87f875e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043862547d2d8632f16ab1e4705db35242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3468cdc903e9ac8120e9831f2ae79243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8be68bb96294aca34729a9a73cfc66244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54fc19d7233d75043dcdd23f3bbf91245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713a22bd679a0ad41d118add0a13ffa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb8439ce1772014c2a3c8b83cb2d49247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9259b61ceaafa9d192e3211597794248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32135e3ce9684cdb5f42e999b41923bc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72752c24243875212b33771d550e43250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d01ecff29c1dde2d8485e62db959ff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d8406c2d2ea0ccd21249c499a57cc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d278d7a96929fdd402de3c1a6fa3030253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a96f7b71e404f65a5ccc9679455ec1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566243ccb9b9677ca8847928057c614255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf19e13d4100fecfd4d9e635c6139d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e4f44e22e36619d32b348f3810e5f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7304878dc4905f4909d07dc643ce1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e6d117ab5a9e4e2c0a6109bdb77f3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49dda66262e43ef90c7f61e2a632e4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6e6d5f6b6851ecba199de07fc2f4f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f69d22f2844c907aac930ca969b25262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248003ceb17711dbe996ef453c9fc53b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4f641b32b1aa69054cf3230aa11bf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6fc375655d6827c47adb93424ab3e7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8ccbf5de56db2b917815c4cb9a92a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e258e0cadd8b894ead057cb4f50f16267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c37568f83b8285a32978f6e14d086268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eece761896f2c6901bbaf062491579e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0e392a501cafd7195c4a4fb4278ee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa726e275e5acb4f0183248b5f7d131271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854e5c6238af9dd5392dd33e8c3ecac272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead831cfe5bc4ad523f0243892b4d545273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9649eeec47d6f344a3fbdb367aa18274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b2fdfd6dba7e99971abe088a7f77b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa222880edc5baa67b991438b0f38c3f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d730eeb241e00c37cb65140a5f1cb2d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57fa05430f45c1c03ffd579d1365d6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53694df834427c802b99bed0e150b9f7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07362ad8c856054bc3e4cc44e793b668280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8bfdb166e367ddf7e0c7bbfca70c1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be5b3e2fec97399d9272c392ce4ef3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba88fdcab200b61836b475caeb3586283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60bd860ad733aa63ab72b0c07af2db2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c1a731ba82caa252e90d4e8217a23285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5d9b6965cc9ee8306a6798b85b30e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3680a4de44caa655f205828343b07287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1197ba04b18784ba43cb03a3c2f99ea288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98da2bb8bcd919299a58997379fc670289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06935660408b4c710039a860660b74c5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539b7ac35e58e570d3c91c75c86292a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec9387fb370fe3094a3a025b81e277292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2320fef31d122e19ee502f465d8a46293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28fc11260ef5d9a39d1c62f1728843a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484322e85a2f1da8bd8e11263232d7c5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688980cd476e5a688fd08ed83033b68296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90c42d21de71118cbebed413d6c281297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc46f72fc4c225074f5c2f54a80636298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2418334089a9d85393688ba7267c6a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d389a2f6d705568ebf1178bae67fe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca58a543bc02e20cc304024879cf89c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb013380281441b5a36ab46c1b8364c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40840d76c40e5d24591834a494ea19d5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f45a9bf51c8ac33d764c25eb41b27c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ece57181917864cc15ad1b8ec82587305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8b2b1e13bf5f6c18734d31d0a49ef306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45b3e474b0bc9e3f230c61de4fe754307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d5cd180ee954e167d20ce7d5621a9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482a4a90aef4212954eb58114430c5b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512d61d8977f61a94f366812f2ad4c0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5bd5c48877578f8320711d39b33d39311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7f507dcf0793f48007931ac3cf692312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120492e7af5693efbbacd1b4c90cb513313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c79cc47157be0bac0f2bb18b35111d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302733317667567c3fca8055141cb58315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704a9d7e5ecfbb5ee35abaf6ae8bd9f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9fbf776f795eec43f7f04f62841f7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98750f03a54acfc18bdf05d1c9a81152318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c814309cfc58d4ddd949d1559b7584e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d236d80c1c54134d0fc5eb2684b70c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14e5c94b3e0c1869e751a1ccd5f753321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09cb9f1ed909008edc77cf01d0d4ba322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34199b21c6234a0598f632dce1df8b7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1242aa2fe6fb2efdb0383eedf70170324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b347959c9d065467d6df46e91a46084325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060b0047fcc8dab31457145433bc131326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488e79f569a3db4c26858727df191ed327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ccec2ac76fc3f04b83f6bd2434053328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742a2cdef7f5b4c6a4ba194bac23801329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cafc277f21025f9fc93b7a3f421ef4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f391e47e963d4df21a060af52fca775331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1861620483c0dec3945326a4f621e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133266894e2f4f8a5ace03beebb2177333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7106f34e1a843c27826b109d4acf33334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da40f9c38436f230086b7584262fd0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371396263fd2e501f04b4296779e08e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a49216ab7bbe8aa332183c85649851337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b2e20abf21bc8fee9106a5863194a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e546c8638bcebba2b9154932816d7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603f82f599af50f3b15ade4c80c65e4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f00763e07c6f28c2e61e367392e48341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc7eae693ceef631716a84524cc536342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c682caa8aa82893a4534554478d5f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b9714aa8b45a1137791edc9725eae344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9172f345dbe7d2bd8f89d159968865c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c8425fef2500c91ec408223115b64346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021a4b1d2a2dc871b2498d69b1394b0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc13b8480f26356ac68c7c50635093348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187cce5d16657fa2dc0ffa254a2b4a6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29baad234d9eedc26f23dc790884193350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07229107496b97adc3552f12b4c34a9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863dff9094e0c37bc1c3fdd6549b9fb0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a73e0c09c0897117f9ecd6481a6b62353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d8b088aa2c7b494d840c93e458d0f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c68f1df783b0c26fc90d87ce7991da355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c041ed340950f1937be1051489b5d7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6590f69c35bf254d7a83521c506a1c6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6b55906da9a0ca32057b906ce4cd7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a600b84a3c7a7ae4ca6e5d5f099ce359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122ca4646430ec142c16634a7e667ee360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c2d0b3cbb906bc42519ddfa0afb9a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d43938197e190b5674d6b1202ba62c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a15019c75476591b190f127921016363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e5de045a63fa6bff5988da493ccf84364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b37b56067d4a9c009f502847fa58c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e209c619fe1f4bce008c505e0828ef5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38587a3a33cf8f796a563bceab29777a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7c4e19e344b05f4cd19275f204c97368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51becfa15554506c7b8eb2ae3d1c58369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754ed54c93ec0aecc4c0efc9d279e4a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c896daf2ce0ab1785386c92715ee00d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc06e3e3ff42c375abc548d0920b5f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40974a53de55a402493af00c009651f5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b88185685d55b47c4d37db99ea028374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a4935f2d0937f589bbbe0ecc9b55e9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eda4445877c966359259801608941f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5c0cf9729c88670666c9003b137ac377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b90a1e7a13080467dae49cdde5ae6d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425346240f1a203910abb59a5e5a89a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0c0cc28a7afd3680805969ce04f2b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a5b61f425401fe73e11b2932bc051381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194af009640b4b3033d6c463bc950128382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3079710d974d2f7cb6b65d0cb91c675383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26bb665b979e7debfd7503c776b72a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c1c887bf645b13a58316d845d28b6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2802287f80c06ba26809b840c59e4e1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717e723497e0b5bbc81afd469152e4b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22667a0ffbb3158c16897315fe2fb9fb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31bc59a97958371f81e52619bb094cc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733fd90fbab21be07758f93ff0528d8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac81f99a5bb930851a92b8cfe20aa5e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9449f5d182b6c41059c3dd76366978392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b1e290fbab9b45fdbf7e11901244b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb99450e837a07e53ab619caeedc634394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2b019160a8e4ebd63f3681e241fb5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad8c682647802e1f706f4cb379ccf0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b07a635e2b19935a05e4c2bb037ca397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53785549dd98e4c821b609aec4da7e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ad57703023ebb3de322fdb568d717399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452ab71b26a223b46673f1bc9687a66400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393b49b1dffbeb3eb1a87de75c775a8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d4ea000c73b9612a55e5eaa2ffede402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e4c04b60a8f0edd5556f523bb1978403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b059c5d449a867504ba64277dcfaaf8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236641fdbf3aae7943ddd80ff05c3f12405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ec546c14c09719620faf680e76e22406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84db87e9c13f398470ff232cab5d7c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd255a78f45ea60697511e250a76e6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574cc27a7028d8719af46be28c9c5da3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff84379c3d4f50e52dd6abb3009c09410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83cc3f7ae3ba56daa26d60f70f88a1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ed0d969fcae84e9623cab9ee40e78412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63d2089abba49051b0612faa539659413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fbddbd2bfb3d8552f8923ee105953b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346bb913d4db712f2e7d4457fc98569415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484df5a874a7dbf1257c00fe10cd536416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375225eb9272b7a455de77cea7e4cce417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275d7a160b025d857e2f72ac489218e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8fac288388d4ac1f9a695268285d5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4abf841bf6b2d076495193e8b42b30a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ff78b31c7e4865359b5709de43125421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d6e5f15cdeca2b8772df2eef71e73422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e546985f8bf3f2f789d42ac88e8c2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1c783a8f1f0043ea227314cb873b4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e62701410fc372b374a403326693fe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad33bde95df485dee4a9dbd89f853f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96c8f1db363fe9c2e545bb45968451427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d596b979d8345882f5b7c9b9050addf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87432f58bc924fd6f86330111305f474429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4866476ce15d46959633558ded4200430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278008bfe0c202475f91071fc05f7c6d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85df4ea04d37d6c53d02da525b03138432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26b0ee7b96407fa9dcf2dc21dff2df433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f6fd3e9aa96fae10bc36d70852dc4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0adfdf7ad56720a5edde06cffdca836435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f1be378870490683e87ebef44903b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06b677e4b2e8888b580073097ffda6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81515abb94774ba6f5e750364eac1bc5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812e6861732a78eea501e65cb212b4a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6239b603c780ae80e550572f079c089f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c472d1263f8f01ec17431c477b105a1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052f51eddf26189442135ee92e1ec58442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b48f6b457ebf4f079f26dbc5a987b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe6b5e12eddf7493783d4c2b41a072444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77118d00cc006985f8f9d649fe128982445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0dd8250ffed9a0c860818db883b74446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067e26e8390f7a80207c56e813bc774447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7df31211b95114188a056fb74c742448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fbcc94fce4d16233ee82d61cc50622449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814253853f513c15e2d5c5fa935dfbf7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c77a6ccaca1cd8dfbfd5eea9747433451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae508151f031e07f425772610a877fd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c527e2cd2895df84e5f19fadbce088a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b2de10c368c1484847d2a2cb07631454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4efac6b31a047682ac968459ef0b61455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788dc7eb291f45ad71d4500a98cc3ff456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ee7a63903dd813c57be3144b18d28457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02cbd5c37a72b1486507156a49b3d3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a158d8b17a6dc8dfa96fc43a9bce7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a011684c91083aa57a2b3362de13217460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed7f96430a7072575099a63f7912a6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e680aea22ef33e743cd377ca88905462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f707b5c6834afe1c17e14d32d65905e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd08217bdcaed2e907aace6e406b81464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144f8a91c9c537f52912e9efc047f66465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5224589216faab6f8b873340311653f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ba0139076aaf628c552141540cdea467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d757e2aa28eef922b4e21aa77490a4b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316cf2a77de5c27a6d1cbcb2a078df68469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3385f5720d50fcb31df3a79819978470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93010b594aed1264dfede0933dfaae80471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da6f8aa530c9d7f006ccf7187a07f2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c505bae50100d7bbe336961ab84715f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6cccc612ad45d6a6a745df8fb79f8f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d61bc829dacdb6cc82a675ecc975fc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf59ea28c2c9ddf7dfd5b710f4b546476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa786c2f97a2e737cad50206c5dbe8da477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5374,51 +5329,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16364,470 +16319,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
-        <a:stretch>
-[...418 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17094,51 +16629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J247"/>
+  <dimension ref="A1:J240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17829,51 +17364,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19094,4244 +18629,4069 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16590</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.35</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16605</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E83" s="0" t="s">
+      <c r="F83" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>249</v>
-      </c>
-[...10 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16618</v>
+        <v>16638</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>1.25</v>
+        <v>1.54</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16636</v>
+        <v>16648</v>
       </c>
       <c r="D85" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I85" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="J85" s="0" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E86" s="0" t="s">
+      <c r="F86" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G86" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I86" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J86" s="0" t="s">
         <v>258</v>
-      </c>
-[...10 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16637</v>
+        <v>16650</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>260</v>
       </c>
-      <c r="E87" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F87" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.06</v>
+        <v>3.77</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16638</v>
+        <v>16651</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>1.54</v>
+        <v>4.19</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16648</v>
+        <v>16666</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I89" s="0">
-        <v>3.67</v>
+        <v>0.37</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16650</v>
+        <v>16681</v>
       </c>
       <c r="D91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>3.77</v>
+        <v>2.16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16651</v>
+        <v>16682</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>276</v>
       </c>
-      <c r="E93" s="0" t="s">
+      <c r="F93" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G93" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I93" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J93" s="0" t="s">
         <v>277</v>
-      </c>
-[...10 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16666</v>
+        <v>16685</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>278</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.37</v>
+        <v>2.28</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16681</v>
+        <v>16696</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>4.43</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16682</v>
+        <v>16701</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.5</v>
+        <v>1.75</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16684</v>
+        <v>16723</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>1.93</v>
+        <v>0.93</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16685</v>
+        <v>16731</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>2.28</v>
+        <v>3.41</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16696</v>
+        <v>16732</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.43</v>
+        <v>4.3</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16723</v>
+        <v>16736</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>0.87</v>
+        <v>1.66</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16736</v>
+        <v>16758</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>309</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.66</v>
+        <v>4.86</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="E107" s="0" t="s">
+      <c r="F107" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>313</v>
-      </c>
-[...10 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="E108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="F108" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>313</v>
-      </c>
-[...10 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16754</v>
+        <v>16767</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I109" s="0">
-        <v>2.09</v>
+        <v>1.33</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I110" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16766</v>
+        <v>16795</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>2.25</v>
+        <v>1.51</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>326</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>328</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16767</v>
+        <v>16826</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>328</v>
+        <v>106</v>
       </c>
       <c r="I114" s="0">
-        <v>1.33</v>
+        <v>4.09</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16772</v>
+        <v>16834</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>331</v>
       </c>
-      <c r="E115" s="0" t="s">
+      <c r="F115" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G115" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I115" s="0">
+        <v>2.86</v>
+      </c>
+      <c r="J115" s="0" t="s">
         <v>332</v>
-      </c>
-[...10 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>334</v>
       </c>
-      <c r="E116" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F116" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16795</v>
+        <v>16864</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>337</v>
       </c>
-      <c r="E117" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F117" s="0" t="s">
-        <v>15</v>
+        <v>214</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I117" s="0">
-        <v>1.51</v>
+        <v>5.22</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16826</v>
+        <v>16869</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>4.09</v>
+        <v>1.34</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16834</v>
+        <v>16870</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>2.86</v>
+        <v>2.5</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="0" t="s">
         <v>347</v>
       </c>
-      <c r="E121" s="0" t="s">
+      <c r="F121" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>348</v>
-      </c>
-[...10 lines deleted...]
-        <v>350</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16864</v>
+        <v>16887</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>349</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>351</v>
-      </c>
-[...13 lines deleted...]
-        <v>350</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16869</v>
+        <v>16890</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.34</v>
+        <v>1.51</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>356</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>3.66</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16870</v>
+        <v>16125</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>358</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I125" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16877</v>
+        <v>16922</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>1.06</v>
+        <v>1.84</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16887</v>
+        <v>16928</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I127" s="0">
-        <v>1.63</v>
+        <v>2.86</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16890</v>
+        <v>16931</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="E129" s="0" t="s">
+      <c r="F129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I129" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J129" s="0" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16125</v>
+        <v>16936</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.51</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16928</v>
+        <v>16953</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>2.86</v>
+        <v>1.09</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>381</v>
+        <v>376</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16931</v>
+        <v>16952</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>0.64</v>
+        <v>1.97</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16953</v>
+        <v>16969</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="E138" s="0" t="s">
         <v>391</v>
-      </c>
-[...1 lines deleted...]
-        <v>389</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.09</v>
+        <v>1.94</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16952</v>
+        <v>16974</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>394</v>
+      </c>
+      <c r="E140" s="0" t="s">
         <v>395</v>
       </c>
-      <c r="E140" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F140" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.97</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16956</v>
+        <v>16978</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>399</v>
       </c>
-      <c r="E142" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F142" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>2.04</v>
+        <v>0.7</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16963</v>
+        <v>19007</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>402</v>
+        <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>3.47</v>
+        <v>1.82</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>405</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>407</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.39</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>16974</v>
+        <v>19051</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.61</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19011</v>
+        <v>19056</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.89</v>
+        <v>3.08</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19007</v>
+        <v>19119</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.82</v>
+        <v>3.88</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19021</v>
+        <v>19127</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>1.31</v>
+        <v>4.43</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19046</v>
+        <v>19142</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>4.16</v>
+        <v>3.62</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19050</v>
+        <v>19147</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.39</v>
+        <v>3.57</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19051</v>
+        <v>19148</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.61</v>
+        <v>3.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19119</v>
+        <v>19151</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.88</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="E157" s="0" t="s">
+      <c r="F157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19127</v>
+        <v>19152</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.43</v>
+        <v>0.57</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19147</v>
+        <v>19153</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.57</v>
+        <v>1.02</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19148</v>
+        <v>19154</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.74</v>
+        <v>2.03</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19151</v>
+        <v>19146</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.6899999999999999</v>
+        <v>6.7</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>458</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19152</v>
+        <v>19179</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>460</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>0.57</v>
+        <v>1.54</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>466</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>464</v>
-      </c>
-[...1 lines deleted...]
-        <v>462</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>18</v>
+        <v>73</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>482</v>
+        <v>471</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>483</v>
+        <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>482</v>
+        <v>471</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>483</v>
+        <v>472</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>486</v>
+        <v>480</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19180</v>
+        <v>19225</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>482</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.49</v>
+        <v>1.66</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>490</v>
+        <v>486</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>491</v>
+        <v>487</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19181</v>
+        <v>19229</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>494</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>489</v>
+        <v>495</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.89</v>
+        <v>1.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>490</v>
+        <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19224</v>
+        <v>19243</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>496</v>
+        <v>501</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19225</v>
+        <v>19248</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>1.66</v>
+        <v>0.83</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19227</v>
+        <v>19269</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>506</v>
+        <v>511</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>0.83</v>
+        <v>0.68</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>507</v>
+        <v>512</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19228</v>
+        <v>19275</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.24</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19229</v>
+        <v>19276</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.83</v>
+        <v>0.61</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19239</v>
+        <v>19289</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19243</v>
+        <v>19290</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>2.99</v>
+        <v>1.66</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19248</v>
+        <v>19313</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>522</v>
+        <v>529</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>0.83</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>523</v>
+        <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19268</v>
+        <v>19317</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>1</v>
+        <v>5.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19269</v>
+        <v>19318</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.68</v>
+        <v>4.69</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19275</v>
+        <v>19324</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.6</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19276</v>
+        <v>19343</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>542</v>
       </c>
       <c r="I200" s="0">
-        <v>0.61</v>
+        <v>26.17</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19289</v>
+        <v>19352</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.04</v>
+        <v>0.86</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19312</v>
+        <v>19353</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>3.64</v>
+        <v>1.09</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19317</v>
+        <v>19356</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.31</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19318</v>
+        <v>19357</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>4.69</v>
+        <v>1.25</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19324</v>
+        <v>19360</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.6</v>
+        <v>1.63</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19322</v>
+        <v>19361</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.32</v>
+        <v>2.03</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19332</v>
+        <v>19365</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.19</v>
+        <v>0.57</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19343</v>
+        <v>19366</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>566</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>26.17</v>
+        <v>0.97</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19352</v>
+        <v>19373</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>569</v>
+        <v>574</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>0.86</v>
+        <v>2.25</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19353</v>
+        <v>19376</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>573</v>
+        <v>580</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>1.09</v>
+        <v>1.8</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>574</v>
+        <v>581</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19356</v>
+        <v>19378</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>0.9399999999999999</v>
+        <v>2</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19357</v>
+        <v>19387</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.25</v>
+        <v>1.65</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19360</v>
+        <v>19388</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.63</v>
+        <v>1.9</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19361</v>
+        <v>19406</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>2.03</v>
+        <v>1.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19366</v>
+        <v>19407</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.97</v>
+        <v>0.66</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19373</v>
+        <v>19410</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.25</v>
+        <v>1.46</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19374</v>
+        <v>19411</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.68</v>
+        <v>1.54</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19378</v>
+        <v>19414</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2</v>
+        <v>1.76</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19387</v>
+        <v>19415</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>609</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>610</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19388</v>
+        <v>19417</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>612</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.9</v>
+        <v>3.86</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>615</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>616</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>1.76</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19406</v>
+        <v>19422</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>1.12</v>
+        <v>1.63</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19407</v>
+        <v>19478</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>620</v>
+        <v>625</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>0.66</v>
+        <v>0.84</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19415</v>
+        <v>19481</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19420</v>
+        <v>19482</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.76</v>
+        <v>0.91</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19422</v>
+        <v>19483</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>1.63</v>
+        <v>1.05</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19478</v>
+        <v>19485</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>0.84</v>
+        <v>1.1</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19480</v>
+        <v>19507</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>643</v>
+        <v>648</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.26</v>
+        <v>1.35</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>644</v>
-[...33 lines deleted...]
-      <c r="D242" s="0" t="s">
         <v>649</v>
-      </c>
-[...138 lines deleted...]
-        <v>664</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>