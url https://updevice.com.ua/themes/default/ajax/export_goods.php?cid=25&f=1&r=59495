--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa763247eb17860afbeebb13bd239f9b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76918adabd327105e51c533861f76f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201b5b555b2426577b7d978205e712e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c24828dbf96e60e0d1feee2c5392194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae543c8d33e4bbe613834fedf3a70435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827c9055c99fa7f2cbc087ee1fea3cc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80664ca4781765505812d6b8b2c50b7e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7c1a82ef30d4a0c5b159b7833c2638.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b6ba8a3fb2d3fa603a27487f74f799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2b4f564bde0139189c9db33f7e4d010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15e614c31f83a84971328dcdae784611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4f77dab9a36cd70b6744f254fe57e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d884244451152af7ca2075dc716e013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79bb7fe0f2cb736c66ef193cae52d3114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa7406b0d85c30f95f87e6b9a82a7215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff8a5aaeb0c970375e48aebce35e9616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6718c55bab1184c5008c2bc25d40369517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36341e1dd44820948ed0be1d8e4fc7de18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca389af84a8801ed751d2399e8b6aea419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447aa7c4b2f49099db5c0beb3d55af4320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216cd3b04222694f5b786bdd581ebde321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e250c369c9f0123b0db03e98ccae38f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214517e98400c248cd0e4824091008b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25248447b1840517a4b3fabb77544ec624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d22373365563e40ee12888a9f4d75525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed53740efaba1e188e98edbf5d2d9e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9273c781259f05ef99b4015bd3e1c527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf0fad7363b74c43588e03fe76a40928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e939ac06eae9227c37ab4c034a3614629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16613634125af11d577ede424b304e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9235becd18651f422bfb3bbb600ced631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a41826d6518163c180a8bd123c08132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81ea137bc9386d939ed2dc60353e3d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b444c3e691293178a71a8b1666c41d234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ccebc0eb1a9d0ff444ebdf433ee4d835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61ff0021b48d3cf2275cfc4955597136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5903db02b19edd61f7776d07a6db8c937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821764ae1a36cdcdadd578eac602b2738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1210274d47a13b1708e037e83ebd80e639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe835af62a8f4ffa39e643d676c79940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ed05d7de2f2c073908ed72ac5139d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03fe2493dd200f07d2043a314e562542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7ca49cd8d0a3d7c7e26aba65d83e443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e643203a7b89df81172a8b32c39af44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc027497f6c83b3b2000c8c409ee9f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1802b74dd7975b1cec4b6133a5778546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a111c7614f9d411eb5f6d68b6bf75247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544fdaa0dcbf15c5aba0d410fb821e248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d53f55b4f513ad57d005e13271a6949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a056d79264866889d23c35eee1ebfb150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7fcbcfff6289f6a489b3f1636729851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4d7da9da2f74e756428eed59bb6bb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b0b4a0973210c102d29c5eac70b7953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51493d59826a49dc77736e9e4b6c8fa754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd178d3d372eb2d390d3e8f0864eea9255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c92b2656c09f588f5abd54acbadd456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99840d361d52a35a02d2aa11ea7087a557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f11c6d941692b2104f9b0184a8026d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3999772fe29bee72cef27f0b4fae59459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc76ccf872ca6a622e1e348cebc6c860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdfbfd6df68bbd73515a352189816e061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b027c13a0c7781cc76988c0d04256562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15520dfc5a612cbbd8deb6e9f2e61e9b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c45063c2d594753d6222947c2011fe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58ab59209cb0dab66fc8c894d356b665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba527e4a8cc60e7727fe123af59ed57a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d97fa1064e620e9382b6e4128f2ad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d71eb8c46c7339259b19984da530768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a53ea575698b5e1a61f8890b65ab7369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed6aabb73cd42c42e58fd4fcf3dafd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780b784dcf208fb167e4972b1dcdfff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3afb4a1b37fca8e8904d3876a652572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b3bd1b8fd32e4dda7976edd2000f373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585be42e6b9f3ffab493511ade96bb874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b20324bdef501a2cf84a2873babc7f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648405c7f3f63678e538305ec05e10976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123eae6e73b8f11f18fad766d9715bf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac1d90727323fca42a46d3bf7b356e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c8eec9fad445e2a8245ec27df968a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651055b96f009440850ddd310c8897280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b251307ea4421048b742fbd4363f581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6064c853190748a7f254b47ed4e15782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56164c94539f7cc2f7dcdef3498552e883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ca8e42cf75d73006a9441542f974284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a26c21097e94933e0c5990644103d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4bab27cc364a748e28d0e26feb6ed786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe5e7fab76368c6d5fe572c220659f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ba0052ab05b23cd88c01da91404a588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b580a6147760bf8625403eea7b023b989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519619a25654137a36317856781aaed690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706217cf927836ad8c97bd4a6bf64bf791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff17f01d0aa0977a8d44eb6283e60a092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31dcfc82ab7a2fd40a70528439e30fa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640c97d865ce01734dfd14d62ce713194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb503f048250402ada26e8de2e5eef895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eba04411e9375bd4d2fb1e4edc7b9d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d1ec660b086433a2794a761a33daa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642274de9680155a805ce4db3f08d5798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f88f1b6dda23ebca79d566d061d2e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca5ca98e31583e6bfa2f1154528a23100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebcbc2cb9ab50c5506f4ba9f21a9a48101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33ba1f7f707f65644228dec1a82376102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb959e4d8c3d8c692ca3d3828be7d7b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e663f8e541f1b50c8aa9665d09fcaf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507011ae53ff00345e09d2100dbcf01105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570de2178e51a19b3fafbfb0b611b3ca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b9860f71a4e189ee7b8993bb66f6f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc571d85aa9000cb72f74b728a9560108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1371cc8bdb0be6546efd196d73eb6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9572c759463042ff35b41f8634b45110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28acbbdbce2845277262655c55d510c3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4848694e36fa0ead93b978ce4591b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf9b1f27d327aad922dc54a85a7788113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a976a68a6f3806a900b6c384334fdd4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6749721178c6542aec05b9089374ea115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00071267ffba4417ce66bb4edb3c15f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835256a80097188df931db75664bcd7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d005c16d09c57cfb0a5612083d55b73118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4efa33b2b2e0d327225f6aff50ebe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1397b39704da68d3d36f511cd1eee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876d952df536c7ff0b493013f3fa6d8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135f169bac8a7547df4c020e39edecb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bcf463c0a0148c7b1c1e5a7bb88125123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3a1ef07ae3e3d7350a9735df560dc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089e9d6f8ca93e8504d44e1458dd1b1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1447bdb835697cf9e9a52be0420a36126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d3e47feb89c5f561befebe032f477127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872680a2440a369497f494df30b0342d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02242b135a4e08bbbb3a1e7b6232f8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cbf3b8b0d9ce3a79a6569819def7e7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27d87fccd2087a2d455e28b37e907d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7960be139f0e74cbffa7bacbcde0d5a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ecdbc4066a2fb47a0795f85fe0b01133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008f32f6255f055fd28236c29d7341c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33e2cdea66bc9647b1b304b7ba9e39135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7b3e3eff1a157cd77d8b4f6b62bf5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8658f6bfb183452edde4657c4169c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568c679e186fd598b6287853971ad8f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede90e4923b553c7182f0cdacd94e9f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eee201c7df746ea8a60b09c08cda65140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39caa300fc87f1624fa96598397d7065141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b454d280cb7615d07b52fcec8efd5b5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54951602c62d943128b5a915aa5b356143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b3bbc7e3198d0b51c2161a6231f8c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b6edc3a799dd2a092265632d59179145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340dda22b75db8cfbe6496ad05e4e44146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6bef10b1ecc95ee2ad1945e21f1ca4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b5776c87ff8ae53dbb1a633632ac3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44760c3ad95fe652e25f4ffc561d0ef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be1ef9b60952666f3ade53258ee986150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3eae9e9dae8a1effcf3080e3c9c382151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635aba52ac01133a118989377aeaeaf2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d576f0613e41f3b9ae061070d97fc6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb83e118e4f176dd9f07e37c69708b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ffca8144fd01a9132e433ad9673efc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ea5e078565c331328c352b349840d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa707f5ab3ffa05f3bc323f5bdfabc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2850aaebf1d42333a3b2102ee046102158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740940b33f9fa9113b37da64f3d0ccb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb07ed6e2446a1c57078219edc6273160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f6cd5c43acf8a258373889d26b2bd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb090f9ea797adec015338576e519a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091650837a15bdfa67426855faf94ca9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf143779f4c54cc97f368da9800b9a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74041a417a1272d5139f87484623041165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781e79fe877b9ee630baeaf741ceeb8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec65b2b980a97815ec54b6aeb5936739167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2164f9df8141d77b95c6616d5b26877168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a0d5bcccaa2d4c1016000a9feb4fe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45745ac0d903fdfee738ae646887976e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9cb6a9431e26b192fadec5abbb5cd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1e32e5c4b2b75055a26746dad3db3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87628a48a761aa8ae4d68ee3267d9e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c4e6d333ab90c763460fab9165891174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77174d4dae3a365186fed022799b7747175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4f01efe3e1d536d7ef300f512f170176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab245794041275d1f08893389b31246177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0accdfb0df58718f3b08937bab67ca2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1936f166205b7d6027f01802d9e93179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28453100d4f2835000220bff9dbee2f9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e8d6511192a13d5fe368444e88dbb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76e18b4af52c14f99d8a8d3801fa22182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81c48f0ed94334e61d5e9ef8b37d29183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ddaef667c7c8987b5691a0ac9a627184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079d7d4f947926301293a449a0387ad185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b160f4912ad205ca6cccc75017444510186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5ed36367fe8e9a2021bb3ea5c3ed7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348fcf62ee1cef31f10639017e89a69188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053e73ea4a10051600348c6f44dee1c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ac0686347d6d4309f7539e3d586c6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d397637b4472ec89c660c99cd73f01191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7015328f32de15d6e9027e5f6c4eed2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d5b7c71f3ef64a263dfa11551bad2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c2de57428f7b24d4a88c0b52fa6aa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e4743adab0df74593194b16e0b9c6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2706b92f345b897840a530b9fff6a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb56246856b4adabf1d6aba23411e0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67838f08e8e557792a60a98c9c8aec5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0a0a289c04d22b3edf54b213be176199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba66aa0b5273d6f76d581f55b84bec200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c0654921701e858e0a3180bf9fb4c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852cd35cddbb2a6ec43d082ea9a2f90d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b169f551e1a70c3bf08e70f16ded03c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136926b550659898268d902c23ab187204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d285108915077ff90d9a72b8d55b0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb4e702a11d3cc1e565dfc8f41c5cfb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6248ad56de0c3045c6336550991d6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87861beebadcc9970957cc618037555208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd459fdd7ae230089d66a28b140d0e8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe12b3fde8b6cd308e6d61b6bad217b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c797e0f0bc002f3177c61c2780942f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb021ba8543b8b3a5deb446ffffddd9a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ad2ca596ed9004564e57d0d4812f5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657a1a56eb2936c660d80ae85a8bf6d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b72c855addfa81bef038ee7b2642b7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f80767bc10717710ced3c6db884d5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af00a07b4740866dab169c1564e378c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a0309348dd2baa6003d82bb0c6bad218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00663e07217e3f07d1635321c6dced1a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c6539fab5db3616323779e227898c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585cd18b7ed03b23c45d7db34f140e76221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dfdd4930b7429e49ab93710274d8ff222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3dd99a0a94f87afbc8487e0541ab19223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a12d797c41ae1c54b8f27337383d97224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efdc0207ee27f0e1e47c120ace9d6e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97945f42a3ffab30a2ff19e3cdb5e9f9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f9cc3faa910ef981488bb950a54e3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da240aba01cd7ed9c5b141ab0372f570228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbee37670b8895d52c553e48928fe96229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf221ee3b7fa3dd4a974e94ccd55298230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13de979f17d21ebff15bcd204ad698231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4256e176364e4e575e47aab939cda4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d46b82a86ddc7fe39b74ab234cbb4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9798b0a4d21b2c89ebd27056268299234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d5eab26206e28111cd90c62d50428235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c84d34b15b3d657dded80265a595e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0185c841edf6c4a1263dcaef14586237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd13e50a7e2e54ac4779c99fabfd62238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d0a379a347f6656fb20887a9be2fb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009fd48631b185dd4ceccb64b1ff717240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984e4f7829885a6c0170bdc9a0cc6a9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180d4f7ed764cdc89ed2ef4d5feb653242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005b70fc32d7f9860d75536efc5332d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ae6364b061e64dc243ec2963bbdc0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb5e33739cbc2ea04d9b758d63515c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b15bab0301fbb34c6ca5350335d206246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84800eb20bd4a0eabce82014a60ac2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96127661b9b7d74d7ccd8086d92658d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388684ea18e09b7401b93366a75ba5e9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b594f326fb82fca7094ebfaa37e7ef250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e309f96b61dab08be7efe96bfaef9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f6dfd13284e3b29032d9da66bae18252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25d3cc084efcddb5cd0589d8090dcd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0445cf0f608c0976bd9ecd7b5c4a398254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c0b3430f85686b0d830b9bdac787f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ef729fa201f2039ef5e36b4f493ae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c8394e9238c4ccbd2c3653af8e6e8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16073940ca7679172f6ddba09ef646258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf486b0e211b7b6bd3cf1c239ee53c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c20fbaa31fa3eb06ff6bb42674afeb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae8c146bda7984acdfa548d3b95951261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c7aed4f4d6fb60268e5576d8b0637262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c75fdcf6daa6b0790510051d1d6446263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3079e976ee1a2f2fcae5726373595264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190e7f847d289a3e3e0c867e44aa812265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4072e5b812ddbc69eba9011bd4e884d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafba0bbaa8f12f93e1390f8e6f9bdd5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1057a5b294294a403f2dd80f75186268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7dc0993ec348aec5e10950bc59d9c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cdeb02089f0f4ab2c8253406c11731270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac21304ebb33dbe225dc1d4da3b4f6b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66017ba0c08be5a3fb01fefbcb4d80272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c07fd4a605e171518f2be59f31d50c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7e8623650330f8ac8c4277b4c1415274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50796b2bef6a06cde352364d481838f2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f7eb9bbfb24a223eb56a5c5e56de4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024d9edd58a0d9e5df780e69804ea7b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29e1b450cc110c96efb260ce9f3170278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613a18f9c4a1f7f3f7e30b16f350466279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3fda36c6b08cab9f8acfb47df4d09280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef044b10dbac1782a90818ec49ff5b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a7d2f6a5f51abe39948fae3029a46282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17afc40bb6b513a6d630292574ef7d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec719ea10ec9fd02fd22e1e440ace1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138c8eee569706d9549ecee113dbb6b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76896267a0d0000b6524adab119e3dd7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e0d08eb0e424e71a5d5efc872b706287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc043d7af45f54c4e046392fe39f77c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231708c9d8c1f111a14e80040ca1dc4b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f64a2cc1ebb8b0e5532afad31473b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb823b718408c381e945813d388972a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bda53627d466f03924b61ac9e2f756292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae3f59f030532be51c893dec27201d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c365a4e9cc2c4420ebea5955734c590294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed1002cfc76daa28a42ae37e44874a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754be199af08933690645fba87f6c0c8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad43bc7b1d6521a09848bcd2bfd411297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b6d07e06d836cefa672513590462d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50aa441fab662cccb1077909484c44c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da5c33aab6f78f06ba54f75ef835d5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b8a5ac9a3d00a4bbc03c5b136e705301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317421f6e8b4d8e959cb9a6d9b32eab7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e988c9f0b47b4eb6f1e0370a679d7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b8668b2e9e05f8fad6ad3bd66d82e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c40e0945df53fc8aa26a995215094305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8c58e2aec32c82b1a3e45862e4e31306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3bc84d53cf4e9764db3827fa09bb9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497cba61113a0206db62d31312b1435308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8862b6cde82b0f5f57cb34b83ab7c7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24317c38f508c2af35798196534268a3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56339da9c7c3f0bb67de8793ced9738a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f1dd534a4d5a2c618a41ac59906cd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99142f95776ab7c68a2eef4516fe9b2c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9bec9d1af6389849fd778236a0699314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2ebbfc7041eb81e2021d2b47a86d1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357377f7c3b674f7e425a8cd63f157e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048e54e25b29eb5b0131f854cfd0cb7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb764638686ac67e43577ec941655bc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93d91a64af8eb33522941b58ca0619319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944f14d50180d71ff323ea5c8e32ffc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ddeae5e955c851467b58f54427695321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef719db892dbf10c2dfef98723d4b7d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791dd5b08f1465163d6fd09af0e83f2c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907f8e79488eb60977e7bc9db6ac3d9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c44c534613d1038e7e617c42de0c8e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8e65448ceb443e21c00cfe4a8ac8c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cbee8aabc05c7237703f65e6c43c5b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e546c468cfe013be78b06a4f33f99328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b30e8cd76b81cdc229c3769fca14d2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd75ef2dde98aae3c12c35cedd4e9a7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718e3e9a37ec1b306dc8d3f66cd9758331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc80aa68412e9d5e43d04ca6676807332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caffe54edd74fcc90fb9e47c2c30e39333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009bb14a3a750e8f20a03f04e195977334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1a7cdcf8501b1eb270649c56b99c2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7b1b63a87be40225d5f689e5c9cdc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778717d2e129f90e39c649f666ea0dfb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305d0b8d2b132989a89be419d78e1f1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f92c6e9475dba3cf7a6f3f7fe24772339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5de63962adc1e0ddcc291b96ae1ff340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9db98b1638a56a34b49d7b9f5b5eb6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4aa6439ab78fdff4f600c24c356793342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616be10c924004f0ab508d00dc3dc3b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09325f066100e859c92034dc9fccc667344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ada1eccfc4c51a839f99679781bc25345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27b4a94884529074bef469e8cba212346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc70da06c1f92f0eea59f19ced4bdb8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1122b4f07d8b7c8b93c6576eb4c830348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4fca476e0984335a8fd41c41cf099349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e5bf0e51705bf26e3e92b5f34fa82350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a21f429bfd712ce9a2e911f226a79351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa25789f296e5613e7527e7317cdf6e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ff05863d7503113f340d8d2dd93d1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de519652907512854912a340f7065e82354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641cc1c3fc231095fa0803267943d71355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c693af10f1119f819088d93502c3c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30325a67c025552e8ff3ab12f548a353357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591b0ead1b2615e186613b93e3d29e4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5461b88f2f93769920c475980301ca359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934da82eaebed07f5c876cb72721ca7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8f00f05e4ea23e52f841f6c864b09361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034240b7670f61f893d18de9e2ac18e3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9d27a6709cd93cdf1aedf37a0fc8f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb55150d72f5c58100bdb3c82fe70fc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee627b1b74808c156cec9c59ac4efe98365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b3b87ee5087d6dd2a03c7e365de242366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fdcd7880bb5f6a483274de5562a551367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189d746298a9996cfac508b5a56d348368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51502c32ceac9a9e253ec7dab0f1c7fe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798f6478e8b5367651837d582355d69370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad7659d1f2faf2edcb314eec353fc4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b41d48bd66c493d343b481260c1fdc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd781d1cbbf3e14a1e7d9a9b17b19400373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43b99eafb30bb8c52c6e3f56541f27374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812877d9ec4e011ed387e25343088283375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0958b57d557fd9e2dd083ed5bf8d92376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9846bb5aae8aefdbd652096f9cbc9e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d052aa149c63e3e6af3036ec92662c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f1e8e799db6a89d762289450225ed379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4d65caa9d37149ad4ddf09ff006aa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a5de18cba223352f2581ccb090751381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87d92a8248c7cb60df72adf97c270f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f6b591dc1a8ffe3c78376bf457e9f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b388bc09810002851e9651735f85d5d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e07b6762198c70a325f9fd6957ba2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7ca214c7b2208d0e36712c7bca955386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1392e4ccb65a3e3dfa7fc729b549e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639da370c624fc2cc4a5569459ce373e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96484da5db8473c15e0c3aa2eb92a63389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845a400facba7643588b6b601784135390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e74fe277421705aa283fb05a953923391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804f24b2ebddd4f38407840cb087fed392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ced0f427ff029e54e26e80d242480393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734620733446484c84754e4090a96d5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00385e53c51882ba60cfa1921c478f17395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7c8cec6b1e3243799e19cd92c631d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d907083f851bf705188e7cb304290397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07551f5239b1f0327a3a6b6e0ca3ecbc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3375572d190e0eff31d4c938a1b31399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5caab5ea758f0f077ea05426a15a7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3096541e21f2d8f99df0c11c3d57af401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc402ad93d4a0c63dc64b90d1d89c9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27e78db66450405646eb67e9f30265403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4ee68a8bd9ab15f53e0be5d662956404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740ee415a7f32713701d254d51fafee405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af0d1cf7f02f4aca22b971b1000ec2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0efc49f7902c8ca7c84058e7dff3e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ec2bebfff8e6cd22fa242861a6c2d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230574ab00a30c6f949fb8357c140e1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbf37a150a1ac1026a4e8a17895787410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143674a00061a3b56891594832156d6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8199674f92a8a1658348ce6816c5f9f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ac794d698207d42287560d3f68321413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868308c92b372e98b18aedca40182c96414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804600a859e515d81de55d5b43ce2b1a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4b1331be963844877e1cb01228cac416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ffadacde905415c1ecbb9122073da417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f48cf50cb06b11108dd1c8aa20aa6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c454528386e0ac169414fe30cb1b6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc0d82ee2d5eeb99ca6f5c700f2182420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6b6383f3e1fda5a2e91ec7b666eca421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ddc21a72b228d30630920b27128c1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32e1a6fd8d8d2df45b350d83fb4f65423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2ad06f33653de53110881b13fe468424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03928d59ce7afe5d3163f49b9265b6e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe2c77b45356b455bab09aa55a54e7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb93cfa8476f1d7a3ae90bbb921ae3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b07d78c8b148798dd9542b45f311fe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c111f0383dffc5a492327bdfe4025cf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97061b97ddd2728fadce65c44c3fd9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98631416e7a53db93c90f51f7adeb2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387bc5008e4df07284cfc02ef6fb2ea2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6f24b01bb23318168167ae67bfe34433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98e8a849a727bf26e6399d8dd32996434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2105c61161795830f48de3d112744435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6c55ccea4d6b975ac8f5b90efe409436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ee27eab21b1f44d411f1cde907c2a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6356443b6d69bb358d098a9c8e20e8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f9b2347186a21011cf2ecb311c07d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad257cc907e9dfb85a1cb6b2e59392440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1dcd832ecbfaf21963003e5d9c1db9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450363f476ef9ed6251bc2724fa65022442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c268ccac4c953facf94ee15b4e2465443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058fd0d73983e0954c8cdd9bdaf7b5d2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3f004071c09df00288f6722c24ea7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2bc40b2c5bba9a7e4d8522ee25473b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064356fef160219ff374cc05bfa31b6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f01841719cceab2f4af7b26d6479e5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb5b586361b928175aeb0ff43747d7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4136430364b15be4b91dd9647af89450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16c1e8b1f711e05cc0fc96e4963b4c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929bae444a3bafc10fe91925e7314906452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c6bafe256ec7227e6b7030e2a0edd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd2e4746c86ddabba37e6f88576718454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5e6874360b989d560b02d71b4260f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a3f48ada198c607814eea66377a7a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9eebd9e018ebb2130a28da34278ae7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b3a174c52a25ac03ca74575608048458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d846d186676dfbf6ada2f1ae9b1717459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7aba533935b029ec6540b8893590c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb112ee6e44a71f65594e02bc01f00461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227cc0b9739c1968e5a368c2e957cb76462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28decf2389ab6ad5c8245226f2dd91e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7b0cb4523a424fb019567d31e3180464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff3b9db301f7c9214f6892509f3ad2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca73c04c6fd35942af3a9455fea619466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550463391691664c7ff1a800c41df0a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1dafab86028b69f4575c2043d0474b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68245adfaf8e924af0510e284fff0c6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be26d9f495703ec03dfe59c5852760470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297039d1a71ac045f57e19a2e62e621d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e419e6b45cbc4d25072a63d8d827344472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3e5613d19babbde695df0d7f63a2e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9733beb86f21af55da8941db065b7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e3543cfd8b0aa56a60a90c81b30a4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0f252f05301c46a818f6868f01c7d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818912434193d3c1c50d82bdd3863bc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e621f34f42478c6bf3ff7c33ef884478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579bb86a231b367bf15e9cdfc14e5c5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43393da4a8d0c3217d75ed473ddd014480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3e0f783fa03bd0f1ea4622fec0778481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c15c1dd61b5eb1c1c011eedf72b3f5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7dfb92fe3225a1bc2b08b82336a65483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694022d8b181de94b975f380bd0b932484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a188bd7839b1a7b0d0bda3ab58af14a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234aa3f459ba57958f94be868aa61ab486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3159bd2b7b922630747b9cbefd0ec487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b06b34712a089b26977a686138a5f3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef9d445313228b2283a9991fd8b104489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27779532bbe0d97d8b48eefe749b1b21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a425a84be398cbd6a4de3140c5c2a5d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89371a2007c2f3a006bbbbd7005a8e083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed069365c724f658c1608c9a5aaa624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28390ff51b029a00332b6e62c9340be55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01651cec1f748b8aa3ce5097bf38cb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf74895ef7e94bff0bcfdf64587e08b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6eeacfaa7de8ab8666809adfabf4a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c937b351cffe2ca6af11f3e267366369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84b3b998c34cd21f3fa4add418457810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c188dd680024e880a6d656ca4a673f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6db29ee489c6bab069b6b3358544b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba065d81cf0d487539ad5ad683703b213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c292d0b020000a02ce8f558727512b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de3f5ef8710d8851c505c4bc5b3e9e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41bb48ac6b13e3ffa494117019a457d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47ae7cc05f4fe68393cd55749fb60d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ecf23bce3f249baf1c0d2d4e8d35318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f70a236af5e2c7e23ed62b6d2217c419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e68d2029bd9ba596ffe38e5589371320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319f23505d7059d7f0971a127b56ae421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a922c5780edffdf0cbb655c5547183722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da3eae6036a674fa73e968f45c2a5d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863cb788ca20202291f7125f930d76524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383b111a89d3e10f1137055096fc80c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40caa6b616ae3a9b3b1d4907471b481c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85528b48ecf409ab800573f53456be27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87db80562fa77f404bf6cfee72744728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52284eae41e933a669180884038e1629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5afff06cf6a0b2e2e7855589b057830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996dd2381bdffa9aa0c4c9bcc36f5de31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b49fa3b35065915cb5282ee4c7d4f332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9675374044d78f5e4848ca85613ca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f6cced12c1b625900e316df966de634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e54bca2f4a353836bc7c8d5fa120a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac488387d40f86b06642e5ea7c5630a536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92351bb22420478777eae3e3c6918c437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781377a3a7b58147c51d96d180b2c1438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5f74984f4934741eee6069c9624bc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be125f4aeec1a65505ee1db9254ee840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932b15531412f861fe05aa55ae19a3641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3666aa27376473a66d0af9f6e10086142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6e0a2d35a6c56828093c8460b5c0643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dcbe09e68214550ba11531cb806b2044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e4a9f7d276ff7b8406ead0c8ef87145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e96acd47fc4196c5ff5b8adbdb114d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e66407d86950227be6dda0fa9b00047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6197827deb859c0dd01eb09548561748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8a63baf73383018e9139caa9ab25949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b01fb44d86baf762e262088886c65550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12f65f492b6e8a9b3e5c2be04b687a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14770d88d2b95810d681fb8fd8466fc552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc08aa4b2ca1c3e84a4692195f713353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124db731fcc061a381a618f87e1456554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81598c759be9a9eebf191de1550cb9f555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c0091defcbd32237d5b6ad118001a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3d7d2c919f09bdc295b7f2ae1916c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1f06560389f8c45db2c4c5105184c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8341512a91b5bb5928aca4659b80f959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca7a5d8102f4ddb54eba9ec1f73dbc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015b36c95e262bde9790fc5c3f1ee4761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3345dae3d55727706c856adcbd333c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a217aa350bd53def26027a53c6f98dd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238667a02b48ba50bb692f09c017a3a564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839dd71a0953d62b68b62df41ba4b07965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33553c1f98079f3d7b4f7731e2ba9be666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f419e3c28af4831664f3a722d8da40d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a8fd06e561cd2e1f7a1673abcf6a368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5fac9dd62c03d7dcf58fa829f5754369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137dd048479b4443cc1a903496e24bf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f0412105c43cfae1e3d7ebf258d4271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90527c7c9921aa500a5fe24607075e672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a90cf7186e44c023017341671fc10573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9c44513aadb443b05e961e0a5f38574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6bd09be3eba295e84984af7d55b9d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89548dd65fac00b753f6170f1336086e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ad7bb1fa03f465d5378174539399477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b81471fc15f950a9c053fe8e9463ee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec1b2b471e6c2781ffabd549c6405d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30437607d98f69ee69c5bdecd5f6855c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f27298ded5429cd98f893aeaa9694181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e35c4f68d53b4836a30bbef54010882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfee3074186ce473a62b0beada81c4883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675567d5a0a137030ee9c556692720784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411804bcb89d5d84888bbcc4797f758585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def78c593bbdd4e9fef5e30a39d48b586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca471ea84b7a328fb8b5c4df26d3a987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845beb4fa4d5aa5cdc13d69d2e7243f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44047d56b0eac8104ac27515354f31e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37227e5ba07b5b2e91b02083587f49f690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77b5e791d566a693f1698e691cb67f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908ea457b9ea76e3b1a7ecdf7d5724b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250135b4fca352c8697ad2a9c6ce29893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0bdf2ffc3e48698188bfe0866d6ba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c2d32644adc215adb987a7161171e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2209923d31efc52b66bf28ad9cd5dff96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e77ddd574c87a67de9399ecd62d6397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e181cec2f21d5288b60671c799340998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2f5afe0affba6e26be9240d4d10d499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea61282f5bfb93d4d6b120fb995a58100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c9df67a6498d3b49b1a13fc74f0d7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433bbdee52b56a4b850291f96b53898102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b6026546d7f3e79b765fe5a776a6e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb93580d73c49e23807263e633f305104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb34f2ca31063a09deab8defc5bb912105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e8dd5d6a4303f43572efc539222ca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c245770f805ca4045c3e76b2f5d1d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190692bfb7e693c5e40c38380758b18e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee1c733cf10f14ecb070df2cc28c2c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb7177bcfb30ab0684444a3e7160d0d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857cb65fbad0b4f9bf3976690f9fa856111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be447830d66b18efffea863ef3a12d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17df058758035870fd402c702ed373113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9224cdba605b5c7b86bbd8cf14dbb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12202e34aa516837278d2f94bd0b85e0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8ee317702a8c4d28d1b36fb0d1aff116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3cd5bf4ea117e0ebeed6a3f6bf4d8d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd5526296258ca8d7c2d1c8a5c0f67118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e041fe06a23142e5ecaebda678b2ca119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180360f8b9baddf38ef91c9cfcce006f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8427a5c66729ee01375eb1d3fecc33121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43b0dc26d5122fbf06b76beee44c3e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38553b1dd3764e16272c4071d9b3c4d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5326e7aa5afa32ace3ad7787dfb1a48124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31bcd50825031eecadb4d3eddaad5b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff408b02bc3dcb997e6c4660bea1a1e4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15c00f3e034c1b55ece6cdd7e053ea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7487387642fd4e91d0fd0f94d12665128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981cd9934401be6679ef602630c7cb1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041081e0f379a4054b5b7db9daa1d46130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aebb264fc64c9e7039ea20cb28df732131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eaddaab5be9608741afb17856f81d9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06baf095660cb460a00f919eff8ee0b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395be88f13d3bfc87f366803d9710e46134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e8c2a52d7d13fa3e14f39e66b441c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f77ec964adf6cc875dbfb2b7416b6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc594ae0751e1852e3fb35d0d8e97501137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27355cba24b082251738d67b0666668f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b144e64a6724a143da466f7f031158139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de822c7f32c1bb72302b62ed530126140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c5104c593789722de227fd55a45de141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c49880f37333946bb422f13f00403142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844ac425585928599bff601c5d83ff8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac344f9fb9c6ed2ea85235a463d4f0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9bfda4b2b0991d7eeedff07f64a7a8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f7774fa3b969d7977ff5add1f48c5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0fbeb94f5ec63b9141a101d33ea21147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191be101a076834454fba874e92cba9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91bc8eab2ef8e70e6aaa5bd4b28bc0f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956ecc36d902ee72dbd555c6892e5ef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6f57e74e42b6a202cf86e382091ad151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04dbaef42343d8795d40f0b34dfa36152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105bf1ed0120c05990edad18da8d9af153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a8cd23f389fd4efdb696459fd9d90154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e077012acb56ea8cd6629b736e951155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94285960b4183ce3cbbedfde45f7ad77156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f92a734de4558feb692bcf94ce78a8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e17f5113dd9aa5a37f3d3c792f717158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629cf414525feb798c03559335662de5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6796a077dff9c891284902a0246e8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec0d988d4cf1e31e0e29a8b8ae71a0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f400e05bff49f3bf8732b7bf917959162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e9666fb2f23eb7f7329c73e7d19d9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a862ebfe02735811ebd6c9ffddc5c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ab6ca06054e4f70471bfe6f8c6c52165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967fbccb4f2db90d342bbd89a737146166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a890246f966c7bdbd2eac48d42d29167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac87623d1784c70add79e96f7815dfd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229a7991da2636d6388f98d8778c563169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d18490cafb5a235822de4a42edf0f2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d49fdf1b892f3f90c016e5837e1043171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2e6248c8f046e5f457ea9fd53f5f5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff36cc3356b200607f51383fb9c210173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f87d362211786c3d96bae4c7f1641b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa832c430fd30331f23df26c37e6d8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f057c046231728158b4c3fe5e25f6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f996017835706721b17f1a2a216dd4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ccf9f0617ba929e3f73944c7c9ba9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8547b48d6e95f811f4945a8d6e209179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5c938cf7125b0ddb5e9f8f6c896c4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b40fadd0ee7d5fb7dbfbc063a04e54181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f0d7831661ec1e615425681e74b1b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc79f2fd116b604434a07a7fcb31bb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad81927958559076ee3b7c6797455f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a566507c25a3b2f0542b9ba61abd3a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cbd10bfec014002dc64eb1485e8bf7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db33ba2906fda020db8b62e9fe51190187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009c271a975b3d851b496f400111cca188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95970d0d7870569963cec88266ea1c97189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d862418ee4338c2c65f1d30ce9c66b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e733bc1a6203f57f54c9a8d894234e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c7ff1eb082d8ae2f1a80feccf56dc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6d06356272ca5c7a4eb59ee428c1c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941dbabb131ef6521ce4fa6c4d931d6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316cc2110bc885411ff31e3c72f8fdd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9be06a846f7460dd8005a96e655dbb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d2d19ae3b1f5d3af0bb259c214e79197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939697a34c5f8b175b253709c699f02198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57e5d6f95e8ce56b66e5a5a2fd82e4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bbd01e1d921bf9868a12034d5de0ed200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a61f57b70ba0e5819ced72d85632d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f181448afe8f6dfac4d732f9026300202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885e48f92fc87dc19423b5e82924399203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88501df298dc3d55a458ab51ae2c3d37204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa339acf1619d04d7327a0d6bdfcbe8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6cd05fa9fe429b544a915fecd02c3a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44cec8d03b2bdcf90d19e915bfdc743207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c7258c9f11035f5388233097eb53b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e19058358c6cfc914ef224b07680b4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2fc233ed1ecdbb24cf5b341503c7a4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112833d38ee1464e9d6234c24c980e79211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184a93238fc1d8cf6cd7e156c185485212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86227012821a4dd63d37c3ea799fc6c8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849358d246025ef43fe3e0a4e1559522214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb97ad9e017a976cc18b708750e0df215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd57612157f596e9d58da7a72ea477216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968fbab04abb6a282613288c4728d269217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b58426367fac41b758ecd79a4ba2b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403897134332ea951e660ccc34ba73c3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3cd01ed564ad191d4d71d493abf01a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7dee774fcaa3e47c9e49f0ef55b99a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9a79c0034126fe6d665f1e7a4ff33222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845b8a90875638848943cbd70cc2820223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f2ec66ddc65cae56ad66c1a22a92a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f5d39833b0a2f9d164f4f307b8279225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fcfa4ff34c51fbb9a5673812ef61ff226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424010d00821360f195fbf02695c7270227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c86805dabfb83e95b0892fee76fac228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2ca7d32641ef76c24461d5af9087a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add0988103b87048e0a7748e5f1bfc8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c785e914bd113fd3be9527061c9eb1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde324521abc5e858239af3e8f9fc19f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae28486aabcd19412ac98e7ff5cd12233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0d923f53a7dc438d90c0c5994d13a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3800639e485485ffdcccf49713c24f0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8877af8236a25350201e20bfc4629b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8043d960128ed8b08bcf25ee33b029237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3adcd9700a87a28aeae22a7e94dcbd4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57967955bdccb91a883c3eaeca5d87239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6c65b86c3a540b9a79f934e90fcd9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85055cee002630385863c966c73a5cc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bccd0909c5e3ea42b1ab37c79ec7be7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b058d945d97d5b87cab44298ade79e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5d3b52658b3b567ec77cc3d566994244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773e4ecf1aa1e2d047f5a01a57bc18e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a9078baa076acef0201dc6b47d0d9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08256ab53c909e2a9838df61f4c37643247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f056e684ac958c90b6b9926f00394e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74465a3b8b2e6a50da1f2c8704dd4e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab169b843ea1bd60eabf28c336262c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d693dd7cdf13e540d270b9f27fe6b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba69c0bde554f568db40d801c116ca3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9e7840816274f888efccc14b2548c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71463c59e3f5b9ac925d4e3b1ca2ba3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc100ae09d98476d24d609d539c4a2b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4833dee15c1141f7fd1310670662fec256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9a856797fbc12f784ed861ce5dc91257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23f165a99d8919976789c2e43d5b0f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4553074b5d35ec6530eda4975872c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb65c865e6eb9b4b5de169f725d4ba5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ad4265c331fb1b1cd41876d9bf317261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0dc85931107fce0e9c259ec7ec24a1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ff89eb3a9e61a46a41715c6089e4e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9c91226c989e9fa078537f2d53c36264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8581b58ba994146978e5caf5280565265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc80db6a9414ddc815627ed4401014c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54de06d95760a2cd1ac67d30f87ffad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a72c1ddac92ac9988cafee33bb8c7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653528acf64dc330e64b003c1b5a9a1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc8fe806e23b1eedcee16e9d72ad9b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687d5a3302ffeae0cc5410b954f08e2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7091cdb4c5d2c8c4c3ac3851221ed24272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060808ac3b745121ee7ad87b45d56a0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de49ce526408ae441b83c35e86b5b60274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40529602c72fa688e404ffbc1839a52e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44089314cecc359790c42ea326097fcc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f483f94971ffc3e5c29799962452eda277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48fe57bd567f2a8670ffadbc039d65278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7dd269ca39a3b6a0dd8cc209facd61279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c24ffdd17ab03164ad099fff5de8a0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91e2d91a88106bcb67d46574acaf40281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4a9f355bb06a5942ef7600cf2a031282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83e8145e4ef439c62f590dcdf7c254283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d6a776db5751432c0adc127058ba3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96639bbabf0a803e2d6fe96282c7b587285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bff87cace2f3687feb01990c2e14a8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831986cd34fbc589add0b317f0a23b8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3a92f689c8a703df09620124eddc8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69bae53d8f9e8277d7ec8b064e7414289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f741eff87816e7e91390e1b061d8e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f8e890ce50ca2598a50714cc46d71291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979b446728512fa3ab22bfd88e28ba0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0057de8bdc8d627976322d1bc3f23293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec892029ae99346fad9713797fd24f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15e61587c392e4b719451ce3178a83295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5e217a41a07bc765fe7e00283a1fd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47023a958e9ba8c43fdf24a2cd311ce5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c7c3619812d75be2b4a7108d28e99298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4038a981126f137eeb71f3ba98ddfc1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a877ae757e8b6c197539499b7bb0b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25145654cd21e03147d767c1150c4c31301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c989fec3df3c8d3c55b89afc8cd22302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a01fcefc203ce89f781a3a946b842303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89b4ed037ea667ea16bbd6e892b15b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d62f889102b6a058f407aea4ac602305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec66bfe5efd66d2fbf77dcd2d7184e3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ea5d19251059a346ba75aa1b622dd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270dc720d1c954ed6c77e74d99d7b00f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ab55c0baaef402892b2284192c556309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13629f56eede73bcf44ce62d1a3b84a8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457c53479119cb87fdc2f738341e99c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95dc8b80c4f111bf4312d75c584206312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350628b75602a814346f9341ac8acc3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6c594cc906611b4a2c1bac5b2d0d1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b7c7e689bb202b1f306ea3d756c8b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb19cdc9156d1807e3b5f4b7bfb4467316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ae8898d9da667eba4542fd48e9e7c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd17b19d0549f91eac66d7da8688c51318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21def7b5b67f220bb1fa16e8a9ee263d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0320ccbda0700d85abaaf01bdd7e0b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbab8522c165d0399975984dd8487fe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ffa1956d76a714951b23361982d869322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45031002af70fb6d763cddc9280776b0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9afe725f15a47b770ae9f739c4515324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10307b997711430546b0a1dc32b176f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025fed80faf7867ba3ffdd9adb5379ab326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71a1331be309dda378085055d8d417327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121537a05e6e1abcabb3e22b8578a33328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17f00dca3524b8986e57191e938ad9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708ed640e2d9e162ec154d159eb4804330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce952bdeddbe612dd403fb371e10e26331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96829f03b1f33f2dd1d1cb38f61c03d8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e1d255c48f4fff1dbc2890fd94b27333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71b168b0a5db7a57a3d97236ab67fa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891484c2c329714f0d8b026494268db9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b280fb769afac7d3108832b16e983336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9a975372a0fa6ab006599472a7103337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025bde2483a92eae9c3491e78aa8cf5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63374e69b91d0f67c5802a6937e2fb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd454048bfc2060214416be57439ab80340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d82cc3b8053c39a7f7c11978e0c77f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44679634f478306e9a552a3a8d78328342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc2fd119eaea6852c17ea4cd6aea58343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa642b91812e3b5b732cdfa26f5d297344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb5903cc0a69aeb86f07ab2c846ae3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeea98b2b1091d91f6eb702c7663f13346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f4ee2d4e4078b6c774970f2f99fc7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f932b2c72186a45ec7e4ac383911eff348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39128db7e5371eb2e70dd1314365e80349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be00d2038d56d4ef0811b2fc051377350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3869eaad5b5c3c9e36c275d63f8811351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba328c340076765c662d1bdcc67cd808352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56ff79dc471004b77d8ff3c8da8dbc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d886de23e19cdd28fac4a6646c254de354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc47fbb353e09fb2496c6212f82869355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2024a41db5490b4613a8f41d0326b5a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7186be70b6041a7162116144530a70357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f59b524703eaabefdc84adac51b8e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67906021fc2982c390cd2519bad43fc8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52983905a9f8667bbc05f753bcfff26e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a104f5639b3ee8af736e667afca2db7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57a5494644d23d89b6f4017ef41925362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17714d24688496d7d3304ce669b0c060363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a57afb6a69ba9628f09ec86ccf8f5f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849673fc9a29c9832edcd735ed61c438365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78918f917b1415fdfca30304bbaf3bb2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a15750ad710c61f1eb65e3e8238bb6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26bd8b94dc886b367f5d4b0dc965bc4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6ed93c516a5fbb79b89c4fa3ff01d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94710b104ca24c89743150354998f7e2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd98044b22a89962af2880d32a3586371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f71ddb9b774069423b6b511712f59372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893d88c7d825d1d348bc8ffbd90777b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed32e582c0568087100039d9ac7b8cf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad020a5ea83d44d54654a4246e1b3c2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f20f1e6defccec5d762bbb140037b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b43ce8105feef2d310f3fa90b03004377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8d8a57e25cce60fb123bd389226b9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823e04fd97b9653149c7b397434cdad379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf51ed6b499fcd2605c9dd68e3fba7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab957b0e92951a80d79f24d5ae844200381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae9a6be8c75cacc17fd5f97801a8f31382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9efe0ae688e87c14d61991d3798ab383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f5c9005e16103e7ce8d46ebbd23f6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d11207bc376e9a0acb1f075c5ac56e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2012cdb834b29041586b2060a57ba7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f2eb33ac73d9c04580fa2f33b9c1f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a918d78f75d9aae575dcb6c9b87c5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772036d950c353dc6981eb8c44c6817389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0bc60a2c42228bf14c074dfb0a04cd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1bd4e68304a58a7e25055fc1e500b7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908eaaade96ea4416cac1e479055c24392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255a91b769808e579badc880f6003c6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c863c235320ee3e8cfb9106e6622db394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e73d63f495b1f6040df56d6481b716395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa0c2ad10b5a6fe44d795fc38c9af0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3002fe5ef6ffe1b8b19880d98f7cc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb4e8e268508f64c333a0bbd209b2a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583c60a63d59666ddbfd67bcfc12d72399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48e82ef6b0882f2a735dd1ad8d85da400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ca9770daecc0777a9dbad8159c726401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2912fc7d9484f8ff13067c8e5b84f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255aa45245b42d5f68484dd561447d3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877948b349df0da467f7122109ac554f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09f96ce73fc981a9af617eb49e9965405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5854581df3a0c7747c55b47f11cf69406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf27cfd408f4374da49994b0dec71a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e21e0af78fa09b68ab6698f3bdd5e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670da89a6a13ecf95a972334aabf8a6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698cebd42f32e38a081f5a50dd97f20410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b166e0fa74df665f4fcd2275ddb4a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fddf233d5d8178a652cd60b3c96951412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00571e18ce7d705593846b8d0527eb33413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb65e6e28a61fb34cd037d5a0f9c5b9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacdf0f4cd3cb8592ce47f5cb863ff57415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389f6676244eb6450d5a33bf30a4240416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2e1cb672d84c9dae682e914851a76417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7e876ddf6533b5fdeca4d94b1b7d6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ad84704e33591c18431d84c2520b9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda7afc57229803410ea3b0f3a52a96420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c454cbff72fc10c0a6fcd09d887005421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a922ef2f39ef3dcdc3c9d78e9ca4a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63001c0ab9c8e6b7483731ff98b8457423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf013a3b4633d100b0f2585b2030e649424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29c17744d8b0dcbdafa714911b7100425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ace2eeb28d34329fde1605be3cf8ae426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71426209542e6d897f589183a6248e33427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76050c55cd5a6ea634d4eceb77eae2bf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b69a46f437a6ef7b5750e0a366d74429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e440b742c4f4a520c2c3204ba1afa03430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5bb43d3314034f163659b901dd4e84431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996192d43f2c0130113e7b7cf31f5570432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b040fdcac9b79db571f64237416ce6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36febcef592f7591af111f4d6b3f91db434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e796e1397dcbdf369f96626467abc95435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df262cb6fc3b73e23ac693628f6cabff436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c0057692d77b3677ec0a390b6bb17437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197b20d5d688a73f52e9c57e8ae741b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e190a0f445d8ebb34e8fd0cf39246a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec59f32697804026f88d9186d0c931440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297836f6eb78a37f16b45899bc7b0bfd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ee1741b004977dffa6369e5f6cf3a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91041e665dc126efe0d68c2416b6891f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e27f3adc67b99c137110f89a849707444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b6b980711f3c6b9e78beeee0761e6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2400685718d36a060b35af8e1e1b1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426410f8a9ed5a50b8db75754cb06c55447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb926a0d4ee4a5cbdcf899b99cde32448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77c7fef61daf6a6f1b7ea2a3e543b3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42e347ce25b5ab68b8a6bbfa88ecc0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06536b551487a50c3bc61f4b68c771d6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dfa39b706767ec7a8f8d67a575ac41452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8da8bbc0703d512ce4ad291198247453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98bf47b05ed6d1bf9797baec5ea8730454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c6f4d8cf766ea9f65551b3e6786a0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8a93cf83220e272763183480ca7a0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf60bf38687fed4488f80a913288d4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1ad8dcf64a6ab387336461269446a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0700f61570138b5080b03b6898e0a7e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5eead0725ed4c729258d6692e408d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add737acbf530efac290ee3e12b2edf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3133ae20dffb21836bd06458a56d0fc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5d147e8458be130e19bb6c40bb5a0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6140bbe943685cebdc678549a38a7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518fe73c7c156304bf2bcbd2813ef4b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db775de8bb010781513aa8ab889362e1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ca0bb48d99ab9dc3c3a5611987c56467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51538796df5c6dce1f6301b316772a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2511410864f2b1a1c57e7a2d7e4fb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aef982d2111fe2d242f808f2c4461b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11728e7c140a8501cf7753602bbf52f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2429bb28bf308e2189f4592402d9f79472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e281ca2da44b56317dcedc2f191fa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3886e9c4c9ab3f85ddbbcef580022c2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb359c1aab9a597d3d1e5b8867d4885d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a41d01be708c6ea838dddd4c83b58476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad01c68d4534ff23cd12790c4433db477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75ccfd0ca2911f7f5a5c1cfa8e69b9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c01095f488ee30f38e26e752181d4479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>