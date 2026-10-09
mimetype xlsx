--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11082217982d47dbeef84082738de3fc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28262e5416a3954f038d5d43fd8b212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4004bed30ffe3e1000d43152ba730ce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50426813ebd8ecd3aa7cfcc68809da44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532b9c5fb4bbd52c294d0cce4fcdac25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81f6e74e2c1665e457ba96e8d640216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d479933f60f1084e26c01de62a805297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2168c076bddcbde9b910bc7054b69e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809460fcf377ca19bbe48a7ac3407619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e888a55c5193da92b23699ee98ec86e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc2653abc7555a850521dc66f231d311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ff5663fd6c03e99b4ba87b71ea3bc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e14f45e22352d91140ea47e956e57e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e5fef2aac43f61acd09f4e04ba0f714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a22b28953b7e0528fedf2a7b38f2b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3ef18e97c8566b8fe2fd137b5ec5b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028b2b8f2b0b63655e57e39c98a27c517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411bf3653f306110161e2e4b666064cc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec788743b60087409ad2a602bfe27cdd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad98207e8fb14990ba95ba35c3feaa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d2b42530c0cd82956ac49dd65be4b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d84bf2ea2afed6abdd92a3eb4b07b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe49063a370958c28affd6d7f16fdfb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1391e6da4c44b01256cd01d2c6e4624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb110b8d6deeae2ca75a6cb29a63c7c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2ddfbe90309a6fce01f6868f6dac526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab661a4d9c86771f5a5c600ce15be9827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98b52a38dd36b6110c5d9ca88cb7a328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff1e7f14c146d95ca57fc0f8229a2129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615616f91ee2c174221080c22adf55e330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2210aaf4c559a49ed0965933912d331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8da0a814b46562b3580e5ad5f62e532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e5fb2db6d003621f38f6c8689dea533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581600c5d98799eb21365c1627a9b35e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd491b28e7d92da36835de5286a67d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a9e6bec002642ccb022ad69c0598f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b3bf4af9155e95f0d4d2a1a2d39e137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74e9233cbff426dc9b320c6712d68238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fda7aa824ad650f7d09aa51a9083c539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc409e02706785ea5640847c833c3440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba826396ddeb25936a0befe21aa22441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c27c5208ea4f17839ea1716b3315aa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6b1387731699f4edeb8f72f43299443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052dbc5634ec935612929e8469beeb0f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815eae9c322b325170a516feba816ffe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a15a09ac816eca1caf4d75b0d8e6f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a8bade3e1f842dfde4d8aff87f9ab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e01dbc55bc89e94652ed3f73e22be48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65520a18c6612ff44be14b17dd7f2ab549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69da6fb42d643cd78b54cd458030a4250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6d01def2947eb63c31e032d04262351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96333468112cbc5c3620a7377df464b052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b18eb03cfd23432179a0e7652ce9053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342b89ea6e67d3a01ee7698b6bc2f0154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84969be3e934fa920006ca753e69441855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c3156e5b0dca88b7152916a88cbc756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe28cef686d23c0079692fc2d8d94b457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10970c88a4f646f301b43f917134300558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6e054a64feeceed17145b360941c159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea39e4b65ead9897ecc570690ea96df60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e833ee48a3567d39b4155ecc0f23061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362adb276d7cc364b1983a73f18c0d762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8cfb892897e9043bb1c2ad23c2536163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688ba345c1e9cdebd3b59270e09b8dd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ac75b35e0a004362c067345b7956865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922342785542203893ebdce34006b9bd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ef45caf6f56bbedbf4128c87e34f267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e984f6e3f36853126f36c4fcd4fcbb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4861149c6a19f3da3263a8475205e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e066c047f4adfd9d50502cee10b0f370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e55bd06e4247bef6ff4cc5a9ed38f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3099302e8332cecae2d93334f0526a472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0b464a0f0aad7fec7c3d8831a405773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da44c8d04b317d95cd1353636937b5474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31a613aa51e063fcd76ea8112be69d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227c20a68f4e32ba9ee4cdd8518100676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa8853cf8674cade6380ee243e126e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d031aaf24887b33ebbd577775aeb878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9b4b5d54a7c36779b9b47d9870f8b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095f093e470488f60c54b8a57a1818680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c8be2f2e6c58f7554766fe8568baf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9c211076619891a6fb8dd3c2448e282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c148dc113f48fc406444d34711da883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb303fabc7055b9891c0699b643846484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978576836810639e483aa63241b261185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d3aea640dc0de31bedd584b9c34dd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df45d5450a1d35bc6d4ab6d3b94b3f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c40f1b5a7dfae8c942e61af92129988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b4a1bf41eb26210f2bcc2421947e889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ea85c49d7134410aae95fbdecf88590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf585a8b3fd4b6316d475a4151f44c791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce41b574baa9071594a83a367c4488f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480baa26a175eeea6990405192b35ac93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36db435faa9fe344660a9bb6ae44e894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0cb7e4db318aeb2211dc51f395c6695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1963be3cd866f57602264f33cc9db596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3edb3b704ac6cc9861fda70a9ddaca97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43674ac966e40496b30e0036fc7515bd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8004302285dc10ee7c69707500d3999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd0f29cec3c437ecb3520d8fc9ecf0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822fef320bf8f6f6a038e36ed63f1e55101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60537c6a2968b47be0eaa81f12a44a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b827fedb044c4c28b673bf5b8affc7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022ac40eaa3012d5f8a676a61d49ec3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927a7a4ea406966286f336a68f84b2b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428be15f1d43cc05df07fa6c045f7c3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b34741c2a2480d6d21051b87bf8f6e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f0a68febe0e32a0c37b89da545642108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5fcd9438212b6561a2963ee2f3f82d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017328005de41073548dc2b1bfc993d4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ae84d733ce5d3b59ac84bdcc1e50c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08252a189f7562f56d67dfe64b8e4e7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390b9931a526bbcd2abc01638be266b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe2dc9dcefce4990ad1661706129f8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb7620fdf60b926521b011276cbc68115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204f88e3a8cf1f283cbf35f996abba8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdee2e48652e460d0f0b1a7863d32b9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7a8fe90825121b92656fde8270945118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b61062d33a96e21ec57c408d06e4a1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c6816d806ed09ca01daef06cdce30120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a17c688d72cb5ae94eabe6b89250c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e942171600a6f71f80106b926dacc978122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7121e54e28358af667c5cc915d25c7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119fcf7a39020a4a26931381b298f07b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78a66a962e3bd0105a8dd3ad3a01db125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7e6ee418f8c2456af5e44b52a98e0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e9ba581984ead78e41cc2c5556f63127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd1fa2019458e3a11f3dbd102795a0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9a116f2afd4da37c2c372e40f6450129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357943d8677aa48cdd8de37f03b8d182130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ff871f5c299c0da05bbcbcadfdcb9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5407bb6604f1ad0276f530a84d93d8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd929947a8d97eabbca5cbcd3857faee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1268b91bc1d89cd9498a5112626f43a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ed4d031b8c5d92a0d59d7c4da2b98135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220af650cde0a27341dfbef8709cb65136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29839545ac5ba3e1ecfd37ac04c60d89137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904b6b2c39f11428890d537fb3f88c2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379e99b3265a3c896b001bda2523d15139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74dd3f16d0c9f9e340f1da25b6d0735140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89121d3338e3217d7f0a3449f73128141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab2cdf84602f5ed74633bfaa6a3202142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e331ab6275eab17cec60ad3ec48fde143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb82e1a8034b05eac780db3e548c827144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40653dd1b68accc0304d8eee1ad3a6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76338971370a5fe2e13d2634226d5ad146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73f015e3e31fe2528785c16159e761147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194b91340f71d69682473c04dd5f1cf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2bc1c38ea4606fdcab703f1da73fc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2e21c5de7a6b36a2ad369fbd9f330150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330cf5ebf5c121c6dbd1c8f46d617235151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901dfc5e2f0fad95242d18f39ff1ec7a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a93dc61c57ffa0760c8a4d231ea38153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ed03d92e46b4988bab692b5a3e1f0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a892be39686de6efa87a1618aff60a4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d29658210f6fb1da75055f11288109156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64584603352f761ebbead8cae1b034157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0856dfec90cf5e1ca4274d2c3135c8a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79f81b0ed5ac2fef73c55df4e72e3f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9618ed1b7ddd48fd6bd4f81457e1321160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703b17bf7fecc87622d74a44d112d7a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fafbc3a38b556e3b5e4c84b3865afc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8ac25ed2d2143dcf01f935126afe4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3d35f37ed8a7ca3eb16591242796f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7b92d2fc87c7da5630cc19477381e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb917fbf367add1cfbcd52a4b9666e40166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781346fb7dfc26703587b055bc30724167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42668f69cef8f5e161b52c0c2b94601b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2adb803d76be2760cb7ceee0021bd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380955576069c6cb492aff8185f8335170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6c849b3f5518538a6e01ea1371933171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e99fe48b342460f4263b2e73012f7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271d9d29cb0791f20013f22ec01c3db173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4aa5f8f534d63c90902a329aff3f4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525062fc977d1ddc1c31acdf99f5ab6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33549144617b763689700653a9f9727176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb564a88768d4409acccd0961a08d73a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3572a6178998e28ea88090f94a2c9f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daaeb7c3068dcae2f0d4f23290f42aa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61ae7309821eada486a1639c6ffe3a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee534788383dd3d596e73603bc918f22181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97928085ef5c08ede57cdde4c8104d41182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eacead0b6a24635ffa576398ddbfa98183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a000fdd2834f0333a85a1a91dc4bcb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f671168527ad152e107f6de663083185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98573b98a66d58afdf782dba5714496f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a1e7504bbb6cebb476d6fe07308a2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac5a440ab5701f738dd3484eca3d09188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be94185951e9bd4472a4d67cef3d786189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e425d20694e11074ea5705d2e4281190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f921806b77cc8fe7676a56802a82378191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf85889c9bd74d796939aa3709d464d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc85fc46dfe275983c7dda6117a61b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ee49a7d87c2cf3b633f47aa1afd18194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178966e4d697a76a5cea3d6983c46683195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624e85d7e1dc83afd53d18a1e591e96196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b69427d9ac27ac147ad15ce0401eb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f85ee05a10e7d2bd2687bb08f3875198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c61ca5704c2be0e3a422d2f4dd8ad199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8e9a17a8b95fec57d0e87c0481020200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54cc10b9a04b5229cfa075ed1efc0f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6bb672e994c65c2025b7ed4aac9d4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc296afdb9a081792a4a2629f53da1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c041ae90002555f0693bec37cc66ec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670bb029c2a5b33baecb7b5fae5aef5d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071685aeaf0e9f85b46486f1a6cad2c3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0857c709b8d889ed168102e6053465207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6ec5beb5145544b50a44504d642cb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766f6f4aa0b4c83702ba38d678e9159209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc2cd483a0fd29522f06735e2bce5c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba0120564a75f66e3c225b45deece8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae6c5a081537cbac4c843b4ef509ba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7630057b930a911cb397b55c72388c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84cee7f761222cb748ce1671a20504214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ffa2ee23ac0f119bb14b52041073b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39efeb7537107a7206c85594bfdc5afa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456eb6d6e1d3ddce8ef52fb29d6b1a13217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b38c0b7f6bebbd2cf001300e843b49218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f82828eee2944e62cf4cff1340a77219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df5c6fd444db08cdd97caede4fddcc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01d602f2987f5ee47cad0edc56ffae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7598092cfd34a2e7a128e9accbb3b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e1cf3ad03920ca32c3dd9aa398c00223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212cf5b7620333eb36bac6ccd535d2b3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b0e089e2e10799e36ed5166396b89225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a89a8182a2443df0c79b1e97edeb9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff93ea4b5f9f311e50865eb57b160a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10613685a6eb49d40592b6b0514e05f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e618f1122a7d654895b9fa7468ca70e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cebdbea147f3a53ce664ca42e8480c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f98acf84c1a6e346a126bc8f1f87cc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca9a3d00099d8dd87c9a37d4925c0b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97ca65b652d0f3c19a4a5ba725ddb3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b913cdf6f6590af46fbef9d53aaa9c1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc89293774ee0b4809f329488d26287235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa31953fd2ff9800d7911207f2a099236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f7abdef8776f00d99d4aea976c5bd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903d08d7f69df10dc03d2990695a3f9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80f56a0a08771ce05049afd0f7c998239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd06f80d6606e7e23e44b309cf59bdd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888fc2259f6c9c43c9af85c89b2c3a0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e3f999924c749e68996c9685faedc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898689fe53d14dc4f8111e093e74fc1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06487204592907ee8df3df24e55d9b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7ba980a572ea1b0cdaae4fbe78c4b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120f4a6f5c6c99de1c2db810ccf9efc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddfd2f6df6562688fba10766a1d3184247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783e0a09435c47f2977d2e8bba81841248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457fb823e899582d0ad1b00348d13da249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286f5f8eb19b8bd8e13a2f7a706362c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0715e6e06b2ec076485e8a9087be6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81ea03bda35dd900b06433adc4ecc1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52dcf100e8de1c92dab72c3b37f064253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de10fff666dbf19daafa0ed7ad0239e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438b2c84b97def35d2fec55cdee2bc8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd7d44a3dab230fbb7fbd8dfc67be6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1ae805d411c2e355cf1f714f26b31257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cbcf334ae496626b37f2ba908f66f7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173a4bd8a22877bb3b4edb221aed2ec259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b641ecb438d24a9e9daebbfb68940260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd902c9a05adb2bb2527f9fc4e0842261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4600dc6491f571e9c48243ebf1c0a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e49590d9c3a63873863a484049337263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ed7d21f906eedc4d3175cf69cced8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e4d14bc3fc47e9194ca6c71961169265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec008e10ef3456883e300692559eb2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320290f08f3fbb875cbf5503c955ae1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfcb7417725dc971b5418161bd4aa98268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc86d955fd29518eb2a20c2d19b2390269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0d32c97918e862dadd1a3201a0579270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0cfdbf102ee91296d0a8073e0b2d2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bffbb226d3ef205b4bd5c773bbbfd9f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de8f753197386c48cd0388fa27bea6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab368308e26b8da5290f42d4a7fc97f7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a5838b06d247121b484953fbe316f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2709469a7b09ea39c94079539a60b1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1fe5b1e3e69c4791a8d26afb1dace1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ea4b3078d769192b48188e6f480bc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32994d788bff7b56891b009a76556549279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca50ee1edd53e0ef0851639fc63b35280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aaf9989d7a085cb5623aeacd504574281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f9dd26f35eaf63cff84b8a29fe954282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459397c05f86628431e2c7a304ec8073283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c767e401827a805ce77df9f37791c7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf872bcca33cf2a2b3d91df72ee671f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae9bdd41615d35d21c532a116b46ce286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088dc856cb9e84d5ef6fd5c6d03d3ad287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4aad78310785658e2b5ac1964e5e0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086b1a46c8833a4054f1bcbc9c3154d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfeea70bf8037652d8aa3e86a4a37b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d8b32dec3bf776e7d548eb0a58f54291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3d7b6bf1fe711a433825dfd2a9c6a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af2de21be784caea01b39cbdafb596293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46bc2a1d07684af0bf46a4109da4bb0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081af92c86db08bfb0cf09a57afeac59295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b0eebac4fa86b2b58476089d21f49296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e966f7b2ce0a16ab1960d78c0202fd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb1a6449524649709fffe112987b15298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f66cd5d84f3d58dc85327bacf5ff1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63b18b9a1c912667b8c663a6f926d5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928e3ef2a75b413c78fa0e24401a944301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b71a71d341ca7feb6b33e5c72c140a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe40f5929aa482f357eb78d0b9f2cbb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46843510104a9ab3cd95e2a09d8788c9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5435440e07e802edd7151010284b2a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424cc1137993118d2105ead10d85bdf0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a91d5765eb2002ebeb876d560378a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e95d68e387a0f2a34828c0b60148c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b558cf5076236b0f9d6cbe1e88e8bf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eeb71a83a3e54a7a059d6a5e88bade310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202164778fa5cc14709aa82646cf991311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b219552a80517c8327e29b36ee044312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81fe11b8cf2885807a6e6a5a90927ea313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7ee4e734c249e0cd986e6ae6acd16314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249bec999c9449d679aa7b6aa712b587315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672882b786c9be77fdc31c95d5539f75316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851aae08e3f3fc1169e3f40133bc2d4b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54710b7f43659cf6acc8b3acb9fa18318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb96c3b14de0929df09725fb2881bab319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6a78e0efaf706d770a39e66ffc1ed320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856055eeb9751f7e0594eb6e3a0c9969321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92705d316fb335f1061527c1761ecc1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466ecaafe2eb42da722f7fb405b34a9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd765f7b9b10b25e54e4160bcabd48324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039777a903dc8ebc0af6836a7744fca325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe17af058dc3a68ffb567f041492166326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495d6987c935cac712de8887e4de87d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5fed52279ddbeb3265ccec8a0fd534328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f324049c940336d643e9eff15e064329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687da1dd0afd93a5f4cdcbb526d2d65e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb7adeeceb0b22364289c8dd05f95e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c32741516bd8893a3037ca26a3176332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa7f6c00809bdc6b547166201729d2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b71d27388d80322eed6047dc6f79c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4cce7e4c2a412640672e937021ae9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2e803df5934afcee12c75e0877d1c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb24e1c2593e525e03d7b6791bc1af8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605388aad6793575300226426c5668a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7ce73c00daf305556448cbebd4b38339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acba5f1d53975ca5a0297dd8287660c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01ef64154b5b8f43c48ed52c26a9de341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5325f9cf03f8eefed60d92bad05c857342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cff710047898c3a5653607f2b4b6ba343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7032cf45b17134b03f6c65fe45eaf6a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab0649189e24bc04b260ae0d939c25345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e622f994e96dd121f0c817b70ab29346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12feaaea714518d9e981ca4922f4f763347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121685de110315e1b9013f9d557fd4a1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0067ae7e54b3cd1b5013a84f1364fea349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4618a9be74ccbd44f1744dca541a0b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae2eb854ffc62537a35c9ec0b1b47b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26907a5a357ae4eb7fc818eb93183ccf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3e002b21754aeaadd90ab965d52a4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba784be8bf38c720255c16bf3f6cd9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d900600b0d582c774eee0f1177ef3b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966925f9ca779caa5c662cd7c6907ce356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b40c625a1a4224775a59b50a1f46f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997b76a099abd9a15f8425a6eddadd4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738a3d00d32118c00ca367f44e10608359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef661c078de0bf5950f8c1f2ab23cc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c332c0974397593579523bc81afe90b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095dec361586f66f960e3a82bb460bd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3393b5f1d7de6b535a8740873a699363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf72cdedbd02028f9fe77076e39051364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b46ced9f112f403c3820218be9944365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577b1442f45ac6dcf777f49dcd4046f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c46b7a2b7de6c5552c08dc226b9e83367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95163cc1c3f3b5066adbbe899982b90368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2c6bebf909fe984542e29a1b5f952369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399a3d68b88105116e2268c806888e2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358bb4d68f17250754a320d67f7c275371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c94d34268df139763d48937a41c23372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49753d315e05a4e671ee1667daa893373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04887bfdeb6007a0ec34f5d5e2e0717e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621228fce3cc8a18384ab6ad1501ffa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce8954ae5d3a1723c60329d1872684376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efecdc60551cf73149a94ebb97a0d7d0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ac0b550d01bac7f822d6aaabf69dc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8aea404f2c9a0d39469fc17f728f93379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77dc51a099b48ed38f691fe4cd60f2b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a15e2aa5428893bc635010e5a0859c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14820aaeb08b6a0e1988e9bb77f952382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb1878a8d27245b2db70292d549ed9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565f4cd5f69ae7d095b05061cda3496384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254d2ce293e925b969215f55a3abf8a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078de21bd1f70ccdc3701f41cf013f4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90846f8265cd07316431d87b8a3513387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe26177fbbf8b1f9562308f6d5dd94c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cac0891068198d1d3a5de377b618ad389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28a6d9b821c84eec6159bbcf36cb87390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4131ee81d0cc327485c5a33a685b1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c31fb84cb1aaa2fbb12f799bc74b3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ca131b7f9f77440713ce00f21f9a5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92584718667b665f3a9be87a2dddc6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c7ba93d3d99b81f812b41c110f985395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf916de671411fc5200cb07a0ce2735396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06809fd1916c84c2d92b58160610622e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9de1ae574e315796394a80c723d1b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea87326ad3775cc355190e6c5bcf98f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38f050ec8825584ee031f23fe4bb8a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d82089af1d1742cf0bcfab8e2aafdc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb920643c953632ca532d83ddac6919402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786720d3439b42664afa2e8cada4e02403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87dc8cbdb8c026a47e3c92cadb216c1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e873fea121a9b11b8a63572f123882c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3eae6e9b6d724f6929416f6b6b78e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5325c6887673dcdb20e1dc1f2f8e0a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3da18b9ac42a60866b711c5d71fca408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd7d026773360f5b73cf6372c0d394409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4253840bada8b55dbac7f3d0c31bd5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05904000cbaf05d47353ad8467e9248f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53622e4a4c1ca13a40a9fab6c3ad8bff412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ac66f4bb942775134fecce35c8c23413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2352a84315ab24a54b9878eb4f419c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d492fd26e4a711eead4e9d4669465b3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7f08989e7f31a33b79451da13ca29416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4361c0800c3b8225f48089cdd87a0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74811d7615afef907f33a72c47d96466418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f92a81fa8862d66541403c29006a8a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a1a2a70b8380803eb4875373fd68f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818188e46ea73743940be9535ef5695f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a912b5c8477dfd31f31ad579c66780422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394363a67f513725d4c9d2c774e25341423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b43599220ff12f32a47d3a4308d8a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90cf8db0c21ecead6078292d3b234e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d544edef720dfe574c15b5a19ec7c3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c524054dbdf1ac3ea85e7ddf3fcd5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4d1862f3b0cd922d148ba26a43aab428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf33dc13fa87698d4e1af3ccd1472e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28321547c9a5b1c157b96168f6855623430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162564e4ca389dae391e053e9ded4d7b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1997d54f85e6ce60b928eeeb703ed48432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb7e437e4aff596e8b297328dc22b6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7be4a9dc7408248339d59d2d750879434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae8665a1797f7df8dce2f902dfdb66435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad6d232c2c511fec38942098d1e261436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1017a65eebbee42c73708320542570a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bbb95faaecf94c99a6e28f3c0795f4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155659fe9b7be55abf174aa22e91b18439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f61e4ed41fdf0f7713f09846918da1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262f2b9e46eb4c6c6e694513411018e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab66ae737815cdef08a56fa5843746442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e97328530f181c6d4cca2b0cdd9e5c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5f2f234f73a7fc2af236c2ed1751c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61625131c5d241687307c3c160a627445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89852c450de9914d0a403eb10f2f167b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a58d362baa66ddd8a183990962cf55447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b068a73f7d49e8cee7b94ec9839efdc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebed44a141909968c99737d6c4768fe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca154c8b583f69bec41597354cee71450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d502eeed04958902f4ed95c470c70451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d300c481ea4c0ee9cd767c67efd5a28452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79475cba5e40cf2e6517961cb1a44d2c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57176713b4d9b3e33541ad91f2a1175454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b222afcdbda0e10242779ae26b5d6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be29e905a5fee8955bebbbb30715d03456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f1cf1afc6eb4c765d4519c0a0d9dd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ee568762762739aa6e884ed937995458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef865ff45b9ac02c648b13cd8c28780459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98e6e9a58e4dc9b1eaf86bdd7fb588460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db194849a48ca8dbaf52e4c432bfc1a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cea6cd074698a40db0fcaaf6e5a9f2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167afa9451d692edaada6996754ba8e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658c7d3c885fedf971d736397bce06f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6d990598763cd40ba1b92a3aa5205465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeaf2bef3a207ec242c789291c4592b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2f829099a95e1c57046a6ff06254a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07762893b03f9b82ee2bcbc879f4f12468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63505c08e095def90cb4c74635ef17469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9dde617d785e5639395b7d77ab7c24470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438ba499533a5d26aab6a4d7bd31b6a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a03b95110f665ddcbc51a9b2eb4e1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e18d8859becb40afccd1a27fa3ce1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05758e77bf7aa306f2a2a665c0b089fa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e02bee1b5161ebbbacd8fc16e975a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff802f43cc75fde3357396285549f161476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2d6c65b22080c21802f424e21a93b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bfbddcc8ffa68a888af7f452d19479478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038ba701f52e2950aa5402be8e0a917479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35501a5dc8c2b3a0c2385a5597caca24480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1d5f5b1a5f9b43a9891f3074a4aa2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19a1dfb8bba67d4db3c43eba340ad0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32103207d3caeee150eb86c0cf60daf8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3167783237d0bcf9e4d163cac63803484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d744df33b567fd7bd27e700217687485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268fcc4998f02293a4960fba0914b5c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e54aac84a58d2364c908f8be527f845487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb78e598f8580137cbcacecdcc5a57488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7edbebe2d4ddffc593a735ff24d968489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6224519f70e04b6c4c68faecb5433e21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11180247ef9356ab49df02f6c90f018d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4287c8eda293b0b6b3923842569383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c985b9704bda6fd14cae2f8afce154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af3559a3221f34b5ddc4281a65381c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ddf2a332878e420cf20eacc75c9b7d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f955fc0a92a87ce7aab6627eb63c2b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540d83cc902515551eb9e3ddb1a4ee28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf1ca20b61b77d659c32e480f418b79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ba1b9f68c2c144ed1831a3086db1410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543c13a71822d61217e3a68247401bc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a92bfb4ced8ffac3fcaa98c610f2812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3fd74ab439e6bc88030ee2eb5c301e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2762c222f875cbaa1d3647cc26070414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3a435c70f7fb447d18635a32b03ce15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7e5b864aee367205699e1fcc130c216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbed732adb65808a9c7501f1360149617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475a1961f93b3600bd4cd3936b3d55018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171b450686c6115743c8c136af0f56d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109246c72f5b11a3c79a6e7c03a4d88f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cfd690bb5d4311804c5abe5376d7fd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4be4043350eea38174b827e555245e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef627813a70c65a4d9d37e0b1e059223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dbb5816cfc3adc751ef40e5e30db4e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07ec88e437e3936799699d57358c0225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269aecfc3da491b28546a6064d41c9426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd3a2755a2b45f9480f403703022bf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecbf35ed2841d0be79faecd726c275028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8fe331387b544486bf4642263b48b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fbe9d677b911f65980df4eb9c4c07b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8c0e0bb36bfaefcf56161a0d4533031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01139514766f9199d55092c9c54c0d4132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224401598a04f37c433a60046233fd633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264fe2d40db4980ba3c68297d3f1c3f134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e194e53302a8f09085c5b8ddd891835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f9e699c8c4f5fd28712d10ff3555636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0bc136aeda31cb6c04d79179ccc8637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ebd666fe1a8dd882cbdcc11564b1138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e5b90677f50251c8e20bae7184be239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef544b2964df2ed31e4e4aed5c8db6940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06e3c86830dcf34e5cc8946ba2c12641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57192c0ef59c1e4599a754ca9112016b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31299b0c9a15c69bb50331ec273e3b9843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb102c99a184f4a2127082d32e7f83a444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6fac2fd3ce1a26bd14a4452d3a97f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b37ddf6e774bb0ca2235eda55910846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741203ffb8791a4ec20e5494b1ee95d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa862b416be34d73309ade689896d59c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f6236dddd7035f43526d5fda2e7f049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763a3c69416ef0f09fb61d56b11e8a350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffee671c8651f560ddb753930bea9651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b645c4771eb2c48c759b1ea21e27e4152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7bf68d6769079d8c66037bf87c5de53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c154a6c7b589c9f0e8fd40d6fbf52b054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e118104021b34ec6ba7dfdc337fcfd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e697c3d132eb28893dd2b7e6fea2dfa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398f028c21e7f8dff8414a01f5fa17d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8b9a28e319b559658648c9b6a6bea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d891aa0eba745458220280cb8e8d9c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021a7f5c80a1948182ea9762720af9260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea79eed2f7aefd8f86f5c281722270761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba794f114df4e82f28e202fb2245429f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a3a54316cd2a22e6b6b1fa479c37063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91082a66bbe5603001203613e76d14d764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e005f061770c9b56c1cd6eef6c5b5e165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15950a4088e91918c1ca2c1ed060d066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7f0fca92ab2b9c90ffb9eaa0c19b267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10927227d5571376544d4191ffec88e068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f13a8fd1227c9d53201ff1bac651f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed759651468c0f3e00d89691e4fa2970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7bdbc6e8c9d773fa487ed8a2607c871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322ea9b710911d0f88bc290663c0c4872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f71af726759bc49e6b66e0ae2af1fc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f2547ace258df24de688901968d0374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73f98116b2c0d053ef42b0d26332c775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeaef0d97e9b7e1078e27ea83dfc6cf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8dba3641cd586cdbaa86a0c26f59577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e468b5b28b4bcd44deec9602ea8fb3c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae429c7192efc82b5b22fa0f9d2a8a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8565b829b46e5172ba6d205a058610a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8254ff00c201b37f232c8019e182a781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638efa4942aadb35b470b56072b27ad582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08701e18a0d1d1ca30fceee9a70755b083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71819313255e928fd738938a0a28e34a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26626ee0829c0594c13b760359748a5685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253732ef09cacf1ef2eb54af3f10178086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea325155f7310b292dadf7f3fd36bd487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858d1b53f6e67b7e437cf5a6bfe241688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1b5fe65503b746e7aef3fd9e4713489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f8bfa0007413ce5b1d8ab3c56e28a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b09b7f3c68a3ded7f746346f005cf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f412000631815c14b90db0addbead92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a18cc9ea1cd15ff268ef74b9203f4293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607779eb96eb5b89e9d0a1e94cf78b7994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4951c99303fcc8698f8655c0fd142a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792597daed232c05e0f1347d676ed3d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9b10f9d534037fb1d7ebdf03f8a2f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb51741cfde07d4352ed3a5f1cf630598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353395cab1b197a71f65c180d469789799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4afcd1d0346e5a8832ca868430040bc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28974c1b48c075fa4e30496998c4b3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598d8b1a204002e676c07c401a98810102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a35143b09627b380f7286a7182590a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b062e0813345306122e0f21d9763bc3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef20ede16a4ef76a6dfbfc154e8a7f5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af090a15be43b30ac9a2dc3700bfcd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86afca4311173f81a6b5d35a1542bb4d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a67b043545c2d0668b5bfc8b06408108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06edd2fcbeab65cf23310de8a998bed5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa72593f7de783d09ae2282601832e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029d475e673fcc90639139b54af0b4f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3771a3c44b0ae3f8090a72eeef67a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5890ff0809d6f93aa8710c777c83a6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef1d0a4a562379b42b025a4b1b8372114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020430b624ca393bd23cea968ae72deb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783de3a3e1423d07226aeafe36addde7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e7bb73d48f65359f212e59462c00a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e578295334d7d270605450adbf35f98118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a0e2ad29a8e16f6856a06ed9dedda119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97f474e410e995f2508e49ba1e8ac4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6200006018ce53773f1765d1498464f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b24759b3e59490f4e103fa5b229fad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d58eb0a6e62a39361dc3ec0aa268c5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118248712a4eac8030152bd0a1fd4579124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a414b339f5d203fdce034dda990c2dc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01cda8cbb1f5441a34d62b82f57a47126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216a30c346c68bc0ba3ae995d903ffd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2032c4c80897d137f2c6a3198144b5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5604a489975cc118cbc725a2983d4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7add7d53bea1a6759c3751d6eae6426130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f28b01a2c5d330d536e7c5991837a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a4360c75b0157c0792d917c0dbd02132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecadade00de7652a94a2cf743adcbaf2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec704e3c7175e59a62902aaf16eb53134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1645c21ddbf02b29d5d239066a8dbb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f01dbc9e79fa0a98fc13cfdf7a01b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a8bd1376dca42179519dd669e5aa0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a930dd7b812b272e28b6db6a65db0db138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd258284fc364979de4b4fa6fe9ea0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61986c7c73ad1cdf7fb2219a48f1fb19140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d85a60286d4b888d63ef90716d4c1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a3524a4f69ff935a6df375e3a1abb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb1d5ef43018ecf8cb062d664892c2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46d2c76f981622776e24afcdc8eb6a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ae3af7842a94174e7c3299c0300af145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dffeb1de9970360ae8bd121391e6ba3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d85058d295a81a7c682ff086d8a2b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1547c3872bd8d92980c5f7f538710d7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c10c041857178cc9885e6da2484813149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93642228b8d9caa907af52c27e08f476150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04384df7d0f24cdb1479aab92dc42c9c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb926659b379bfa7a79c2aa4f5281b0e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004acb2185218e9b1e98adcb586f155153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837458e442f3ca98a20d7d4045b739d2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc264559d003cdf9c20af3da2af3faf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f93b7a5be2d273f56f331aef8e97af156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114453512da595a652cbfbcd83a0dc1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434b5a6445c2b248de8248e92c60b45158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e53c6854c9ccd4e33a296862ce52b6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6010ded7d067b4590063f48033359b9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135e042476ed4ff9a5cfbd3704d80d9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026bc4c267598a1732d3a82b07153bd3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9701076c0460bbf5bb9f04fef8259e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289d71ea79d62ffac113eebd9b5ff8c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f802cc100e5e89b7451995da4e2f6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d726cf893a497cd2c89a023c4e14f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f79f1c76ee7a4718bb23edb6c09394167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532bc7d3aaaf9de28aaca3320a5abb8b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b4f6cf8b319858af9a18379c70eb8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe385dae79d37c3dfcbe493ae4b3d07170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576ff6dfeb6f6e7ff5691e596af5e67171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57524152789658da8b5ba3cc69d23a1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e45b12eda9f3835fe416347477c9a6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398c3179e9c34d00d5e66469e7dd211174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4ed720163b356669a12b62eceab01175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5529a237a982b9ca8f6beae538123c7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2535f336564f5507900a4335c1ad208177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2501a677ac3ff7a50a6da05f74f962c7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a6c33e234188831fe0f52beccc4cf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655d8ee019a600746bd9e0e4c1fdc8e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5555a0ff817e70ac44f00d3353ff11181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f05b933d087294c5963a1ee5fc08a7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbdea98f97f0edbacd1ce7cac6dae76183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad6d4f0a9855abd2b64434fda6c0cd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40103e113c76b059a21dc33c858a86ce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448bb4a33ac6c94392fd04ffe56107e2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f537f9f899e67cca1014649dca6b52187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d18726ed3fdc6fc470997882901ab2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76314d0a2947cb256b117c8e6ebb38de189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec177beb4a72be82fa051201a2ca39db190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54061ed9b88818a6f7b4774b5a1be2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651fea96dc81c3df51aa2ac566b5504b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ba7b395e5b0da0d45f43e26eaa07a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04696101f2297a676d7e4ad874cb9a95194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d027642691579538bd29223c0f2fc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db117bada2e6f04fb1c4473556194256196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852bf73856ea052fefbfb62cd9cce460197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663875bb82d016b4eac1bb8a378c59bc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556cf3752cd9c9c142bd75a660bd1ff199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6acb952df06c84e10dd73036363cd5f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11b0b0e59abfb04766322a2fddce9d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0274281b7b563abcca8f4f9070976b1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40dabae93126a5dba3b3cdeb857b0dc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ffddf393695653ba3955d55f4250b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f209a4063c5583e2974a63a04db95205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80dd50c876b994b327d59f85970e683206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ccb0959c4b7a9cce0b96e314efdc12207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2220cf0a4ea7d76344428f478afd0d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698393a591315ee6ed59d4d837cdd2c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605371b3d3ae8bbcd4cbca43ef37699210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd578f86c7dafc4da6cfc939b5d1a47e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e94405405cd32d82be07eb993a115212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7fb72d5cf6f845d8d6b211908c9cd8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0161b052f7a948b91431ecbb5cbf93214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b52d92454e0c5e381ac6bdfa2d325215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae8636ce2381a05664f5ed6b1edbce216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba3a4c07fa47e8bd5b5ff4dadfdb87217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166193a9ee119ff48ae6b7d089aa16a2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d612e1a83b1651706b529f20bdb5b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a1dcaada0906878e3c27483f6efb6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a7c5181a26eff6680bdfea6132613221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c56c7635b33d4cd0a41323b415d190222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2f80c60c3cad7da1367fcda3df81f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b44f09a72ff4bad8dae47773fca081224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075c22892028f32e7773b201a9414c4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389077a4211b6a4822c8a938b9025683226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c595756b236359177b212774cf3896227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2cb539c811793f9f69f63f09491904228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509227156789993804be9cd526a6eb4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847f2b34bc2852b1e79b09755a874d9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249a57cfdeb016c0a31a913a80caea1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87531726aedc83d9b5d0d0df5a8359c0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee2b69c27830130b830016809f321f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9fd06b93908ef2cf89dd044a94d551234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf79a329c8e799510b15ea662b1919235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931db815f3724cbf8719338b34e6267e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87352111dd3f91f55faa53042084f4db237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3cf786abfc4ab0cb6918c9679d4d9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45b0f71e547e98c00a1bcbacb49c6a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669460b61055e9c1f2fef953e1f24d47240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c114375894bdce2fcbbc9d8ea0b7c4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a3280b8b958823b01e92314c841fe242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7578b68f9775d38a979c0c23809d6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ec308c2f9d52d870e72d7aaa92659244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4ffa666d7012bbc8b024d35c15b69245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25113c41cae85ef421edc628cad23cec246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc74eb876356e5fbbb3a8430ddb8dd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769920e7ed7b791186a8fb06c9eed05248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad08131f3a49d03f00f24302786995249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44cb8e00517f01b7655a02c6717d931250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19cc07e47d3c4a9fab7fea7368b1ac251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c34004dc19eec6ea754dc4d930e1e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c85d63c28ab4ca08de640932e489f5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e255b4ca967231f8309d69b367afbac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8706731969b2714a1c40c64d930490f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915b2cffe6af9ed835a60c66c022749256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d7d2526dd726d17a0a0dae77447fa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723d47127a7bc20cade8801b11ed6c5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e568146d31631a0a3ee39ad5be8bf1b6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a726dcc2a859d78230cb4405032659260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d09ba81bdd0ffe52cec224233323d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add74c33296b87e013bf61417f78d77262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d62082f083adb7dd79ab2cdf12befa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a872a2b19a1602f6be76a35e5607b56264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee863db0ccbf6e36afc851a2b26d18ce265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a719e52dbe9a95d049c32cf284a61f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125d814cfc62ba1913b3a5a0718d424267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a81ff040faf7c627e6daa5ed3fd19268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3d2651633e42955b6aa7efd8365e6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5bee740e849def69e9069ae8921447270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365cc1595a2123bdb527a0321879610d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e907af5ff9f32ee78e113957bd929272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66316b0f1e9254983889ca657b1f64d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4f6e4af1c4ff92ac762d60083298e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b12acb7950c4a3e822a1ad88f3050275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2806642f90017ded0695e90fe1c76276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77ccaa739ee0a0ad3234a04ec2755e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85ee14209525bad38ed58332550aff278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8bcf6b58992ae7e0c616df225e98f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b8ab95ee0e9af7c69baf705b83e64280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc304f90ba0612301f1a438dd6c6ad11281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c802b488195655a372c6f0abe7a436282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625dbf198b101a72d7e0f87b82a17d57283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945208776e9459ce9a4eeba52321e56284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35f92be4daa2f696a3deafeeb27217285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba94e193ad127fc57ec24bcb0fa08be286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10093a9aa6afcafb42d9bf94184084d3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bca8569d18bd0afe3340fa12e26402288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b04007cd8db396d35f8520e4865c2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec09760f7ad3054ab00d2ca1735973290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35979d1e31cdfd6a8330649f69085f12291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe4ab23ff0fef9779df1cb43997f52292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5938622df214626df444a39f9c010e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054181fb01f336061b5f1021185e65fb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d199d2146c17a800d380505f6a628295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f52dfec65b8bf55b955b02f584880296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be35c19f1b71ec506eefba74979518297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcebf7b5a3aa4c005f3130a60f58949298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325cbbeb232e8178a683666da3b4ef9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08ed3c1a1e50f1f0c0132b5f2784f2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df33201da6f40f05679d195fc835f15301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92570d4c1fc620f0293ff7ca0e83a3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c25e4fa607a9be5414b706bd359dd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23239a05431cc55256dcac1b51a54b0a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceddc3727e80f56a68454dfdf0898eff305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4c073a5e30bd8d022ef820cefbf72306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c30aa48511f77519f3c53d4c5268e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81963f1fc0cc9a68002f6ddd53a1e0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a644c9a4fae329f680fc041be42a771309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922be07130b7cdf58213143ec33a904310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b574b7e41c1cefcd222c3bc6b8ec12311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ad0e8125b209a7c56a935a7a14728312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27381ae69cf558c387c6bec2786946313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71058978a43f4cd84222188592668f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be267799a90b33024f8d1c10597bd89315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395fc8fb2a92016471ad61874b4c73e9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b3e81182b5c90bc5d394e8b056645317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19177de98eeb51414e0ad7b371b246318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e79b9f6a29f5a6f945a81daf255e8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e270a57a45bb2258302df470c250e79320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082945d4f789b34c061c88bf2092c7d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ef75b97f0cab0792c1b02e583320c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f1d8193ba29832b6da4f3bc6756eb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a1d1d1d081376c418f07ce70803a3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ee04238df380e5a79ae5e7bcb37e3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b96d22ba0f61b8bbdf456de14b0cd9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613db8bdeaaa5b0aa201ec75060f6a3c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bdc7901ee9651546ccc4e06f37a9f0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843a4da8e9081701391351d72d25b4a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dfd436b33dcda426584d70a67e0090330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db068428c1d70a241811f9910929ee62331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63821f6a20eff02a4f39c29c4fcddaf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54374568aa26fa080a9b962a4f6fd4b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763ea47edb4da983d5d58caae4f2a01334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04665456839332d4c387669c10c249d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eedba58107d3e157232aec4972c025336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555e98deaf8c65c53b247af6daf3de0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406dbbb094018f748cf8ecd1b4db5e2e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648fcaa31a692c2828dbdb14d5283ac339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4d5800ebc813fe86b9ed299aef4dd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4bbd9775b4bf44db6d987727f67d0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e900ab71bab8588e4e746f8bacbfece342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f1b2d6dde1dc8d1f8d7e01fb3e289343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52d93ccbecf884b17faa61e9e0ba98344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc5464d07176c381982a95197cad02345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae05f94de9c54d90dabf6f87783aac346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68583318e08d6ed98a7105e6fc53c6d3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0133d4cfbd688ec50d00bdf2067f9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feedfc72d85a7fdbd503db23f92d6ad9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9048b1f353c323fee8d8ec73bef18e5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2da252e5b7072055f318c929c43bd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69104b5f981c451ff970c0ba0fb3dfb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782dfee41ac957ee34801b320c8b690353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ced881c2bfbc8dd27c34a173b6a181354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a9b53fa2f890d8afe467a823450e0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b0700bd00b415f61b7b4f030aacc7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b939cf7978a5e083b3c1c1d1007a1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16bd46ddade872f0afb97fb3ef0ceb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9913b197b1a8dec65272d87e0794187359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee6afbd563ddc9447d8057a222be58360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b4bc4fb9529b8ae1a056352b5b335361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad1d45ce9fc504017340ffe0890d7a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045061a34fceaecda8fd6f316b7c250363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e950cbec3cc2bca618427963acb097364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185cd55f46a6e08c1351354ce58b401365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f44a34f8699fcbdb1b5d9f4b553be366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a5d0cfa99cf3d248ed7467271e082367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ba69ecafb094b84ea4a750f6dc03e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667732ceb92303c449f99b361bb1e34369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702879dc3c6b57781413ec028ca6b9f4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f984b4e306edb3b20132fd08e9e8d9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58f61db2ac1ca9e8e9ebec185204ef372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6754d9e5bbc4c2f50ac9e03972b1376373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f901106fcca856fdbc3edacb2344f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08161da2e7a5e00061f987cc842d8b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77008044c21da2ad0c96b663982867376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5dc4cea78a1d7c8b58ae2dce5423b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344cee397f6db2ddf699a72cf4328ea378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5376dc9fec757aafcabd900399cb026379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6a24f53d686f672135e83f7f22dec380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e4ce1758ffa553016c70ce6cdce9e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73650dfddac5293348ff17dec69d2678382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a84fe136db61d411a96c931c78c7b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d21534bd47c031d0a0fe0da092fbf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c170eda0a1049a02bf2ef725aa4da385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f297cd1099772f0946bd404b44701386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d25639fb030579375a287ce684c99387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ee4518f66c61434ec71d517493cf3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d889b1847cdaa4ba5700bf576b531f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9c74b55eea4059b0612e41e584f0f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8545e2ecc556e610795cbf70b14500f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d7d7b78a1a60241c79aadf18a23df392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9869a2b12dd9cc67d74f3805f1aa47393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec7d4172107ff737189ab1549586bf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30af11f335f8b5c86a09c3a3568812a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff77a17e3488a6d0ce7f6e1a00f1b32396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb7f2edc587ab89d70e88cbf6d0f98397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe29e23f13a7cddc6faa4ae00e46e4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779607b5bcb98ccb9dad47ca3fc13f62399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a850af3fdfc0dfef2ddecaf061a145400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc70080d96e6fe36c9195035780bde9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cad30c776c0db6353ff39a46f82a65402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b7f699609500b8ff103c83de7f2d8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a5218ebe1455206fdca4ad5a6244e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5527a6216ff01feec07592c30d135405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b5e64c799b589fd921582a0f26069406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1feb928a07d1e41e5c25c397c8f7f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd67e8024a8d64c5d7056fdde520fc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766a2fe7f2fa55e554137976e75e09f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f32840a03b85b687e668ed35ad7ec2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93672c9c54f42f47e64b672c3f4cf600411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4390d94748ebca70c360d5f2c0dd835412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946dbf361d7e251c8a1866e53e6c9130413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5f98888914e6cdf3e30bf5adc4331414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f86dee53f52e956cee7755627aa5e0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f087e5edb99d066c1cc69bcd84bdc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021971eb3e16dbd256f80002b67c8dc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587d85f333309679f995fab2f416a49418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc969eb421aceb4ca9744ec667a00b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45667f9a6e8f3fce932ad0271868a83a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4dd6e2111cede720c8a1c660c69ef5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18b65bd04239f03050891f14f2977f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288f3fc13498cd335ce80b29f131625423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb43de6432fda545ba7991845e4eb2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016697856c4d420db4af3c2783985af2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816d06364e3ae10eac66787a3e8bfde426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610182279cd20d8b484692c7f1d820c0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1fd0906a42eca91a1c9b34d3dde7c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1ab49ab3db199fd6a43b485d97b67429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed500601d11538bea6f38a6c38e69476430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a801c2b0f24709f53193ff1a361159d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e2db0c2cc3ca8028538c8a9f4341d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26255852aad14aaadb228445b2387dbc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c9e1467139fd4d193350051c03ebe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f6f73b9e747d8e0f2df27679feb34435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259099bdeffa5cbd063ab1fce2250d89436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0644ed03663e9b2828b124bcea39e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fff80a8c55db7e6a354235cc31dfb0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206fbcdc8a425987e93070eeb984bda439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a01bd9c1a8101c7ef3db8386dd9dd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457139c6a67cddbf0e572664ac4fa8f2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe61d50fd1b68bca0d8d6f497def9c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848db20218829b4b7c39bc4f6554f23a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9bea11f9e806b3c956dfd07e4c530c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a925fea586b36fb61b46694f8edf5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc9c30c0608d1765ae0872d0b3c0ad446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3f8c4fdd4914c13e90ed8a1df4d94447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ced6793e88e6067496e69c9d9a6f2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3789f7e7289d216aa083dfeaeadaea449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7a35f773364f94394f340f4ada77f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed5d9e51805cc669a25e8af0c29ce5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbddec811abcb686d052e106565ba292452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295531527a5a251435fe4a5dbef3f3c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d91da1dd9d0a74418a0c768d85491454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd22edf94ba0e15ce2cfb21a433749b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf9b3ab0ef6130522c9a0386639c50456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6310f2a453ca85bdb2e2f3f9b237f19457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac394a17eceab8387996d550e6d9640458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963c0f142a1cdf73e42f1008f8a82e9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7649a681edf64c97a474b638ba7be74460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7246a7d30b4a8b33059a78446fc42461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685f542bf4ba1ee54fc16e935c3c798462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb073b1b2723310059fd5ec2e0af1b19463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39087cecc482f9bf00ff83bdf477f3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5323572e7da6e00782e09d8fd30af04465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b9629d93529fa570dfdabc6eb50ce466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73becd911f1a1dfc7a8eae05ea9a930d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9334b7d8e6ba7793ce54bb9f28b73cc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7566e1ab827c511833ee2dc2b6962469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371902233542c4efba7da15a3aa14899470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826978338dfb308bce7f2e5e7ed5d7e9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da804718a8724acd847fbbbd14b4b50472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9a855370525721586ca361a78d84f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ae196917584e84d28b6f779f2d3e3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64abfe70b8e24f6057aad27bd82c685475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2b77017dafccbe36278ebd9f0416f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7642a001ef372691ff947ef39c73b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a7bb834d61f943dc3ce52e683d970478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7f7a568e98ccc321baebcebe91b7b479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>