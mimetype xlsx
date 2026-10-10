--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b1879f17800f4a8a705c8f3bc96241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35043ac40084e2426855656c25022a8b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2e5c87a19381292f91d43eb7375433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84647f6231dd4853a3522d858815e87b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf6c894e5e633ea5fb196f8da91cf35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3dc1a421b25fcc170a5ab7fc1f91c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d5621cb5b97aa2c782a0af5a6998f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a11588b4e92fa3f25662b3d9dcebe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e0ba5697019c61cf063db43ba07cf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15050230ee679ad3f574e23776d6c6c410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf7359ca5ca65853517edf6bc6fbe611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47cf9aee09e0a44bd0ae52eca90480d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e673c29bf928d05317479768cce4713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da40c320aa3e581e442d19c76872fb414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d8604047062575e7875d494d68236615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64a48dc9fc6dd841806b86a8544e9e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981ec9ac466a865d10c37cc33fabb2c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee94abb5f42f97958bf0ed4303a407f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a121db8ffb9a9b2e54ed327dd08676c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d182189500a9f44dbc3657aef2a2720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311be1acd73479ab0db2f5b01a7315b121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69da4f8622f0d0263b7be74efb69a6a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab0230b7ce7ee066805856220c3ff423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3342031b64b6b5a69a0c0c056b69424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59fce7bd586e3aeb1b931f0c659a3c725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717618a0502c056b48ac8b911877de7c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ad16fdffb7a07bbc8c9ecde3b614627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fec3d8590e98e8f3a26d58b57758b128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25586a1ed6537b673bd308a29413a60729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5d03c1fb3a070964890dd5a88a3e730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6354064b4b74d89922fa7c362b0db231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a6e00964de7f6239f868e66cfffef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3c43b06d72ccddc429194b20f3a5933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ec258e67d71e0e22d5bc81f06835e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10539e0152f688a576f348ddccda22f535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118bf69fd020f8dbcfc0a5a45daa69ae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154b9955c7bd2cec15421e8d902266637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81789536251c802ae02f0411a998aa2c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0615b7089cbdae467d52c3dd1dd4b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06564875d04c927b3fca33dbb2f7bf6a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf061a6f80e723a954ebd49379642541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a85803809a31402c48c1e36d49b2642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f8907f75957189b8a90faad6d823d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607083bc4e9340e733b01af88c5fa31744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c209f0f88a0c1ac1fbce172ffee1245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531690642cb99f3fdc02892619d88d346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2ec953a8b46cc303c55c1c970e6ac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f66bc03b515082a69b7dff1c551a848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9e221f2e01d79db9951f58337a9ad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693bcbf80da5cfb385b61382d7e752350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d09bd789f767ef7451187e1a89dab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae20a871f1bc4b26df22727879b0be52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18a034407f0d9ac5ff2db59ed2450b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c336fac1c488412135a811fb74423754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c68f0ba6615dbe969b6d928bb9b50855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9f4a473061c9634634cecd74ac0ce56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e19be5fd10cf17b517a173b14552b757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb47115740ea3c8370b8b3b73226c858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69696473af1ecb902061f869bade3759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9a2dcdee0a14397816ac3798f790f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe448c34a119c97d3e3e7f8afda13a761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc32712c67385fae43e2751d81dd1262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379faee7b79e3b47b8de8a78a7862cb763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1862618ccb0c1d40aa1d461333826f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953827b539700deaff242e6167c31c2b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422acc46d778dcb8bffaf608a3e266dc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03dd9085a2bee5077a831fa79e0f0e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b71ac691f2c6ef24d5624b49316fc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d548474f19b4f71eb493bdf30e73a069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effefe4d54648bb9917b1e20abc7a30c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c6956b21a2dc49f2e45e504fb116271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f718f26a8ae74a1131ce9a376b1958e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348bd59d6b9b7336a278c6c75a584c573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5392e17b1d452a1c3aef523807e4e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a8a1725ebf8df6e630be0ce4de1d975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2fc873c6882ba08bae19c6923a3c576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0643cfa9f6fc4596152792b25409af277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c8d0938f8ee9fae444b33cd2df3c878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897e6d4d4b400a5333b40a0da8f275079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5d553c4848cdc9d5936022eb2adf480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5b2a24b596b81c2cd30a08a303d4481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84c01c76984a8195700644204771ac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd12551672f02232c62676c789a54c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f7384151bbe0e9decf2d7bd6b756384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f82589a76bb0aedb552c19c5ce031085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c026b248f004cd0947d93ba00beb4586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54973e3ce1e0911639fc2e9014da66de87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22497a1558574122548a3d47045952a688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7390680874efd6b8ee99e6388d56dac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65911e17ad978ab0ce0d7b035ce98a190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1cc8c4f895499067f62bfa4abe9bc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b605dca2925a348b6b3ce3acaadf1292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70593ac7724e576d7a72a9965864d3293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76513215423329699116c7ce07618cc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47627634363f2a43d60b92c0f1a0a88995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97af3a8302c2102115311da96f0c4696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197b9a739443d17f83721672016d99897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81789b7a2dfb011054da417349458d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3663c25cbf421306631fd5e52f5b62699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c82573c4da9352baca968a740c1f5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0ee4d2be2c897c82ea74e8573ee70101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efedea95f7a66859cf588464f8fcf6c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5dc6ddd9a4fad1b1f8ae1d4cacdb3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc92a7ae9d43dbd124405ee106788e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b056df4e273931355234ccaa9bf10d1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d19d6b9426be4adaf6592b76f5c871106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e30053b87d377312e8dabdac8ded7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9a358b00a0a667a7a5008f2aa6eb5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3bd9d428394bdb64dadf5c728bbf6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b2a71e53292b09f27a633f6cd074a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf46cface2c9f67499ffc834db9a49111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2c70963fe04f5ec0a5ba33f296ea5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d573255b90813c2a4549e829cb514113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d24154986b3c328be9dbd2556cf0fa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbfa572c5fb89f587155198318b7bfc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183cdb5e6f196bbbc00160b3575c573116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6fc8784e2a070950e06ba75ac10c52117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b63fb3c8bd280ccc084b2f1f7c9b66118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fce605e1453d77de5cf525177682ad119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d387781e63a3ca5b8ada22935ffd20120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720a3ae3c7fc2db3abdd53f47c05f64121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d007c848ea82ed061d7d9dac098c590122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79930cfddb225c0d330fe0a2a47753123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529dd1a5fcaa35c9a857bcdc67853e20124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c1d8b531a5e71fe1793681a37ce32125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c975fce2700c6badc6d43e6d0be24126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2234858bd5e89eda6fa30eda38a3e51127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eaa4b19f613069ecc8970e246cbdfa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753bd5f9c997d7160b978f47df0eb95f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dcdaf8aa3aefba674dd23bec24626b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9619d8e52a87a4215f537a3d25f58131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93257fde11f081cdbf273046bf3aa63132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc74528783093eef79c2fb3a34d1620133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df709a63d4cdc035726600666c1787134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7220b927459bbc942e3673a810a25135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21ebbf548d1283576a025cbc899fe4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0ace0667e68553b1422ebcdcbc7bd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544fbcbb2ddc94f220fd85ec2763443a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af48d214ae6d75b4885c12259e2d9f0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4f9cb99936419caac0031b673187b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb7392d653bbc032a7d494f4a91138141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b366faa20d71b6e840d0bd8ef5ded142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46145bcc6d043e37ae1120890909708143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712449f48ea24adc913b2568211f7243144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2886770df4843852edb78fb7a3e80145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41fb66a693dcfc2b0daa880897f55d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a7ee2edcbf62c613981a3852de950147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69ee80a9a5675a52f2b76c468c86c2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025319db78cdb693a986ee07bd36410149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48993d5bb9358d17de3346f721b60bb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f1c18dd718658260978b725e648f2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a0d81d46ff36c90ce4aea525f6ce8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d40090e0dbf1d66558986a46bc7a1b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261b3671045b1564bd881637aaa8ba8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c0bc8e0e1e58b9ee59f38c5ab8a38155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1042bf792452d754b2b46ce796635a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4bcbfafd565d3f380dec15eecc62d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639225e0ce6a2bc5f7de6bdf62890df8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b44130319b61eb8e2b0be01de3eab4c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465e58a5b921fef2829f21683b9daab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb88a337f868d4f56c3ee33bfe5e888161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2cfced19687d45f4f5caf5337119bd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ee5eed5426724cc244fd7b675455a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694875373bcb2bdc0043108e77329d41164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787783558498ba57e0cc7006a5e5ae1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37147d29b9175323daf37a4536fc5fb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b834e7c11e8bb36cbb87966bf77672167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b41f9c136507fbdc5dc3e2789c5fd6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a58a44a8579a9d508f6754c8e32e8a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685f737afdb3a66f5722ef4d8452d83170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd1e57c111734c35a9c64703bfc4f0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babcfcf61a532575c832a4abdfb76dbb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf2a51705dc0c4f370a3282778c761173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fed1da956ee481a56ab6dff6a90c2e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468a43660b80f53943f206b7e9fb936175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af9b412e7f6c83dac7762c9568d081176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5481724c7db4038ccceeb66342aae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdbdcce260326dc3d1ae6b8759cbf04178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1140fb497f3ba0adceaf692a2ee59fa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c61466fd73f64496347b90e4b4676180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d70b1045e62eb5078ae042e0d9f35181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133c039fc0879b8d4f3188146c50fe3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69905a373a865364d8cb09ae40f796f2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ff993fedf2b75961541690312400c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc20cd19a408b6c5b640e15c695920185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ade45b2aad73aa9567bfe30e9d5a9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c00608bcc9f235397171615008fcaf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc522cafc5c3393c638153430e2076188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c78a0655879c0ebe84699e6b3ba1e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27856280a463399900a533d320839a2c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff92db18a10210438c146f4340da871191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038f10fbc1ecb8837151d2a6cced4d9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0a45728741baa3cd252c4d4a08912193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766740c6838f5895385f83ced3eacf8f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22df0e8d2dbef1f453297026dd444a8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192861797eac0e7ad15621d174168edb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486e65309ebf6aff81ac6131be16f14197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b270a0c8b72744708e522fa59b1a6b7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9259dfd3607edeae1fdd2c14879f16a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700983f7fcb88bd57d2e6e2fe3a55335200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e6c9e1bb175da2cc1c74d92c43223201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3659b493cd87587c7581c289aa7e15202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e23247416fc6fe77d2398f2a4808eb8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8b3142317ca4cd327321fd852ed95204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c88a1c62c617d7b89b6093e9249cb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23269a0a31f204bac147ea4cc9c286206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c75a2d4da597832be80f28f938adfe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c91f5128c68de0d73bdc03facfaa7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e78d97f32b4e18ca33f71c0aff8f5b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47e970a51d9f7951083bb6ff5427c7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e08d60a7c0d77d673170417e0a3ac8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ce8e2629be6e88e12c0753c8de6aa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bde298924f181759abbe4cb63d2189213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f29c69b0f2910aafb9c40287bf3ac8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e581f611501a163a98c7fd5e49de9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c16d4a79be8a55833d9bc684e04342216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274cfb2cc4a0a29642905cba1c650b8f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d424621f147ecf18946ca270c0100218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076b3b5cff14623922bee9ff15c9052219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e61664cf13c37788948bfb863fc9d6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16afcce030d6401d5f9618f201daeded221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da1e3e7f42ef0ef374bf74711faa48222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2e927f9193feee41feae8676290d1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2418c6f1648c2bc2840962ccd2247a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ff957767475a3b659b53915a7f6b8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1d000fb63513c94bfc7d89783940d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d0bb35e414b532155841eecad1eca227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088f2ccd0fe48327e145156b767259f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632bffc0c4c8848cb0169fa20da0b163229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687ae44948f29115ba9f5177a2e88d3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215a3cb7bd43406867e4d0f37bf42e0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed5ca4550f78afd048fe979806466d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9aaefe9592cbcd6b9a68f1cbc1779233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800e4c9bf1f1f9daf2064d7bc834335234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c24207ba14f32dba559e95794d963235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7bd24d0eedf939a9e6970302c02c6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429bdd413f15a24a91a789e64d3d21a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20a2d66a0a442be31be2a6493de4dc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1754e4292ce4b40e540c9735b948f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc2f5faf3299e70b2fe28f8db6d139240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd1642f04efc7173f0b79b29451d73241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac39175918d24c36267822c14097f7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1779fd71eef25fbd7722a152a4de70f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238fe39163d759d967f90aa89f8ba04244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285eaea8025c290c21c8d93f0872633245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e64da430a6bd47bc7c0b7266b073d6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27666c226a459705668b79624ab80dbb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99d687ce1f08c5f20989aa35aeca84248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849bdeceb09bb1af3e528f7d2034ad2b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925656425a4da73ad71f6987228ad82250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638307594b355b6401b430dd6058a20251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdabaa76a905b175acd780d4e148e63a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda88fdf55f1f237f5fad0cdd251cae7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3d3d47794f9d94926345adc8a3fa4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f85389880458fc318b716b14a8b9d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2adad33d4c8029f4bdaae0dd782d10256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7808c9e19c3325c7e11c477c752b525257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7f4ef9199b6c7561d41ffd671ffeb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099819c8be72b31789a073f848185109259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88f4f56f6ebc1c46719e548581ce8b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3176db33970cbaa53f552d9e991e2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b14133d2738e8bdbe7a1bd6df06c14262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f036e4e5eb9557ea25f8f890857ca8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89d9c7ff63566c1d13a9870b568134264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f362d7821af304b5aa06415d1ed75fc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60918dba62f76ac187ab8707bc448b4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9418f78f7b34f22c978a424c22e46dc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f1266262559a988f7efd7bd53a9bb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab9d7ab17f717f39cc3259d7bbfb1e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c71d7b2b47809afe0d5765c5ec0a37270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152f8e6f81445f6b8c67bbbf183c8cc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb6999abdea9d8f8ae1d62af547a77272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27f9eb8a8436c3890a2ddf66fdbd21273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183c076441f7c37ec14c5b0aaf1156d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b540e4090de283b7ca9cba5f4b9bc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2aedf47dfea8025c4b6721dec76b3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca19e6aa4a03597019d7eadaacdfcc6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d79c5511e4c4b51278a7e7286740a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec552cd1677a065f3ea30b375ed27f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae0b6b4d750c8978faca7258a87d0d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3236b82991eb92a49a6680e922220e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11649624f435d7e82ce3d77f42965d2b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4337093124f7cf2300568504770bee2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201c65a7dbc942ac9bfcfe0ed3da1fd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146fd60d5b3632b5de1bc321aaf2c3b2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74b0ee712d6736a38ce4d0fc007988286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca47e6e192e2fe0969d939fd9ab87e6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdba518b9416a982c00cc801164a9b0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610934319150167d43510c5c6cae8112289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf557c497a49a9002c06f1d8d35cfc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d30076c01b06031ea876714e97dde7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7dea2bc803ee475d1bdd1dc689ea9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab1e07e7b778b4a4a23d392464c930293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a2a2029a927488099d551c2af48c9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bba8dc8c7860e98ff41f163e86f6c9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afeaba8eb0908aa8035d6f4a2d2a4fe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345977acae2dd94067fe0e0910ca40be297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0291cab0094728c97db7ed1bf2629298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3002ac438f908e1ee547784b127d35299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc223b2b0d707481ba5725bedf11ca3c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb52210f4e79ebe51496aa30048afa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f4510cd8d882e138582b677bcdb78302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fdccb05209330d9559884e470f2eb5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33c1f47bb74e06a922e2fcdcd6664b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a347a60797e00f1af2592c9e5f247305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caedbac57efc98fae4bb8942b402e098306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86debb13bb83ecbf7496fd403618ceee307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e5c030108c29e82d3c98cc1d56dfe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6718d04c9238a217fd672b4990b5a245309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4bd44c10ae4993019f550fcfff763310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3678013c8c4bee709de77fc391aa2ea311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8407e93c2cc5b577e7398ddfb69890312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc57062141ec2ccc03e586908bb671313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f9b352996403bf082803e4e0c2cf0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6c75e7c7ae965904920dd160c35e1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e732d56eb46b4a940847126293ee5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0cc7c0e4921cf45d73058d0206e663317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a5a4c7a1ac29b9a7c1d499a1e0d00318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd8f09d325d05538fda2b526716a86319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5831f31dbf3dfad3ef0a2f9bf54ec320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f78f33104dcf24f1702095b41f72c3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856531251f6edb0092087a11a61a8481322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af780a577387d80bb8ede17333e873de323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380afb3509b45933fcb2363e298dd9b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3eb5482c8236267398974c2b5be3b5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aedc6266a4bc38a8b373ad7b51e959326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260c7482eee0722059ed9956145e54d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585812e5c55246f2125164d5ea12b181328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0581b316c82ebbf383adf3cb02508329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2f61d9aac5cf45eb075bd65277b29330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38504fc6537dd353764d081d18daa8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e3b4f2b5858fd5771bcd0362f9a4d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb903a92bae3f5784aa2b36aed4225333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268678794dd94ec83eb3afed4ea0a45c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc72d99506d6fe3af4557f0ab47c054335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b34018baa102b1bd210a0dd8fce39b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670aae027734988e3a9683a77554ec19337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642e53b31eb3c14df2ec4e445205efa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43761ec71039711f32a71366a164192339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd6bab2ac51d76d60a549bc5707212340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731e2145f4a8bedf460f1f4c12d4608341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32e064bc8ead394dc24d829f3e2539342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26995bf59e5ef848aac60ed69cb3d5d4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8582e3da954ee8569c0ab6480658d0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009749956e9b60398ae13d6c42a6a76c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b06c6730badcb88bbe6b9bfdcdb78d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7c953a52a4f5befab59eb0eda5664347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09957ce2ac67d38ac4c056bc6d2d0f10348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad58573ec491e6e486dc7f9427d6dc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035653dee14e01e8761de06ed7af548350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2082fa4adb7c563d5a150eab5bb42351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58fd1a83c15843df07310d5f4235e41352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6dc683f75d98b17031e09424e441b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6092681b649fa7b65e5e933fac752354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc87c795804d63298963d9fab0ad4c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5280e85f813788bd03b6628d3944a4e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6f0707e7308b6f1dda3f6554e3bea357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e22b7d20e4f3b7b467a3c28365a4c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0a04bf87242ada1c6c441d8887ba1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03f5df4ef026c79cfd3671f7076201360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4fe4d8efc0c219d58e3ba0f09738c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83474b1390c2002a897fb35a2b9088362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e120005a47c7ef331d84fb02a87566363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3e28c46999095053ff4dac025dcba364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a48f154f8582b73cf1681f64dcd64365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57883d80d95881e7482996b1a8895c52366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017794f0d780ebe9fb05c499ab91c6aa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ed7b086b80be0bbfed7a9ad278598368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ee8fa8d59c92eafcae01444939780369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9ed8bcf77edd3896741a3c77ecedf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1fd9b65a14ca63dbecfd320e1b56b1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936163cf86751baf435917c8bf99dec372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eda6cd698e944088f3fe17beabcf0e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da54017477cd3a744a3dae03c006e8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1739763b8affc846f6f58c27d82e2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd4e6e50eca844580e9811bb735d3a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724bbbcd6b268d63b288f5f42cd6d34377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b638113b5d8bca87d58978260dd5f7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f7a8563372cd0e807093302f88441379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11388ee70024966dbbcca216c41f97cb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf7fddc22061b2d526b687c7906f84381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf467121eecb13c9b78c013cadcaa1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02716b0ec70cc2a9ebaccfdcaba499ab383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54813e1c14423e755ba33d3fa6a90c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291692f77b5ac9c42e25fe0a7ba00aa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac728419965dded233869c7129405a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bdef67bf6bc1718d5c000d08aa9bc5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8163dea7a03499ba237408740b85d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f0cd482ae28717f05a8339327a865389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08aebc78d07750f8e484141343ccbd1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd2aaa7c99a19b4012394e28ec5276391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0280b6f79d3baf5b55bef13fd4dbbb8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25369bd2d9963bc51675a2c21b4bfd4d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9f97444005156f61c7b9bc6a3b03b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861138c671430d339744875b6a607b4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcebbec4fbe9bcb21707efcac92d1413396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeafdc14c65bd47f42ae62bf0beb147a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235df838a65db45bb8ee0c4171944bf1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee5e228947ef0ac5128d83dcc53779399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e724600a67ba4147c624eefa517b24400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f0a0d0eaad9a4fed2a640173038a6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c5262b8a3d942c3ebbc8fc1f9e141402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9e9fc6fdc924772fa4a66da766f5b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546a83aa08e60e826631f1e55ed502f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5fe5c6ae63034aa8ff87237cb9c5b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29decb753dd99876879edc0a9289c2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e6040a9512fd358b470e32a694b98407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0b7dfd25e3db0d9e7916ef1a6975a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35295433a1e71f3f497fd504111ada46409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704503028f7508ce1002b38f9df1709410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608e4a6f0e822cd7fd10bc7152a6d7f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b1d83057207a6a69063e639aab80c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a959edcbf880c5a98aafb8536ee5a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866256315d394b67c13818025fa7f76414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64756362c087c85c9aee57a0a16a5452415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f3998b2c43b099445f900f68f2db5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b0393f2bc61cba781b47c2f65b544417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1cd8978b17c1f67ff49a829e41317418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516ef11b4cb016d9eff72b15d8f5205419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746fb5d7243b4bb3c1c5c4737b50ed23420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640bed476dbaf24182b7349fc748402d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f1211e1e14a4cb85fbd7192a58f2f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906e90dde39e951eaf21f2248f98889423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6c82f1c4431b91c52d59174391ae6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f27c2a194bb69264e33fe8c30e30ec425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51661d9118839c856e23034fee44ede2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac52d6ceacc873c8fe028e9501e172427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13328b6e96f7be4dcf94af1c9dcc9c10428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987c633280cfa7873fc85fbd091ef1e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92194c29b39a543307eb1ca59e5c315430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc99a68dc9668b1eef81771b9f37f6e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8843c3dad795e7aecd627c6dfc1444432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dac15525ae67442a21c7f45c69c6a6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97cf3017fe42f1b049d6e636b91cbb0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c71fd5ab29bf8f558806ce6f95ef99435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6dd3b36bb416ed9792845a0f0e6ee436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351b91650cb8537f4e8522f2099407a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258eb04d9901533cea7b9f299255946438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ec832d05547259427c5cfe1141838439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec88bdb9d41963a8f4cb0d4d1c65601440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea913fc0797ca248e759afd52546793441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155375407bf81fc794ffa9defef69e3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71095a06170d6e17698fbbb4447fb93443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56589bb37a6d4f2dd04df326668e6e7f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11baedd85c2a2331e4f6d1a752fea8c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5dea33ad93ff80146a69ac62d0b76c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971916d1dbc9426687919a0b65f7b245447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8fef4d01a593e29f1c5d45b869daba448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d130231a1579fe06f1d795318cfb633449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560c26bf39d28ca7d9d39494b69176d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb2559bfe48f7aedd94fc0aedb1cc0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41049488716a7d03d01de8126be9aa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902e5541d556a6dc3751c031604ebfe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134a0cf24f9349cf2c41edf8b7ca7f3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38d808d7fb6b0328c9484bf2469488455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf58c98a93581d7bbc62325edbd77de456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7feb15cdf33b23e80b2f7394fb1fd2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1bfa47877cd5ebdf43acd0ab8224c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ab2fbe01f69fbe48d017ef284dc3c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78ccf3f47573cdc8cd3a739f21000c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fcd73d49591769a43377e60134d889461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d8d1194cfb673a23f88a348a6fc3d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b025c7ddf701109c250adfaea57f5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a157a76cff4b4d626f9f5574bf70e1c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829047bc1ffd2fe2d24fcb39d935e0e3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae141c8a433c6db6fe4e227b3ddd8e90466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25bb9aaf41f13d62cb53a3e87d54ce467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119279678a77fbd6cfbd3907f2ac306468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33b17ebe23f14ddc6a956e24e9919d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2aec8d178175e13aaf6dd651fba83470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79edb8af57af3cd4f840fbf3ee89f228471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87fe1a9798d811edd23884043ed192d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2cdd9b736582e10624d952f66b5fc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809e701e057e2d620d1f42424cc17ae474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0fbed61c19e20a06e0b0f3af8dadb5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bead9c074d7e2b96e09ff4e4ea6e8e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92865d54138cd5ce9d0476225c911e70477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5679c7f323bc8cff643e8e63e7ee99478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1540a749ffd3864807dc2b5a5649209479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff247c09b86d37667f271a194c4556480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98fedd4855a97bcce4fd9fe921fc30481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f97dfca75f9b123b596f6041dc8440482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2226dea59bd7a9ae95558a31acbf73483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1be4b673fffb40aaaab81fae1e7600484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317e1424a6f4164422460af06a688b9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c671fe5ea1ad0e080849682c587b0d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1b5120a9226f9f2c52d11f20fc5a7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6cf2dce568f4dbbaa187cd6560cac3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43bef65ebabde68b7264437d10cf46489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3b824a04fc333623fe713d602a3f21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcfd43722275cbaafa9d65288b474b32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970565d948087d5dd56076395f541ab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908388527e29c103483da06b396839c64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5f685a83121b7de3dc2fadf94fe4f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57441ffcd6741dbbf8e5443ed03ba06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ed11bb35b6d55090e81fdad7f32957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324985aa6fc6e9ad62c55ecbd6296678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49913f8867c8545ae90a4f96f2ecda29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced15879646dffe51e17052cc32e54310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a853c43975947f750d57b59ed5f83111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6ec5da8b7cf06e098a46d24caee3d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0afcc83f7a691b272a91a65987d1f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ee97673459de517f6f18525928fee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a6faeb027420bc4ee2ab99abbb9dc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a5f004c2ccc575ae0456c2dee347b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad7044fb75f5c7af0725bfcf4a0dfa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533169eeb3a3aec3817118dcb4f8d4a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79eee63e526c79b047279deb68362019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed917af71ab127b5aafdc4e425919ede20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd408ac141091433cd4922a8b7eaad7b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f0c947e276281d30f8e8e012ff50322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc50f9d5915f2a6d291d2315f22d93023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ac25404a093742d978ed814607d3b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3915ae2dd6f2ab16271547e00acb5225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a36f8fb3f59223748c1738359bb20526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e814acdec35e4312b50592608a60d627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f0cb922d619cea4e1538b1d51be1928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491b2219e8459e4b8d39736238677f929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec9e5d72061bd50d9b8ebe5b46960030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aacbd45cff95184e3ef73472de0ade31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ad8a65e4e706fb58d183c3976aaa532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f47b485652fbfa099aeae0af50a7d933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd46c986d8e1cf07de1b619754566de34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681b3fce98b406baa6a7212eceec07435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f86baf1f75560ab6b1a64d448c442736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09c33a29beee4d4e6c6426696bbdad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b94a45988d91b9539c1f590dae72738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c537d932dec0e6c24593bb0006b168a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0ab06a5a2997899e2735d1ea2a56340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62074426ed915cc0581d1a6615c17fdd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de632bd1959743b9e37bdafee0574ac442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7c1b0470b9805a66d1cd6bc555acd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ca0a63c9de206bc682448ee1d5eb344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdae4c520357a4192b10d8513f5914c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2fd1f28714b6b0a3f5cf945819225b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5e85e8e3f0f9803fb1b03f606cf4b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91aa7580ca574878dad4e084af3449848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee2075a01127d858815d5a928ac6cb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e668faf12121c0e0df1544243baa6050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f432d4a2b769b16d574deb6dc8d2ae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56711dc623bee631357d7c5012769b8f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a57772c028040ae47cb6fea539c47f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0959d72caa1ee42d5f357e317c6a5e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817355d3658f28d98d101e26f2f0058555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c2614c58c4cde78314b1f39758bab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e57a6b78588c5d754c91df4de9fb157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902aa1403f42f9bc628ac474621e540858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0647ba6f58b04ae9bea535b6d959bbb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f477025597d4a814c1187d5ce3cbf5860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce969c1a822efc6323996ca4ce27aa5d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2019daeff9b730bf51aa5ccb6bf13362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c31bfacf5c94ce8a9bae06f6d870d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8350ddd7d323ead6e998ad4c8b696764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7c5d6ec92cb87fd8a9a14a8a3f62a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef55e3586b7b62406a51f1257d17ff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417f8fb50af2a278a9c546ef1429b8c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e1405f33e45b13ff7bca3b4b294f468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac363cb43897aa3416cbab3920a149469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8504d7e23ac852eb1bb018ab4280e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713377196b50403a58da48208e13e7371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb257b013e900f576c58e161460120072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481392c463de8fac9fe125126d9e43273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4e5393566d78372cffff33269295874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6ce88d511b22034da470219395ec575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a1b74d1c7de801360e0b03ec32bd076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2274f37ff5fa9bb6733d7eb42d536277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af58f6a9b73d24ee1ae455c8f23c31d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf3eb3c854d55b07bc35cda842414879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8791a3b280beada459c954b2354483d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27da1bb486df4706daaa0d113fae6481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5ced064c476ad41d4420a49d666ac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415f0bb5cb241fdc22dc7ed1be4f88883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ebcd9019ecf9c238d559f7fe7d0ed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c0ec75344acef5f4514f31c8e4b8785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b937ba1b5b71ae1c5a155cdbb0c76e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9936b7d40bb821a73ec1490320e94bb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3efd34138fa04876d99f2bb2b6c487c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba94b067e88ca872bb7257b33e3acfc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b2c74df2f192c2cce787885185f3190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38a4e83e239547a250be2f9c55b35491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf8c44d686b0d1cec1b51981e204d792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed33f6ca71ef595b9ead943fefee5cb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc052458ea0da6e74f82d39797cb4794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b36d6f5910ffcd25ee7ee25e30f13d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c9b9460519a33945913cfe8aa46d496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840891427aeb593bb69a686d7102f4e897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1b7a8ac472340ca15b844577f6cac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c87b81b0eea02f6e0d0c4881d628599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc57934be6cc0fb31b3261c6bb8eb5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2aeb25c4b6601ff74e73ddb54f7d99101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a03cb5dae4d735c17336c53684ea1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840e41387063708625723ec4b92ea5d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8699095d12f307dbbb976ee7a99a7d3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37025bb91ddaaf8ceb913dc2c7a52fb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29a8de78b3a4a4a1859ec6c94d6283106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384103ffbf025c09b66a90f24d3b47a0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6253305ce3f68e2109324860870d1be0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c5ef8e66a66565b5fcd8dc4b03135109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579fd15211d1d7da6f1dbfc83864ce7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353a1b3b59f6307456c1357f4d6f7c9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901784ae65f12bd009dab5c4c323aef112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff3add6f2aeb8cd14a971b8ed492ba113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0830a22cadeda8f1014d34f0dba4e4e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e549f30c4cc6d4f11e1f49da718a5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2c7c0c432169eff992a81ec79bc27116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b793d60aee2436e1bb4a4f76a5e27f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0bc49b844bb50d53539ade78dfae1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813750fcf9651c42c1ccf6a104d99c85119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b6f0f079103fadef3c844c36864f3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb21c092ac2dbc93a15d6e11a919e4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36b5fc80dd93e405653e45eedf67fc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7b2bfcd0a96b2cb9989f114d406b4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e239ee4eb318ee9b946e0c1ee13d757124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583dfc1281721cb34dca200438b5a44d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4dabc094cbe5a74e23a5d4e008b85c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9a94ba9ad0c4c502e689df33ab32e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33935117c3767a3c393151666ee425bf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc185fbaf33ba488ec8b6c34bd5464b8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469f74852c499c56865044c0f5c027d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a84751896889e46b3925fb77021b8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba609721aa892a8e99372432acc82b8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7c995c89467ed80f8bcbad893403c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c2c34435df9621f069df1f04c3e92134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d77ad54cb635ba7c7b93cede0b3e5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80cd7d366189b1ef2cdcade79d425a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce629bbba568b20cbd896247d2dea16a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd607116a5930ebfaad96e626d93a2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b12c318317afd4163ce50dc634e171139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c19313c9efb9472237d28ba2d2ca2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3512132ce6ea5373ff59f957a9b87ee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4318b470eb3007aa348a4280669d97142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308a939d06181cefcd0eda3dfb4c3a9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a5922c213cc0f1e26cb26f1ea0456144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d48e4efd68d0b4b4864c20c25e1f9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c6bc51ea97fc39681dc173f587513146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aece620990318ec9d32d8fa21fb049147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751d5ea7568585438f0f4c564a7e795148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfddbc2263c395a048548117cac048e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b3b7b19f420cee79f280909beda59150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3c09cc1b4d51856580372329dbd9f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128e4d5dce43d6d43e37b26abcf1410152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2cd0d319228523eea682eb548eac5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e3603538a1c82b97973b2254212b4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8c3cf03e210d24fccabafafeb21e5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3547a3d2e8147b27a57478f6cd97d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83935c635058b11c50e66d698826d0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded135da8a4dc8547741d1ead7b51de158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1003fd42d4b2f88dcd3750b702a2e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb27b9347c0388978ba3cb2c973be47160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc04d7365db33fb4a573cb3d27b9889161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cbebb13d4bc95327cd1cd4f5a3eb08162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199c503653855497291a44c2f42e30a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03220580c22710b2b15f3881477dd04b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438a2a5ecd6a354a7479308c152fe6b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b029bc91977907e64600ebc338dfd5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84090e8c4d1ab7a5a694c56ede5cd1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf77106a0f1839a8f376994879a844168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0edfb82ed5eb9b272d1b35e8c738586169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105975fa8b50d7c4753b4717eb9f2f7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6bb818447d0368acd1da487dba8c1a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd002f0514834174d3dadaf550ef44f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e92884164b5757c27ff3aa422d1344173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df2c4c70d1d8e72e852986e6326d2c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9254e6a30cd0702e5fac598cabc8193175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94cf735772247ddadecf497354ecc0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67afe37ff67f4997ae1ac7089ff1656177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d07c38dcf84f19cf26211488b17d60178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382e52e7483840801eb96fac0ed7a94179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308a7532ab758f06e8ee2c5dc0dd4fa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf81b3a39713d045c1e9186415ee9e8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84deb0f1f629abb05e12362cded3bea182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04d37b0f85aa9227202089cdf30d82183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aaf67267d949548f46bcd56f913863184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bdfcd88d9e86c3ef1c7cb87ff3a440185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9d1ac6d8ea242724fda63799fb93a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c59ed55559a3636ade3a4509c6e5ec187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf453e422ffd203c2f556bd06b15028f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942bb834e1b472d34af57968ffa8181b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb35f24d7d26848879514d7befd7ff1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee3d78be032501330fd4c1368033f8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e46e17d05db98efde6b39185aeded8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfcfffc6f883ed7dd892c7914d2f336193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7a6ef99c9f6052e348f4afca7bbf9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e397350eaed967731d89731a628e226195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6858e2a40801355b487871ac0fa148f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35704fc3aff7532c55ff618d8cf69f9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3cfa3f21a6f4f79bc9b2e15b1659ff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db579d1dfdd6f08e0fd0330a4f97ed199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9b45d0917887992ee55af04c6270b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe8bd9550921144b4eb5f4c5eaee26201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc91d342ec89f963e75bff9be79f5b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204120583362f3c8422fd58ff0e1608203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5347057670aae279173a0ad4a3a2d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729d937e7dc0f32818c9703d1472dde205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d882589b2d21d91914fead1c87597206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66987bc5400fc1696e47919305bf919f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dfb184d2ce2c2341c11036372a78e7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04343a688be71f2890e81c1588b731209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7eb60489b8ae892cc35ef9c4e9cc0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8cc24aea567ddbbfe2c1029f354588211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deacbc8227ea9127cf26e8c30760d8e0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2af3c01dd7db885ea33af7494160cd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e0881857ca51b36706f0bb47a5d25214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8e8e6ce532dbb5e818a5b8e1b688e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ec2b4e37631d1c3416e4b9d91bb24216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbd9a837241d78387fc176d81c238d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab2c9c189da9833b285430b6640ced218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398734f952af3ee63dc8c9696a1f6072219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54449fa65a005504fe33545c1aaaf2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9b0fefefa04b524b72bc355fc395a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc8cc7803fad8c04cc3c359d35b06f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592c82746a4f3d67f9c1b0db130298f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3941aea380d817bc4c0e4d90d54616224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07695286563d2ea76e652f61c65822e6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793effcac814ccce7b6e897331c0cfef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82eba348ff68a848ac61956766d64f4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d67e38a4bc122172d5e60e245c81ab228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9fa31dbeebc439328775c6e90c0b3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609202cd3f177d1b4f1cb5726f9759c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b61fc9a8bf752c08b999e33b67980231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3560f457fd598c4546cf268b959ab232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2498684ab0dc25e1a594934fb2498233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f00a663fb5dbc3588473dadfbf4acc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d4d8e0ec0e97644e8c311fe855a057235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6676ea33bca1fd0d988ca96da891f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1bd1efeb6e95e1785aca4eb78d99d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7485f9a5e5490d8d43c717df75f7b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1cfa0e9f13702839a26d7152f798a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9a353689204c223dda872c71e412e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6068a4227d01bd39fc406d5738cc5bc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135dce4237796caa5b14595f1a4d52e6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684aa6d914e41f7a4fb628a2983e2e3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c090c88a1c8b651ea59a60c96379fd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7fcc544a47a3464f64514dc56cca4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a132764584871b158d7856efc51e6b5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3588aaffc232cf5cbce153fde993ffa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc776f52bcb9db7bdd5a2f5a42e590248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760906b8233310d8a651113db554e1d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4922762529b604778915aeb70fd466a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e837d40c228cc70a428601658a68f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd51fcfdd0ab907a68c96b7b53322de252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aef79418d1cc4191e003e8681f1a73253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7780b27eadef2ba4a16ffd50c7543f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4cbd15bd7a4308ef34183ce0f8a09255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd868372a7272655abfa3b1b76ad67256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a8a844313ec31057b87cb49f8f565257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ae80637183088ac80b27e330e17f2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd913c3c061e60a5c27dd29e695870259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c09b56c3925bdb38df71c84e67b45260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efab9762f80a76a5e61396534f86432261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f20ec0b5313df5caebf429dc91c321262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ec027b40cdb8a7730dccaed001080263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ccec07c1334ed36952da519de5504264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d082f91f642410e33878bca2f4c062b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b3b66e31f34ea947285ace8e0da20266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f903d137eb611d4f5c56fa876078b5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202fe62c74d449297cd91cbbea9fb2b2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90335e8810cea2dfa832a1a364fe06269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a661c3af103f36ad58628a613f27ae9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33ba85558bb97d8cf59eda18d37a1b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f354b16d0e6ec6147339421a1ce1ec9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0c2a849c1835f61f144f579f040ca273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675c271f5177b501f7921a56fad53b8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14445f56ac36ae891d87046d5ebd9f6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1b753cd10aeb17670859d3994f646276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd40291fad006df95684487c6fef42e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ae73868acc8db0155bebc155c2d35278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a89f83f0930e0ec8e9c74183524c0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457c7ab846afc8ebc1b1a6b24293c90280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800dcc17192b2ac80cc3957e91477a2a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f027d4f07cac626b510b83cd0a2e97282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0197e201ba914f45f3a2416df5376fc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3449813857c39fe4df83631394b63284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f63d45d0cb7aac19d040d2768a7eb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e93623b152000597e42c608ae9fc02286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476bc2471825af7b0649096621f40371287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf051f7b8f6f85872aa86140b61874ba288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb555372d4d2a0763bbe2886d2dfcef289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71a7225f5fac3838b3fff6016ae6b8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153e71b794640a0bd8315ecf1e72b51291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50313034ce76cc1d66b55bb6083ecf78292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9cd774ab6eb55c94bffb9139be51c1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60afb3ac2ccd5a1621a46a9f92ff55d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86f208e0b6a7331b2ab9b5915d4411295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa776107155231087b9761c42a3ffc0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b180f89ddf5b665a9c28dbf39c58ce297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb5b76733c76e778f7d86432d1cf69298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4286e3b3987043c345dd7519775b01299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30611a7a8b902a79d1b7a227bb712732300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5925e06d744c41d4811b36e0e49dd2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20978e48376065df7742dc7c3a838801302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beadcac2ca9370a3ef30034c8af56c46303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5f725ae012648777d2f63410a396b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe53c54a06055a4d34cc4e53327a2f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da65499303e6b3a4f90863de5bc611306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f190fe9c2a62d22c8322b8811747b60307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb32dbd20b69bec9050977150ae908f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec736713336ccccffc0b68327f1e9fed309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba16be73ccb47ffa53278da45c59349310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b54adf2a1e7cd277a55e19f4ea41b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2173a595e334e8f1acc9d78769551312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9ac55458ec532614fb1f0e16d7622313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d3499fde7ec87567a620990ec1a96314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab1a82e522b31b91aacdd1895eb624315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04c3e39ad6e8819fb1acf1092b4814316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b58466f3178d65e620b410a70165af317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f18dc94b9080cee0286283a6790d3a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a97e87f8537fb5c24e51173a22d62c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cdd2af66e080edd0e9234952bf8876320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fda783f88f8a16e5e88c4ea3508da4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a461af1892da2820e175552d5a73e0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d354d73eaa42e18eac61ca2408dfc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0dafc68fb45c70356ca3f5c779ae4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2570d94ebe61ac164f973516f5c1c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81760e6b36f5fd83c183d245ef0ae8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16e406fdac8971be6b16bc7baf4396327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6aa88e5bb9173919f6f36c182c5693328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201ffd1622b71a09e29353fdb2fd914329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64401cc9ad0d23ca78a77ed0cc07404330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07ee802ab5459b3200830058e0757f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844ca0a4518eb6d5fc377b380f49dcd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf13ddf0979388d2983ef9aa8eefe9f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d304b2aa9dbee269d0c7bde4e690de334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831de797077dcb04dd737e6ac76419a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f828c40719b78d941f514b214719edd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb483d469c54fd33a9bce4414f35f07337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ee7eb7b9be89ab48930234440ab68338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3f88be622f3fb2f9ed94ea6ef831c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c60fa0bc7740e5f9013a32eee9c7d1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdee43e9f28242f76c6dd80b113b648341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ca3ee43678db5643f1a1257599be4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd0edef305e2fbaccc94b64d6ceced343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11dba2fe5c247028ec44a271f23e48344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1909b418686b3e467b18de7645ddb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae1f97c3f25b5988f78216562fcc72346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71824ebf6b4f118eb537e7526eba0558347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7762988273336d32ba7f270d886948f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0dca7465a5fb9338068a02559c8e55349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8b9014ae6237c3f31df5f5af0cca3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a3a14cad7cdece0840b59d7ee51a5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53af6e1d110d8cf3793ec06ccb2344352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f4bdaec10382aeafadb52d296e3de353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a29ad9d0883a53ec4b7e4aa0c67b8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48a3eee35a448c11370e55e05e49e2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e904fcd9daea5269cfc47bc8c8d11356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620a4e1ff67a8db38b18388185d15c4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f774ca42833ede2459340ab51d836358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079b5d554a75cf338d0696b07398ff4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839fb268e0ee6cf0526b63e8c12d020360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e7b00edf46d02b9cc67d9ec87a156361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da39ce36a82254bdecbcc371b33924362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a953fb9a661866603456c4e63760eb9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7c4205bc8a3704d666b9e96af6d69364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b51c38dcb0c8295a2fa48c25df5831365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf4016315ad8dfa593a130cb3c8f5c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc900efc5e6adf583b8529ad6a72c0fe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b82396b9ce85ad230c93121b70cf97368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2a6b10e90c8e5d0bd52a1eda1268e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b427341e01386cce72341cbae34a05370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e2260b3d9c6b07a97dee06a416d19371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12523d7b735a0d9b88dbc1a759cec599372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca087c704a8bcced95f5d79aede6197373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373409090d8d2cb87da49e7ec29f72a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d543202ee97e80a01c93653ce2ee5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c075063853f22078218d027b0411b3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fc56d33616eaa310a65797217631b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953155c1c3bcd29cf2a9c1e6b92fb0a8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5ef598afe6d497378a6b60671e559379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94141ffd43e91b9fa081cba74bcbce0e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afffbca8f00e2d9ba8434d3facccdc03381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc4fb83416563fe758f192f2f80d42382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317a4d76418560e75b12171ea1ea3f3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a48ba25b2f4cf7f30af57d771be6b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70204720fb3b69254fda61f4c92fbf38385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612140392ef5c66741dff5af2bd4dd1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30190bd5236c0117f254f733edc9c53387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408b8983ba077dbaeabb40ccee2a866388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90effad40d3833467c60e27b3394a39389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af966ce0d7a9c430065d343f01ff16b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb119a4291577de461ad2660d04383391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8400042d1d9858a96b7f5d9f54bcc25392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6aeab935297a96948184c21fe0f55393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed8adda2d32e8f85f8b4badcec9440394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20596ed7f286e896e97508a77ccfccc6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ccbd5b61cdd64aea4c06d2c113f11396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3dac5a036e890e8865b9f0802ef2a2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679dfe68f2465c18ca1e99e9a480c915398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711411615e0b96a95b869049c212e941399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316590707425e5662d2f76a4b5fd709400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd690a837cc7bc3114ed729ede9ae5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19054c1cb865ce0f267838eaf529db5d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1246a52129a08c4055087cc714b63403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506eba983696cd018dd1f270a5a2be1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06d1e063c7df984fc503d051041732405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9e05643df6928eddb5bef5059d821406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f91d6737a3913f7815f749f9ac475e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60a66364fa7222c0b0ebb9fe944506408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e58494d50e373338df8b91bb354ec30409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996159c07292b1f476fd8fce00581a93410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81332ac17f5c3eac5a8a76aff08dc5a0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba5557d7ed8dba81481b101e23150a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689ac3772e970730ee833b350690a24413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6bc13ee40a8c9b3ae34b92985db571414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24628f52a4466458e0b921a97c2ca537415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77238da0a88ba4cd779d8ebb848cb34b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133ef5a3826a7dee463d0a70d159be3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5702e7b0ea82f09e9884ef2b93321418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aded61aecf1b4890a70fc55a7fe0ccc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188356796253730ed20be184ad6c889e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d97c9bb704c26c05237fae607f8f5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb805cad43f7e8191eeaa1d6972b92422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a2bf3a68b91d0824b2832e091d3a9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7905ad43acdfc5c40637c19ccd3ed26424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3579338a5a311b2dc2cb98f04ccac425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6362332eb6dc6c000e7dfbcdf7b892426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb680f31ee2705e9da51b6c7ac3d1a4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7256dfb7c2458de2ffa35f9282de1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f171a13fb60702b785e5fffaa85f8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6fbdcd84e3a799246b0cddfa34cbb9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11bedfb0c6a982814479401f89f0854431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e725932e9f433c06e188914a4b65c6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d6a412c91fb5c3914dfb4bf8acc39433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf67f17a427dcd15a4ff390ce766a1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09abc7bd61ea2b75f541b3bb2a9ce631435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae99ca3bf9d9acc38e7a9227ace7d85436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9bb11bb7dbbadf1fcff8d741e6bc4a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a85702de968cd2f34babd08d77a9c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5c8839859858c65e87d195b5875b0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5db84150731890d5536814a91ec933440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754b4386b1251140d04ed1fbe35909d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4a81e4769c822b4d6b562c076c16f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15993215454fdd120f5d138beb036f4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07671da2aff1c6634aca4f2d368430444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ca15f4471516eb15cad9fa73fc5ab445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572b82049acb8f12b3a7883e00c5ae2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03783025d9c1babf5b119506dbeaa114447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25184bf5db0041e09ef0a911a835e97448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898ac035199100f633ebc2f0465ad0a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67ee1dcee466d7ce8c214abd794ce5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2b4a3e8ce6011d71eb1ced9366227451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd68affa59e685362d4672b87b8c5fb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22753668986f5a2b9b873c19558028d2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64723fab3287fb33ebc5651eca30fe77454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fca3d36b0b732cb8a65481832e22e6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192876c81065ca0e831f86b625a0916456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266d7bd9433d78ef02cae855194fbbe457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba4645daa12ab9fa7642906baf586b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b86aba823dd4fee2d400b17fb712fb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e95f3cc15a22c130881c5ba70b52dd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d0d3128657a768e60b9603519d2e0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af22825f53d61be5c76f22576da9087462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ecbba58b756bf80be87cbe8a0ba5c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34205b254bf43aed5a753afa7b98763464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c56c3f9af945f06841dacc84e7344465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a7fe2514b6e49064d79787fe4a35b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f091bacf6dedbfd82f2c21b2cd614b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8a1481921e3656f49b32abd8a59c1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dee29d719e7c5bf19c722c82a661a1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72273e882b29802fcf7fa34453288d9e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1208a8e79a13bbbe44de68ee2d01d0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9efa066b32097eef8869c1cac4d24e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55bff562cbab43945cb079317801dd7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bfdf0eccd6c94dc5940400ac56a0ab474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3543d8ce99ea9a0784b230ed7a5212475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8838baa90612fd8a8356d71f42d80cb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f0f0dfc9e6d1a5671c91aa6c2cda8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661989b4f4587c942fabd32dde15de8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49861c9bb74c4ff34212cb5558255b92479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>