--- v0 (2026-08-20)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8145425f24078a5c52c9e858059fe41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e524dd8e7c2c7e865836e06e116dc662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86284ccdf96a73c3e6a60aae9d27d41b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5773e6d81484c04b8fdd396b5bfe4c0a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d07c121f49648da452584d5068a3a15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b376618394687e278a93c721a516416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb61e09c1240ab12da4ebe39f04d9307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e36bfc760d973da5fc0770eae4187c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426cc65b24ed5c4951499ebdfbf16b59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260eb19eff9407e2850350665db611410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5fbc331ff125b99951e30d28d7c82c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba6f31c66a35a7e2be32891da6f79e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a58c844570413bfea835004547667e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23fae01b960dc598afda9535e9e1cc814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ec4087ba6b757bd2b75688636dff615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d870794738a0c9e90aa80bfed8d8416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82cba55e66d874b16eb1b0f77142cb817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8bce1b4d902e973f18c07d863973c518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e91376e0114ab28a29114ea23e5d519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4e5b5cb9a391198088fb3b3d32cda20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ecb62f0c8c6327e45acf3eb0c618ed21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31481c0e3d9a013d4b372b072077f5ea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac856347aafbaa1ffcc758ddb06339a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404ffb9a3d2ffd8862255fbdfee5b0f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faff0f3883539e983848afb56cf3a6c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd8bf439d5713bb09de0c83e844fca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e512e8d4edbe9f95902bcfb4b1eed927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92909f82302ec5689a2c9efd81c54228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d644308280d5e6b7f99ecc07d598229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a605fc6c1cd849407127d3164d4f730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c657a87f4d6ad3a5b8c7508baaf48b031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9b5e62ac6d9c68a8e300ddb22e2e532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae544152bce8f4db87ab018d7360b1433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbcb40a3e185e0bdd6519bb64d8faba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18fd3ea83d2abe8f34a857d486a9cc035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699f9dcab0960044d7eb25da49f987d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc63d2902f3b5f2ae9d771b01414cc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a835340dd13dc3e82551b3013e072f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c9bbd82606e4409b1aa74f22bb08039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882a505256a23d56a5f29d15e49013c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72d62be462221fa58be5cb4f1194ab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f90ac703efcf073e1a20fe9649c85842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b52969db5de687379f45953b38c19d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be578988abd18428525c5176049af49044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9b32b7c4d3a65701d072fc7e3e37b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090dc449b362f0bd2c38e57ae1eb4f746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad9fb3d1c598660d2ae5fe1048d78547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dad6a83e0454fc699dadcc5fbd43e248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85898b8cbfa1da303943dacb1c393749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc39c9cc82a57a9bb9e91478c2c03350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6286e08b9ae4fa6662df6bf44d78351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700616236fd7abb6ddcc10f36a97b8652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6343025e1447d800b3ccbd04a60ab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152da82093f88ae89ac2e5beef867b554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae449fdb10f3eefe3278791afe920b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b3f8da5e08e3f996181fe6caab20856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21fb23c0e430e67b09cbceae1b02b5757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc54a57a3342381eec2ab26186fd83558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52134e89a1d3650b549638e84a32680c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fffba6f8b689c24a3cf33f008ca89160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116eab2c18e42f88a7e21a6fae02f56161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b16bbc5274ed0b79ddb1f95d307c562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df623e503d2bfc94f9cdcf7a0c207b2763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1b65fd3f34bfc0af389e097bfb60f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327cd04368ecac79cb5ed47ec8fd5e6865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf096622c9655ca004468b01b6fb3c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ddf404a9a2d2ec3da69695c5ced1167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6467af59dd4abc4cfdcc6d26bf236468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bfdaaf4476fd21217d7f347767f03769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b981dbf2676d1ad4c2b616bde4642070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f6cb8e79f525d5efa359f6f6b8e6371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4ed16a1b0480528cd2954b26c359c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dddb64ab41451236474a4332ef6ad6e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb351e87babebd7003cb5955939a4f274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba898de34201028cca6e6008a0882875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80eea5c9ad9e3b7768cf10d8a63412a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5a630ec4861b023d0f403a285fb1577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ab2cd4fcc328b0bf04ec63362265e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde64d5aee656bf24d6993c837048cee79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11071830e5cca766400d519c3984341280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf28ddbc3ed3a81264c5b5b99a9c2b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bdd34ae8dbc180a2ccfa0c51f345ee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f13391ed55656396b42757e6178ca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde2762bc0822839ebb9699ae5463b684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67312d0ec5cfa064f6004dab9edd2cb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a4edaabb8e79bee26a412aa423c45586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2877efad32243a8e054371740fce57887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa6876c44e679634aa58a8d2c3fc1888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479419f73c0f153a5fac0d394af7a8c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86400f370a789691ece649d1e5b4e190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5802a8019f9ed97a08bfee0decb65991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5c8f2c0cdd49c0e854483342b197392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f152772b70add3e5696dd25d885e80893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9b98bac7465e9e43d851a639bddea94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b379c608a1557f8247295d5c34ad295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01643b5f15da31e18493a3ecc1b4128896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155d5495cc23b508a1ded8681e16d4d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530960f7e1d9b422eb4b295468cd72e398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20512a58ea66220b967cd66fcb46b1999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbac5eaa1a65a12d33a740b8ad5be0a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999932dc136193bf6921d564316e609101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16652ab9e8ba3e6aa8157b90915a7e62102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33faeb5ddf0b60c5054bfecde5b0095103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77602b3c58379350dbf1fee3a4be6e60104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a68c57461ade26f1c8fa1c4bac3b2b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145831abc929e7433b9eb705dc1c1470106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87030d9088bfea29e1733f94a99f345e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5eec7ad623070d491c5cc055c0371108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c1d851ffdd62dcfd1df3319756e3e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2932ee427686a9b4ba0e5e01532dbc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bffb96bbcb372fb88d531520d0ac7d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73cf28f71f8372d8c19a5062737cf4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d855bc3dd5253a01225843d4135383113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf77235ae1e695d9d5be3f835fdbc9e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b6da4c9c544eab0b0b91feb4912dc5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9ba0229817527a9be5fd885f177bb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569b4e621c84970b1ead4468f5ded2e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400f5575d5c1b30ccd42545cedb94fa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb25d7d92fdbf8484dec25fd4aa2e97119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d9db55308596fb973545f5634827d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d88af96a9a81c309299fd0af16cdc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa265618a607741fcf172c5f4318351f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b736480c7107c4a3e245b8086c27f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabfb987d2adf8b5faab9f6c17e4ee75124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb95fa6cd8b50a461e2aee80f8de113125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a90e850a527c198ccc58698b5ee8a7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0bb8bf29ba0fa7a4e0f72980f50e3b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35bedd5200f026f25e341acf8f51b8a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40d31b960dfe51c98f2ca9ce92b1fb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb937a2a72ad2344ec05083569e4db7a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19d3503842a620b3db0bdf6357e59e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352e87d23339120092bcbb18cb2073b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ecf29f929e79c436fc7527712129bd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f94a974fc32fa6508056b06b595c3c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469ae45aa4197899dfa58ef2bb2f847135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e49f20c91c7656c6dd3948887f4580136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10cc82fb68f8a54904fba3d2a49749137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301d1b3e81b2bf9a8b7126798782c9b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e085944cafdee20ac58174726d2c84d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4e15d1ae2cecbb3e4fca58f9131b2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ea87fc79a0f75d97630d9bd7e216e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d652088c0789b38b0b871de02b7c4d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b92afc17277fe4da04e785b0d4fdff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77774d1e9773c98f53720943cc4dec98144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973d44280f39c2d2a10e2ebf2b6e29a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684468c8d6efdf44d1e443f14c17d36146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61eead99933e8c4d4f3cec9c26d8bb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a87fbb27be167c62bc099c72d94f9e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f76ea7ef9e122c34ba552ba042ee9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c4aa3ede8a8e4b132389ab4661a41150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc031c7455ab26aa58f264a5867df4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b86a95a1e6cf4b3a55bd44d95fb2c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f8a935055c64e9e26b7243d9f4411153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649ace8267f03f3a83441e7c32753b5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9056653d99c1dfeed0595ed337e444f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31b851fbcc23a658a99c75e31a6ae1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87e1acff2ac25efeff63835a94d0f8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80809959c5f34c1e7f4bfb091630579158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4e3453e03efe52be360a42fef0807159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ecc6ec4cf25106986452db9181bcff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98359534ccef002b5641d7bf077e8d1f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767094e8a65a7440110ddc5dfcd2d62162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d0238070d5025afae8030371c854d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcdf3253cd5b116a21dfc9196e64784164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0bd80a3857034182ce633480558c8a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0763b605f308177aa279de7660ff9a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf038d0b011cfa9fdfcd13ea4cdaff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe251f7bd6470ff93369cb88810a40f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974489cb11773539f4f1991d309ee0f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885aa9091eb3145b3c9ee49b517f8ff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c69128843fda653275e5c2feafb995171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e447d55fd485ee175c819d3be368d26172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e2c7ffaf9e10c35233b445aac9b67173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aba468eeafdceebcf8ac0de139628c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef599065e709d5e37b5f00859cabe1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701e3724f7b11b3462101235627fbc4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51048a17dbc2fb096c41c825041039177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936334f14790f4c5e0d5f9661cbd5824178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ca285b3194019712f1840f7c9f23a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac72084c380a91104e5a747df6612bd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299e4751ad3811b58a96d2bb773fa85181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eddda5cc4e8af95b9d44aaef2971672182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b855a85e87889d89d05a2c887f5a26183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179ebe7b65105ec83ee827ce187aa81184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd95a737d75cf2b2f794645e3b6673185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ede48e6a5278cb47b04d638f35a44d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e1d932def28fb48bbefe88e09dba9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb630c5e7551247f8fc3859b8b80cf3f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d72484d492a3d6619e5ea946f7369189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eaa6ec7bb5bca8c178112f3990afc5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5aa6d8060f78d0993704203d89451c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43a72f0ebe10b21ea421abb4e3a7ae192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10409bf95d4d91888591601888d1ff02193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162fae7cf8d19dc02677d2313518d5e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306068c9f1c6e9be5db28ff49dc7dba195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd83e88be2bf9d4046af01fb70bec2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116e65bf71fea4a9b5f0445a879c911197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f625ebf20accae076f48638fe6d016c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a78d59b4f6f8a6291f8d57c8478a7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774e1ea5ec47b64f9fc0359c916ac63200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9198041b1226c53d6fc065ad74e68201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ec421b518d1af83b8d5134ba067fa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7580b73f982515116a0c1297d568b7b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603729ca0c02f4f26dbd8a350e09800204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a05032813b11667aaecf3edd706ce3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954825b64070fe34a0d6a63e53501b1f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb69e5e1dabdad6fbfb3e36e761ae67207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ea488716e7906837981f0210b7557208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf311cff9b4df71dd7ec72cdb152d5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e7ac9dfd7c4b314c560e059c4b4bf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54331c66dd61b433dd39690077456f5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb5872cffbd8513db66f42b707aee1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913eea00986ebc692f3d9867f2e1de1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01e3d46169c8dcb6e6275a1070aa99214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54618eba8739cb109aa0b6521b3028215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74f6d91d65338643ee7318124b5ccb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2eda88efddb6a50976ca153bae6b04217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6b8a1da9c71f3ab66b0172878c388218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427af5503a978a64354a3232203d4ddb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c261fdad7f674c9da841374840f6ea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d7207fdc1e3d21433f3e349162248221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea349011210bcb56eda661fafd6d7093222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c6cc083deca159e934b3e2ab7a2df223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f20d7fbe223d971fb9287f9c6f19d7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19594f962509f8fd6fd1e6ecd60e4fb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4072574990761c81e685314ef0c4eb3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ac39335f98ceba2b935a5ee38c32f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f6b21ff63e2e386312d061d455dc6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d1c5af2a70730e1d61746f8226734229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a2976f03ee76b1521c1a4bf3d612e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5030517c3f82f4cf27912d60ff2741231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe708e7aaf87fa4d714a5bb868d6b7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85495451018990bf1a96a2400ba724eb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee973e51627d6fc15f853ad3c79b7e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2878be4f9e2468fc4ff38a6e1c5128235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04162d99ef19112dd781bc9ce34992a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3b310b82b4013b8d22282c21c5486237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c1ef55ee4e6c4bc3b319933171f76238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4fa4fb034106f925436d1ed2e5810239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f10c374f6a33cf372a26ffa6643cec240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77b4b809e46a11340c56d9a4f4863d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4a43457474aebeb43d4b0aa663708242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf788d1c8082e5576ad24da5f28f199243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f15044ad845785b7f75e4fdbeb0ab244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd8286a5183f4a1e7c90003b53b91c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194e31345b6de74a0424f74cff31555246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b9444b5100cbbecb59dc3e2e8582d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d8971e0315fc38df2d2ad9a7d67b7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844cc61ddc81df38e42f40e27a76388249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1435dc323ce2956cb71187b44d39ae2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79854413ff1a7a1ef9976846472942b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec31e6e54a8a0661355eea9a884e5e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9273db2525d3872cf5ffecb1bc9ad3b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0aa3bef8e54a56591b7caac2213ad254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9152992a836d1bf1b2d28f8f76be7f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e5c35fde87fa38181304e5b0a85a4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccbb33f4f8c82b908781b8cc4eebcd3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd595cd3e929df69c0217cc8ef68047f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71988c18a6d15840aa01463e6462d5e7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025a0b560e4ed8b1648a75173c0f464260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2f9691da38705283672d830ac5e81261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5dc9aca59e8c9723898d2114d6214262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2bbeb8318bf91b9d5a61445e93e479263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450516b256a968793bbac89c7971e0f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9740ef23dcbb34d35aa48bc46728b4e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e5bca6507e65d1a33369b56777c1e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e70f392d987f4825afae3bf3d0859267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f394456e4929b37708f7f7b94ad1f3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a2fb77b883ff9e291d824126c9b64269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13062487c6cccfaf62ac3f9f15e0e8f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae568d2d356e565cec838c31e9c8702271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b9441884e4b75dccf2762d5c3bff5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72955950955c6339d1b20a38796036e8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089dbb421a11ff699febfcd55869cd2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ec901c4aaa6db4e9363dc503c91a2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55daf5ace05fbe593a32fc74e7c05d36276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a92999dea7e66d2ba1acb986a3999277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6b2617c44851077b7342773f68f0f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff394f436f944a762e50ce851c2789279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8955b8e14f4f3c09cd6a0935c8fa677280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35294da74f2f4553125b271503976dd5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e6ace1390520b4786baadb5e5d1eb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e837f43312e724b0036d25740d52d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48424209f765d506c112e29adc5a6e27284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15a0e876f19f5c9d7a786b574ce0e1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07c417107c2a8c6ed737d2d0b15aae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0f6a84c3bf5f5d3317531d579991d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f51aed5016009c5488cdab13a29f0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12858ac9a25ae820835c19f4c634526289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252cc4b00d5419721a1ae6460b81c189290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c4aa39e1596b6e77b57159c0a7281291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72221c01f5e21b8315ecea7df071c788292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d4cbf60f9ed5c4932a1975cfaf8f7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b80c3becc5b401038363d6ecf85cb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356ee5c7d53bbc8baebe0ded40e59f0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e5221a525fe60c5752660e698e5f0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783bc90b432972a7883b845aa54b604297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834e106a7375d6d77daebcbf2fc7e75298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb5a629ff9084177c68e3d85140f39299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214576da89d8d5a50301a078fba674b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7dd6b7ab9bf0a3b62ca5c68b4c56e4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9b890bbcea3d9b9fdd57c64e70d1c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836f6f1634bdaa9fb756c750108b1b5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95ba5cc8341d06fff84c68ca8e45e8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ca77cbf633e20bc2f22e9a90ea54d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb8b7ad8eaab0086d528b2160c9c66306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68004bca52184ec59c6323e261ed133307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66983a5cd9b9a6e492a669adb731af9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a79623c75e5988f43a502e96e0189309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571c6c5f9b7834d975fe1589db8d51d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5881e1887f441e1c86751c463b0e4aa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff17665965d929c73c9e99f1ecd1d1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a340e6ccf7c5e8f3d87820a720994313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db4c6985443760104000c43aadef61314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff3721d40a941cf9ceb0d829fd138e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa1c6c2a4671e904e6880d6a95c874316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3465ae7704d9124dfcc2479c013ff317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c17ade19bb97079026956186229c84318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88878aadf86d780fce6c7083f6c09e83319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a92aa3e50d1b87a998cfb2638c0e7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231cbe6a324cf879b0b8ab934c99f5c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b77d848c12e23c7d4b710c65c0c8b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1d455f205411f94e3ce2ae26ea25d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba7537b3b614e3cebb8b673af4b4c5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b57bf2f4bd38df209e447ed753d4f6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230b6ea6f9406a18a0f0eae89421e7d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732e60df9f8ee9c3adc67bc91254244327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89b80418f70aceb9a865d08f8dd95a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f807591c882df85cd0c109229155f14329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a7799619923da997e7a2c794d8d9b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0293d9dd652cbd43c9055a65e337faa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b1f84c51bbe868a5dbb7f4a2a01a5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dbc69bc5c763922c7d05c3c4b9e8ee333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c678eb9fa6a46895f088f9079d4644334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8116d99e404ea3a051cff90fb7d0e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb161e5cc92e9dc5d22c2080bf6815336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f96e6a1d5c4e259645cf4c05f2bd74337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a37d782fb0a80d184ec479da207bc3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6403f75e48d072081f596cb7e31a2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14406dc6179fc6a4f257b8e084c14fb2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c9d2404eb5436b769b6488e79f66c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c94e737feddb6ae65e24c766d55099342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7db3707c37778622be27253952559343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516142f133a170eca6255cc3d239b0b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3ba7125cdf69c5e9fdc0c354f2432345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29025a8d5644b3fd4697ea20d66bd66346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa9351e47af2bfdb1b2a3336b0e7df347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792eb6be4fd2db0e3119ce1a1ae115cb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47140bd18903f13086a901a14e3aff27349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1351fc259c31105baecd1d250c4d4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024eac6e458e8fbe2e0acde4944de16351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a320af140b978cd52c729d070755dc2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9e5b09ac10425d0c9bfffade7caec353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1fa188cb45564d2cc58b87d35c679354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b371d00d3feb906fab35f80f950d9ba355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca9ddfcb2186381b9d6c3430e31754356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793e376f72aa7bc51daffb60e54ff54357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8dc0a9efef9d2c4903a182fb451e2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29588ce918f3d8e32c8400c16609c6e7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800a93a6245af5e6aaa6b000fa20ae4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21bb5d803c0485ba10bc15733ad702361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e92ce636b9847f39bb8e46c3b5ca8b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7c697e58a9534f62fb91365b78e03363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a84728b623c7513a8e3797008fb4d4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357ce62e5d5be68200b07fed3a2526b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1ddc903170de5e4bb28f4ebae84aa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9eb23ffb79702916860357e8494213367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6479f4cbb2c7260b4c9cf7b64ae03368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7d883de6f76d4cac95489d9935c6c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc516520fba4015a52ea499aefa58e5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc3691170e5320914c79721e67549c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949737a830f73cc73fb792fff8ebe4fc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b34dec4c30639d20fd7549bb479aa2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa607b35bf84551724c0cb884fb1afed374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d969042ef9fe7db3e0b222dec1600f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab17b26a58914c87fdd3d79ca11ed96376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44dafa786b715dfc3de0ea02151b8d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6056f8f13fc915fa2e831904feb0bcc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b887291fe5f4996f453d3be1030b2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd4889916cfb3e9129919ba605da91380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c630881a01ba44a7e5b6111bad82e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468a1e03b097727b2448731508cc7c5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df85eb5a1a11eb272b6809f30c761b4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22aee6b9920a1f6d8f545863dd2b2dd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fcffdb3e1b8dd9a6ed5f18996eb979385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa136e5ac445e1b2716e4acfdf9dfdd6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd619cd34a448d223056acbd8799d1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae089b883755efed886ca1446398d8a7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ad7a2ad9ab517057effe9117ab882389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b379d49c3f4a18fa586cb562c61a5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab766fdc741ac50ada30e336cd0c568391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299f8bb12e2677965f8343d2770bad6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea6c8b4312e46f11644d3b3488e355393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f8129f150700418cc9b382a7607b7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bda4e99c631cedf263a99c08976953395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84909618fae42937c6958dc904822372396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a60c8ee8cff770c5c356d42ef5fdf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc87ae599df075ba2f63a9dfaa160d8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0cbd56309b0f5fa523fd3f1f671da399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851f4176d37f3c4de71070903f35f56400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622779d31d611b17210f33b7144dab4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a296ddd2997618878f40f4da5559dc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56111884f6aff9d685f8da9195cc598403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4a1bbaf01e67426e2ce1e01b1a1da404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030da6f7da036f9aa9c2310513c36c89405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301452c05ccb06ee8fafa17d7075ced406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20cf1da916396eeda14c06e32e44f8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767b05c8c9a0762ceaeba49f15f4227408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de5486e37390ac484125d474e1c2b5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918b370b286333691e8555fbd108c68410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded33c67fd434722b500f326e1dfffb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8213a69d14aea3be1acb558d791c3dd3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c792cc8a57d57c0d720fc70ea8757413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec542bc0f5dc083607aeeee58e24521c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d0a9b44b9416bc5cadba9dcdee37a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf64ed9dc8ddb9e72bc4ac6a121d1b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564551ab39300cf4bd77b6351bc5f5bb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc45c9900c3d9bac88f89b56aba9f94418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296f3cc242c835856fb4d6eada2d653419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb327a11e0a18065443910eaef6d42420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7288e336bd104a19c8b7005730978421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ebcb368e6a55be5fb92f2f3e30f54422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f501b5e923a60d0acf608df6391ec423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c2c682e768f0716f549e45c6a74f0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55286a121ae79ec968b0b29c7056c550425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0a31e31c1a6f6913f8085ce0bb423426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44693d6edb0eff865b33fe030790b6d8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50fce55d033a77b3d886d8bbbdc57b8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2554a2ae8f6db7cda6fa54c1f4a04429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71acdc4e95507184d0499550923db470430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331bdbaa7300232a6760745ba6b35e0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caecd69a7a6305beefb4cf54ccc49fa6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f14660512f0242d8c2f09b05851fb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc900508df9b1e9d8e160a5c7004f1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9cb1471b30fb07f39e9e6e913653f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612476c96ef87bd536f4f0ac55348dfd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ffdbc6c5ac3052541ccca393501e82437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b97c63e6e732698b8cda5a2baae874438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3418c89324c0000709e26a4b8df64f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8d9f30711b59cbdeb2645532e3944440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677614483a5b6ffa14482c69e22cc687441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c87ee6a016af9a114fe018c4f86e1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652f589ed2886f9dc0d8f1a69801588443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0e082fc02e2be53096af71b01073b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f326e1597cdc992992b579a4864a0b1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc93e3995a803f5a9c2672b13d1c63446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89c47b7816e2802443839dd5c30226447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3aca755ed6988029e3468b9d1116a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e453773f2677cdac2f6cafd715078449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beaf3ce34a8c3227d2efd57788ecc5c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c0c7ad65006dfed536fd3572516d0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160644944225854989a0022e3e5db1c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3bf8e703c5d625a4770f1559732e3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd0c688828ba65cfc8253398bfd768454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeddc7d1c7be7af70eeecd47f32d36ec455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d4cf62a9e963bd7ee9974614a57d0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6fc27095a426d429b29c68d64c94c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1809fa4f864e544254f12f31af9b853458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021afddfe99f27c0db34a12bffbeb105459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0967f0ad1a1852846955891ecb273460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9aa4105633f144701b64b33997689461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11119b3bd52a9bdb471d580c00cb82462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb256cbe632a96e8f7d38c2e29384440463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470b079e1f8022d73286cb5c227701e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e479b230d5416f4713d2977d2d470b8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69cdc30d5727db96a052366fe6480c3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf605f9d1c86374dcbf3ae99cf7acfa8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eaf3ad80393f22139fe0ab4c87f36f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26170fdf2615d0f610ddbb62b043ae2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ecb63d1447f6304e6b2fa912c2795a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d340520488fe6d72e87e214deb865471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47311e521c9bfc2c8cf9c7d85b0e057472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30ba0ee85b8805d0f51c0ab7d3e400473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34115045b65b5201cb040a381cb7f17474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f91bb202bd986f5d1dd26ab1d65c9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1946faa8843242406b688ab7fdfc1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d488b1b0b047768f724505caa28a6e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9887108f7516059cbc5f1403b9f44478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60bd07bca3cb57a9e53a1793078de4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6f0f3cbbe3c4b4b4ed61fa85d74d4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec63b03cd06d192f30b31392e34888481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297938d8d384d2741d450f01a660fc5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21f625262e8a5f1e16ac0d70b8bae8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5f89d083015a6707a5bccd99578b7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2702bc32e290cfc1fc73d750c37a9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7288ea945fc449178ecdc1e46ed30486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4164b9515e25a4101810592d6c8fd0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9820af641adcab26f90bb4750a093488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a977d48b28a71fe787f05eba7d70c0489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90eb9f9d96bdf9be7eb63c610e3755c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e660bee8512fdf7dc0cc77b9767862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c34b9c27d723bc8ca7adbb28f8a0b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574167b396b8ea6b5a8b022f6052af5d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fdc5f559caf073d329c57c1b5cd29d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb97832b5d736d06aaf7ebfb42e2eaa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7011b3515460550650dd8c0c09da6997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba766b585d8f7b6da7af5965dc2b218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1fe637d053cd240ab46e10fd1d997d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258e36ad2204bca3c7be4c52f3ea6ce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92ca91073af2294ab4b605b81fe38b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2ee7424155b195d532b51b53abdc512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7fe269f29b3cc122ce83d8a893e3e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3e5d23e3ed1e624b4629cf302a32914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd7f395540167dc808a5d56d6d875c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd93182f99cf14c470f1c3ed10ee55016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3650d4f3d1cdfcf5328da5fabb714517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24abda2f1deabc98c03716c73e3d3b118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31edec1115ed2c78b24092a2433dba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c59b99889875d32faeed87c5a17b2e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00bb3b2843870c395226096ea21df621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0ca0e85119780a038898b424c4a8a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1114b00dc9758ce68e8508eb2a104b123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a405dfbdf0331a4e06b0623f905afe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbfd66077d7d8af55e4c5ddaafa8d4725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936b74305cb725d835249fd5a11995526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ab81c378b162c800f26332013a7d227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce293c0891334306309b42958a055f3628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99594fc34c85b8bd4e08756598c9fff29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e82921bb3705d138f0685695b5e8e930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417d244194a8cc15762e91b30ef1fcf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b072d58039df5229a4bd3c585e199a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c73bf7e57d2341d7998cda9bc8f84533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a358b1ba8a04a14d47c35ba34bb8b4d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915da8511a9966f64a6d6089f351921c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b717c12e019e826ecea2fc42f61b2f636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d853db74b46a0ab0cd4bafc2df782037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87a8ed0e2d5417b61a7e9e998f2ee738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87d06e79447094b950655b585ec6a939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66f3d8b73aaf1f3f48fb76161588fb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a427a07e7852af633aaf50d0a1b3341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8601e8b7c9bfc6124491f824158a8042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1ca85c5fe51a6658b6c07bd2fbc4743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c7422fe83d263c7d68518f97d22b944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f68f01bf0645b715f7173897943de545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f91c9887b6f63961ecfdeaa1ab43ac46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc007e1facd79157bf3399e523d1d8b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d8ee025e832bd2fea7c6989c1e21748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f2a37ec71700e5ad3b4736d36313a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77d8245568f1ffea8adc5b082b619d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb5903a3968a64b652aae438e27c3651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036b0f103093468ebd9b9ce9b79ca7252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925663b7a1c598771f29173f7d6931ef53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f099d96e4855808525153167e5d9b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f552322706d5aa23ee6f02c91b978055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b055c445ee767febb48af923c7ebeb256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da00441a8b89af7485830b43f7c547357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d702764892353ae60bbbea9fbf45b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc8c418409a728858780cf32e50d5259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b5bd66d952872476b1d2b9f6f776660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8d2af5239f929e51a883d14ba5ba761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae73a8b4de68792fcf6e0bebd416e5362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6882577da57ec972d5c6d2db10420e963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320b9d36535af4c1bb71eb48490d1ea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab08ee360257e264c97adb829d461d165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9ebf01ebf9631304129834ab76cad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf3e71c7c2df8ce874534df6a3cc2867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72f43f789ec100a9f38c717df84cf668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34109a5a10b62780074c331b4765a91569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3d3adbe12e8dd4def5ad36682494670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484c6725776d8b6f09740c29d305b3d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102445e8b74434bb6bedcfecda96c1572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fabea7b9168c86cf24c3b68fa28b1073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93020e1aecd3ed2a7eca0cf4c2c299cb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bac2e5aa487b76685ca0684b69996f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6435c236ab0e5aa127d0e7f137aaa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a05d59d0f494dcce577b4b87b784a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb98a9cc714382cee24910a2b02080578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bde382dbcd10a2853accbb9cf64e0079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c99f0fd6767a52510cb858513961680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581486b301a1c60b6e2af8b90768fa5781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8314cc72ae8cd8f4759c53ec3296d7282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ab80f3720ba6260bade04b03a37c983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794f4a5c948a5fa70f02dc2ad30ccbb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332626c4b537359c1ec4f96e019aa9785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafefe49da99120cbadf2c3867e76fe186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8463a38cea9c95578a0fd35781f3e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc838a10ffd8ef6d106d7a6c20b03aa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26292d8dc3a92e278355bdb6211ef51089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab41990f8dec59a0baca7e107e500690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834e58b7ccbec02b8c93106d068038291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364f5bf64f8d26703183d8473f1bc5a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955072f6de82bfa3c26154cf6d050f5493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84fd7e07dfa14604db2135fbb2cf0d694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72965fdfa553f1f161bf4c3de76bb48595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a8b45068064ed607628bf02cef4ea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2162675fef3840d6854fc14fb7c3f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c63b8dd4dfe48761c95aaea9ef693898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d453e9b5801ceb29b6a546195204999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f2262655dc948a56fbb291165193f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f18fc2e34c94a35c0d2365424f8930101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0a272cc0bd2dadbdac296bf64c607102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e540ad7f8259bd41409a968b6acad18103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a9a7da37acf1e89dd7cddb6121103104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6a100f7c54c614b89a87f820c1895105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c698c577bc49a6eaa5a26ddce815f42106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7accf6f1e8989548ffb2073831e417107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924016ee684411c81ab0f0f4bc538e52108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd18e2b50b5108b9fa2040ba6308caa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4de45af6956e0280d56a85a08e515110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cfa7f01788e3b6644f4d3e0b9a3aea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36515b5735f9479d010018f9c367cf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5478019f0a36056494d28e15fcaf5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed164f4c43666af9875179578a6cbb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4dff4eb624f2cb650f9e30405e377115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56740208602392bb955ed276ef3d969d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e594709093ded71a89e65e71ccd5bc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a277ec060867981fe924be960aa9d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23afaf3fdc627f2b6bf042e0dc2f8dd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d907d49358cf07709bab1d8b00b5b65120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531bad493c0e7e07350840d93eda7c93121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea80bb47184054e285164a1dcc86711122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23a2838af770fbd007d7d46cd28faf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6956d76b83a1fdd8e254f02dc82cd97124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16677e8c5faf2fd113c09bbace7cd83125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73b25c53cb92ee1e4e9f02afcebc86126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7cee12932f23ea9c5eedb6ef86e956127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c59abba0a4ba8228950dad0bc929d0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb87dcf57a85302012977ff2178d11129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02619b9615f71dc8dfef30057aea5007130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d5fb79e099a05d94b8dfa0b531e9c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9d2733a0b57b8e22bd6cdd2b7807c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffffe613f9d9a3fbe5df5040815247ef133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a72c2bf714955b66cf63c4ff4a091134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424fe91fcc556891c2212de0cf38572135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7f3e48138398d6fd26b1a40cb0bfe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c0c24ed34188b6f7557f07bf71db4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e2e8750adf67b63943f397b3d2d58138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46afb1bd26efc9a38a942e041b6f26fd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df469c2a65d5b0c1fecc19c29723374f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac2f491d4b8f17c7623ad9647c07d2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef557abbefca3c5c18447579aec476e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095452373581b5a35a73ca7e890c31d8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab014e28502d7dd8ffcc6cdd99d8d6f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d6e9e2e17a5e30187e1f9f1dbb731145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270847c90c2f9f99b1960bd25ade8db146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6e71c9932dd2e0f0c5daff4094715147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43051033d747ff2e1a447862bcc525f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef160aed5377cc0fee75a12e166dde8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09176e63458759235e52cbee5da601d2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3799829352852e0507d5f6423a3285a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79f209d429a9cdf395235456d4ed73152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0b7ae9fb7a12f740b7fea3a50882a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1a402ad9625b717d714fcbfc919bb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01502feb3c5bc4bee5f150c7ba7b03155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abeff9d05813c41cb4affd26905a9ef156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140bb655f630519c97960ef94d09ed88157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53d2c4727766b457df483c3b8aafb7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43796a56e5e4486c97cdab4fce18cf3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9fc60bc3ef1376773e81d3543ac08160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42123b6f764abb7e1b255107ae724d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133f2935ac7ce5d3f56f07406955faf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42621f66c99f6afc7c2220e80e7c79163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf484b244e186f81fab921719f7e146164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de353f5b98e13306c88b8c8480dbc1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b49502747d8253ab6958d496f71c72166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38854e9855a194e2a9a3a86e3dbb410c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479896ef2ae9ee6c0ced24616f9f75e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cac2e62ab988399e9bc7f2f3b43a03169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee940035b7e33fbd92b6903b43bef0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd01a811f2453decf5658ee0bb4a235171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3197152b3ec97fc31464d005994e1f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdffaa2fd83af170a025ac38dd5930b8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa523c94db5593c4982fc359d96cce1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6312ead00d1cba3d8ae3664ea9b47175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d01a9a57196647034a0542076e976a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf05f8eba5ea2988aeedbdd938cae53177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446cac326bfc6fe51c739e9170a6903178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e357f97fcabb204f0d20b803f6566179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1426ee5882caff17d58363fa27c6bb4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63391c21bbd93d0f58058f72c6645d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23b7b6b7c2c87f91626f1ebda84b7f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1e7103de8ea92de22216cad574890183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae19ba71ac50a5a5d23c861b50422ca184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254c39b7dd7091453ff265173ad3a65185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419f5b0adea1d7293ec1c078799785e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899dde064c7dccbad5b71d971aa53288187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78df9ddf08691a41793547b9a5a1055188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8fab25ae6bfd50f0f935f5ad11d7c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470693ec1135d501fbe1c4773f8bfc4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ea55b622d5d5069000583da05fb0b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d7d031da7237e28edadfbdb6701fd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a6aadc5a70a151bdc980a542f9e34193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e084f9b776c6e53d613443419ef2e2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34385672ed6d2880d85d935f47b06ff2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251c3789deb33f8de0cfd821225e31c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c249682f8502168c00bbb88477c1b3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438ff646ca8958a2e3a7dd63753ddb3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09fd1779143c82a947962a13f20fcaf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352146e2fd4e903635e05b62aeacf4e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3035024402d5813e36ac0b77771c02201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2abe57069f12e10d88fa0d498f07e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48251047063fcd5cf6ecb0039af8f4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5176c3f1c0136ad5dcdaf59147ee3ce204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ad0b668817a0a02436b0e68f8d7e6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aafdcfa90a5c776add63e7907cb4432206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2a9571156167750227853078feed2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15746c0cd33fe2f2bb749fdbdf9afa32208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8d4147c5763a4b47c759b893bc249209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0219b9faa7ac0a722c57440e502bca1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5b31e86b9c4cb43f2c76109d19061211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf57fe9078db6f0fe68080d2cba1ca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb816d45801791f9895ce7b0f22f73213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413f8a4fcd1df3c9f5dce7679ced095214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5272b7828e60eee5eba470d7de8baf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd183a3f7a1b00297f07752c1aaeaf93216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583b547d1ab728d1998d748b3890ca5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5ec2447eb169a109e4fdbbb732d5c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073a00f11fc1855e03270ccf54909d6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e41d287b71a5ddf91fd3c935c2975d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a376629c4434c3bfe5e6ad954989c3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f650fc731fee86e0b553e9a1341a3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d2a54afc42db607f08698965f5530223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e29c131e5570f866fa04068a76bb5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f8010482d8a642c72fd38f655ce28225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386073e03f047c7055e921b514984867226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a728663f0e36d10fce014503a2287227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc840ffcc9ac3c1e1ad79b4bc1cfb3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f861eef6f3175117902344186402b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5145b6bd8f647c4502d00c7e97124d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84cff5c83f6199ba7a6ec9911affce231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70937fe4cb3f7a2d507936c0a52246232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda69c058862bd1fedd8516f7f32063b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987e951217b688bba845f79608fd029234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea9fa6b3e369644e096f57bde2b916235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194881880921fb193393295aa18bbb0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194ae4e3478e43ff487ec0af26950e3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068919b982378e63b966fab80e4d2fd8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236b4aa12ec6810402122dcdc661ce0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025719485dcd7fb53e5323581bd792a2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47bf8b60cb0388a69b91defd3eb5b5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18633bdad246803b2c807386a00a1208242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f751fa2bae829db2c845d083b86e314243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9f5e9d6da2a67228589d68c35e2e5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16354084402c1e5b1b9e85361ccae87c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78cc1e4280909844f7997abcb04e808246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1fd3ec561117ad35aca2153684b17247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d442b9303120d526436fb1c619dea5f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c951de9191ded32d392f46e819c85249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a65ee5e846ea2690b79aecb80db196250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fbdc1c4faf9cc2a4265a048d7c44d3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d5685c097a0d7233babc42ae4cd832252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941dbdd0057f852ef55f22a9f0f2e2f3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e01e7b6d41cc60d7cb829fff6d4cb7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea8707ba0f2fe331d5b1230f70c8ad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b399cb2ad57924c2b76816341f7af256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254e897d989b3e764c20930308073a6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c4a92d8b3950d45f951e0111adfea258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17fc3692f997a6fa09f3694cf872609259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a3674f056e2e2ba033dc9cdf40a03260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00e6a907efa553b1a14cac5b2e4186261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1008bf4b743529e2775399358bb9bc0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8017848760b36af8a0b58a22f9bd2bb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76b0ed387f1a693553d47a82b52eaa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d54a9e850519ca69a91ec65c5eae7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7118576af46de36fcd6826f38aaebd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f9776fd2b25736a69a09758af43a8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a80a86e788fd9bf808dec2b78dbf4d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456a782fd0e140ebdd193358c95ad2f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2949cc80cacaa956e15026b2d9855270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ce055b27f6220155fe0b95a26699b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c6bdbe2fac1f10b4a8f09749b85f5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd4d38306a9df04103f70ba2b9796a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af0c7b1a26e1cb586963c52211d690274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec3e95259069d14c4069dafa9b44a3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd55f24fce952c6fc103785f8eab3ad276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451fb116d322e29bd2079884646ca87277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8167b304052d5da8fa2bd30099b3b6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53efddf598795f0b092a337a35b541c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddebd1bc1bf0272ff2454e4ae2c3617280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4829fc1166b2e754275290b0741eb10281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea5b8aed8bb582f20ed980a75dcdcd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a9f886e5fa82f8e3d61568b9f40c7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580baaef5b64e7e0c0e53203ae75007a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ea1a9459b7bb70332c6cc8779778f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a9a4f5478caa26f1e0902a2bb9230286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d6c803870918c6dd6cdcbbaace632287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147eeee6f4a0f46de03e15a88d0e5a37288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24716e7558a23ccd8b66dfe77a7d1ae289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b827b9f758470e7f201e0ac1bbe8802290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1403c753d2413ae1fe5e9499e6a96291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44b95ab54bf5d4fcd707417ad3694b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b277321c8b90014eab10457ed3ac2b2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf3cb416ecfe5755167e54bab32a08294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df612f3c5a31199e6a5d050c49d2aa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2be82816252c9ac3706d703fef14d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6f8bdbd6636113c2be3018f387570297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e494090750ac818736107914d060a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256b8cfcbb8740022a405638dd69373299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f19502b59eb314d840eec79860b071300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b6e1d6b6fd5fd76a6c8af1a528b03301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334c1b94f0a1b95e406ae8ee67bfabf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6074f748947e922632cea315c32f85303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4343a559ca76d817bcd2010f2bb77304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fab3b6518244e6041c4bcb0894de2c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103dec986786fcea05f091e6c6acf1f5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa04bbc1184be97cc5ca28cf894d951307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49c749cf0d6af3d8025b3a25deff81308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474baaf4e44be863601345ee0c22d62309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056a7a5504ed7535a159492250bd43e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038435771e7b6a25c807cfdc89099e0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3df8e6275d68d20eda1196f999b92e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3ef1c14445efcaf1df919b13f2473313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c94ad683ed2bc1234410c16f121ae314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788bb9cfb2d5f2a77f7084314e9c477315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79515d0b556d77bbbd2fe23f498bd51316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179ce8f4cd7daa741d2eec60238cd0c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327ff3d2648766dfaf49771bf4e96b7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443fba1bb956883a3df10262ea8f39d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c29729948888353947ea728874b51320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6326f7f523405500066c89db868eef321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96607752c6e7b2879890ac601fbf8073322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba49fb56d212d11c4c7ef171d3f86b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315bc5160bfa3fece1877505379a5d5b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155a7697a2837624ab0b64bf29666d4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c907cc0832a7a1cb6ed63b6462c8c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5f914b6f180689397706c493138b7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d1294e697cdaed35916eef78c0a76328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a70e11dba0d4ceb5c1cd02b329e94f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbdb80e8d0bc760377bf47533d65842330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37beb4c751ad8153224ccccd049b3c01331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2858878914cd580e76f749124c61e13332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae5273eb7fc8c1ac59c0eb1ad71558333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b81c74a552cd29936817b58d0bf6c5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d036254ac5861a14dde5f05c558a3f3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844b563541dbd610b2976d7be5d07bc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230a8a33edbc03a99f8acb0b33a2037337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba09b9ea4e939012d65033815f847c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849d91f0122a2e9cbb0d303361697a4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20add671fe7139fb0d523952d2bda5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c512cccfed365f21f37bfc212eee2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc80a8f39371dd72189a2d6b6680700342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77c1c509562c4125835b44c8cef575343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424fe791d7b56933433fd0cb102aa41344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c4a9bd9e7b4fcd7ce75f830d7b1c4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65297e0550343a8a5f1e9034984c5645346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91017bb3698b2865fe796a29bc94a9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef003e6add5758ce3eb7820c1ad74a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8b8768d812d8c6187eada16bf7fee349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667320cef0a4fb9ab8e67d6e06c36151350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868fffea98099e67aad6a4247f5f830c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1085136e74efbfb6e69e1f82ad31fff352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bafc7d83af7289a706bb9825ff60659353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ec0b824f0d222a5871331b1b05965354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42c6b53ab964f67a87a16ef6fdaad4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d3eec6d82d67013312b40aa6d31f8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2aeed4b8b0a10bade6ab5ba6456f1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24119a0d40723f7e1cb7b222d38d0343358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548cebd7d367947b1da9582d11a30e66359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c95d78229a84fdc34f1b4dfd3cd6a7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77203d181a2c9111113d7d1e734dfa0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650751f53155c57559ca3ca275da15b6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb3ad25230f87bd8bb4a0c5a143da4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aef023cb0455d214e45a89d08e8167364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a727c493639967943e1d83b91fb38f1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1702baea383d842de42d78d4b1741a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d93dacf6f7aa9f60cadec7655bc775367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd770dd7c92edce3136e51acb6d44bc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb411e2897c8260ff2166eb9fe3c6f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b43ae91152447c917205537f22ce2e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05f1cf67bb4736a371eabea39a37c7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7134de04f9a9a4252de6382c666715372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f70eeb8af36472b0737d193e1939c7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbd5359c61807c75f7c4589e685108374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6661e47528f76049ae90d0746ffe31375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ace59b9cf4f0ca9d063f608bc037b3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720ab995b6ec7d90e4abb8a29519782377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7070fbdf861912e7f5e2e9922b93c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb289b3414d65de9bea31c1f5aaeb7c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44cd92b279c155f3eb8ff006c357dd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795ea4c7f63d4dbd8106c3850b34470381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9117ef743e880d9b2c17b32c78877382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09785fb13a573358bb157185a03d0bb9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4aa7a772970db57d691a0ad5d6514384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e27bda4302c8f9548e857fbf98667385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b66b9b67fccf4675ffeec73a3e0b21386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b018c54494d9c4dbd0800895fcfed65387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb34e2af8d24bac4530f3280ad45ab6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16aebb909c7737d72e6de3d9d80fe0b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae1a426fd296651d973ede1c255bea390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e88a55d083acf2cbc39768e7cae7d2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed7346f97757263aa9e954fec0aa31392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75353eb95ce406a81a11da87c832d244393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd97678f93a7961a4265fd0f395e2c7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd99945b9b7b30959eeaf6aa3d90344395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8535cd934c0dff09c275a3d506d9d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32160353491264d76fec3d62330304397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaedd7bb353c1fe4169549368dc5765c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ff1d70faa830fce27b295d8224388399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c992c292cfd383817cdc56f683b500400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7e435c6cc81c2583f0da9dc4a2d30401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e044ea71c7cd3b08f8dbdb28d165a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d547d9357f1a192471e823056d0fe57403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82710d881ad74c83ae8a236121817d78404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924fc50b972a259101095436e2f7c456405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd70feaadf6191f89cf0f78a4e1c86406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4973a4a1a44322256ca10f26ba451407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec30886655204c795e43513deedc9f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7b403b6177673827b68a13f71a82b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3fc046dbe236698cd940cb3b88520410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6babd083de3c0c3cc2db8f2f51cd998411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55148ca39bd2001337512428a52ced3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92d57b551afbe8eeed5cd4ffd7f307413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551bc23e2a94d13702e7cb64fd56d1ba414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8073be2c630e25a21ba68585ea5c6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860ac05ca199d60967814c2ee20527b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a3612c8766b4f2a47727fafab3b7e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab25ce4c9eb0747528c2089f344d16418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb84f69e869c010a0deccf1d1097a7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3932ac301a4283b577a5034577e64420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e9fec3d8ed1a8276c1f196a7d35f4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bdd4d5fe85ed2bb9fb7cd6248d4034422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c8d5701d8ae3ef2417614589118d0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b47f8a2a5423d350db5d23edd2155424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81810b50f35d707dcd4c6dcca9f7c3a8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4ffd52099b06fd9599f4d20a75a01426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beecbdf29538754c056ff1327bfac16d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e8f88b75134bec1bdf314c064fe59428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa817012dc64038f47fd8cc7646f1b1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b074468a98afad8cf8910ebdb3af5ad430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531502324bdd77e4d0ee26d2d75a63b7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee7ba51e80c7730b8e223be6e8ef83432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d67ed89993c77da85a70b55c256c06433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5cf91a400379b20adcfa3977dd599434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed5e771a8e8aded9e2eeba82ae7792435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed21e5fd4ac4cf82ec79e33c7188f79436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892739134b6c7c401de4082f4dfc727437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a80b0d227a305aa7fd07fe474c5cf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397d86de375d1a8419df669af9f3560439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf9e45ca0da2dbb0337fbaccf1a455440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff422c6ddf5306c061c8253de2a8ea441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638e3b969acaa03323b02de4937da33442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4c7b22323d017d6f3983994699e3b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437139710db2455a15d8ecef5c3df044444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a28283b6609bbc0240f49db39f3c1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e84b45d719d4de80c69d05f25b2752446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42aef4797c3b5566acea5c88556fd6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc56d9961e4404163c0c828042c9f6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5c16b30335e69cd26e01e7329ecae449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3bb0452332f99a9434925bec51e55b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81d8c26d1a31235b7dc5c6adc5d969451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a896167a866593d59bb886ef4fbeec452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914f70540b4680a99522a060bd6c2c4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce51fa02d2fddc4604e4fd3d82e7c5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045da2f3fe8ac2e924f3f090f7c0929d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00970c25f028abba69e6483404866d07456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211ccf49b11c7dceb3ff3a966e798c3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152b702735b222680c98989e06060cd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd453b17e6efc026aac9b050406232cd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70946b2d564e902256a5f45118d8b90460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139e07a2af01d4906d431eb97bad06f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3490be9744162fe0a6f0e417489bcd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82bac22b8292d3ba23d17589e1aeb1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c137e4bc13b3ee4c446a87c2876a35464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388492b6e9ea40cb5af7b4a302409b98465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca37a54917996b4335ba3955150d0e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d5267a7c908020d89372f1a2d01a0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcdfce2bef9a8678a61a8131ab807df468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ee1eaa2476cf45e5f28a8093561b0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc1de2f09f026dd6180a24a7ff3305470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b1413cd3cce92a6ecda9af3b9778f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3acfe98e56ba58df82ceba643ab6a8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ed7174b1fc414c2a330ee988fc42e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a249a902d8c880ad15497d075dcd2d3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3462472428e5bbcab5f8ddc5c5b762475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f22c26884e66b2b8a3ae7f28db849b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d32c02626c979c28875c775b218bf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc4215ea1ede07de2dbb9e2378167b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5ccee5a0327a507c35167f47858eb479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.12</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>