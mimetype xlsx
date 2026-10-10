--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429249f573e5c5415d1cb3281922030d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f43bd5c4ce7d71552eb334124de812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729bf4e4b763a2d7f12c5add313c53163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60d46a88a258b654d6f52e09e5e6724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae533b7a882995d6caac9b7c0db208a75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452e03f80fa43fc67fe12119edf12d66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ee87b8f1edecdc99d43cc6297cd747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102a0a0765d0216202b06d7c4767b0e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03c1da213ee1a611d17d1543e893d59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc6f8542695e72c300a586be767ded10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323b3b100a139d9ead9aac8faaaedb611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b920f0ad90cb01d22bfd5f3acd40b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9f139d1aad2b717137ea3fcd0f42d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89986ba7376b1cfb2cf1639d746e82c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b928f2adb7fc9a9f1854fae3e8b2ad215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae42eb69db41ab86fbd339b208b5b816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c02fb114b9756c13fed44c9679341b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125234c8972fa233e569339d29499f0c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc08f7efb904f40fa224dc1f1c7441f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc71c0ade5af925c2c24a42c6e2cbba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9194897a1c2f15cbae2335f5a2259cb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15b17c7a390c9fef17e3ff7850625d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5302ceec361ee10dbbe671bc37815e023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd1a98207d60faff25756457ba7a2b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b349896dc4f4db9cd4159cc39d6935325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81569b3b69b237e990a5736858bc8726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddbfbc4b1b30223174437be57a618dc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8823c3f1b11aff21d59eb3a49a05f1928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951c0c6c8a357cae49219fd9c17361129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dcfc41b7ae617255e99c82bd7ea18730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd3d16aecd79ae46fd5674a4ee1f3f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f91e3df4623bc3ac2782fdef963f9132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e25dc7fe90478edcf7c70af502a0133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63559a5503cd24c7f36f120e8b964134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2711d95a7f00fd2a106eef9ccea3335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb58793e8d6960dcba5351f756ec5e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1fa794e7c89ad8e7303f52fc3e7a6437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245aca8af7cb59a7aaa9e7bb2b58a3638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b61a0ae0da55feaa5fd6103c9ddb039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305cb2bfa0b6e052bb8b7e40b6bbca540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584c8469b851d2fcc458e45c4c97e9a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07071122e48cebab500e60059b8760af42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b166e73cbf4419782e9df549cdf985043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327477e1d8acf4cfe0c2f80b97a3d3b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0489c40646341fb8131bfb01a481c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc86c27683d9fbf8cbaa5c7bdc812cf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8885bb8b38e61f8e2d9c28492fa8647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f5c09edfce66fa5a794cfefccff3048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20257d13a94f68d359431bc17014ba5e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b106c755e46c91d290c727c96ec37c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd586743daf828fc7998a43c19764e0451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb0a3cd6ae4cc76bab4251b153aaaa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e53464a99b32e01fc64083911e83fa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ed213c136654a40d8afc73bff592954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37fef9307b02f2fbd317883fd2d4dcc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06460e5c1bd7dbc9929e7a65eeafcbc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ba463b681b97ae29e831f7e327e3757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5998a96d564f6e237f8278b6761c058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade63c72bea85154949126b2207bedf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f1e93dc52ac050d19919ff7490c5060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a318c4be02401f8ea25a96b07a5655a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eabc7a48ee1500a57fe2d7619e0abb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1753ffd5b5e1df573e4c096203a92163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b370920484f6b37bffcc0aa4afdb6a764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151df9e780e95da6857c5453c9d3f23e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584597aa007be903d99588b6a021b87166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6edd430ed10ed6ce3324083e15adca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27171e2f2cfd36dea4b72817a87b2a9c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634e9371081994a592e3cb30838a0ff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa33e9502b3e71f0d4ef43240b3943970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8814e83e90a8587bec6732dcd822d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea56b5ca526cc8be820acb31e8da7b972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaac2c4af1ccfb40dacb5c4779233a973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71a85c5d61ba1a5997f4668a1761bf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50f04716de82f9ca9f5a2f60fe83e075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0e81232a94a7034835e795cbab81376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f5b12562d23af1075aa7ae7e77b7c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76978813b608f4262d9fcd718e3aa4978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c896388d5a4d937fd7a28925e3efa6479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7872ff1393a73103c7f2e5be1b1ea5880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422476df1e99e0a004cc33e043fcc8c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd7d4a5e481fd3431233cedbda99e282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e673089a8e39dc9a5d201a800ab28c883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112adf057115081fe3b5d3b2cc3884984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060fbbef4ea4b4ffbcbf7132121cd3285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1f40ff7941d5556f61db887f0b99d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608a1fcf3dea5f41ce31086ae29a7ec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee8fd4ea4accbd26c2893292845e7e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8caa56b84f15cd6175eecd57b5c22089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6d4f36daba9c99ccebd372f7f707c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd264400197ac7b9b660c04772a2427c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fddeb36fdcf196aa31dcacf88b4aa492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31086413dcfa02a0eb586b0cc04cefc993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ad9aa881f1e9831bce3605bd404ec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1abb1e3fa146f639e1bfe23668a89c995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ff92c41c33a1f21d8f6348737cc7a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b79a944284868055485160ac37ae197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641f75ada291ed74d018d3219e886d098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e16c2b735c395ab1cb97c8ff3be91699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0b3dc67d7de9b4cf0a0d750a41b16100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87c0d2c278578db4c441b9fc762d2b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c48e65af07235afb59f41340264fd89102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ff7316f39e4d80ba9a55ff5d4c1a5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae1907d5655ae0949c849d474871a3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d7d14ace3cfdbc90b986f3e25a8af105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e2ba813047cc6140a19fcd3fe27f9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2809685217889bf3d9cf321155620d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66df87aaf43072c56779430d7a1abd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47fd2141629c34237df0e2573b76ae109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4226a5396b815f13197839c0e10e4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026feafdd114aab269689ce00d05ea9b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652467469d99b80db29be7a06dce804e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b51e7a1a3c1ad9e334248172f14d817113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724d413ad462f2d40f8638dfa106014114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa770cfe3abcf1b20c49d7bde1bdd63115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59c87ea679efc2ab234ea58d857464116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1bef729ebc0594d0089182b49e7bbc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0874d69d9ad1d286ae085ec2ab0c564118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0d3d36c394d6e96227cc9f7dccf27119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9dde059b1ad40c1f6124dba1c08e95120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1039e0b9aec9bf1cadd15bfc07ecd5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c20a3ccf0e0e46220dfdf624d9a22122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975924d15e16dbe52df254e210e55b8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7814cbc80edbe0cd62767143fbfe2b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ecbbc36bd6b76f9964bb8ed4a47d6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4dcb1b430cc0d96e7d1f5ddead581126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9374a87ec439ed690243c087d8d6689127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef8fc0ce714fb88bd85fbef39616e5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9c55c7cb9d53358513fb2427d027f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8fb00fb7459ae18a1e2458ba3658f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f5a8a9e5486313dbc6b3fe91eeea9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2048611ecd05924214b196b78e67f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c66eeb1ccd79506032984b2e244d0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af036fa21ffc3f14bd53a0c54c07609d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9be96a0f02ae6618632f612ec27682135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320e90e6bcca4723e434f4e164357bb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787aae8b6402f23060957239868e87fd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23705ce47e79831eea3881315c801fdb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92559b975e9190619eec92d3907dfa91139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf509676df840e30bb22c5a0ece33da9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7011b4a876fadde3293064809dd28b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66a69f90415531db6c02f2244c89cc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409240386485311a286d037ab1f280a0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83186d681caeb1169f6bf19c8738c33e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca306d52101abdbd2e68fe70542fdf25145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5338d23279dab7ad32104934fb2f587146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084dcbf7066c944d7836397029b2d1c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aeaea58c8752f20068bb6a7e2c4b88148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab54d95cd10082132e695e6b232f76149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2048f77d77902e1267572c7adf082f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96526c79784285c144eb09e85d68515e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75bd00603ce36bbe6526bb3b20651cf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1be6c76e6a729c4ad1dc17e9f91a7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa19cada03665bc631df40b88a40270154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646016192f7a00227a71faacb91ccc9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57956b5e2e24e5d92ac3f3dbc13f2582156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8d42c1e2fc18c69f0ae8e19adbd86157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304df6aedcc4111266f8d5bc7ddf94ee158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626ae6ef72422229926c9b2dccaecfa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394f8f5e77a441bf0f400013429c297160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67c2abd2a06b57816e7aa200cbce2e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c80ed8f4ca7f95148f32e7eb18aa7a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c041069b4514e1e8edeb6db5bc7ae23163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a381d713c356626582d11055350c20164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d20bfaaca33d045a0bc63cfc896a7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1dcf6daf5e7c4ca9b9077d662f2771166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987a404e3784995cbaa9a2cf16b523e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67195c330bd07477990311fa9fa2b939168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2194d273b5f98c747b5d3a317a4b4a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590cfbf708d9bc5c4cf5f54cb9c40c5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147055f3560f5ae85a53dd50f4fff42c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28f878a0b0826e114da8a82c0befa6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b14fd894a70207cb284f2763c376e2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a34055dc580bc5157c8238ff51912174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41046d07e1db956c70e3e6c6b6da73f1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83bddcbd5e405cd0aeda6ecf761a3ef176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c947064aa2c7827c0b1c643a7e4bf51177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe807bfd5d55c7e35331c33d59988ab178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8283b738a5385c2274c79b718eb338179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b8d4883aa3eef7e88dabbf031526d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede869aeff22509547c6504e743cf3c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064dcde849427af2bcfdab5869c8494182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256253715c9dc3f18d3d9092d31b040a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d292f173236d0a30bcb928694cff7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8122b1e6edd2962fd85683f6dc468a8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc2d86aa17e925dee81fa738be8de9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5cd66b5b1d1e575919442057db5596187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59932364be89158516f553521796c0d6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f8d8b4a5bfe1321fc0e0764787b5a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748bb2fac45569634211a68ff189cee190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5b10aa2c5fcddf8af0d08d33cff52191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd07f9bb93328dfe3b7458f62a832a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c834c3eef4590d07da0f51aa0a8e0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024a339e9ac3071cd21d358e113f282194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42769b8a6dd756b064ef3cc7827594195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbda90cc4bfd9b731ba62ea0ef35a77196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383479df302808f30c599a7660be103197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a367984c90846351cdfa8f8a977fc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e908a23d7f920daaec8a4afc23368199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35522e721519e1ebf06533c9ec1e905200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3266fc36fe681b3af40ffe1150a28201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3837efa708d910621c45895776aa24202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e2cdbd18b9106a59762d52d035111203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546658287c76ea674f7b4dcdff3d03f3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7246398f85415c0f4ccbb683508bb38205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf28045c674800f4b9eb3004bc62c7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33e183fc50d968e2b0c2baec8ca21f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71326e255a5ca5bea590e6fe761128c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8b99dc30ed551b52b5a9a4b8ae4b5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3189db0bcc2d965ccc8eccdf2e62cd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3b5f7806af065fcc67a12324ccf1d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b2c4de23d3a08bd15cbe78fc64634212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4774a2efee38704be217efcb1a5786213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7bfa78f8978bda63a86c1238e305bd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac24698b0824c94ff4f595da297a65215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af32f61edb4eef9ec2a45f0e320ebf8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabaa87e35c2c479b2c8c932ea672bb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6bc38b542e528e20d74cfa9ab2e71f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322694ff8c6aa0b964db83e21c6beb2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689197a3874fbbe71801ecbdbe921f6c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84bcd43dc649cd7a2259124b34e918e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32fcbd42f9b0c3e2d89ff7bd0d74488222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1e77e931eea1792f247e01a9e1133223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ee0b07a952a7ccb2269fc773e121d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a007b70dd736f86164b5ac134635a72225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9730700a36e4522d1d2ec6b9caf464226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea9adb17784443030115887f4df7dd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2fb48e563141ba3e1d4cb903f06c2c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c58f08c6a4f4741ce7e45704f1b0c7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b64320a7b7ef26a1b1dbf80a63b46230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34975425b964d3c5429694f09d39d526231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd38bc0419411fdde40ecbd8f0fb92232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d85070323361674635c950f363bd82233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6c9f78c1d62feabf60fe71209063b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717820b59b8a8549cfa98f15ebe010bd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341a779712ad8a95965ebcdc6a89c9e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce94184c2c071be7dda9cf649a1002237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdefad7acba79797ce1c586d6f33d3a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6038184bda0d74e296143ffa65dfc4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85fd75ea070222357e67e99d6addb6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc6cb67a7a075c13b61110075ebe21241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89dfe7feabad3e6ff64665b6acf2ffb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81c077846addb8d2d339a2eeb83413243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925651ee8894845daa443e1911473396244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f95b3c95448ecaa464afdc1509e0a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae0e6cc82b459c3f47a51fb3c186e4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3665883c64c3553972e18645c47177e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117beaea1b15fe228a1bc9062a9f01a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6d8b13f9819946372113a75642b94249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992ea580bcbc335f8ea8952d88b8745250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad6bc6a54be2aeaa242ab93b486364251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd90dfb109fa8e1d6aa1fcc1484903252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5eb4966efd23fb5d83dc3cbdee3c6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe527c9e745516122ca4e796b47778b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46989e9dbf2124179f85895e88e20d01255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c96eb2583fd4301842e75dc593039d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965ae0374579f61950d3a7cff2c8a40257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503512c5b53ad3f7878eb452c9c7d807258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03820465a65de624cc88d187d5d94143259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced68144f06333129bc605cf4f7ca656260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04447de9e738318272621b19a678e6d1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979367661d671ac3e1dff6e8f18e7db262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52700c5efb8642cccc200364e7648052263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7babc6cede9f3e408595d78b0e9cf91d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece12bb08032c501bd64154222530b6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92707b50f83b9a39d6d790df76f00af3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b12698e9dde31b52c009eb50e4e00267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bcecf11622c895001b3ac272958493268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab255866758beca8d2fdb76b0573a18269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe957d3d71529f32f54edf9fe51561c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc486ceb26dca8839f0f6f649a89bf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0a73233d3df9b385ff701d3d5987f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7d34af9efde84d90c9a36e4ba2796273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f66421405d29b28ff65cfee8efe684274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05948095c433d11a399c33cde840ce5d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8acd80419b3982c1423ef6ca42606276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bcccb273a599edab75b3c8dd86a14d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e4465db88d7a8ed3077985d4a2b26278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899cd80d2cc9df1c5ac6417c3e854d34279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8861fc0bedd709417385ff3d181375280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612779045139271f4ea79432be553a25281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436a632124ddcfeda6bcd27ed8cd43a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b8f3f578bf6df1c2bd173d9a95356283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34140cae66f57996d19134dcfdd65a8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50951bb3464d014d83586f0eebf03b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cedf2ae0bc698b18fb84324b61a72e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a647440ff697c7a8edd5863138b3f6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556cdec0f371a26c36d1abff31760e8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf89ff71a958f3b5d6cd18b782af5e2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16c09eb83f9c8c2c9c75908693b258290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d8edf99e81c0be8190f9d93e0f650291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c19c7281c053a2fe479be707db6f9c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa16488271df90694160483e21df001293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901cc0cf2522c42c0dc061fdc58156c3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b4fe7087ae3941801f6cacbbcb42f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7158de0e70a835ee56669d212ef1ea6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6aaa355f816cff67f4ed140b067c0b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee122629a68d7b01d3c682d110554d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff8b2e90aa2414008e0376e2f0cd4d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3403d1584f3ba32ab1716220ef8ca10300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6a171939132ad8aca4335460023e2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5c5208d23ce7365652c315feef957302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791feaf541b8e0791a3fd661b8eca9d7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbcbf09446d6d09a45bf46c875b89aa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83aa039de109fbab1884708f29145a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ca2968bea716f5cb62d7095dcf93c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057afe7eaca8d8bdc1ef10ec59fb42fd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d52d2d490b356d14df7951640748b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9fc8a001ee71be96ed2e2c7fc2cdcb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3650509518117fd4f99c70169fdc77310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e20e4b1e85f092bb6a6ac51a91f28311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08f27e75746ae4b40e34baa21e06b8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031131ddef4d138cd1892c688f2d45a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83400c4048e4abde9fe7f8d136aaef1d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69042c9dc60f870b55fdec17ca93de0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6dc6921831d2166f568300bd0f5d07316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec0210013c311071adcbbbedfd2242317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab40bbd5d938d7548c8b0e23052b23318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5b36788014ce6b5b0db4c99839909319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099591e2f8963a7e7a6de2275b049ca0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9efc7972d575ceae3a326bc4fd85b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee66e27646200cd3064fd8d0e296b5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d1d0f70fdaa9b60930e2fafe80f03323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d4077476c1a20f09cdcb62c296594324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078738c324758f9862c5e5749f213d47325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4b1b296e9d4f625b55af6b2d2250d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afcfde20e796b420b0ba31792b6e5ad327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095a4697abd2c5b758cb1493fa177d9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab2d5d90e32a375c10000923272560329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d2d0c451c0ef544671e1ebe43696c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaba63e5dc869dcb8fecc72f81930ef331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1a97f3b529d037d5da305edafd7da332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b43ac4d8c7878288e0ced80431b74f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9f3b7726b2b81ab22566c2084f688334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436ab4ed39727d48cddd15c6fbf5aa3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8455a673bd81d42ade72253d10d1e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928462d9c70abfd0f4e51a7c09d3feb1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb35a62b664585fae19c96fabc29c5a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfafaa345c02c0ba1f455f99d6489c6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75564f0f77dd359b4f73d101466616340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae85c45c7599ceb689e1f55bb2cce29341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d10e2be58008e2bd1d323606ad1fe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6eeaf916aabff098498a43dc9cc114343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21d846366e9709a83046901fc993f8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d1824981a5ebcccd2ef10a9a1be2a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd561797a9eb8449676b81d5da61c995346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f709bbc4fd7b8b0a094150e8985c6a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b9e822cfa140595d55cc9d2cfcfb8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee156bcd2b5d027e3083ed9b93fa0bb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517590fd1aee14765b6b3f7db02e747350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c79ab96a93e79f782c3e60e68ef4d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b99f9f5dcccdd39095a6dd2f982f0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638853874112b4ae915261196581138d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93016c2301834ca2b394937ce5d6b0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05603ff03aedb3ea7c69ced6337780e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a763eeb11d959ca52266baa03c4ae2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593d4d6162231170062f086d643c1eb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd991a0ae87baed01c319a465a20f4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad77c86a0d83ce427d3449f1b7c9a0b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841043115bab725d7f2843567a5b44c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870c183ef34cb29024f2972f13e1bb6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9e533922811ead9b19d2b9082edea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66db8a69d7cca3a882df2ab1b433781363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14348d8387f7c0de1de3a2aa5c468bc7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5fcf9e602c2c9ca22ddb4b1f963c5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb319a2efd1614a7eaa6b2af751fdb7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6867871be4dd9889dc693b50949260a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9c63a6fa5d5345092b55b9a0e85a2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb768363083aa7b1f30f388a3d565b94369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee600eb9c6e132fe3903b748775587d8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc695e54f5432abb56d890914fe55ed0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4814871304e9643bc0d854f1dc5384372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d480c38f02a1d05fd23d71ffe28d56373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1735a541ce0de5bdc11ae6f927bf23374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271303c2ac18aab0faf8387b4111077375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54768a17baab787568aed4e8e85ab38e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511254a82073c7b6c0dc4ffbb8a6d6c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b0e7fd4afe338e345c474563f091e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefaf376978c14b044b8e1d13667c2a4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c86dbbfaf5850b56fd84b1d14e9dd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f97846727766011747995a3aceb87381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f5e8d54a7dfda130a8eabe476023c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9e9fbc4f15d7e3d4b6b86a3593f4f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c232135c8f154c9f2d138551366d47384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06102a80302c6d932aac9e7236db302a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c05d0d9647e3a680ba678689c8d7bc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85297e2ed4dc0e48549b86cba5621df3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc213bf2bf15fd4381852cdd0c415f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933bec798026247b3664c9f1d7d8830b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6fa06d165cc4b2b4092e6ea712a7e7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b79b3d14fae5ca51a86f4de001fe94391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b8e382fff2318509af70709311730392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf44a7e40ff2b07212f665ef67d86a5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165cc85c566fc232cc95748709d998cb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdad2702aa3b2f1ed3678fc65f8d2d3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7afb4b864a9ddae2f12fcf6f607937f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb160d53412fd7d72a386d1ae96ae399397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61938460e3df7da14ec3f863b2cbca06398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bffed1e6d92582a4d7af0f9971b7b7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e30deab9722c67ed39f6e97e8ad8f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19fb7900cb012963cab579a63cf6f2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08a96c773724e67cd1f00b3686305e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b46081f89fc55a283fc08fc708d39403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad29eabef5cff1a41fa044cefd9478e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed423d7865ecef5903da75213bf80a0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321a8c3cd2196e6e6bd9ae61ff50a77406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f720b1ee91f9a2275e695ef6a7bb1c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6940bcefe53f54a50442e0e5c00c30408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd3e4c2c1fe35c95de5d7d6dc84ef8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7676d0ac71465c4033148815794b7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d83febb43f602e53a732af1e24873c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7c074c7335a1205c050bbea326404412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be234279bff865d7e928ca0ba7506d58413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f48e9797c877a960bb576928b9c93414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d90269886200470dd81b951cf87f7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec00306f7f9e70bee0d6f0b4d8f1d8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de673ecfbb9ccaa2cd6ddc6de1d1abe5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c92dfd996917fa762c9441517c2c7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f997ccfa514a69351f944a85a49172c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405890afbd938c85d4165e31a39acd0b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6c08cba39244251f691ddb9700ad8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a587389cad6ba18946ea7a38a18471422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d493b78a7035670e7874de0b7c837d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a5662bf5954b67e27d4840735e788424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb84006d9f543bbf11f127bb5d9c8b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a7e97526645725ff1da8ff69a664d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00e18a6a5e2b820c2a8932437e04d8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb2b6b1515f9be05128df87027a9fb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b967dc6e952312471749f6a2d07ab429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8fe53b8cc801dcd33cca5608ac073e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259bbea7964025c86fb0080a0dc6b4e1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b15a1073c3e557df8e8343cf2b60c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e11a99b2153b1b7f75a956297f3e58433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce475c853c60210f34b0de4ec06a80e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ff5dac87d8decc9ba5b571f05ba9d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c86eb5d0a0c9b3a09aaaae22c7dbf4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489cd877e3fbc38d2fdeafa436895b80437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3b0d05628817dc32b5a7c2b083f0a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c30d4145bfd3ec7fdb7bd0a0c8888c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f122f12ddc5fa0c349f5a0e09b082440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28222607d31631374927be280a718fa2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38df915df4d924907d114ed837f36fa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d69ce6144b1d6219c0bb0032ffa056443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e640170dde5bed7df8a22ba3ed2b73e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b30488535b0ec6e7455e0ca273608445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d7d98fc057234f78e9b4ad03ac436446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294513fc8e281203771e2248abca0e0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb5bf85f2a4d088b118393aa2fb473448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794f7c6f447925e8463600703c204ca449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d70497563334e1936066689c3c91fe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746745b9820a51bc3b55ac307c4447aa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15060a6decb2ce071c40108ddc506454452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ac36be604cabf0611454af31c6dc9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29649fce3d0310ff092ae823b2d0db29454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307fd0a08724848067a69c9f02c97f58455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476116b558f6cc8e79869390f0f3451456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9bdc697e2ae988f61297d350c3a88457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e404dcb0704b8c782dda6449f1d79458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac7f8ed9226a8a666bb4838c43fe25459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e07c05be859a8c4b37d154694b797c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b6efff102dc44b0283cc0964829d5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e594b4d094de3fedbce9ba56ff2c1fc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19c2e74af39669a9325caa0a7f4c88463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161c299244fdd0279f8a5bb693ecce8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124a51e91e42e5ef77ec4543f64f5ad465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905bc4e0ef7816461fd42620ab58ef1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab8e61c7972b2e400c3ab1e5d29ada467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48583ec3fc2397e47f017ad5279614468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73066b38a4efe553f5c31e3e244ceb42469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23cd4b22e4e4ac0860b20795f03dbe2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093664ae636b46403e206121c44ec8d6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6bd29bdc082999f87f88b8aa35770472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2ca7a69b5dd0748651dacee2bd9ce473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840881608dcad9de84c7fc4faa5d276b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d023f3a938465584a764b575f70af6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8f9f5000ca918e609623c51f82b58476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56525e977e3badbec575ae3b5c76ca21477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da263be234a666804fe72de62e3b99d6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2ff491680bf20f1ad0ccfdb1f75be479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7508bfb4ca32ae26719f82511383f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d996b949fac2a3f70384025cdadf204481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f43c2b33bee283d46bc204dd48fd50482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc6e1c6f1fa276a15b71c333c04a1b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0824db541b49271745cd30fa162d9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0029977ce3e1158262e88763712bed2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde34fe2651b6b07586962dfeda1b93486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2d5c7dce2b51e84665db65aa6a5ff487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efeb5cc1e5ed293c77a6461791059d1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f87fc1621fa37ec085f855a6ff0e5489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e301f92e68d549a9ff5fba7b7d2181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4433983bb8cd462252a03c735147e72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6b9f15ea2ad509090053e6d8580873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026ee90cc3957282da951e8f15d38084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f077f94432dcf4f4e083aaa1a769335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36fc7dcd744fb95ae6839d30d1aabfe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc30e5ec8a0fc0321d5a227a6ea82f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9cc393d8567e2c73b764558dbdb7298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c96827aad081a31412be8307bcf299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5152c1f5d7c0b45fecfd9e5e336aba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739e463725264e34022fb07914324bb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9793ada6b9ec255490718c017c387a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3e84e3be237b91c9b61035587a9e813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d8e5d50db941e530f71b44ed5429c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef50ff1c538cb4d02d2f45be24d84915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d7170576c2b7369d3a963f6afc9b116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5d7503b3b7414374fc2a5e02090a617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc63d6deed46cd66ff10477f2d0fc618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ec83efcf888e4e1e8ad471ed41d9c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc04478e2d7324f9dd5c2dfe6c491b620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301026f2fc0910237d8d96f6096596fe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7cd7d45a4bd80e318ae52004c448122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7c35de5761da78d51d0ac6b8f6e9b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32595852910d1787a854bff947c95b724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac21c288a5ebe34297286a990c862625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211d22e34475087bfea1c12758d886326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e17720abb5bb96d0dc0b814b68a6e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d495466d0d47c2609f79781f3d8b528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e2d3272a50c3fde4b8d0b3bca328a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc88e5cdfc125c5488a2d5f430ca3030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca44f05b9ab8b36d3fb08341d3a762031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022fa3527aa60d7e86bb69d6f557a6a432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2281843d1a31e6137916e8fd286af33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b39b9d1cbabf1d90aaf521bffb2de34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5f1072985acaf4de798deae56d09935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9182a7fcbc75bedea3e754eedc65f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ed7212efb7c34f16cbb3e3b9cfff437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab718121f391c87bdc326bacde17e16638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6b32fa248a8ea7850f6b95cb2e8fb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6612f65bb50c306319e63e6b07c90640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c189273b3798c5d0a63cdac72439841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ccd931ca52684e84d52527c298ac142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ee518e80acaba04a39cd34b34a19743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcffdb51ee6b023b1a3d328d0d12d6b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ced43843b3e528bda0fdcca3df89fd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e93aa93ffa0532fa5585326d506c7b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53241acab8aca990f7f042a345d151a747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed08b6ab9215a5d80e4e4baa6c53e348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce023edf0f86a9bd1030a6294c6db70149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb7a82f8e1ec31cde227ce10a55dd650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024b176506b3e913230c674c785d75051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f070a936e476972d684d08039395d052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09424427edacdbc0db97ccbb9f2bd69653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2710b555884d9e7535dac7f36145154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1b01dd1cc582abf6dab73a9a80bb255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25748e3339882e8c383b9d9368b3400756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b0bf533ccfda03e56305f1d3db12057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f7779ceebc3f049c49ba6686489a458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becbf0c34733d631ae8be7d9387261ae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa128f50d74a46ce988f6c7cd0a8a360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b3afac33a952204bd39cd24c2e07a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1abbd1746562344f619f38673ec523862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655f50070b6ca6c9a3e1560fd1d3d5a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165570e8b999902a174adf3a447732d764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec98eb237e43186d5a4c3681d79f6f065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1330356f9255a974f60c22fffd0f266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572bee0a7f058361861f65abfa33b3167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b0e454a1dd0f5e100ae63254f3c4f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c1f7bbd809c0eed3ed0e11edd649169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810861e12a2c4d91199298755a0aee970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b6d345ea204616366444fa5358ac571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac08ce4279032e1aeaf92a896e68c3772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172258970428e2651aa2c7853cc989873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b843a9740c1992e7b227b0f2fe480f974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc650f721e6eaf8b8fce3dcdb42804475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d9751d96973e779c4d8287e7d6b4576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f31b9e19de34fa966e1b9cad9e41477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f78bd2df39eb5f9230d2a33561b67978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf291b6abd006bc6c81f870d7e0b4dca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80fb6f7668e7580820c1e5b46f838f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700e6c2d6c0bff7ea99a6130b98c6f081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a4b019d990c6bbda91a9fb40c8a8582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ba941314177b0ba7b58d4d7216c0683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb602875d7a007f7e5b299597d9089984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512429176d4c6bfc8dc09e124b37d3485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b944cfa2742c9c7ef296cd23777922486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4bb4d025c852c102a479318031479c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96f3eb8034cd3a9a25dda2c64fc67288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa04dd62269e6f4e6c12842eee35b289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d6478710e229e33505e7f307cf9dd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82c1bf1d0fd475b4a372de1b50516391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27864ee0be8f5c7dc95b6a4532f8c53292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba008220f7d8381e128e87353ad3476093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ca1c645364cfe05e1a3181b34376294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546cd74b567e5d5ada15bf3fc5401b495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66caa3bd415ded225583533e71ff088896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c9bbfa54617fb8c24bbf12ec4178d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c7d0ddbeb12a1cbdb2e18630e5d8198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018bed1d1660683ef7476a204c9867cd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b09ade0225da410a6227e1524cfb13100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9267fda8aae32768a38337877c0774f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb724b76cad62d9a630f3fbbe2148d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42faa6ba7a54f4f99a9a4cf8e2cebe5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb740682ae3db64c26f102aeece6438e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7922c8dce2c5b5bcb153e88dccfff105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4f01de96c4c91ca7adc6d391971cd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6312c20c63dab592b6bb877d7724f7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71642bd70fec89b51eac5ffeceb4f415108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24c5bdb1c3082266ce0f7e8841fa60109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179cafae238463318ce7b3230e82f99110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b44c898d627ebd27d1f37ea662aa8b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68893ff99ea6f89308d42985801ec2b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821a7d177cca49f8c6344cb768a311c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887f4858913aaef0bd03091b55683a9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e783d305fc18ce4275d81838d1d997115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee54f6a256603a17e5e8968e7a0958116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4d8c53aefd6bc2e75cef36da91693117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc820df7fecb14b8b3bd70dfb8d1a7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd179acd8a96c3ab6cbfcf7d4256654119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464bef09fbfaa29852bfd337821d79f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7990442cd343c9a59dd37af6752d5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8d0dd6fe997b4c87a964bc9792ca2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5cc3cdfcc55ee9aa180efd0dcb8a3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43513f008d8852def89bfdf8000d6a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999675e564834e910c23439fc91d03d8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec768da3e26d0c65e26e2ba39cfc7aae126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b288be85aea074dda6b39740ab0d2b1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a4f0cdc4a8c8961016fb21b84f643128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8337fa34470135889b059099e92df129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900b19634dfd4bee28541c75ffba22b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924cee5908627eecbe219facb765e1d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823fd3277bcbcd7fbab082f8e91a60c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e50f8524da1709afcbb9cfb75c5044133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092d47924c31052f57431ddd8190816134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac8412ca4eda0cd29ffea21d10deb6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07065639c73e60667e35bb7bb1d31572136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57db64cae9d9aeb59f961a9b6d5a72137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a4e42c2b40466282103522c21d9e4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a01e8e120437b7b10b9a600646d466139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c5fdbda75b58f317a3691306e46a0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b526643c1836197d98f6e92735b96141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebeecce226c779859f98e95e8e8a395142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99e0542df5a76037a0c5f41b8e1d36143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e6658e20aeda18340a77097e0f49a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422485b83117b320d90329b695916c7a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc08868f60a0919f08ed990778a1ecf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ddcf3cd00593a5d65ea7155e2a2a52147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12577b4dbe7ebb81e580f9ddc90c685f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb007a8e7f0f3c154f67bb4ac223dfd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc3a158dc9ab628579c120713cb7c8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0282fef55c07577c408bb62a05855151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444fdc74f3ce923092c3b44b8c5949a1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd7b462dec4975bbc419acad3e5800153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2eddddfdaf4cdff289a83dbb0e1a5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b635869089bc50b2849dee0b69928e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10cf631aa3ab007d26844532af6e0b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba16cd4a5257e4806633ce2c29c257157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00363440a6ee8689873f9cc78c60c2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1229a9387409d26a98700a0216ca333159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c476d3cb871ce42f219f569973050160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57aa6cca413f008716f7006739df6f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce052162c62edbd5b6259568eedcb7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce890772b67582f393b8f910b3c9d325163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29411b95eefd2329a74669fe4401675164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6b8eb9b669fbe96951b7fb019dab1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6f29b78cf1767a3c1d857e20f7002166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16742d7ae7847f5209b22ef5747c851167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc3f0f75ce83697161c016e1d8f301168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a656e3e12228292eaa58100cbe992b8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ea79cee20e3304c0b9b0de6c6683c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac202e05fea976e721155d0e5f259a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33512857b9e566867e3f0f542ce3f916172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6bce88dfcc392fcb5972c5dea11ac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2354f291eed9e23083098ff9d8152174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51a6b28795f5b14a9632ac70260fc5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617e3d7c4f3b04ac77bc0eff22a9742176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3d9e282600638693aae4bcf5ff0c3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa74d2b1e23cef234a49cee3b9a71ff178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657600e33bf4519de2f5ba708d5a109179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e2019989392c50126ed00888860f3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b387c36cd135db44118c4993350c6b8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94cbd9c97e6847434c3e598ad4c1d0f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b924d2ac8692756f7826214b36e1f6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9cc8f6c24a827710c96b36ae683498184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4652313d0b5f5ceaf7033da3342b50185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08461d512627e51fba61bf3c1838cb91186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f81f56977fa707e694e890b58be38187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e416c97590673f60e548e88598f8e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634d9695ca1aa68ad4cd24c55516b16189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ae29f54bf9f91adcf5e4fa109e1bb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525977a5f523de5bee2a95290429436191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f136f863b99fd6017922e60843556192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a33c7c2e9adbfac4dd68f0563a830f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace831add4693a19cb208a88f71f5a9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ed92d8ea593566827976c97f0d29e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c91da798ca93dcc3dce1b18e023a4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ffcc38e8c3c36b1f6266e3661c7528197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1af2998f57c0bd3956ba98d4626b3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07b46a2a12b1d7679de46ea9ab66e8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4111ead26abf7d61d6c81a64b9c16d4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96fd5934d10d17f82e2a27094289350201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d90eec38226f8c2b3a3e3999773638202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a19b0e8bf4e14af5eca17ee644345c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3de50e99b5a86a6716c4b2406d445204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3339cf1ec5e3f402bbe4f52a999bee205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3b777f0aa6fe2fde75237bf40dc0b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fff4e561265c6bbfba809b9ac0be33207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4c943db41054ebf18245104f9ef8c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d45a2d190c4767408dd7038270f997209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7cb62ee8db52241822c2942baabb39210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ce3f7f35e2349344b2e752c614659211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2633e5598f39b0c663d71f8733900212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb8166574f85050ede1dc47171df03213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d964e84efb9d17334176e3723f93ba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015ba3377b3969bde749a9da81e7dd8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaeeec3acf9bd317ff043cf8b95c5aa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f077d0af9502b7b4289a5b73ae227217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967648706def596b1b4701b4e8b4a7c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d7c467f35605751607c1e2995f541219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375123764432e1059a54d14c392d73ed220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd852314d563c8e8c1f9ce43ead208e7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467bf2fee4fc45a3f84951b7cc4b2fc1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c2cd9f537e2bd7917619fa5b35f22223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c8e3cb0547e619eeb91740b768582224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1fdcabe3df8fada838c416181c52c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2180d95da87c28d9e16f28bd0f0cab226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8fb50043277c90ffc2b0ef691250b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36fb9aeb3016f5ae26208ff234a890228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8084a30c2239c3f5f8399ba2c70c91229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57cbd47eb1c10f69b4d0172182e84eb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0a100068b09c81d975317813b63b6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e88071a91e51b4eec396dd985163fc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf198389c72c85abfec86277cdce7d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212ef84dea7cade446091d3b8e404aa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88335a97f86683d095a2c12933126af7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d911b57f10535e6eea555dbf1de37b4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0d7f4092ac67504dd40e3828776d4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c03679274f8edcd38944251a2a91e7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80131186c888e1ad6403dfa8c6a52d20239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281a2d6da828bfc8bbad4fdf4826629240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5be559ef2f6f2ff5196507ece681e8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1c7fe6daf9366a3479860ba31e727242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3990b8586a22b8be408652b250566e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b507825a1069373b06f67185bd0b4a0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4c47c44fdb2eb66fa51629cb48606245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b69f6ea632b53813fbbdc0dd7bd4f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1084e3cb1bd39bb24f6fb18ab42e2336247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5d3f42d9ae59f25c54cd6d10e22cc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874a6df647b443d9aa05333b3a36928249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3006e5d4cfbd5322a870ca83df3f7b9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e02c558d574377e7070b15c74e23c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3cb7f1546d180cadb2faf702e0a98252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f29b4f4c354a6185073add8b5272b38253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768c76cb2931443f1d6d1baddb5e826254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527ee31e003c6d9f8a5a5c91130fca9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b87322f95cf72a165baa9b7e545323256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0cfe53e6a5a4b5b42d38ca7442c0b4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52880082d13ddccd14c80e214cdded7a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa359452f5644df83105fe9b9e993c1b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5c93ffe84aa973be3160d44d6126d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07d1f6fe517c72993d714788d3cddd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462734dcfbc51e9621de6da2a44bceb8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb2ef49b33a1bc923810d1b96e1cd8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3920706ae9f6d139089936186dd6f0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769378941d9b16f673c91b0d7cb17d0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6847619aa677dceb8a458b4b7533bd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0670d8ec8ef6dfae6776e9c51b6213267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583390ff377f9c3bcbfe63a007fdf26e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6a74925c702689c1a84aa0141e263269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6af88e4438f6799f97f74653daff9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534431764974a5ac8635de13f509003271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d9f9c13825e07c2833104665ea602272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa652ea126ae6e2ff87f843d430942273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db150d57a4bc29fe1d617b01983aa5fb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d597b4cf798366b5d2ec7e35f2632b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58d51b0bdb3576704bb07e7b10a8a7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5013a0249b01b7085c09476188264277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d59734293a3c6db103e20637647de0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e01d416aee487d5aecb19cf43b369279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8f6f090a199e68d4a097918c57721280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf26bcdf7ed8dadeb0a81e9824e729b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e69bd9d62960bca260a240d66fe18282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a31f8619f6482e8d44810239bd2cb3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120d27946e944fcf9d8d485dcc18845284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f69a4bb8ba1d120d01c434887d996285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab470a71230e4a04729def85ddf12208286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b6b99736c319c1a809d75fc6a27f0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b271e2b6daf0120c22267295e26454d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e08c8625fb97b7c2a6a1772792252f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02280c59f5062c6a07eac62567fb7325290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac95398716013778e7ba2be052066a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2639b5aefc8876054c0cf8ab9c508292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc386e29c9564cf5db919b8dd7694d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de0fbfca67498eec10bf5649aeef0e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef10cc40d5541729a49e34d638c1820295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22517ec3944fc77a66c4e3ea490b7af296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016413f5e0c0d02353441134e9a6a90297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdcf07b29bb08de8862758d242b1154298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106b173abcf629b13b6ac9efe40c805299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a127c2b595280852102ea3058381bd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc549e854dc73c1beae4f7d010c726301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342cb4d0a3eb88cb6fe44bc7ff48e580302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8a08f5a120e2d16455b0f36a4e499303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29210da2870c9edd91deaa349f68efe9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e93d5378d003b737744325015701dd2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09ed1352fde0aeba82843400036d71306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee8aa1160ca3f87f63cb1abac985b4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd96d365a9f9c1607c4d43f88d74c3f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d4275a184d2cd358bac3a14c0cd23309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606215552c7d29cd7e6f1b89e950596310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a387fe7db5594125fdfb4e617f1595311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972234eab4038937620fca98925fa0d2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857f98c63640e34b48f2a8cbac0102c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366c1cead6e95d8e7ebebf9b23819eb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04811b5c1a3c032432cd66631d6a387f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172c685cea837a908d1cb0a055e31a5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6349970d67a678a3bc3c22c7b4e99317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34dddda78d0b8d2255c9292cc0ff0ba318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12b471555309085f6fccbc9c511235319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666d7a30c022af5b57762099f561011320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829f3e503a48c12dd61ea4006401c21321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726b8ac2f0730e644824282f12bd722322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e05591782ce1db776b3a90661de8bd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5b68bc4299f78c87c732553fcfbf1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc8d10d341ca93de62f6228914830d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be77ce96a504dc5a9aaf17338fc3540326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4999524542ac1e3a21a1378752b7c8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a52cafe9820ac8b7dea16348ac3081328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60541475cca016e96537f7a189931bf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b4b4f7cae9ec72d95a0ab8706c05c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036fbdc03fa1b3187ebbbc0b081d49e0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f8ac2422a88c8ea723d12e1263f5b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86ab898884b695da2193d48bee06ff333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f364f83751a30ad4430b34341224ca334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9fe88365f2aaba622a1b0c8006ee11335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c32ce1ea54d0e70a1f5e17aacaa998336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb597c8c10655223c6fbc5be4cdb5bbc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d697486941a2035883992b71d22be3c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c24b8165fb78c36ca877abf32cf276339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b18a33f3aacc606e2286362305845340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f9be9889ed3e359b0c6df245e38d99341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286cd922ed7041ec649e0455cd8b16c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ef1cb33e192a8b5991891ccb9f094343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648c906f62f1f0dc2a6c55806c08ae3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d029052cc50d9e11f041671c4ff9efed345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d7b91bbf23280354be1c8888bf34c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26794b9fd93e2a590cd53024c6454312347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815452ff2ea107a380ee8971c7f43ba348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210809f87e64045920aec2c59b27c26349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfafe6270019b29c2c2c5fabf874cf61350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1443dcd66294fcc93f3499b4b4917351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48e79d5b0dc6f3b8b57d669ba07ed8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600289ad6b2aaee22df6c33145146d9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ca6f31179cab7f2ef14af6520f0a1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca03d8fa2fbe8924715a1b5d30c00fa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b25457e95af42fedd260464c1f7771356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826bd0a38249db411142f4d7b3fa5f4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88145586dfcbde4b607e5922a8cecf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e14b5b3b9a3c86e3a3e0877b9009b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6595b2e4bee2c23f1ed392c8700ba360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e306a6574c4f004306e2ce2a2680be2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1071bfc3e4200810c75e4090e6b86362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a694124f0b7e88ad0e66aededc83f2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d99923d9f0a7c146e45ef260544a73364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c607823374b9030e8e340650ef43cf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7a87760af4d02614f9bea5e475af5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a017cbe4cbf2c0b1f86d66e031a00e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb643f314092091587c4ccb1d1e0d6e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6854c5bc7564ec1d2e09878e81e9b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e77409d73c0be6fb63f65dc90d091a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd396544ec97007349f6555af2294994371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa084cf9b2522a0f286791c7d0939c1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6d67d2a6abefb9b8537d11cfcf5c2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8fa1a51df47ff030e36b3de868496374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90911591432d3692a5f041684fa3bc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb522fb6d324c44ae20a9353a361960a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d4cbcb639e31dc106e915968275f1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133eec9d4c54c668d73f6ee5c4f2c4c9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb09702f42530d47fc59d6804f8ef7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf791e7fe73ba9778b065305017ee17380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b10577b9ff54491843159c115a308381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616f7904f2a732aa359e2a1255c9d77382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbff68847792bd3ca2e0ebc2e5024b9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c195c2312d63211783381c9212b3a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcbcf3f3e41a68672dada78126fd824385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2bfe22addebcdd1c3815d7037a0524386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f651605f47d9475d439c468cbd1e9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec11b25ceca9146b5950e0358a793a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d217b4b94f92c2abc7d44d0ad86ea2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc03396d21cbca6e6bfe187c9130752390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7f6bed883ed89e82073621b2358e0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f264e611ef56dd1fcb696451e0b45392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f889dccca96454e7c59d5fa4c72b13393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f7a0822ff6cbb78959ab4cd861387394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cec232f4494b865c836aeddaa2eb1a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916075dc70351c0ffc8081323590e96396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30dc60d9191dccc9ef6fa8c71a39ed397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e580e0aa93efdd3b95d6c57e5b455dc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75877d4dfd2d875bc61c977cd113c0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227903fe40966d4a242c742a2d52e30400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07a99a713c29639d8211bfe39a870e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0079a2323304e94eb9104e2299e7c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55f030a70e5defc641a72eba58d56a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc25683972df6692b6943466cdb3dae404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9b36367f8cd9e56f9921dfb43d00b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1c3bcda265535b5aa101ca348cbc0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f901e29735733fe171f7148c877a50407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a72b08eb869a15616cc333422f4a2b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33190325be732a9c4c8809a0a1501f6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd8c7bce2bf8e5dce104a33f6d8844410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd9c9bc6fbc5546410651fadd83b1a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b509efe52f1781e66f1cbe9c71fc7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f10cb4d192891f4afa9b6b2f5618c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f66f7a52abc0a1b542fdb957d0900d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558a245988def8f526a8cb825f567e6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c02ddbef941f3e4e7e3ca5426bd822416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7d7a0bd5c3a1c607f201004246088417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1b122ac010e147bda63a2adf8be42418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0152cbf842d57d0dead528ddb2d142a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec23c85c8e141652a8e0c25702c1b5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502fb2c7872c51834a7cfc1e6441f29421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb42187949cf62b7eefcbcb75583d0d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05f3ca58886151b45b535a388e2a83423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23b9257b5542f6a06c4d76f107acd7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb322e6401cc89847c08a6eb3136d8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d935c464bc47d296500abff59db0c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c698fa944c96bab579841204f47699427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186f8ac7678ac437a1fa03cbc6df1aa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605a4c7b9fadbb34cb5a2bd8e4b3c1c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6c0668487c648ce945caadc37faf2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2fccde96ea15a067e5813c75cf6eaa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b0f8f70dcdd62cbecdfbc839b61e5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71929008df8bd22938099cab313b3944433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5116ac10ae0b55168ac50d60f8ea4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c667d4731cb70b624ce923731e552c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5292de64d7c863212899779f7ac1dc13436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315703b92c44d5ebc720b7b5cf2670fd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ed135a3cd7070cdf274950cd9d638438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736f4e5491ca40438cda5834b669547439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3059d6f8fe2401ce7109503a71fa58440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262fc15fcdd29357e3acb3f739692844441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345d773c5c306684296e28d6eb96b7e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b8721b613279a466c4c1757e37a0a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05290a111a07aeaf4bb898893973a3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8fadae40373bc4220585cb61c5ddd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c468a0a48db36fda4e49056a9d43b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35365fae47604fa9cbe7ed929249abf9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d397f7030b428eb7c71a62f179b814448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f808b7875a1597759541474094ed95a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59eae3ecee5f18155b7d98bf5a97bc4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807dfd6b86787b96e0f289bb01ee7873451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52946646680c5a21cfe155fbb580ba4d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920afc2fa2f9825bd4bcab058d32b2a2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672e16616507cdb40b7f38e9ad54772454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633824fae4572428a8ceeb0e4bde418455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45de5722227d21274713cd1feb560e7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d25daf8d598a36d26f9aac6f322c62457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d205d7e167752ea3cd10b6eed27de6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32c882414ff25e265f2d232553dcf0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930728167f576db89244e3c078a4869b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829856933e6824510ab455bac9daa160461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179c4eb716c7a8cd3a5f99a01c425c4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307db55e099467b53603e48804774a01463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c7578caa3d40128164a39999157ea464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5f3796799a11ed1702274b21ca463465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c15a72eb88e66e62b9e80f3ef3a0fc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab713903aab3ce753bc20842a101f97467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71542d4d62ddcd2afe4608bfeb3b5c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43c93cc3b6d2a681a6c63e8c6454e0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e05d9c9b1cb34b001210467960a86470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579f87c88e28124f158b9cc48a78e57471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529367dcb49d409320f95c07c658618472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad046d3d0f6eaffae53034d5c3d92d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b12d4f4ec2e46d9d32e2351e2fe75474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46ee0058b7cf8c74f6d1b06bab9ef8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390f97d6f632f7fede1417b277afbcd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c228ba9294a549d7837c1e0c49cc855477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa21e3457240a4ab2beb5f00b8154ad478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f8427e8c92d0dc391c7505e9fe018479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.12</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>