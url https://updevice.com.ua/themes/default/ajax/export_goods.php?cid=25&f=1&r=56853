--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,110 +730,86 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
   </si>
   <si>
-    <t>000006528</t>
+    <t>000006529</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Excellent charging data cable X50 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-excellent-charging-data-cable-x50-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000006529</t>
-[...1 lines deleted...]
-  <si>
     <t>000006530</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Angel silicone charging data cable X53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
@@ -1048,65 +1024,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1162,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1387,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1636,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1813,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2017,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78557284a533605ad0ff1fc0b4dd921.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8b34be0d54d34a5cae245ab73e9bf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd03a4bf194ba56b1c39634385548b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c7c2afa063af6decdef7cb40bdbcd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161782adcbf6becbb3b14872f90b07b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb68f7a9a775b601ad950f734b3bbb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d7b443e39bf7f18763e6164ec88387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d82c11cc69c0d05931731a3b43e04f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfdc670278cee344fecbb7aab666e3d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d91b9cdec42916bf7fc12a232046d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76da4051df10ba269586c2fd5156cb911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3919a99f835134010a90bb05517f612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37760860bebf31648c8baab480f1e5013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38737aa5daed069a361f47ac9e854fdc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e64f0aacb1c40fc1d25e6f6a58274515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19d59b334c711b0bcada19f4ae561116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574d191ab72a5eeec37b9e97c63b02f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd7fdb35f9c00db640f63946431f1e218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475418493aacaa250dac8c027ea618a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc5fd3adb8fc44238ddd11bbfd3b0420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87091b7b9603f383162f9f57c672ce321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b8db54938d5049e95d22885eb8a1f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef5856b37c55dcbce3fd0fcbe0b11623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc999c72fb648b02b14800dff7ed25524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fee107a25f7c71bc9100bce61553f125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9af2b6303dc9f6cee274c2609e804926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7fd1f7a658b57010837416b8fcfb827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40672b5ab5df1ca38276f0c852d9ebaa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa07fc6c6f15db7ed9c6af46232d01429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e1cd5be86cf365dc0a3b12aa7e63430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ccb27d7c677e0e65255b401098c8b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ef04297a9c6420393badca44623ac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd045d9a6e6d1940d2eeba97c11d26a833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7cb84f6fcccbcc7c679f747e397f534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ceffb9cb137ff9e22bf4c3438b913035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0aad8db942a549a02c279404dd6c6236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbcdc5fd8af90967705d597c189b97337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28f209c9b821602f784ef9021e236138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82671bcb574f898933425632c712bffc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14114af4d4aeb84d7d3ec2b98f0b22d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef02e59d05079a5bec45e51d8a69da041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765746c5a832d6f331164600443797bf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd9b473c43e321d623fd2f6cdffeb643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c2038487067a4927d7c9380db33ae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05ce30b0e7717fad0db22c2c11350b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95102bdb98f0974fefc592361661ef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766f04ef0160c9f9dfafb46926b6c9547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f454a3ba602681cf724442a1f8c7ff948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8a6805ada1c749741c60e5ac77a7049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026a42b90a1d5e7c16f0a56a7007a3850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2f3b196c110a29d5460ccc78f069351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7283fb9adad5c09952cef3f6971ce52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b6214ad0eb692b4415e695083233e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9907bac6d9c8864f3879f92394b4c5854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6240ad6e972d13de6290b68667dcd555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee57193b43e473f860112124838580556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2acf9ae485307a47ac7df1525647c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e47e3fa07008d56a63ea1cf7d1b75558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1d89593cf87fe454fabd739f2acbd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3dd07148daa1bc2a02486783acbbac60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953c733694fc6116f5aad1f389619be61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10efcfd11b39816b899147323459b2d062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6eb3e73ba8fb1a8205633ecef3b94663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255a277df4052ec93d823ed763ae90964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e3ce40cf95ce90cbd96fdd0849a3465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb50dc0771e34cb002036af7af2405d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85130ad8ac017f2f31ea682c10d942f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e87dfea02921d73e75b8e73d6323e068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6712ff14ab3e517cf1cde372e61257469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be9966d9ed4a966af5a5a2d26a701070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d945668ab4ebb43f83b8fd7908291b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3fdafb79d2a76e72a86ae521f560d972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d9d5a10e0f996b1c19081074a7af273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c98aeb514eb21871216124faec30874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf81426b511067ff64ebb5523b6f7a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f588020b948924275935e1d7144271076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea6aa9446550444d9c42002fe5dd8577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde29247d489695b7dc455992011806078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0120ebd9339639fc96efd7be2afc8379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc007962c808784ab2625add75997c280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2328da8441718f3d852bd4c211a0f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10689d959c96ea3a093384b9964c68a182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdeee1e5e9ed0a3bd809725b91b75b883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd181da0435ca05690e5212fc2de3d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cbccf00f3ebe41a1615b0dc5c05b8985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a10e945c833c6daa18008c97c507586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d26b1540d1a3640eaf6b58488e2cfc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d28100d3e435b92b3aaeff7cc6a5788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f22b0288b8e0f4e3459453c78d01589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d8b33be0fdc4e41e1b1dbb6183e5490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de157f7a317a495e84ebba31cd76c2791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde68bb29976a7f8b7b83d5f2ee881ce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ddcf5ca05e787ed14ff460b303e5a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352dba960a569571c092e26d6b319c094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1d74edf53425f6d8b90a46fb9055695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5f514bc7c343315229b900725748f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d442fa0eaad9bc94f734b119e9cba3297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc3b291693491b9065d26fce9e492a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659848bf7d8180a4c0151319c26eb4f599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32d8585f7f4de2805d01025d6a1719100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7163abb242452164644e5f3fc7cbfb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3124677491f68e9a6c5273947217df102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606e7dd99af69f5f0f354799a300523103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8871192bc7cf1cf3ab5d36603315aa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2874620a2e1ef902e9aff63400444105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d26bf4d5c30d0bbd80764fc1ba17c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a0e0ac700ab8e891d5a8b4c476d05107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e21ea9e76af0e78169e94de228f4b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3b07bd515d92699f46cd65c6694f2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206cc9c9b0485afb710a03ba0457e075110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da21d08788171116c79f0828d3d5b9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb2cfedf5ff829964851e12393e12e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb93c832012247eb931a1ac48c539d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1940af9afc703b7237b2e67aa5eb200114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dddc0588dc23239ed9f15e03bdb633115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2ccc259a7c124b32180f11cfb3449116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1e8007333da7e4b331c693b5fa3cf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f0cd652ea532631d7521a67584fab118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763176b03dadc1ce93159d4d56107e3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0510597574d6de07fbc06fd7db4447120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0babd5e134c736175bcb6ff855421aec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01827d4e109c1b90e1cefe01fb18c1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b1f60acdb2213efcfd12cead4ac28123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b0c4d985bc5e9ff6ea015ebea66b9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c7ba9e556d563e6700dafa97cc86e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5973891468028994601cbe5b22da37126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a57e183c9130e07ed22422a5327a6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08023036e95dcab9f8f19db8d7d23ad128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf82e85ab2f662b3b8d6414b2fc0d74129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d262b8634928780010c2b1d2002af6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7299379f428bf9d3e89ea6b01e58f2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff96f0906aeb7cb1ef96ac05dc6fea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed79261131f533e79ca543208e9c745133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ccc059d53e510b0f9e12f8671eeb3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85d6b6268a122e9745d0c20453014e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ada399ac67dc6e37f5744fa94e5f8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ce183d28f540d088d8fccf4ab666d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809e5444b84f5869c719acb0998ed49138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6043a4c0f4aa395df590193169d1f8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae04e8fe044ee6b0e74f1c6dff3815140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46489cbbb42e651dbf4905967ddfe31d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99268ba07895d422469dbd45f238ee53142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c737a42f136a1974769f36007bfc0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd686008d3cd7d945ead02d7eef7f59144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b68d3c8419cf848fda95ef51f3de9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be6f64a7be730fdab13ce413fb20c4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d44f147db856f3e9b0208e30f99d73147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e994cdcba6296fcfd2c096f9eaa8b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3599773318825556a77d1ce734f29149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3631f8f3a10c85272ab31577ea54a9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19acd446c48fe99d661272d52f60105151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c5803ca986d6cff3d68865c545cf1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67029c601e2356f33be6700653efc2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e3254832c34a38e5f405f482926c4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea13342a84a5ef921917aee7f753a6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587ec7ae87169a164d7c5df8bd4793f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ab02ea3662e3dda9c54b6882223f2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9565e4f346e3e76c0a7fc5b7925e3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993a93438237350001dbc9ec35ff9e7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7221594d0ceb90dcba1896e09777792160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eddb65b70055365b2b454ec65c9f5c7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f2476563b615760cd2ed77749ec4a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d71507ae469ef53b9c89bbb8aa49f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b510e0ad8c7d93020560fb9ca3ccc68164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4ed7ac440778c60a2199b02971bbe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93093cd7fa593a02138a231ecfc9cabf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d4f78ee5c4a11352a1fba147e4cb25167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3feee05a56e6dfffd5e98216044a8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b739dc67b3267b15be4c171f5ed86a8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701eb2c9eae85040085568a45418be35170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4f2dd101b67505ff7a293009c44d8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb74dd7529c1fb180bed2b9f8972384172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef8a5ac754562fc8cbd036ab2e860d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050202a61fb5ab6c7221366b9fdf114174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b225e5c01b6c643eaa5133d614fe0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd40f230eae89f639c179df1b011c45176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffad7b365dd7bb9d79799b2c0c0d77d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc360794289ffe67c7ddfc660841db83178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d7988d9eb946930cd7f4daf753094179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c6df5e4701d81a476a2bd279faee5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afba95d05f7ea283e34cc0e22970cc3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb051e659356628b28d5f1d32cfcfd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d2c36c8149f070135df5f564c797b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438f43d38dd4775c4d93b76098b1709184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c4dd0b4a48986f273fba804e956c3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb4b8e4ed8add2db4237e454fc0549186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297bc253bad365fe0841a807be3295e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4ee6d6fa61f39a97cdcbc9cc80c41188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f54e0af2ac907c1f46b94b8b2aeec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b964e899917c8779527155bc3d065190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49a8247c80bef24e1f4c0996770572191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d6f5fa3f290e52d49dc7c76031613192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f74db24343964f25e04904ce6f6e71193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33177fc6110e58dea9dc003abc86b8f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811c96eb21f2e7022cb7e5884e4edc8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086b192d9dfc75fdb43c26b720a4208196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99525c7525489264f70a0ee56faa5843197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e44b4a0f4ce243bde0669483334d01198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03783610b386a02230dd54e92b7658f0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385fcea13c1e0666a135817275547af200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a6ed717ebfa4e1244222a9e2c2ce9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eadaedcddc16ea445dbcad00bf1f049202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b3421123bfa427292bc9abf7cdd48203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03113018d1842280fc32374bcf2fcd1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55454d3ee7ee97e8ec0a9ed9e9a99ea1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325d03188659b69aa432d74f0501e4d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e3b5f8f9426dadabd18b31de0c00a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904673290ea7576bc416f5f5d613a5e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133e04ea6fdb81dfee912f5ad9c5dfe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd58c032718653052b3c068b649b40210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762828e83c77210da8232b1442fd05f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda4e54bcb88db271b2bda3cf1f41de212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd73fb5bce06b3ed88182451241d65213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995fe6dfaf1c522efff8c817f09d65b3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712fee18dbbfe765b3967fc358666dc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654d89299b9c1d630de713f2c17db02216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e047800272922b11606dab6ad5193d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412014c5439801ab521ed4d6afe9423218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08039db1c43d74afedcaca06b2d426f3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967943d1de6b03b11d66c727afd63d46220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6eeba270d239b4f9da966487e2e79221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6adb7ae396fd3504762e7b21d5f5c2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135355a5ecc7685d7131fc150e4e6091223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9fb383c9399bc28af211813e2a2af224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02049be1e799a9236f964839a57e4ee7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc73d3c396b3cb4bb869e8228efe6f0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f71a44857cbb88729b086c84cd53b5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca8406d4beda6673a98729a8215f90228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8a70edfc276ca6b994356ac3bd458229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4898c5defed843cf022c743017c37e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768dec9a56b73832360bfb6149cb7d5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3a62b9f7d8a73a6fff34b31fd2616232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036ba158fe42a94d718eeb2d7db2705233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007bf7e339a579fb08c361ea21b9819234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e4564537c476aa14a192c79bf40b0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999390cd49005f6c87939434711a13d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc8bf47ad2fff6da05d7ad4f8ca7a5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da622e1edab833bb33564ddcf9b7334238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe3b351514bfb0ccc2499385346402239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc28f2c08bd7aa3071d9a845705ee14240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e2283f2330c279809a5012eb95486241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e80ec2a12688ed5052d783495ab94242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53832ba1cc2416b511212ed4862779243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea8a0d8975568880f5ef240a40a35b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7374839f4b65f96adde806ba911f5c6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ed5ab036a6be0166c4353d8d9379d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dedc64067a927c7f0013e0f7c04ffb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26e48a7ca4e918db9f2a5ce9395349248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1614b1136d1c428e875cab0fc0ae2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f0644cb35f2834eb9c70092af563f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d848faad70ac1cdad22a9230d09695251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a484b00f2d5b29b84b7a1dd00caa105252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71200686996a9eb83dd64ffc21032f6c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa55e4ce4ccacf979ded2f3f9dd759254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a50b2dd83a077051b07ebf5794004255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ad021a72509f2664e6bffe32117e2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f968e1c2740a915ebafaf94693e1aea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623df6077aa59b69a0644873fcc8914f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4c3cf0053644b416e22ab079ebcdb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f9c5ff6a944ddb2217916490a0b3c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef7c39cea2bd086dd234f01af29d5f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e10049078f79d40acf099a2db975d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca8db9f3c1cf961f9b695b04e35009263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5b754cbe259243b2af3eeac879058264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe670369b6bfefdd85dfd9a5c6166c9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de68598fbbe196b995988f022fe06c3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661b62667e327434eff9698308f7912267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15cd0586677324236fbc2e73e690af9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba1d0d9bfad0cb5b38e869365cb7fa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a2a474f94890f6e9023a5d0bcae46270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d46e65163ac0781f841dd248a69d74271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e1e0eb932e68fd9abc6bfc936bac9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba03abe631c41ee8b46cff859ad97ec273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0dfd208b69ffd1f08c89b28652c57274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f01e3040969367940f4528fa59c43275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c805feb932c9d0084bb556eff3321eb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b378e8bb04263aad7a21b2ad95f1352277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b9c0ee62f00121bb5883ca38db799278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146ccecc1cdd30006edd42a1f7dff59279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63fc3fc3078abd96197c0f7ae65c1e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b7405e107d7a3bdbddc60f39c6c96281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc50f774ca03d2c735d9020a09e060282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c30bc0ca0432f23ccf65e9f99d5c0a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54f6a25432604d855f3666af242014284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a99aefe6c0dc5e984514e171a4525a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908cdc4cb8eddfb59135904bc8da07d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e56cbf316a2476d37efc3b1af42416287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef355ffad1ce698fa1e80e96fac6ffd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444949991efc3596eccd08e6cbd34c5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564971eef0c08652c1323897212abedc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e8b2b7389b162cebedee010292777291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c160f71e42156305063897fa00c021292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700b843d12f4e2108d17cd6682d3571293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274aac7e2e8b0d2c69f34540e69c2ea6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c38fedc0f6ee55e3fc792af6fcb1e8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f050c7daaa490bba23309e5a8c94e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78ef3724e227ac44a139d1c4296c6b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1e3ea16a6fd72d4900fed12acd64b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475dc42a146e71b4a757670d0b622b1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195fea9eb54a0c327585f0d6723c567300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28641077b327484081054f9dd141d78f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffeafc6f4ee26e0ef0465688e853d62302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb59727c07f8be88651405b0b8eee1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87924ae8b1b4d6fd89bc049595105c6a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e7a32e6032fbd926569bbd30fe97c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc535f0ed388c64b71d4863b6df3a9d5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1a794aa9c7dec16dfd58b551f9af1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22c15b748a8cfaf17fa3a3d93571a9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129320758c8ec293e48ec00d6243838309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49fe330672f81074c38f6862eafd0a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e30fc1ee4b6ab397c143a71899c59311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3c10003501a50f1f7fae836d1cf08312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a308ee79a8dea912593efde788149313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b9b46025d9ccd509872e145f1c75a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886833567f4d4655723533b699cab11315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa9c287fda15d768e7db4c04c6ef9f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8b38f3ca6635dba729162f71f7f1b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ad1d6d8697fd8088c1fe8f6df98e3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42e5ddf0c485d1250b859a620b0e6d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b31d87c0baf7d97199da066edfc969320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f448834a11b2b83d3d10d0c68f754e2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d558e609d2563ea736c07079c1fc9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94ed57ba41d1f70f14b567f860778f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4627b051b356d7962f624fb8000e355324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c2fe344ef749b43a6d1d55b6dc521325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a6ed4ae950499a565fc55c39dc145326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81980962fce59e07dff47cba0374aa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092847e021344067263d4f7c0a399794328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c61cf10cd35bdbd77ac7591ff2084329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf072e68042b09672d87aa1eb363f20330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129404c2eb287819842a5c6ccaecaac6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f30b9994c0101229a5de6a2839548332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c971336c779fb9e7ca125abbec0c66333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9fc44b075c2f290c80ff83abb0801334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866fbeccc93ba6288bc82aaa8b1ca44f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755ba9b3c9a1455218c6600b489027c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0218943c0ce3240ea720654eb4dcd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7596ac24d499ffec7371396d2af73a8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa80c91d082d5072e962eda992d430a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205188b915818e5201c36d333e6d327340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3cc0e9a5fa01cc6bbfce16f407c945341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79dffdce5a37eaefabff7684d40e0b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e17be3b7c3f38e878015cb4a81459343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390ebb2ee51fcf39716b0e153549c6c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9006134c9cff7b5372dc0cb93e93f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a09b6c8381fde3f76e3b7db132dabf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132da90ba0b1f69a46e71f7fbeba9aa2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ba786b447fe469d15d6a0c91de0d2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19381024ce56208646c991bc95331ce3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db303074b675480288b57b7c47ef6b0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad8dcfbf7da64bcca714206b0b6731351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc22162dceeed6ab3b83ed66241c0b5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a08c1bcf24429e26a0dce75f8e06bf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b151abee54a475f9b1f6db59a057937354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4fbfd54368de46e49169d8507e2130355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84912ce4acb9a6f16305b84c47ab2d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334566220e4c7ae7b080e743092565e4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae0229da3a9c34833d2282d8a9587a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63db374774421df446dd8025f0adc1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef90809ec9b512f11ee74f91a17a80360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c615cf78f80d0fbf224e917b695b7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18a43e2d4adc90c72dc46d46165b53362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae42b9da8acd1af484347d3e7d7446363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae230f2e3013885a573457fcac7a9e8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf68c76447e63dc69ee4309b6dd382365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d535955fde2df25c0e4cd9c5a7ddd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af779234b5ca27ece9ddd79137840c86367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4c8ab29fde31a8708d5bfb3d622c0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7712355435ccd7fa198ed116e9e096e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233341c396c0350b0837afd2a5798fa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a87085610d1d3bdb2f51110087b5da371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7804a676ef01fc55a5d9ff28afa64372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554bbd85d8ec761d7287b3a7b201451373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f77ca1a538b1be4fc9d6449670336374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401733dac0cdea25213550b3c0ed54fb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcdc03ffb797e4c88bf30fba5a29694376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb9496bc8bcbd727021e4a52dab228377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c3f926fe6115200c73827c8e5696c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb7dfe90a051c491185d47fa8466f5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be331b372dbc86ce8670c768ad43e1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f813ef25aea1d35794b0555fe9db2f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855e6c024839126930994565985dde1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34172280fb10d93552206c54e1bf44383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1aec233415db80651ba8867fa444c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504447aebac8c78e81e613f774cb72c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1915e41117a8ece5a1dbb7e069072386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49fbae6e6a63947d18299e63644302387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28adc253b69f02c9f0c251b643c315388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4366ab8ae9ec8133ac01fbd2f81e23f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9885cf647977271801cef7705eea8f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08155e225039d426bf1e79fd4d597cc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74713d7d9bf8292cc60f18b2e141d6d8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81b6e57c7e68cb584b4953e75a5c9f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab3f672901381b5f4f703f2ed24217394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6e61ad2cb257e119483e319320140395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf03abea8e362d04d8b0c4fb3520398396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff4f66e6be044dac07f98421a24cec397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d5e5818f0bc448c1c60bbd18ea9cc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7896a5aba84a470058bb588c1cb466e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd6fe2d71162f8a99f531e06ccacf9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4865ac29e9d261c4f2bb56dd2f1689f9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501013a8e335b124525866e04117266402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2cf3dfa352947e49f706a3ed8bda7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e5c74b4eb02229685ee1b2b465057404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f6880687c0f44df5b68ccabfbda15405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8051af2e32e797edf022c12d11abf4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb162b234031950cc0988aa26a6d7fa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4f3a66f5d47123b1e5dbd7682a17b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223f34daa24aa64cff44b8881f9214d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f818022a2e9c748451ac1d32f56eda410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa53998b1fb9208bb7affbb0a20e7db411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270fe655b63b4a34af3cd4c4550d8c8a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4579c54cff9bd9a1343691a8c5b96413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e0715a010efe1179d7a5f1abcfe42414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c4dda32eb4e2b5ecb5267bf6aa2c2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689f27815fdad59cdc3f3f9256baa13416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53603b5a76b157f354237b209895ca3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d4d4656b13f3d99f8f150603f2707418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86de2e9c49bbc8ab6bc7f203d4b638d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214093289073f720f67f71d6cd257a7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba77204daed3bb2321379ca2291272421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b19f2ab2343c3dec68616b5526891e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6016334d50485957b7691cb787ed5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c58417bebf774379708cfe6e1f779424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d98da3e313b322fc56a264391daa2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48297f089b50ab7c7884fdffc57042d9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5d2bf5487c90c17ed9e6ea80af3a3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4d50c7b21866c4a026d7159832e37428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7168a94ed69079bb58a08aef65936429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042612968e9e3574b4d73b3f9649ee2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e4b8abe170c9109ee103cda3c94c3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c11e43515b4107bc46b0d587031c23432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1871eb28998718b0bd00dc83cbcfca433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8d8f2687bf47d651d7333d0bf48ad434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a754e8dd9cca706b8481db2226f7a7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ece158726775bc2ed3234331c898a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8011488f18a00d2b8fe75ac0498ee3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6a3ea5f4f3af4415cd0b8aa6aa90d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1ad839056aa0c718ac3234989a784439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073aeb76d1055620f7fc23e2d26e736440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287a7ea0fadefbfbf6660362f5c4d07441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da5d9145079ca4da4fa72316c8aa5a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d1e11fd2255d13dce608947e39cac443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed1d6c35124da75a9cb508cf4943fd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c824c92d178dfb56e9d5176ec16849f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373540ec7fe23bb901ff7261fb007444446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb8b03e1daf7ddae37a272813fcf79447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e8226a70b43f9680e30294e6f7c08448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38fb6c1e07a39a3b8247aa947018c55449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac1a21b1bb4d3c2558c836dafc7e9e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5f066ea14fdf6a536398c74579339451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b6be65ccf1062c4e9b8307b81866e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da6de0210fd497521599373f913509453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792b700eeb893306bab1bdb5748ca42454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565fb7a923afc6c150175c6d0fa0466455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b98485ab030bf7f666f953d7b4856456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31262bf6cafa560ec4511c5c1443a09457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80472ad36aa49fbe58e6814a3f65426458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf972431cfb5fdf1e19803047f39fc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10948f178485e6cc3333f94b1bc61a03460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33507e6b402d246fa04487b18fa66a80461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40558344701fb843fe7ab18ca59cdd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9420f974e19080ab8580337d4c9df3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74314cd23b711f2676236dc26085cff464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6f03b6e59123fe39f2bf0edef99e7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6bc58d20d16b870ee222817b6fbdbe466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3b41375fff6ac3dbeba079644cff3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f888e8b60cb0f1f7ee7707b17339160d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47b3214f19c53f06423da1df573da3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4f7e3305b27693844b77186e45175470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45b2de0807e6e7db999f91fe0a9528471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d94fb853930229d1bdd80bd48876cf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac121bcabb5ecd1f16bed17239b63c6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2c7588033671bbddbb9960b7b9943474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76f884f147783bdc476efdf4c351b7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fed7bbe847cfaceb91e680c581a334476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9723c7eb8a80150f18b49ffe928187477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae140ca3d1e6081b26900de738b87f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034fc9bea2be69bed024a06069e7e75479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba99bc1d331f22340aed43ceb79e3d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029aafa3a98e53e20a53c3977632285481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc62cedf64d5a9cc5e875986c9f7cf5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad8d6d7a6c73680cba90bdf6ec331d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9335896bb18a3643487c150255646a6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e984e65e1d241129bbbef8f01f527b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6babcfe7bad5862d86d76e2a89ee1298486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40412f5ccc65987936ccda0aed19fd11487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc28cb42a07be50a9190dbce247cc5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f90a16bc8e92b68b6728cdc4041c90489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e935092d4cf84fb3b5195ede3768d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02715e09f67bd1e1ebb3609463f37592.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f085937256f9f59958613cf6f6faf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a992b1e54ad352fc85ed644e19b1db4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a1d333bc62b91b1660e3a9f22798a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f98af5a011a8fe5b41e38071b87da6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc7c5fc5bbb995dabc60d982f990067.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc77730a68940ca24c7307add2a214a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77c1412ef3c72d3529dd6af9c744779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e51e3946869293281e7977819329d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75436a94e3e6884f585bafb56b79a1c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39f44c21e8a01ffd7c94223acb424e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff9ea259f2c8842190f8d213d716fe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6dab34c4ea373a2edc6463c4fe959b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d4b80c96c94175a15399ca1e2b90b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919716dbfe8f9e80a9764ec9cc759f116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41acf307da6e8db8c361eb0af3462c0917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd3dc0c55df6a8152015594ee0f54918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f6f91cf6e0a7077822ad50344edd919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa223282d347c8deb5b8868186e7e4f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8a996001d510f20a9b23b6b38ecf921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df86e13b6a6f62da16183145fee44622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d490aaaf7b322d25a0c066456d8dc723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90bc3c4c23574aa69a2b87143142afd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf7e9909427f1a94b442b6029c53ce25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ba538a3054814061b205780b651a726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785dd096681f074df48a85a8d920743f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfe68121105d28a5bdd94f8e413bab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7b466441971ff8d1282146f546eb729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7287e6e66fa33c0066fbe351a14280d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd8cf35c01bc757907254256838fa131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c268c9fa4be31e97a8952ff1880b9c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff64ef1d4a0314775260536297e76033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03332435582e4a190f4478e666199234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc59e2ea94ce49c10f62312c2d3bba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4dd5289b82ad0a1769c2be26b3959d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093622262bbab3db0d855ecefa4ad64437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2a01d295428c01ed136e1e358851538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57a8255b9076d3fca470ee740ff6be39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3837053409ef8305eb11c4b48563140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafce61cf3cb6b05a9a0f39f1ed858d241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb051109a5ca290a3a8c7841ff004f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f5bdb7c2ea537b637e5963b1f1a7e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa093fe37d981d2a43a1481d861418544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a43819042a91b3389aa6659a5d32945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ed7466cf3fce72ee093c20f690fa046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e61a71205a525ea7e3045eef197cb447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e9ee3fcfca50de22f3121db5b772148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffde387efdf558d5f02de18a6a71ea249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba6fdb18baf29278baebebc8dd01c150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692c24c8189f56862b5c573615f5d6f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229b7f63c189a656ab953881fca400d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58a9a2bffd01bbac19a33f6c7239d153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c9daab2e85711592a9fb14e34bfd754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a538666df1e0f4c059c33fe99f5353c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4572c691a5edf0aad29474f86baa0756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df3760f5deafcc845f50f2512785ea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe097df9d67e128aec8bff75f70b7e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f9e7baf6a6bd84d613c011afa73e359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fdefa60542b3ee83b47a91873a1ec660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c456ec23ab38b18cb2afe4dc1d495b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6007e454e26894e96ac14b291f30c762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535f46d5985a9885f37c7ec9ed99b1363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22f9293902c950f5f026ad4d3b1e7964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cefee04b04397ce09eb7e7f39475a465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c3f64e31b66533177d5a682e3d9dd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab8c89ef432606374fc60557cb30b167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fdd97b73deaa0969ded897e4899f3b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b27eaf9fd30e7218a09b2d852e10869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321091a772daf526044b877dfb5be80670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093025643105eaf51fe8c7ffd4414f071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e262702405b56c94fd741587636db72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ac01cdb072db0a5a52342864696a873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc3e230ed9a8c83ee398cc1c06009f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f89b44e3f8b49dd3e4128d79ab168775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7007eca589e28004ef29b1eb85d8876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751cc139f4dc70b9a7b97ec5c34aded77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e695350aeb710fda5f3f4c5c0de1da78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1ca2bbed0818d3f1615b640a5db5279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1db8f4965ba68e83eb50d136f8ad5f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492987100a37517cfe82a291fd4c0b781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8282d1032521ac67e97ccbb5016ec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639cc752d97c3620a5a15015fe7f546083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3d6087314d0a259b192927106212984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa0c25d8355451abb71b5a64860d3685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dcc7e3528e9b996b98eca862ede55986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54a53a94c49d3b7a22a47e38e781fb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4eaec7f8af205ffa7b1f4bcd07b09b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b00fbef9a9aa19a882a37d6e2c26489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8617d63ba7ccc270fb8e3195a35cf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaafce19278e64aaae758e9078e8951291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d9c71b59a83d749d1f972ca17f23092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd1ebb418738092da820395f878efe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa12ef869881b3a70900b6e7b2e0e2594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388ad388ceb3c62b27c0271034a026d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131bec332756ff8ca650674bde9f76d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75eb2c011b2b903b52a1c6766f782797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e5750b37aceeb9d4d0feaac5559be98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c14e22e4b9b1630609d00a513e84ec99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc6e075864a64cfc27ca7a0e4998b1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65bcd40d0a281a06a48d877cf3142c7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d826be92e5f6763b8a0be0d0032de102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4ce962eb4104f9db982bfbbe650d7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8d70bc1d188badc2718eb2fb66ee7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aac504554b01f10bd42734568f7b77105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b000d0526249ed7941a96a6b2fa89ff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c14c896848d6c8ebc8f798feba6967107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0560962c12f54791eadcd4523cca44108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0fd14317e18a9e0457ec34dee1be9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e698dae4c5cfcae2834755438ce6e9d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a24712d9d6ce6a90625c93e494925111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff57be26a945f8896780b63b77b1235112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b873de1cc6a8a6e26e31347a323d40d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f85b6d24a00c36dac955320d650eef114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0706fe57a521cbef388dabcf882f5d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36fd39bc7e17c83b076ade20e98840116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887665ec415cb96dea43c0cf7b579ac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d89495a13eff850760ec59c71d73ce118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60095464e2d161af8b4eb589a81848d3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b4143cfd29c581afe8a7c4b592568120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb9e813a156077ef7b5d55a7f71c2a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61e25744027ae9a3091f6c79d226b5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f97b8313e1dc7843c4af60945d742123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ceb8f1a5a646020ac454031dde3c0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220b28e73bdfbc05178e3ba0aea0f84125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1cc4099277fb1e93a219db6e96d507126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccabd579566d6871f76ccf94bfd4015127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7cb1328237ce63a536ed58ad8c7028128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19425290a2e4bdc72b0f3fab506ad08a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b2cabed8ecd350c460f2c8a72bcbe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c18a3c51e43bdd6b303c3309393afb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef136e7713540dc98f0970c56b73503132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4090db3fe711472edb84b42b31dc6d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df87ef1678518cea8111fece622a70134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e742df60d9e175da94ef8f923f002b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f322c54d077e68fe9184b9bc093107136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423edeb45fefa128ea9b7532d1760fde137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535c4ef5cd06b6bec865b7342dd0dc1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc36574bd9b3467b75ac99d3be8b7e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce590333a91957e6c02c22f74c8b42ed140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83fb5873d4d0b70d5f8dfa907baf60141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d06283482842286abcfe40f3010d7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dbdedae27467fd28f02cc7ac104994143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a888f73c78cdfdf3ae61aa7f205fac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3172fb3f96c45f0d158f1eeb49657145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d0fbe8e9ec791de183435029316fd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e7913233bac0012208973cb9a45da147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1950b85e50a0b942990e091e0b2373148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7c8e6c995d7c3ad65984a0c0bc714149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3929edfe313eb41fdd6b8bc75448de150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944efb0a5d2ea0f381bf504d7fc6f023151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a9aaed651e24183feaf5de31a73c2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355635eec9705b81d4e3bb07474180d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5da42319bf5140a096ab90f6844b97154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b573adae00353062ed5571423b0f50155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c428e2085f56af20c02ab77ae69d793156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffabacd9dfcd15f8d74ef905e89b4d2b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f1135af1a76e6eaa990d40bcc81a4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9011cbc8545732e5253e6b3aa6b9f3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a0e5cb1fbb06eddf02a83103dd2c2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1876fef3cec4bf6eb1b0a8da7d7c0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b840752b59b50b0d4c8a9da40da6446162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347ff6f00dc2903c3a5fc332a057fbd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2d8435a2e18f738057db2175d26e4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cae9bcb9ca7a3e1f74bd8eef196c9f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec477b9e28ca5fd5c03a642cf3ff7c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c85e0d95706efe019127183b251405167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001495f24301ce85e0f811a1e6bc967f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f66537f0f5964f545ef86756d6766169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d97a914eb27214039fd8489f65ca4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77347d7f9096fb513fe560084a0496fa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e191a766ddbe28dd15e2e04ecafbf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f17b70decaf19f5abe739badad835173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19a759c144e8709fcfb8905c5626d8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4551ae49da6b44491ea6bd8c23f62ad175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7a0623fac11afdab462837012901e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599eb78b1a0a76f5ebafd672a183443177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede514f2416976927368c3a9313ae60a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da457585bb842e18d64e1585d89118179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031c4d2d549834ae8434a8ef1635cef180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1ebbef1b292ca3793a91b085f426d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7aff83f0c6c84e94d650f3daa11d5b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad1c58e0dce00aefd884d43f61bb35183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4e3d8c04a49c0bfb0f3b751408fa7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24fb8f86c4879d801fe05ff3682c509185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad10208a61ba26476635876b63f8cc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30600a4ff169e853f3c6684c3fc4fd7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2ae9cde8ac830ef93ca31a8adf208188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcbb7ab50e0cc660ad56ef3bbd7b78c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d2c46b4c6f502ef611ed659c31270190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8ad6fec2f7d07ab20663b2a7f55e6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510cf11bd45c0839f02936b28d76f6d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f3329b51c14dfc33f3b413a0be804193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee555e6115f411c950dbcf442a77ff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14065a4aa5e60dc8074e076ea345742195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673e28ae75f95abd4beb78b321d7f25196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2f12e236179287b32d1636f000997197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1725dcf814a9786301dbc3ae10c97198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136843d9e14da93ea5298ec4a4730e8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0622a499c94690b8371022236c424200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1b549dd667950143798a0ea17f11b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3cdd0dda3f6b453d9d0a98771b33bc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8574f5a8e1e24dd9e105d6e355f5412203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb2f1deddafc5229afd849418027e4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2e2649e8bb2d31cbe1fffcaf60928205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29752de301f5b5a0e79f47069eec0c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76404f4350970670098760113582b872207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c6934ccad0a3d15b6b404f06831a0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b0ce4b7d7233c05354cfe3e60c9bb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e573319dbadd2c37b0055e7e2a85e09210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56f3424b382d7f6da88900f1fb88a1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f705f749b7abffa287966fd9fd82d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6098633abae0fa1e96b2b62477d5a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93771ff881c3feaf3b0e56bc3d011298214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e1fa51d22a96a6829d0a1256c2c8e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ddb71bbc9d9942bc621b94e242558216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a227e7ef3b372ab142cd1d6ec7c13217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9e77d66563231a378077591472d04218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898f7141c50c609297fa23ab2bfdcf1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9948bcc375560cffd159c932b8927d5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c77290f690a1c300d1456c245ba5d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9210852882758ea48c5af4eacc8af8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395fe1b3c9112e7a38ef42ee911e536223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f18bd7b2d008f4582fbfd61316a3de224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46cd4f57d44550b60e4d3831574868d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93ec131380721f359426f01c5f6223226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055583378519836467fb4d228c661ddd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006eaffe7c65c052d7469fa7c87743c7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ff618c1ea985d380149530714c4c1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947d4fde486fa3e6704441b781932de230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b96d30d37416ff379a3c2f65edbbf7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96be35e007734dce32d914b8a71e71232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775844bed5110f7cdddd227f37ea24de233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac842413f8370b3af66ccd7a2561e914234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604c828751ef6a3938bfaa59fd09e27235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62861a319db364b3d1069bcd9ff971a3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b259993f8f56ebe56d123e997045773237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b52b546e26fd3a71e9eb155a6029d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e1069f42df8f7d4ebe55b7c1802fc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17330341844ae965164fb00f0f43cc60240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf6239e71e4a8805b40e20a55a10b7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79105438b787c4fa44ee10bbb50d1e9f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50bb52ff03fd03bfd6be5d76e32369c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7d99427ceeef4944143933cbd2566244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230525f1c01dc924ba310f120409be28245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3c82ecf322ab6c918802348735ed0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db61681987344d0c7db3d5b6dd585b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7febb9ee07beee748a05e26405dbf157248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a3c1446d0aa84c1f626473898dfaa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e12caa8b7d7f646862ee4b8f9c3f55250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38ef022e5be28ece59efaaa6351095251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa9fac5d5ae2b3eabfbe297b42c14e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4d7b8990d4279770038cab26b2cef253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea9981de19d8e76a1d63394078655c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71e80f7860e9659830db8c136954ae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8560b7d1c019fc3852eb63415f4464e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f48471613d1089281409e59a5dce3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ffd564e7b3516c7681b6891ff2040f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43092f73c95fd5a896f558cc966ee0bd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88353ea31cab03b687b46469562603260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b7c2a93a725ad052d44e380ddbff8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319d1f00f3c703828d86a971c5e4fc6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc099b5ca7199b53f71abfbc81b6e8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969fe5cc89be280c4d3bfa3d0104d73264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e140e4b60acc19fd0f763a7e7bae6f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8280093c2b04ba288ba854673d3c01266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c4a5d8d70090602852cfc4f3d9d28267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67549e7a67737b867945d151b16897a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3512ad2f43ef836ae17395ed7f7fe3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4f779ae19d87b0893e193cd1ea6ac270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37cd5f95f523fe54e50ba71aec56851271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2293b8170e86e1ea4b8bb91b311a04272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbfe10e0cfa52931a4598cf6a1bff58273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128e210628a27997466739683ecff87274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5107ee40fdb6b3552ec175141ff47cf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe209a0a55fc8116f00af2c2a2cc3e9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6cc5fd4c8cf3c1803ea0c0b43f512277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d826d0f26b7c0be70ca08139e8bb9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9919c9054d8cfd204ad781cef9d1b2a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b462e5d26e190ebd9289e35899c4968280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b45b3eec06562a8dcf8d7d05421658281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b98fe5efbbf79ba00dbe20b7352e2b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3a6ccb831e869240f03d8bdc5f2af283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9608a16de92c2bd5d633977350532d0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febcc95db9852640fff27ed3370bc732285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ca615ee873d933f22e81a7b584a8f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90cd751c2a6912a3c1b50c6a70c8263287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327733ece646d2a3cf21f38550c3ff11288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8a1d2082b13a966c9b98f03c08b8b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0238893a93d16ded8af6019d040cdcc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a359af60715ce684b7e79962ac1588291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a1cbd9e3d5ad2acb86b1b154407e9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518bca54be51595bff8f3f521cc7d9b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e09ace94ab0a4db0a773cd428688c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6999577ca57a77e9ae7e96eccfe99e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fedc3ce0daa01949700e1fa85f0a1b3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196f28c1311ca4980fb5b58c784a6be297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e30b6a7232e5616db9f7737dffd06298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd8f519dfa085a41adfcbbaea0f149299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57439938195b29ffe221dcef0753a18300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4245c89457270d8b2969abf8e1efe4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b80cd621891d550d4f3b7ab8ac35a1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ab2a7e26720f9b454b50947592291303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8b165fcafea5ada9972fc8baec176304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc17c8716c0b8ad886567558bfc635305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2b5eb89250510aab9eb72a04d94ae306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea776062bba8e158b4cbcf15fc3ca93307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7a9f6dbe31e2b8a59ac1551bbbb5b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a9b94f084139481bd970022f023a4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7bdca90941e1030935a73b6cd8a3fe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eadc8c9ac73ebb38748e5703844f11311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d41452ca1a54abcd3e51a595e6905312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d495b6f2032885c0f16874dcb305850313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b71e6c870dd2f8169d0295f5dd3c13314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1822ab30f7626bf2e92e6ce91256ac315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a03075bcba5c3ee8545ec9c744db5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60009dd59137dd60fa7a85f6ed7fd6c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313697fed26d6da30f4c0658ec8e1c62318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e64c5376321f825c9d58463b6f9e16319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddccd52cf3bde3dd55116bea3d86e71320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48bc47433ae626c88463febe3567d59321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad73149ed4748cc6266249bcf36cee9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebab50edf1119cad59b185bcb173f7c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879bc1528e0cc0082624087824354e30324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd5716a7bae8bb8d1b9d4026ecaf73325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e94d24d3fbc0d01073138e0cdd222326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35aad2fd08b86cd17c7b0a121107c3a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1ab95dad62a62d8a612c8e9b42d24328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd7d4245dcd09ee90aacf277f106cc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543ab0c4609ad20cdc5921170d1ff1d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda6c63715b2168d998e54cf7cb6836331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7ef7ff4a2123334de6eb5bc59a3b5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9986730aee1435838847028cc6cee5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238b1755f40a9c41bfb6745c7ca7efe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18e662ff1b8034374fb535f7ed0798335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ab48784381a1722e3cb6dbd4bdc51336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd010f534f4f467f81782be36beda6d7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceebe2e33d31b518d8495779d8855e21338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9cdc8d67c93334559ce4a240dcedf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032df2225d7447291a865a1a19ee98a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e747fa313ef4717074dd30923479c3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061dab79c1eafc76fd14d75a8d7738e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727396187b337432ba893c57c0a7dff343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c0f0ff5f76ac52d00b744cb6f8e9f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee2cbc20dce82fedde0c7713d441e6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f172dd113f71b98872a38fd2ca112e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae5c07fcf70bc2ed014c82907992ff347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638f4cf10119e889be4034235ac82a2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb276627b9f199a67c19bb5a7d6434349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6070a1dcd05f3ad56cbce910415c53350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24563cb4aaf2d279995676f9767d39351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b5826ca72d420e27901d72e13d45e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9208f8383774600bdaca997687ad6b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd6ad38e7053664d8e9cf139469343354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e945469675a29afff9e6c8010ad27ba355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e461928eebed6c856fb30e983644df8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e2b87e11f10107e78467bcdbc7e79357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cac8eb6f4db7e4abe5485e5484ba63358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a811ad9d1884492f63d910cb8fb6add359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c696f338639e69c401587ee3e0c3e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308b018932b806e8e20fd24fd1bb71f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d487ae684cc8de8d8cfc3ad904b4e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b63b200cb2ed1c16015b0d24fbcb82363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388ced6038454265e4b8c2bce8ba500364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e24df729d2068a109a5db7d0c291b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b970925796b455090d20d26bacacc0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04d045ade4fadcd0afe48a0b62a4a3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087fb81ba40dccdb5fb734ee4df3aa57368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41603114b1f05480c35aa28042c71fa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca92352fffacafbd0d79c28e964052370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767cd5959a720cfdccf7aba801553c1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d55dff5f260e39d8097742fb94494372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a64882659cf60aba1a41ab3ef4284373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf68ecbe87637c4d39633afebc8433e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e3114d9691799fe6fcd32f1aaa88b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9371ac35fcd26355fc5cebe0833e56376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94901d2f74a5f35eb723898c420e3b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047ac9b0dca5a55273f05bb9499824e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185ec8fcdfe0ad251128571e869d81b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3973f14b3b7161376863275269d25a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954189268b0e5f5476dcdcae4dcc47b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220522c120c404cd738b07e6a011b3d4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8cc96992029e836cd3ae2c421d4ea383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43179a9391164d2e6783ad53cc78106384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc580817a15a168c838ff5e00c32cb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d560f327c3590ab037f6e2ccc71ac4b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a1e353e95bc92cd5aa65920b18371387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab530f1cb6be298c7af4c5573c0eed0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591620b88a8f85266673914f0dd730d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8394ca5e1bbfa2c31954292fe6f232390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8d30844f4e7cdae610ec8c0df03f7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8e3368f9a6757160b06f93c898e13392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4b099a99d938de34caac7615e5340393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e151375a4a44b8aa805f1e956649af394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3112f139ef77a3a334d4311981556b0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f221c736434dfeb929198e09168d7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e59f7f5e29ca30b540769fbcb7e6e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9dacfc450555940eb9fc2bceebb55398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d84857864dcecd357de6c7e8084bd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de1b5926ad7dc7eee5b35e94ec665d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1b15b97b73673ea39efa7af3c1bac401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd8da72c189b546a3f0c4a1a83a710402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe219591b7c5fa2841f119575a0b57c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d550c76cdfa8530c7e2b47b1ab540e0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee56024a60a40c0b61dba8f099e12d2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae31c4591f79553c8b0b2a059121dd5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4c98e8e3a8f5e7a04fba58e0797ec407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904dab907fde65566662ec1593871f89408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7567fe1b382f39668ea512cb1508e4c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfecd5aa87795b20d9b8d1614972807410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7570c7db5166368399570c7c0e6831e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f1f4968c5ba3313b60d750e73b47b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749763f92ae181428ad8292292d406d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78382bf8057992e50c3d07356475961414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8855e9f6483efad3395a945e07402cb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d6f939a4478384337261dc7d08130416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848d0ef53e206d521d216e29b939717417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394c094c4bb2f50822dab8e077dbf07418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6acdaa4fc9fcc51f43617454f5f9a1a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a790e6c4a1ce4404649b72f29ebc87420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b711008b2d898fb471421dd206488421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d70b7ee62b8592f8873537939330b7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1189ad7d34b8249da6d9993cf12e7d1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c4f367b34f23b0a916aeac355ed98424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099c61842b0fda9868f7cbccd3356df425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b739bdddd64f48e2819665b610d70426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be96e1d3e1a3a95b77bc96bc3cc5986427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d07b1f9cca29c2dc1927672480f23f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6b1d0bb00683d3f20d4ba54dd0c1a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af7c0c60930964f239c994bace1c48430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ff4ff163ce66608c709cb192f923c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a7cdedd694c418ebfb5d8a10ec961432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22c6ec9e04ad8d8c4300d904d571bf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df942d69673df6e11db19be2c64de65c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2943160f43246dab9a90e31df698e46435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb2bb50230c023a38c0dde87734cd6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6167b20b08792c226a850601e1eb90437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490d61924cf81960a2382da23e91252438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32d5c090a0213c45d2eaf4dfac3c5a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd512aaa1bfb40f755848ca86ba72d6d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f25536fef70f6530788b60e84e9370441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1345a35d980a31aeb965b5b097e4233442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ba4cc449c0d3a71126b4aeeb99a8e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00276e6c4d5b439db0f2fdfa05896690444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b191526c22f10fbd1df597b2afd6574445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24a0e5a91e0e185cb665210bb9f512446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab0cf809a717eadda2d815918735db447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d1b7a7d83bb37bbb181f815c67d5a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16147475636c02c87b0c9ca8378c9032449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acff13fb99545db9b8724a50147f446450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829afc5baeb4c172e123cb096bfc3b5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e644474683439b1c01f9ba191993e1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50873036ced253b5cd3ee0c7555691f6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139aaf13f0f380cd4ed188aebd9a6989454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f03f0079b4a965afb02e451e92b4e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a97dbecc47dd5ed72ec1349a16d3a6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9554a9b14397d60015f2c5632389fa7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b0f882a797edb973dac6e0b4a9550458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d75043408659eac793bede81aa986459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df54b61463f009fd85c85a6007c56b2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8d0a77b9289c93b56bc8648e84b29461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23533f3e95ae9cfcc519b452aa9da2d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087ffe8eec77f91a1ae3a6d80b14d4b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e908ef5285f3c8fcc3bddbcd914332464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002ce5e02a1fbc995d429c1878c4e41465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9fa066cdaf07130047ef31ed29ca92466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3d4bc12d86c9a01fb361762379ac9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53eaa1ccf42d442d504968184eada3e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca43ce4cba9a82f214d3c3677090bc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c5baeeeeb06824c98ba54ac8c1df7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab582c95e3066b368a5f0111309ca8eb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf1336bfbd14363a0f49e4fdf1a0ff472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0115437d373d18a7595297117f8c3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12216a095e22f50915656cc20368d578474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb77aaba68dfac07cbeab35d83b67c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660961070adb9b058f3485b11f13de9a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb0cd59ccc5ecceac36f3449468576477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5329,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16355,410 +16319,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17364,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18629,4069 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D85" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I85" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="J85" s="0" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>0.37</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>267</v>
-      </c>
-[...13 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>4.43</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>3.41</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F101" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="E107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>12</v>
+        <v>317</v>
       </c>
       <c r="I110" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G113" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="E114" s="0" t="s">
+      <c r="F114" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I114" s="0">
+        <v>4.09</v>
+      </c>
+      <c r="J114" s="0" t="s">
         <v>329</v>
-      </c>
-[...10 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I117" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>1.34</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>348</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>349</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>350</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>3.66</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="E129" s="0" t="s">
+      <c r="F129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I129" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J129" s="0" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>385</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>401</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.39</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="E157" s="0" t="s">
+      <c r="F157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>454</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>455</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>490</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>526</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>527</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>542</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>578</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>609</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>610</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>612</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>615</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>1.76</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>630</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19482</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19483</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>646</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
-[...48 lines deleted...]
-      <c r="J242" s="0" t="s">
         <v>649</v>
-      </c>
-[...98 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>