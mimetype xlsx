--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a0306fbd45e5822d92b83871283821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98638e86d597796c605b924d9ec1082b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e30a8bb96b004ba99ea320564cfc2d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2bbdeb82cb7f40f3c8d247ec567664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28415f7b617a08858ebfc089d38c8ae25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094722a276d11d3d1192b6745e1f6f5a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d521a00d9b88314f8d56fa79f852227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ac924e0cae8d3cac5870772b886338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68acc85aed6d09e8eb539afad928055f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ebb420d877b070b9c744ed2e4aa6810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac464bf63f30b291bbe11463ff670c711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bdc06362474ad193c43287c8fd62b912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14523feafd6cc5a5df47b55a9d3e733513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1d4cec822aa55c000183928df53e714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa8d6218f14dcdcdc932db6458ad5c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70057a7e06387410cce4de508d1c763216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae9bec6ef2c23eeefdf8e8748c12ad17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326840094acd9a1db846de9ab06cc6118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f903ec9b31323067c207fedabb7a419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b833f5b97d47df9d4323764ce123c320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61380a0771129b6e47c497d5da88483821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755d99e936000b53c11a174540451ad22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83bf9c110a251e64b7924ec4b0c4d823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799409cb77845ead95e3955354a4df824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be6f2a55a2c6c4e9e30c30db00f27c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae531695e5e0da87ee5f7ed43142bb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3cc32b876bbceba156daffede5dca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25049b641c0fe81342f0a184512a26d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc952ff09884d13f080913ad59a71a929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f10393fe0ec8a6bc2f467c3bdc59830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcefb9983102c2ca036108bb12adb4d131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6de027fb74c92338d1d3be9e624f432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65edab3894cd13eae0566a8457175df633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a310c9a1cb178438b301d7f69fbaca034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0460abe44b61ee398fde523cb9cc635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98980e385494ea13dfc59e5f31a1f8b536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2634fab4d93089d7dc1ef49870379537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82749a23de08c13205089498e42edfc738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066501dcbebb208156d733f007abe1fc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622440c8487d5bbcf59a730189e536d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441382809f0d42c5e92faea56d11c18d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f651b139054f2406103ac5f92726f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc804f094453000122d9f11deebbcc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295167c297b51dcd75369bb255cc98a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6bcd406de8f349abf2be50876c022a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5fbc24745d8a17b017d02d15d2a29846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e983e4e1208e6adbc43ee840f287b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd3c45e68e710a93226ce8d48d789948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c48d450a28a9d5682ed434a39f10549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663852ee39cb099b89cf45de1e19107d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310219d40cae08840d897b22e29beb151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195250bc53e857fc38beadf35760c0b252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634764139e216223b380805b78a36d353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f2b95896d6697397cc00d901631d054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd4ca631a360a6f7150da5ba1d017a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4b91c26e770cb36f2d8d8eb3a70c256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f23998e9d7cd4a1456c151716d68fe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdbd29b2cf4ebdeac40f986c4b4b59558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6e993a7963dd96e9bcd4cb432f86b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b0bcf96ee0acc731d57fdd1cfb91c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749458b450c169016c4058a1c1481beb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4e3aaf2b756053a9bee38384f068062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5eddd9b9c780dd4ad3fa71728da75b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ad5aac36a0796b71051cf80163dc764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b00414b83ffb7036e81e857903f7ed65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526b6fa771031a8409e2bc0b1ef9f9766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7712fbf7e9b0ddd1d75244c0547e5c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510eca58c675c065e5f69697ad6b56f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4646443cf7cedfee30fc907a28c24d369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f6f0c9e4cf0f54ae98f97b7e0822e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf3376ad08dcfb0092d3ffa2df4df471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c4d35e7b88b60d3777bb6ad31ebbe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a69f437018aac2d0a2d3ceba34c33d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717565c3595383aaffbff55b8f1e80674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a3695faf669e41015e5181acafeef75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede8c01f96cdb71d2bc955c29f5ca7676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635fbade5982e4fb1ff40a08e8e4c4977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed84571a0b3ce368f832adc0fa2c8178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912c59cb0fbc03d2dbe777b174f311379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b893191d2998c102accf120af7a3f880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a963be2079274983d69e97f62d31781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5578e36793facccc2b92ca1e5d23c782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c6699713678f90fca6ff5fdad290983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11262e166574f983a1806c1f5884bc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4724a7950ef987fe7f005bd0c0b7b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7e46f4482057ef2d21a8c5cc5f91486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9a0215e55a891504ca8fd7badc65e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0fa29aa8b6374daf8b3c07b3a7c9cb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a416abdb4d27b3158cb903aca164a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f41a38ad36473690126243cc49a8f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aca70eed49306899543814103b9e0c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827173dd72db43909ddc90964d62b0a392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363c72e08f7d694afd92cb76c0747ce93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990ed960560970011b29d2ce8105b1e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475eeddd0d09659af1cb6322fc200ca95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dba9dee42df4729ac8a8c88dbc21b996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0100cc4d70bdcdb743cd9b59cb089b997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25867a8eb9bd33dcfdc6a340a046899198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f5a6cd3142d6162bff7632965e45a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbcd2585dcd6e4b5e615bdcb7fd2f6e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d054c3e80f27f2b19f23304ce4ad4ff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c477ee7a39738681242d1d3aaab3a2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4959b9c42f8ac36a032dab8e8ff596103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265971d9cd21a3c5042b6a800678269104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f3fe441016b90ecc896ed884b891d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3baf4410780000ce0162cd254111413106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a124494b2635b9b2c379e29cd1567e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958896d4ce578c8376f402fc300e3d77108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d0e385d07d988ece12cbb4fb2671f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24651dad5b5f47196295d0d44ea861110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987d373352cbe7838aa0c9749c7911f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3448b06e1be7f4f3be94394eea2c9e0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac334b315c2b4767d056c3d6469de468113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611ed4758f2b6d5962e34541a774c3f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3501d409729e2b5f5be0a463bf2f57115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de18acf0ec17de5e6e084f59f44aa5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a2acf818d7b9bcf6ce539c0f50317117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce485aa249e908ab8ea6c5fc507ac99118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35602f97515dcb09c176c7aa3383dc6f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6cfcd0a081b8952d3e0add9f2c887120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b6736bd6e17967889a3a4c9648208121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200223d9edd36a0b37ebf1223e2ca1f8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af7447aec0167640860cee16fc87bc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd54aad1a8c0c8f3cedc0f69d5cdae9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43678a8ca44f0d0c3ffb1cdfc368fd7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7139da41a6980495a345f89e7af9c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a693b908989f9b05c967ab593323e86127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743acc454dd3a070cd84739d9000e55128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929a2d32bb59350ca4cab58d9c5333a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d10fd2863e6ba2fd14ccb08c2e844c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c1cdd165217e0c3563295c04fbfb6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f35d2814d78339ec316730cdff8bc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7492398672ceae91b8d3685d898a25133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a3504922efcaa63cf7a539a7c0e7f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ebfc49a24d314e305b3d289cd2864c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b846b07e375d1857ba9d856c1f0dc4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae802ef8f6b5d757e2a73e451884f0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668c0ff0b995599ff24c3ba91e6febf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b23fe0d74fc7687d969e2a6b600619139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9bec1f669e3abdd9306b316e670691140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd6e81d7493970868fc94142fa6160141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe159f26569291d4ae87718790b3421142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d1805e63a85007477f51b9bf3ab37143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1619a5a9481604cba2cd42bad5937144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72641745be8bde01eb9e42b30ccaeb2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6290e6a8cc1633aad4167c125a2ea146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa7010158cee7f99ec824847f55ca8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe62984ab06ada39df5bf444f04bcc3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226fc3e2a282329819d5afee1bd1b95d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb7f38e7c782c65761ed05073c23ee150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dcc4dc1885ca4d19d45dafa4dc902f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e118a8cd2923d3fe4b3ca052531ee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626d25e069b51772a4cbda728267651153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ca4b7da7f578c366641151cfe7b90154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5f33481e53f0557431e2be18edcd6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32997673435b210d61908ffda39e9a27156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c961f49803138c087e665d8f29e2e89157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4305be7f915af5055214b17fa08677158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5c8041ce14ae411e50519abdb13d4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a04f7ef0612722a6a20859c5830737160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e02556d62876fe9333dc0125790df161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59fb33e59fefbb45c18314e5bbae66162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec478795b17f37edb8a4837eea97391163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef3e06b809b43e2dc146f1e73ae3ec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759de3a36110198768d4ee0ce8dea387165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e7f394b809f42938b0af624a111be166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51138cfccb688422fd1d25f782950a3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f17f359f7a8e0cf952bcab5864e2da168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1750149c2c0bac95a48c9bc2d8c37b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4a4156c7d27e0e8211d41c891bd71170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce0dbee35d45ab5c86d03d9ed16e64171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91d862a966380bb8e51f0974cad0a8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f7367a056fb186b8133da43a39881173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56993b51f0784b93d8fab0ff625d03e9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2afe96607c39d7183b744c7cd0e7e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ad4f35ec38c044d7b294ec20eb792176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43836b07d9c8d9b38908d6467f7a3bb5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7b8e249fcb2f772897ba67ea5f793178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5fd25a5c017574c48a01b373c9ce19179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e2b03f30bad33c47c4481ac6d0e7e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f62809f52447b80a015a8520c1ab0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76064938fe908d95d1013b3cf41212182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a19cbb7158146f5c3a754c0daf78b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db13effe6b77d3b385df6fe1c8a6368184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a305c7321738e5492c2924393b9ed3a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bcd260ca6c68813a0b33e25ff47312186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612c1273607cc4232960360a01f6ab2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03748c56ffbc72e06dad00172ee35ed1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411c213a0b711527e186d939045aaaf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04499c2aa265a64861855ef9807ddf9b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcddd6f6f46d56d7a4a54a8100b9127191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9d01303dfdb07644f564aa167a20c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1bfe834ca534209df5eb8c26963513193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c03852c06bd396089d8ce2ded8b5f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200a14d218ddcb7d434a8f96cec9eae195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645f800ab119b2d31c6874368a3251a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375884992d80c70f0ba4bfe745a908ff197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4741b6aa97fe7c8ce1c17d93088d40198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0c5e36fc5dc9ef9ae17df2ae2fdbe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd45f4bc0d67b7e28624f5ed69dfd76200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541c666923abf09178d84987edb9715201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314fe30f17d0bd035ca99dbea3af65f3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc333452655f821240b801756706a0f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca97809936faca45bbfbc15e83747000204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709120af6cd9e75a2cb8e5fe9a3058d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6092905443d211fdf1332872d862099206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8c63bb7b170dd9723c75ea49b1df6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b4037cc5dd9e6c42bf7534db3e5c6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672dc875fa6447b9ecd1ec0f76554689209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64acde0faa73a535166cb67448b6a52a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c358e33687d0d7dcc0992af0ef2c9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229fed8bb5186b239bda5eb94df4795212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ea8b83c65b348e5da41198ce1cdde213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc6875c8b1ec9e3b0170a582fb6b38214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db14e6c6792d8ee9cbc1b583860a4d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200fe597a1b185ea0f1598ef1df3ffca216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0fdd91d6f477eeb35c7fa1cdf4a7ad217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181b112e17d70c729a645792211bbfa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296610bfdb8e5a1a8660c09b6326e7b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78f9437a7d81c75af2536ef2272980220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58da4d5e573e11a5c91ebac221d9f35221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a141d5070a5d616f795b618aa91d451222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05afce55f4ba36298bf57fa9e2e15c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b2d8557ed078e23d13dd6b9639753224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9321e1b71b9134e7703c419ec90fa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f815a60c8520f5a877bd4c55c17ce226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205b05fa9b7aea45ed6fbbaaf640637227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f944ee7d18ed14be0a498e8c1ad536228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc831aae1e957f6de75d4c5be4bab30e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7ca697aedc2b6f3a67fda62644534230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb204a619b7041c3fea9e465145ff7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3bffb3ef7d93c023d842988a22cf4c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43251123a0b839af7706361e6d9d6e30233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dcd711215103b89d04fc3ee7a025b1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b776edf2b870224d93d81b6f516db235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6bb9ccc1f479d87b272147841396a2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c4e89f63656b48424c8b903203f89237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d208f7891a3ec86ce45c3ba8b278ef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8b378b8bf9f19c4b0213d7ef4c6df239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a5a7f9cb3d4f4cea43d832107f777240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f0f55292adc4e26baf5731eb48f12241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a23475a9916c80dcdc592635d19da6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c4b6e5cff93cd9987250c7aaf58f0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812689da9ea73dc3d62fef80f8d62049244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d6f085e0c23187c3933a22acc7128245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962df8e216d1fdc7d72846f72fb1016246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c1c888adaa33e9f68d753dabf733c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b6220a38c92a3b70d2a91620f0d20248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a39d1c6a7c954f6bf2749682df7a6e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0520472f6bf0a22f592aca8901ef4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca9e5d6e3de5591b924d1f872a31c1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5edee85628448fe903f87b61a251bb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f5e51a8c1fb6e112eb5d0647bb035253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a752345442c438741e00eb9ed654d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6463269c502fb97e3a9d7b1fd39e0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f70cfc5e43da08330539c545f5a6e4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7157ed3e9aa65aaebc6ebd4f12dbc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99ce32702c8b010d7c49b638001f18258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d8bf3adb3427ebf01f86932da40d4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56157e6e0bef489bfcbd9d4bf4899da4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a362ae0110916324463aaa93c30e0b5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0781784143221c07a77c23684b14f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5693ff574757962a0b34e3cde52aa4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ff8692b8a339757a10cbb6a3fc0e2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815bd4ffd7362a81e05327cb244a3d0c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8567e7a9c99de15978659698235ad266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9863fb3bc3f6713277d0992594dbe38267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1814200e04de92c636e925aabaa9f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86c78dbe30e2637f3a005f0321813f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541b777a0bab52b5a8396adf2dd5444270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6b5c17a8ce51398c705246102e54b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40177cf97c842dcd59c00a8381100e4d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c399cd7d1d79254d5db7e4ef07c5d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb5e668144e9c4927ddb53ce872186274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518dd7ec3a979ec4726b7731a6b439b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445a3676921f11b2759abba2f7f62da276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9d25e2f3392739eb13a2704079716277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380494f06bc7a4d107818c4effdca54a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e997575b9d7ab5427158a86a74bf8c2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d2b114c34eba3c2c2d950c277dd54280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c133552d58552050cf485b265fd6f96281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae46b197fe738bd894d68144ce09ba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6987568b51476c541c66790c7c8dd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457c8dc5bb8e57c2065de7940de2892284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b48c7843c14c8e4f97bc197458d0f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b705361a67bd1ceaf7a828f1fc7b2e0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68607f512468691663bd66759cdc2dfd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136efaa5e089fd5160d9ae286ebcb338288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f53fc7c8eb5a442da27cbb3f8261e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49848ee3e41efabac4c9f609b276b264290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55641e8b55d241fa45d0363bd2fea329291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d7f573ef5fa130debc95eb891a7ea292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ddf7d5b3670522413d298f5405a04293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7714fb2247c99fcab05548b6903fcf4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac2c71e23350325be979dfe30489db295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a415d07dc024f554e7f3a110e3b67b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861dbd410312b3ac46cc6fffda71c17297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93bec34133706860ddd8c42233c9cb7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462a8cf52cf4f13fc0e7b5bab67921b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6ea3fded7923a277f661b3175b17a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7600c8ca72529bc029573c8eeaf74301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0addb75378950301028e1ba7c1924a12302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f10a42b7df8f2b4cc681e088a0f4a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12da9412937dbf3626cbcdb48eb9c3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fec8dba50d678f3f3808c8eb06f198305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24abcf94c34164f154330b0c9d7693d9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e918aba52ab73784ba73b68e3467fb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f3397da762d9ada1f3748a26c3cb0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70002942e0a50b91417655bdcf72dae309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a55a551a209753e92ea41dcf2e7473310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc7907e839270863f9f95e56bcde78311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d71345465c594a55b148441521e71c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420a7bc6aca8641a8d06adddfc5c590313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7e8ffd4a542e3978714f705eee6f7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf6930d7c710f001184d5405e118f0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9fd4fa911051120d3504668ab12d8b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558565a8dd9486385062394e0aa5dc19317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92ec7df4ef2cc84338492afc1457bc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d1b101d3069e1083408b505d9c881319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a936fb0b5a2d104e470bfcf36aaaf47320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520f1237c60fb71b257944dc56c83dc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d25ac50954fe5fca7bf907a459fdb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638418b0040c0798dc393becffa0a062323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1495526467f44627a3bf854d2b6fc2c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84fec2c755879dc951d99687c10fc4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96c0cf533c60c9e6774d7368db68be326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca336432d78f1e58492170d47108eca327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca27928ce527e00d5f4976f051dac9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ae4210bd4a7b12ea90f58ddb7da89329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7493e1c6a380587f8626dafa78c95bb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc11f5a034a51cd37daff8aa00dab3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33096fd091324f9af406e5a74ba96a42332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74539dc19c9a0cf283611d52124f3197333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74872c0bb56573ba8fa785f4d669c4b2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a8ff1fc0d56b981594cf406bc7654335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f10cdc4d2b2c20c9c3ee7924dd5826336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1b95c8b42ad45607742a85e7474e4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d663576af1a3e98ed7c4656297a928338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb29aaa3985ca4f8651671119ea8f1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26207d6a0a903288e11cc93950d337c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf68274313c38e82aa16a51fd2ae50341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2664917c6edd01ba324c6de8ef91c9d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431bca077e79f399d499d3f15c6f28a0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd00ee216f50f54954ca98955026ae344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b36f6739d457ee6da03eabef24f926345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a00fe13a6c138e5a230868ce811c82346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0e6d8edb9041b1a219fdb4701ddfc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742281560c627a4c0f0bb61a9acf1e8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471dce927a5210db46da83ffbe4c4fe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a53b2dbad8228614d0783d2b034c1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ad03dcc6517a96c7c8832337bb80f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307328b848856c31c370169a1deb8c9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d8929dfc7a04120bda257d11c0a57353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4bb46598460bacc3ab7028873ed173354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9aeccbb378ecdb310225de517992b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da382ad2d4eb76db0af33bc8bd94f7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725c38d5532ed94d686fcc7360ac4d6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eadbc017c3cd2dd5de2686b493d1097358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44a6700217ff4e5626e17dd71de534359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36709eed1b7c075cf4886f05ccff07360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf02da67de96ae1cbea43edb3c299fd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322bc913622b1f03352a2815d6c9d3c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6bc52197a099e309dc0cf2960f73d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c2a7520cd30b4de17245b3ae78410364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc9841f9f466e622a4fbf6fa3554ad365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d1229866cd30f949a56e4c21fa148366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c282e179e2c12edfda628f175e7c5ea367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ef32f3db7a4ac13ca791cf74c19d3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c8a74bc434f7fcb27f8e53fc3ab00369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861adf28b5fb67cc6edb0b97571f2b8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb5e0e22457d1a92d37495f94aa937371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981a1e920c9242d99a036250c8d1a92372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee8c100ecbc1e48769522ecb565f52373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f0fa29ab201bfa60fa469ae962682374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4285cdff23460ef156a758d9d24a8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222857375e4d297343c7ada93249d19376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34500c9c54750e635099ba4c58129f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0de2567a3b407bda0eb6ceb4f8b35378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326267e23ba61f85bddc5fed092624d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916e616ebbf06c43d120117ce4efcb0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9791125f75e234d8bbe7ccc48442cb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa27bd99958c7be6765cd3396455c0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762a191a5c87245ce0f4d6595809e65383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6906b98245b96ac5544e067f46225384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48916896e58b8090ffed86c4c4445bfd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a21219e7275b5e5d9b43e2bfda388386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892e2d7cfdd14a6f0136d415a249361387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac3202a621a07c846aec3dd8816f66388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c750c706fd27cb5ec6d5988a565cc4d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e5ec358b8ec27870e5110ec4d7f64390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5c40767810c1f2f97c232f97ff9b7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8b1bace00c0792c18a61c0842596d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be6458aa18e3675041487671c82f5e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581af7eed9bcf6e667b673492ad346f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee81ac0c326078b0ba46fdbd22fcd0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7ca18bd7ea8730cef4296544eaeb2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512b77e4d4854fd1fb9e8d95879307f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccadd14609e49b6e274f0a121943bac398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7a75b16eeafcfee92e0977993e07b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd99a123af35d42c0609702c4a24724400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c4c2028c0f8cf5517315f7fd22c1f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c6480aff5b89445ab035205ede722402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1def8686744271923a53f6d3ca04fd9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20493dbc3a4ec17eb5e0f7dee19dc964404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d978e69073cd8a0a3192804204b6bf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260742efec97b41c9bf31ae6b34844c6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b93400ef695bbbb142e7cb230c0ac2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540c4d746acd1af2963553398eff02a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef32ca84e984d68abb4691d91597e50409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98341c1afa04d006fb9fb158e38a141d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269ee0a77e2304118da1ab9bc869119411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632ac35090fa218705c2ca03656bb6a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad942cc22bb541348b292a0cf3bd66c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a63801b5e6529a48cd84ac8f0738f9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ffc92b0a096dd6846134b2cd0961b4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd521b5163da2adb35034568262d226a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212334553a8c1bed8db2b0655788f07417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ad9f6d46de75da1bd8d2a06ff0125418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be433a750daf145183ea5e0c827fd156419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368790d91b236cefdda9804d788d02a9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686297fdbbb05670f9db815cdf26adb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669a7c71cd27510b332d54d663cfa97422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3800babcec1171c1299df116b87c7ae423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306576629cf12166c3171ccf54545af424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04e2bb235d5580ba9c6f1d94a0597d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d65bb4ed72d1c2cea2334cbb67eff426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17720dc467e2ef2b33f4ba405471bd6b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541977b148de23f5c09da9e01d8e684428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07473a7f1c950673539397d33d27520d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcbebdbe9a437e392ecc3595858665e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be104301e90ae0699300326116f20534431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd06b11a425d8a4263b35968b63ec5a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ca872df844956c499fac350f94af7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2daf14c2d5b4846a39e15b5b59ed04f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac799c71a24679f760989053db96807435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643d03f1c3e8ca78458b86cc3531c32436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be992a6ecc702a488f3a36c6d11b90e3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ed08c1c8248dd5b4e557f52cdb14d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196bd928d8d63c486cb49ea6539ea780439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600a2b5af3a4a26dd6d20ed65e9fe80440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32faad8138ba991f64ef1b39d41513f9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8bdd0a13da1cbf6ae67a6428db0a5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3314b2e2c1b4095dc201813b7c786443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b45e34d170a676a4bd64896234abc5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f8222541c77a682cfbd0a1be388df445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a23b0b1bab2c671f9081f41753304446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6171815ac5ac71249bf7ebedc714461447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed683262ee1927dd9a44166ff91c2260448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817c8ee98e420afecb7be3cb8fcd239449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d4011762ac220f9c20bdf0c1d22d0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8a68ab982ca9d76c42a42e1a648ad451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b760dc2d1779c2375ec6f231bc677b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ada4d7b6c2d30e391f715e2cee076453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4aa15beba4e2273ceebba25266f3a7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb37fcfbb35e18a5277ff34716ae5b9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796d6f8b2626830f637d37e8ad22b44456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f47ba5f6a82e9141cf2407d339d566457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32d2a9799f6c4958b1f5d1f473e869458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c763dd5de409e69baf3af127d21ad459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56aea2ced3c556e29c6c6491ec1e087460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e6ad041ea825ef3f76714d1ff98d9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f773f907a85f01a11d87a23d5ed9c6f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c9bf1b8a596bd7faa4d2097ff8c30463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c554db52553b53341e304a4487997464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48b903735afacfc33fa212c1468faa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f932b3d86381bf9b1fc9948c2630d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8d8024cb99314a92dc2806aae0495467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9fa2c11b3f4ab05c8520aad7c2c6c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a9665eb2d6c1cbf068712db827262469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432449d209132cd873240f4ba9b6779470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25af368764e8479dd0c1eece0f6fe4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb403a82c66f19e64c8e622467d1f9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6282c8952d5776000279346149597fe473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae9fa8f59b1747c8eef1241904bdde474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a72ac8d72bee905c8c95bc2b885453475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1420dfb0a48ce5948bd8079ceac3c8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3047c93ed8925d6c04333d44b378f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656e5f54108cae27e237266d7dfdfa0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd8dfb4d99316a2e6f882b81f1b0d8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca077367fc8a97669bf5c071e6683d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83ec8b9832235be415cf60c8c997b2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be7ff92ccbf296c991946ae8004c710482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5245883db400eb0185a6fe272d4b8e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ddb611b758199195fe971e327f75f9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e46e4cac6a3bc33a7d5bd30143a45485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf90ac972697e8c433d11a8ae8be6f3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a664b896e3a34fe7e32215756ddcb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90fbf2754191af811d726ad0cc38f7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47964ef8758304d2646e5a0f31ac414489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d107207ba6a5feb26c799e70821131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7c41e5f03cc25584dc5bddc329dec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde9d16776807685bee3734be5a12c83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e448089d8b0b20e8dfcaa54d2ff26d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9805a8562b65e099b11eccc4c55419c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aab910b2ba18cb4fc1629ca8a9e3716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999e68b88a55ed35407469655d042f07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81b5c04726d7fc2934f55a3c6628c28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907895ca149192bcacf12ce4f2cac3d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d089b2cf6ff19817094234e6cefadd210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7a84e9810025d804a693d0f42ab5d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5ffbc01aea7da8394fb991c5200e012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068720b540f902559f9e32514ee99d4713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8785f24bde7c192f8016a5584fb4ed914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495044fd8c9defbc36870112902b9b3c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3c817a75cc0074a3423b854d6cdf716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d28fdcc9747a65781060ab4ed0bef17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6591530bac61d28c5a2e4e3e3bf0ada18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939481ab001eb871f36b9627918d6fa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dba90863f631aa00a0df7d3d2e54be20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05aa6bc0635b069038fefbdf840761f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10f36f407bf02eec4d4e51e644940922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d204805fdf07933b3f68e900abe344c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720035a4f4ade5277c34b14af6d0e08a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf965589cb31a1d9544218f86eee7c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1d06a297c382c38e5710d6c08e6e926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1e917353ea489c7f84043ac45a81d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd462b294d0b8cb7530dba2795052ee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6d85720106e0ec272eb2260f8c3af29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8705cd7332d4d2c318f39a45a7a798230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f963c93d9b82b15446fd6426144f831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99afb2225b7efaff15b020d197437c5732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17185ded43de6fc0fec99257e2f16133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b1fa71cf601fe464b39c28a0babb734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348ddc9167f6952db9bcc16169ca12235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c0ba3f09efe2de7cac6fc6a053e8a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b666a6123310460902cf2a9c20b44237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc90253fe8506a6c578e20908dd46138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695198db5781aa45a02ced7757ab7e839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e894af3b55354db89c585223c38425140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777841901500ae969641def583ccd5c941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909499488c39c5a0e04192e92f5a34942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da1f9a8050b13ea8f012bb1754cebe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2dbc265e22c62b7a09c46132ef82844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd57dc716cf2f07e99ffdd9569ae7ec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21f11ae0c2a01b957d1125cc23d20b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030240e8135879de4c18460a7105d0147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe3f145c3c55d0b460a0f1913dec8148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022fb7eae27c3d651b09c4c82d7923749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95207adcf6bc32d2bf9a129c2f3324e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa27506380d03e26f1fd7182140d0e151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d55ce0b72d57fd17d407bac1e2e7ac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129a834a4d8dba3e438f0b9f79837b353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807e0f17bb80fd98057efffeead840154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3911cb8e52592dd2a56b02e50a600455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5246cca30193194afa464afee147cd556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5e1cdf7a73b0b3c3d53b78d8e88e757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614568d17c38ac1e0df34b4fff68dd0458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4513563162c3f2c0c20106d571a5c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc64d3bd9ef37c30f2ddf89aebfcf5f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67755a5b30b88b5af873bc73efb456e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7047f9df10be24fba5db39549dd6462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa87727288a6f8cace0f91c7a09152363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205bebf43b32f61304d46a14f12a23864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be1b1bdb8846bd3b68ab77d2b6dc4865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25740742fdd99a7296d7e376eaa4528d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd9b5131f81c4e98e730a49cd4af3a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc802a421180d09512cf85c427cc2368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016886c8448a7768a5e0a88f4d409ed69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62a14fc4de4d29a2bf497625aef50d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071feceb0d36d2711ac3546a97b15e171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561adc34567ea95bf09e8ea821ffba272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa0b0b2745467b9826d177b4cf7c4b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf12674e7f9006cd1f455cb513f5f8a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ac17fdf4e82c3dcd91ee1e05b80ff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194b3076f5db3725cfcf0b113f722b276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11b7f0a568563f828e51e9e69e2a8c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0600525b049c39553ac23ee87fe015d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd14adfaee18858c76d521104f48e8a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10123ec7b601a68ae684a9a4bea59f780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732100f5078c205809f95aa38bea6cb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e4b349b45f9831b29a7f79e345d2882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14314d6f48547f4b1566e20c4660ba583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ee82911972521f83fe06a17b3f12684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e0b803bdbe523e427df3b434d4aaa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f08e11547100dff8b0ed1086ec838486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a9a0f9370b6999529efbe0ef36b0e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62a983965cbc77180ce566eccca96588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b9981830a098361e4ed83518bde1389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2744225c64632e1d6d52f27a821d0f5590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac53f88d3202039b6b1e6d9b6d3cc1a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac76b64cb35fe099e3242a6fd2551092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b0c5290b894a949e765c30dfbe9cf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150d2286f8c8343a88d31d605a8bf4e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635465e14eac672439cc6720f5b3519695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb458807f04efcda75877e0c95cb7596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f51fca7aec212c11e3a26b3ab67c8897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7434b8dce80a4f59a2e45bff98f2a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5353d970b7205a71e477c62d4135099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67724f55d5f32c1c36edb90c082f23100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f781cab94f73f9e8b40e5f809efdad101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f72b9d482b8815fc5e217ea2de3d6e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87c8540dda06037e6433a7e19811f6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de52a63dd0c975ed4a66e0f3f233ca6f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6dfc8584c057df2235a7e3294fafd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e2764ec1071658fcc89da809cf126106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048292e751a1b224a247e0cddf0909aa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d98f1a212c33a6073d4863dbd8f55108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5401078119af2ae13c05ca06c1cb0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb9e854fdac02dc65f42114d5148f2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2bef65cba11f0a0c01dbe69721901d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9855bd89b11214613657d108ac4d8a2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453b0bcdd21617768ae109d671f7515113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613c70bdca196f94c0593c4b464205d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7097020d75966e6481e6d644155d176115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3404dee27c466f1b7d8e43e0db0228e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779fcc7b1695c2308f332af3b1e7535b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff299454429681ee884dfbf61cecfb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1155913e50334cf2b5c936f26b401d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb952b2e95fd299777906b5b2df499a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df9f123454de066f9136b4547ccc57121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a19ea85cbbf2ee7d89c334f33df67122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848775a05b714c3241ccff548ea3aef123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2270ef27d3b895830a59b7c8808795a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426966bbfb02de51a285167f9f543f0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314ff8661a6e08b408d93029e44efbb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f9f55d722c29e49c6665824a886ac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101a34a1cf9f44938908ede72f54fac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fde91560c5fad7bb40d9056396b173129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4eb0496834d915a3059bb6ad020b73130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43097364c9d9323464e95e6e4f33e9a8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae744c832b05fbf1bc5debe4ed5fc9e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23947cdae7d94289bc27edf8de98c1f7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd8f64ec2584611eb654c62abe5dab134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b526e8c94349118a787ffdd2dd768135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1dced43afca10606d1c4705e04c145136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d022b503b2d407892e1afaa4f93eb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215bc55407fc6476e817356e4f151068138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094fd5b10333bdbbb6f0d86006e3f94139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48f05d04625471921a3249a13c2fb8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fac7faf887e16b2f401ac832248f86141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15106500b9561fda4f09d11cf9370b3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f2f0f14d9bcde7ef193b35303f357143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724eee5b5712055d392a46c0399d258b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc27cddc10390707527557ef14da587145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0dd689fa0a24ae22692e23e4e1858146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2fda91b43784a4f0e814abcb55c50b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a433507c7506ca1697ab93338fa676148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae762b541ca450aa411c9d200c79195c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f79b98b1aeee096ddf972b36a0227150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46285c8bcea264be3b1ac0b3f8190986151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed018785860a968a99691b8ddf67c425152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ced2be74503b7c2d5f3e69fefe408153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46d19c5f4616b042454c907566bcab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb390b3af117d4cd2e242d9071f8697155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73672dc8cc0a3b80dce57c2ee5378e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2227887af4541e309e7606cc0d5283157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc2eb4ca92803ff3c864f751b517fe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d67ea790e76410046851350d31a07159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7570cf897d19575512173b8d84776160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e14eaccce7402c065f72a013f53ef161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474864e84ad351b3f4bbc7041f298ca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b6b80538415f1c45de3a18bd2591c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bda94c4aba3eb83d46b616260b8d7d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688ace2afffb3ddc17c0353a666c769165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9dc95df20b8a00c5889ba174a1d50a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72823d80631444868bbbf546ebe0878167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879696080fb88f3d009b77d7c18f7d5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528273a154e173f0effe33a87cfd333169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ff98a9b4f8803c9f83694cc3e72c1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b7c475cc5d11b1821789afdee9524171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb77eb6a981a49642711ef49912356b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce2b362e0e4e9d163ac73a53934798173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f02bc8a96a194233041d91d3a5e06174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43918fa790530888be6021ce79c728175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c0f0ab478a442b2de04e0d0751dd5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02740e6c6e3e02e57a281d505746f0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c43cbeda632bd6c8260e3eac976b1c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84215be90bd9119c5c6797378486a8e0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916aca8b55b64fec713329bd201ebb58180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44bbc7a637ec668f625143439fa503a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee43ba990ce25a5915170f5515b511e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c47371b0a6e073a795a206a7b0659c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce47a4dde8436f4d18703c2b64022e7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b90a9e4901cc126b64bfe191924be6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f27add9728fa617a7e19cc6eed7b41186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7bb4ecc5397f88e1c8814a13e6b21187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3241aa8921635944874a2aea880387188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a0e9913de5f10d0219b0be6dfda26189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ff2e815012e363027fd2d45115a86190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b2cd41028d8df948847bbabc63ec1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5fc2969c6e146ee7ce9128334fb9f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c06e96dfba5555c108694935fc272b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43958b9c827f6f3a60af72cfe7f9ce89194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff452a5014b9f08b9a6d1dc2682b0086195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2571afcc2e155c02dca4bc6779e3e08196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8566fd246dd0e444a64efa77b6283197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a449ad91d2cbd42028adaf6aabcc904198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7527e1a769ccc8a2c482dcc8ac98a99199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22b5873c7025bbb9055c0617bb3043200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96864a37e351ab1deb70b54bcc54fdc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66994c0cb4d56ecf5ade394cf6935f42202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62fae30910e9ce1bd8162aa50edb06203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba9ee1c0c1b026396751fa31fcbecd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e621cbbdf901e8938b611bca22d5c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66da510106fcb554e2d9b81ff19ef13206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e78d67c7e8a45ff6960bfc888c4f1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6136fb6a5cec9c829c18d268fd3a5df208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057ec9014009c7c4aa8eadfb3de9dd3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732290459bc88f9f9f6260e84b1b3b13210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473998efa00f33ffeb0afb3020247e95211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce450e752c910cddda01d2acb43e2b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54297affe6be5258608a7c3816c1db213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f79fcc6add8206299e95b9ab6b93cc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef907fe4078f394a9f4e9d0d492d7e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41dad3ddaa2671ea2d4de887fb666e8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720463fa195a6d4609571f91c1d63d65217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffff9573b4402e180e924a31a697993218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454b8365c3cd1ebb6833f4a3e90197a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f07bc6e15735ce4adfc2f0d623931220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23312fcc4f51d08c3e6d99a232b9699221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ec9a65ecdac740819ea8ee314cf33222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85df673d35b9d2155114583d9bfab6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab44037de409bb991a01655a19fcff224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d26016879d4e15f929fc89130782bc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74262a106147971cab643db5d4ee091d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407a7d4ae0395f9501bfe36af0f3041227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ea695de7c5c49f119b827b075f2fc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b46067dfd3853939f2bdb02ee4e13229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc2565db24a199ffae0b84865f1b96230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b36a364a6c28dbec20258031b0ad6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10037ab46b9d9b53298314c3009de5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8607fff058adb911ba0c58beeedd0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e608ef900ac6806409c7b069c942b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d296818d6e4343c409ede6200e48d82235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5769f1007411cae4ea83573444e95236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b849871b9f9639bd74f326cdcc203237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb3bdabd97d3b30527c9d984bb9299238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f0ff4dd90591f8809ad870edf46aa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9ee1361e8b57bffe6cd34a70278b9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde5225c3d9dc8f27cc6adeef1e0a28241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40894291ba9b72956da6c6de755d1896242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48280808df5f692a7f687e6b67cb17243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053456c879201adc0f923654807f8b12244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c96f0db1b8efcd0c328d5fc8b16a2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ed44bb221ea85ba210c1ac6d7620c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361cc2c3a93a2f0c4ea03af5d729da70247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a6643a12c414c11e6c12392cb1261248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ddff5668f92e70f83cf4a5654bbaf8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb567a36bb28130e044b83f42767679250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c51e74f57004dcadec09cb2b493f0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5f2c45cc5f9ec36ff7276ded0d21c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b977b7d40ce749c138a65e0770614c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d80204fc52e51596904bf3c438ddd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0cc47fd6cbb767a130a320845842d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b496fa0c7dbeabd15d816d42dda1137256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922977f02fd914a3b7a465006219169257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306236c502dde48ab7de281f986d80f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3afbe966f95272286e8f0ba9957b5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff2330558992f8dd01da772b843760260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26409da6a8eefe222ca3513dcb7d63261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e9591b8bcbff710a67ee348abe466262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e4bd3cb066ff563319483e9d63b32263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18673cfadbfdcefd4011d0aeb28f1e3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5e7a3d37a2e6ff81fa858a8212b34265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f26e6037a6dbe102001d27c3409dfd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e3c381f3b58b54071149487f451b7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326bb0d408d8d132b5192013654357a2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee3e62fc80ae3ee1e04e406e2ca4f2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db1bcdedcfb4d0711febf5fab656cf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bea159866231adfd4dba1ad1de2f7a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82886e2bcf69b900d6c9e888810e772c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334fb17340e5bd2afc22baf676969cf6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643223b646bd935aa2b82a9a4082b0e3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36aefc97d5cbe0c9b94ede5e4c1426275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766130ea2362aa009a69f994143fccbc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7440296b0b889e75bf8a7dbb1888041277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748089d6b3062b99565be0705cd7321278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27d8640f35c8a86f501f71b1c5a439279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459324e67866ed9c195750ac80ba7a39280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d07c053815113c894936acf7e23203281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb3ed30c103bbbf92f5e98200bf3b4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181cf4ea12bae187b9d2148e68a6481283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c8fc859254fb8de72d8101170b2bf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76cd282cc4863aad92fedbeffde633d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a530b7dcd81b5bc353e83398f411a6a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09913f57184a7647d1929959051780287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3927262fcd64bdc497a9ae86bcd83d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2dca32a6bfa9b49b908a7253eb2686289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9a29604e5d45cba6790df8feb8b67290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6179e5ef09473ea44d1496d96e8c84c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e846b8eff047363a1b0aef7762dacf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c3cc1fb0fc4a5d4dd7decabc874ce0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585716c0c1f9af5212af41708eea5a2c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cdc6faafffdc1f645bf8e4b539f6cb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e7f92250a8816298cc40066af5083296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a8ce78b6fcdb7946c20f3b7f8a022297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc63fb99967f1238da2a10f9c8c21fe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06956a494967cafe26b53134aa1d4a6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd05db03199b80245a57f147edf4e25300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ceb7859f512579754e69b46871406301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a573ebc2c21f1ab2276567bbddfe4a4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33026f4a546e97e3ac84a565514212a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d48e8dcb2832deba34ed1d074c682304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa035972b69d023a00a51beb51a92f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a55319f35c8644d8532b87d3d0fa49306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0aebcfa7700aa55bc76180ffbbc204307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a49321fdd77b340e13708ba967a44e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e946cf9c70b20542d334f86146e33309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208bccaf25be7f1a80a2d2c77339602310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88fe8c14f2381ab709023e1cb707aaf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba726e7b5b22762f778e36fbfdf60f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98b726d3739af117360c4989b674b2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6588c5c42a9be80d3529484605f1e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a11eb0b93bbff39eed1d2f3f18a1c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d77ba085743201da73380bb03f2cf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37fba8458707284eff3916362c726bf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0782e002e4d87a05d9848a6d6afb79318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1e913d27adf3460e7814ff90502a8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bbfa188a587cdc52bab210e1719fd5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b77fa7b0e5846efa3a953aa69c7797321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3d2d9d83c85fbeabe376b33d9e2db322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123916363bf44001355a2214798e4af5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df057515652b19644cedd06e7b1d0a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837eb964f72922de791f291f6cdf05c0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701328af73da925737a047f7aaeeec4e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecafce3e4863fa7d91bf3a380e6a6fd0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f2d047d09a6bb622dce66ddc58876328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c7559f84a09321f57963239f86064329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f2189e04497293ed76c25fc0ce293330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761fa8031f09a462d4c0767e987c79e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7efe19e5dbd59812f711c4dfccfb5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef16ea75b10176f88b9c29e0d2570d1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4226ea061b99464fce447c6489ad7ee334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72588627d2536764188dbce97bbca86335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2ec5302e73728c6d915424913675b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208cdeafba355fedf1a148e63ef19d43337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a15463b8945a12abb05ac0939d283338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33839c8fcb9f465241770f17e34fd2e4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2d41d1cef26a1e94573f74327e785340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a353956636af219f7741941f89553c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e331b61f1e1141ab1cf7ed69637576342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4fdce1d1af844c9f0700ee9ddc623343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f24a66e71c33cd18d7f884f78973f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5adefd9fef49d6fd771a58ece227c9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ace3b88cedfbc01ff5c3f83f1c8d98346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d772ea8a4296767738c71e62b499d3d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7971579e6decaac3849f1810a43e86348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0e7037d52712a278634e70581215c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc2a64f78930bfcffc3ae1ef2b2998350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be011569d10eb68f2a257233210d3ae1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a37e93424a47abb210911c1d50b3e2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728db7519edc0ca0f3aba0cedea3b7b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef8b767d68583ac92613011ea34648354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50839e57f32d5c284b01ecfbdb46fd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349f51f511d4c6c60c18ec784365e29356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6f7dc714f32d1003ceb1be2a0fb47357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6fea1d6331cbd4cf4720fadab1026358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baabd9a6e66c1ce5b36dd73c59341d49359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6189bd909d1a2beb7911d3e65ffd2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a565b0df01dc966e1db723ba9a4d7a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645dc687f356bfedc62ad7d7f7dc58c7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e95a3d900ba1346197b64917cd64be363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2bd315967b8a1bc457dd57c036001364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b3b974e5c6389d7af8902c57dd675365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bbf1789612e319f0ba3b6f43260db5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2f52c4c4b9ac8ee0e6ea32844d8e0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d42d37c4f1266e2ad209173e6d5f3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca83283adbe5840eb62393936dad9dc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d23bf5fa9e01eede5a8f20c2ad258370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8decd703b18e2800437b2d9c8c6ed842371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342b9587bc6a0d7dfe1d775de310227372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6151ee0c7f144ffc957bc52a1d7efb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef231220b7c1bfff96d02d79bf9e40374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf593efb24c1b268689ab89138c279375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbfd5f3c99e5fa5812e71912c32d509376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccfd9dc8ffb26c5da5bbd6c84c7fcd6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96721cd7b294d799a3d6b67aad50f8f7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab19d572768c9b0976336366e74d4f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ed0f47097cb1ee03ddf6920806ecd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39f20acf4047892b233cf77c8c5cae381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48663b5855b8f1bc316dc89519213ba382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec28825fff6a7131f1d43cd2a39219383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7614715698d50dd58d9b21c30c965384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2dfcbbda59d433b6635248fd89fc62385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521e74c477cc43d106dbbeb6311d0c5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326edd2b0fb73c463a24aa2f94265309387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757dad6c1b7bf83957866cabec1568d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbb51d4512504032f238b08490d0fd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2e84aa8957a481b3bca107d06e34f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd5bacdaaa066a9256e9a79e6e164d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c294a1820ef9bea7e5a7bee0376b14392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68472f4a9dc94a2c01f14a12b814000393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db55d79a38aaea066bb6b2792ae9ff394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b829b8a0b4706b53b2f46edf7907e9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ebfc2693b5415964851d5f2350da71396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a426e341a376f30c661b5bf3a2047d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b7d5381ee8bbc6d23fe2a8ba54f21398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b8f3d67abd4bf62155b8f92084187399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b566b8d3b32ba73db038395d035f99400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc77d9a22698106db464c2884b6507401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703951dfed58a05de2adbb827e26f32a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef56609dfaea548b5058e515103b207403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3330ed180d86c74107a5c23a1a721404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5575f0c36bf53ae8a72450c4a2dd5d2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f7c3e6f8c48a600d86d5ccccbc23b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719fdd47fb83e69230bf158c73e8698407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354fa7711fd274afe2f69385edcbe6f7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac75480dc28fd2d4ed2fffd961cbec409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338bc710372e21855fa3c41c14462da5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2fa45c81195b23210e523729e0fa6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199291e633adfe74e3ad3360f54a05f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af04dd092adecaa933f4215f2913136413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681f18c21dda8bed3ad852627c53221414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0d0777de76676c6ae58d94d362aad415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc294d76ac9316a17dc3eb89ec76c8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3e58f6e6110f54c71fcae46f498a6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ffff4f9be66f5ab30534f6aec43e8f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154992f26e98ef77ebc0be66407840c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705cce1ded982defe1adf764aeb1818420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d280c03de32278d2bc3650727511185421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a48114b5a7da0fd8de74ff91486b8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208e458b5ce14ed86dd2604ae409774423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f2fb25c9b86e33b21081bf87c6bca424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8bff2b905cc4581780ca2a65ebebb0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64a0009a17a0c2b62ec767b2bc6546426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14a7d16c126ee4073e5c534b18cf35427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8436c04aff51dff0fb8c5a9c07f4e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223304d226b92631b5865b9327f55da429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9bd6ea677837300261969eac1f7969430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc19a82045bcd93d6df342581d99142431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb96f23beabb0f35140c40ef7da95e5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3eaf7f209304d63dd246d15b7e8a1c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813bc6d1106199992c1209725e9f62eb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44a937859632552d240f40c3ad1707435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ce67e71f424cd530a3640c294e641436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8482fc10fc295d739dd67515911e4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6ba3a065ea2e32e5983b469467c5c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71131447916f74adeb91eebe52da81439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2b35a957e336115953c25cecf65a7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3014ea69fcc88a13ba79c34e15af052441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae61605548df2aaa0fb4d659f47976442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4bf7124d3a28778931cf48f0ad41e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7c49b1a7d23583c0d7c68c4ab10b4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db50350056b0647a923f0632570c88445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9000792a655e9edab98bff09cf0d03446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205c93ce13a11040968478dbfe74ea2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dab75db893c471380012bf1215003a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6c57f982a469f3e0afbceda5dce78449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be539910ac8f159214942784641aa91d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a1f97a0fce93d9c0905ac6cabfae0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2620ddf676558b0f49445218a879d0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875d6f725611f012cf1c42facb9cdd9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3009dddc12b019ad8c17057911d68a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35bbef0f3b980005d72a41f803a4eb9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229cb67f635f80452623b3b0a4182a9a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f7c46f50761c914a5853eb9645f7e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32604a7be71662453c9ef515255944aa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfac9c755cae7f68570b64c43fe3ddb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737d13c305cb4f5748cffce5e8b8bdf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d559b32c116997539df719d245297461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a782375c636c2023c563989892acfa2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddedb95d0a487794658e2c4b4ce5430463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accda774ca36af324a75600ccb67c1e9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd329da52992879474ee2ce2c37714ce465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135880073bd25a69a6f62cea2a9fc6d8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc3ccf1f82fb76fb60c6313a5cb796467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f437abc53d16ccf763e5ab699d20ce468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ccebea774bc0b64b4d0f0b038df156469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd5f32f1c1329265a3abe3c9881ae9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa91cb404f5ccac3ed0c16c9eae0bf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20b47490d4f2bb1f389ab8340b9a40472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220e19c89a055be2ca15e4bcb838129473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da165e5b4899c9f3995737e21f6694d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52900ebcd092528f3ef57f8349014e6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86b182e702329878fdf66b0e1f36ff476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab867b94c19271d44e00972c2a0de9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411cf7fea6bca6e534195e7d76316dd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a894f72f3e0b9d4c6c0d6e1a3fc51dfb479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.12</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>